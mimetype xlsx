--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd024ba31d7904ff0570a312678cad221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c10f1f35a4b668ebe015e1d91e762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4742aaa60ec6a0c250c8d870016f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc4c32c6fe180d9c3730ceacfd8314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081cb16fd65ba04164b1beeea6bdef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7441c77feefef9e432c5cc839d247c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77d479e6958ff5446827621a901db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4651258c89e220466fc74be508b1898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5a4fde12ae420de7606f6d70cb079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f21d6b2a0468ea8dce3c7c3289cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eeb6b0e1b2a2baf7e419f31ccc31711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8583475f4f8d5ccc278fea72c85fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8c29e9990f144da3046df7d465d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a2cc1738b337a798d062e12768b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e2fc395baf11b2d702d62090df4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c707882670d0bc14606318c48dc7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079247cb11453640e8c0e7811c75f40b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfcc7565b0f498d887a2d612bf369218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eb28cc8dd5ceff326c38fc308139519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa1d3a24f58f7cfddc8e88aa6768920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079cf55e845edd64de3dd54602f68e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4326b18f2c1e7066f02ec61895f18722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100dc7c7bd2317a8845bdccfc6b728023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d488e50c80cf5c436ef8a7ca02c1d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ad0d10f3bcde1177cdb9bd789ce325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee916d7703a81400dff65f96a1d3fff826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6480ec50164c628114cfc377397627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696da9555141bdb534c18255bc318d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927c52db18f0229622f56831e1734e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33fc6bcdadaac3b75e672c887908830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02117248502d789f814e14ee0c92348331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939b3bd9de683dd7ee3065e96a768232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8840fcb34e4503fca65d80e9d6ca0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b18596ab1c1c6e4374850a04d93d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3382d544fb3f6224e214ad688532ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7c26082facde31a933283e3dbb54236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c26b59ebc89c9100f3bf7884400e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b16c063bf456743711b7855fd39c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74e05b7baeaa876beb188b23fb97c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03223abeb7208cdf1874c05754acb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfade6242cc7a3ef954bab25d31372741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61766fdf348e05032f7ceaafc138542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ab665c50b0549467d0515640ecd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60ac4a14f33e6798a5aa64809e67544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281aa8d5ce912b91b6075dfa58f7d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cdd63fa0dab35d91bbb2dc5cc22546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa45d39c8c25699d44143f5ef711da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2866b660b35ac7592313a3c8f0d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f9e500b98cb4c546af19d8cdab6e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d4dce068ac69e019ead2d3dfe1a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc785659f0dff4472831f67aa2e76c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4924f32f0122388be480b933736152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8926f57656af1d5c0c6756d312d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181988bc523096c1512fb36bcdb2ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a7548132d0386cfb7cec32119f3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834d9ee292a835a7d540480c076f9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c920ae13d2dd3e043574d849595f9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0119daeab94d0e402f73baf14b3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a37d3476911b5b5ead1b18e5d6c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbce29556aaf8960699cc52e4f082460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d8a6e6eaf532d2ca5fa9ca6b5f0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c421aa07a837fb8db9bc4d1250fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ef127ddc340b7ca974e88c7ca8f4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13871fd57f9d54da4519f5a12ccf12564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d05164b50d64ffd2268f3b303b8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6cc81aede3fbff59b16325c230b2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af345d7021bdb507a87dde0ddaa73a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a8701f43f9ef6f65dc0fa719327668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a189322fc1cb750007578d9fb124df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613c8b8f98481b3607899372051a0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304a35dc8afa788619478d3d0351a6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0425efc7f8333e34097d5670fcb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9dcba0dd7df44f491aac0e8a248073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef58448930862856d9e48b2321cbe5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff434e74ebac0b74ab6df8cf67c28cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c809ebf80a6b2d1f8bc0a840ae0293276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587336bc340f8da3785d1997d4fa80fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cafc22d31fce67562c9ed11b5579378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f01172ba08c8942aeba6419a29d3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f136b49ddc6f7818dc243a3a4b67c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47c24ad55d0997b1f9c069aec7d9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42476569df93355605c94e558a29582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb02cecf14d97376c4b0f48360c0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659473a6c67b39081da1df2546f3810a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb317cfc79405351b82a8031a1d4ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba636e608ac119b19f927fb6489a55b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20dbc6f681bbb61202ac6414711b8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a1ca64d9b287862bf6067d7c730788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee037b4a258a454712422139d3b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056662b07e37f68df650dd93ce7e980190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137407dc5a2169a2a7afa1f3d770f76891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10dd2fcd65e6de3374eb32a5d4889f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f915d1752833c19d641713ba3d05593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97544dc255069a218e0cfbe0a22a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d5bbbbffa34c3f4c4b8383ef9c1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cb6645cff6ab03e3c56d30bd9a19c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba5c0e97719d4280b196cf9d64dfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa70b522eb9ddcc1b8b4cb7d6392998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687e89fa96f99b2e68d1d051deca9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d1c28f4c827a61c9b7d9a9eddb95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01af5872a1580e029681bf14ca29a1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669aa0f0535cdbc5b237b13085ad7b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925920ff100f17812935cb701e3f34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880fb3a630b40f743a63364ed22e4ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13de7f3a959ac74183bff2e29d10ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6fbe7c40adcd98bdfdcb0a5c7ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c4750774d75713a845df99d55ed2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063a9e55cd03a54ff080c5ef0c5b63e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7629748c222b30393c3f3470d42f13f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac41eb46766729ea925de8b01e323d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d51fc3349da4b1626d144dd79dd9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893267f89050aaa550861c65d1a39dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555f955a69cabee3753c6974d8056e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451711ca866d433a197acbedc7478e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73ab7ae9d079d55e7fdaffad3afcc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23db1fc937baabacf53bb886a99b8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a1237942d4213bb44c16a4c53606117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e3a0f6de3bd56d80681b53da88cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a051c676e27da3c2f81dffe9f01d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b093874e17e3fe45e88cd046f1d32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec68045d66ed0d28a097b1b6a422bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdeab0f2348d8dd58afcbb7bc832e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba32f23bc1a4359d3b3d7f39c5a3dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f76e3cb723bf1cda8cdc7fcced9a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f20e142f388bffef35a381c939487125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15b2945c3bb83dfaa9a05e1641bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fbb52001f8eccdd76cbb8afeab8fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217896fddea1d8dc08bf275e8285f2bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235caee9f294e81201183f46452651c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e173ea474a87c47429b09165db9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f95fe943d780542d1f91ac4b3a8ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6b9d237e103b0f4e808e1b0bbd2c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee32fc39df60eae6d22e829924cf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11720e3c375d985ad8fc6ded1364f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13789c99431d1dfe6a43b0b28ce407a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d18e0a47ba21ff8639e61ca9c3e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89813cab6c85a87715e7c2b08d0d89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbfadb743500e73a53e09443da590138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffd2b4d0dfe642ae99bea8333dcd29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2b956e8dff51635880572e9f925a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1def7f5363af01949fefbdf4258ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c69e6766503b693a3c42ed7d05e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310534868fbadd786caaac0eb1331b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902413ee0af4fe4a4508144765d90f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7c2e12d41e5136608683d19bf3ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105d1254429d5a623044569e2f8cec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea695ab44c2200e16263071870f8a24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b265e078ef58c6b35b7e45d9794a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dff0fde0ec638fd1104353bff47f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b619e9c9681669ea27fe15fdd514e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802ca2e1a92072c02bd4f81f53627c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f818fe84b0bd63fbf9e9f915ec712b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c058bc0061c2b7a8762b702cff52f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33948784cddd609ee406d2d95efec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda49df572e2dc8f152198495eac808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87511a737808c22e81a1d570d718cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d310eec75fce1b65030d5aa776460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed183692c42d870a6bbc1d5786f68850158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b9e297ee2a7aa2700e1d1b7f5e25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31691b8b70a360de105217e042643f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2030d69922294f0364562aace8a38b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1718f2a5e9c426c9e036c5b6b7386162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89713f62a735225a0cd0cc98dee27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208e2aef2719fdefd0c244fe9ef0ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe981dcb86a3aadfdbdf416f97e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584a77a3ee28b3fbd200da5521ee19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067986ed691ff0065d523f26701711f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b4dec8164a39908dd6e30d3daa075168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295baf7ec0df98bf7dfaca19d71fdf32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad27ee9c5ef42b4edff6eaa1e00585170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af519a8b296d2fc77faf4dd7000c12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6c584efb68021a5f91ed74140a0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad7d9661dca99fa57540c3f031a63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1915caa17a364850a3c93d8d1e12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e2e6b9860abb92892568ac23d64c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7967176d9a43bf586cc54e120bded176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353194ae13700fc17164b27e811bf22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0f1bd3a616b6aed088a759a70468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baceec6917cbedd400bc617d42db57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8da99e5bec4bed1581e396478f81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c62aa05c35cf47bddacf509b3c1e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea358e4ad5cdf5d5be56f4a19c5d652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa890b8707b2f3473ccc487161daec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96d4a7e3b2fa93fdbf89df7b2fca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c051e47415aa8b315a2dec2d1989185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b4e44ea2bd1354ddca30210e51cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e4158085844abd65caa2caae5a09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ae6ee2f81504d85df1b3adb17c15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031814eb371aded308cb7631d525445d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d7c75781d4e96cd9e6119cba84e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36745c0026cfa6c0a5b7cb21e70c61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cabc624077db1ee2419eeb78724d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1288d9aa7822208529e7883d79ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cbdb44af6296882d437f9db21f711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f69e6cb40d7c58ca0b626f01adac7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801bb294da587ae3ee9ca41ff4b1fd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14edb767631d8c7015db283630d70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7af1d4e5ffd6836f215607bb868f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b283d55bfabed02eb22267f7278e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5a32ffa39be5a543157e51b5fc34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c0b4891d5d6582ace601adfdc66f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968926bfa05113d6b69b8240a69d41a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385cd49efd82c648df51be29ba85f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f59bb3dd8a283296c4b3a95635280204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6313067addac923d49ee71d14c0f4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5af979c4bf91acf6d799c10960216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd20f79617da99b033d9d0633f356d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ded01fbcbd2e3006972de6963c30d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d678b75891fae26fc4517dc624a45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561124f7eb42bed15cbee9b41db313a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d97470dcc110212d1716eb9082ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142631c90776192634fe89a8af5811212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f532d9296b9212200adba04295f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08253d0cb3c0a7e7349ab29836a09fa4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa4e4b3fa0dc7dcc3baef7d130cb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db4b52ffbfba7aadf9338b523762c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264369f6ebb32009a928afde28504af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c184fb8ff6dd3e86b28b40d0a793218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c6c98f2cf4ba504591e08ecf2b69b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170fdd297c6d7f2a7fd8943e7f587d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427f80dce07e0259ee94a608a90a0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2aabf9f195c91cadb589e3bcdd2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54fdcdc16285796439d629f8ec2a9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c57e8ed6eaf9ad96c09e8e883ddf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813455e84d31e1a6614a815b128f2ba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dd7f240facb7c9407e4766de2dcd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5aa174b4d4c03cf60fc8b3587ebf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9cac07df21f600bf9f35672873033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004172e294acccbe78b400f50b97173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2704f0d44fae52beee13f268723ba72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db01a612cb4c4e8cf29e222ba72203231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce2641f790c9ea13c524c278f1bff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a2e425216d0512cf87ce9c4b9e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0594a55dc9004a119637ed0f978f7bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652d983508be1ebcd7f3e5136502ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2eba22ee3f8cedec6ad2b4eca097e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6afb2117c0535055ec7ed30462cc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e61d3fcd31fcda8b3decea31c528238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11663dede46f1f786dd05ac7cce02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b9157366a5ad2748bfdcaf29fd51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92ac8dc44128a1b1a2a18d4fa59c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147de7eff16719b403cf8b8ed58f9a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92da042e502c9a98e0647a98d9cee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab3525ca53902982ee63121ad108d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556f8d108fbeb41a369da31649430a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb969f39abe4cc2668342404e4477b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7fba9630c6141fc1ead8d05c030a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8729a8573c2664fccb8938050b4cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8678bc0c0b810bc166b9ca840b0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8d0602d889eca1d4b996f7323c48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964343c22625d16a70a459fb1a65aa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3be4afb322e5f518af6668233cf96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee888d7c9a3ef594e3d5d694494839e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f291fd13ca93ae91cde83eb340df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c7affddf5aa6ca6163545cae4717d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76828c04e651a8011a1d43d933cc1f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11565f17426e5c4e0eb5abc6d7d973257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16ee2b79bdb5df2e4f99d96721ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c45f7365cd49c6249edc19254f91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e7f666fa2b8c495628d86bdf3690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d848bb4164b96714582be799b324ec9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5daf04dea3229e39d7f08f0a44ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de32f1f705be497132f0bd477e4b75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377db62cba5715d0511bb1ca75a3253264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82501d88b2ddceb1ae7a2eea42f9e0f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e768feb65e8a00ee39aaa0f79e72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6dda81e9c60ffd44b28b8b0f0f1a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033481e96b6f53b62a25c4c0acb51e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb45744b9835c7f9eb9e2ad42d3e04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a124f2d4104371a1c886276200459a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb05e252754d6168b68245ebac4c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88d368386f5f9d05e66b21c43215dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4180c2643f97b6708dad2dd0341860273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb9a99e21da6cbc19a94081919e864274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eea839e1edb10f212e610934d4a0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c62805d83a239964b92e8977de55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422c1563cd0141c8fb530eba13fcb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b159f3cfbd8927cdd336894c707c183278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f938d68a969df4a8078ee2757cc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccc29ff2ceb746f477257d301d19ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b3aa6f265eb6d515888251934f655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921365841d2a58558bf2ab0cdbf97f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b1ec6257022b12f8d30facfba242283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97473faf7c42fb4331f8993d3bb37e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6864c7c9221d20fcd6e2f25f7530b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f54abac83301e94c32b886de2502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5809b544c71bbfebc3f25bd42ec653287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a13995c09ce48083cd61929193f31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d31da79fb97a5624cc35b4af0603289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d96447551dff894558989f9a5da37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696635e2d96cf9642a28c698383b818b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161ff351614919fa572b18446d674a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8151bce7b94391d7b1bc55cd414f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9860d21214e0dce7144a5465834e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90bf71d44ffbf0af705e201155dd62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2dfe9ca5b83bd9c6bafa2149e636a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f74f8178e58a1a8c2597f57bebd0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb1b35a6921be4dd1a555f123d0e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b653f104feb668ebcbba95226173299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111880d176e6e06fb16ecdaa1802bd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2bd227a126387e4a7c4b8273949b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d743c58c56d67f83c949e6e185cb1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aebb2dabe539263c4c15279d12c27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3776f83140c2b4987f14d7963cb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0b8331515681edcc54618ab822f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fa44102b4b31e31961af7d03c37af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687199bcd0f1eb9972f62ebd1d6a95fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898461ab621e3935018618b9f8cc612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743a273a7adf463eac2dd338c5e2ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064b4eb0fe5c57fd6794c1f88eb863310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350a16c04e7250856dac8cc009556c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284784bcd0da8490e89a37c81af159e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58f9f92c8bd1d30db49a1d6f19a95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a5e8722c20fab0a5979d2963631a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94405cbf48948286654a1c0fe7826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b009cab2125e24f0d943a06d5fe16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e3dca4308bb565d288f8fae531d32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b1deec6b3aff33b79c53beaccfd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84735f26af9875ea2a925bdf4f74e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472dff809f1fe5dffacd3f60a1df76b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ae0af5050480828bc633b6ee46ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37fcce1eeebeb8e83ec4781481045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fced6c13ce0e1ee5dcc4c0782226f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e60590f965fa291c2d206af6e588324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b596b3b16480b2264ef80d9d68675325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1451b5420a80c230694f53ca7cd29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382296cfd4568dc3f69dad2227f4d495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f361870f226ec8dfb4fb844bf4caa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d9317054073d42c581336cabc0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2705d8e64b811026d517b14aaee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9608a661fd93ba5e0bfbfe5835fb2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c936814186f7cd6dd9e31d607e3eed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f789b87ad7a1fa7a3d4412a654cae7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686e95ca1d940c974ea0bc117a7024334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0741e9369770153b4e61bf9014426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3283674e28caffa8b176d7478fe7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54accc81fd4d1d9ed3e65960a92460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58bb5c5aacd4b82f9a4f13d461330d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6efa70b1c7bbf4ac1625165aca64a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69bea1031a173a0e65eace61ab3f5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357613c87a34304b380ed7fb34679daa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f3f18526debb524caf8053bb4927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f7d39f61d91ec8f96ffd8d7ccc1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72dc0514c41f87a2fe5bbfe2747441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd830e558fcea4436c871d80179f1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c980694f8c135a7950643426f76a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499fa2d99c48060953e575d16dfcad5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce36746f1c522231895778f1781dc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e652068015b777dba6a46591d420349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693c703d8d25095d826619eee737b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5793a4764ba8ebe552862f4fc730c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08213897beba58f03c0e75848008e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08b2f16522025a5c8f616a3fe4315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc6ebdfdc0ef1b18cf41d177872f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6e8fc6f2590912f614fd2b82959a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497cc204c01be3e36e2b5e3c60ad4c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61a5bd4fb83c8e6e52067eaad8279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107b7133a27019bd01e062a807cb72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e194fa78424f21381cd7b6f5787cc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e457b4c0830a66e9987d7bccb986ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076a9d97c55a00ee4e94df2a4d59bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607dbf6dc029881992cdc4aa965753f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a1479dc2a0311542b8e6ad9080c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c422666643e10178a5a6adc1c4f4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f227dd1d6821d8cbdd0310b74f1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa293b45a5a49189ec6635bd5b9942366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5188b64252fb26724fd815472fa81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a5558ca87256d5a6179d8b8fb61a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3c965dd1c50acdd0102c91127707369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9624eae6033c4815acda3106e0d2b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8345ed42db74cf9d96a7a849005e12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f3a255e621a98bb127eb429e12c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15116cd26e418fc11207e0466754319f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d2a250c2bb3b2b7a228c1693f883b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff9afc4283ffa8739791c59ee88acc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fae21e664d41aa4939c104eb162c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5506a8f1f45fa9ead8f23efd522bfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7755d7489832ed470a26ae7e65c989378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994625bae1b730c39743f7ba2fc406c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031981bce86e3fada813714165d957fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b081f328761681aae681a964e7099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269a2936c8f041680c4095fb31a098382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb96121b3ac53fb05bd2869e34189b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6678b5cbef8af834273eb6cb16e573b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd3ee1a7c93be0b473642d210fab0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d88aaeaf6d03df663291d55e71816386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e853f8782ec6011d5fe3f903006a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddfd8c0a69a5a1270baea4675c05cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea34c7d7bd5febe8db0365438f499b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5038d15bc41c57806ec1c0194bb751a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ddfe6a80011303e7f8418f1eca7ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbae8631f0771ef23ba474ff577ab6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa3c1eace10f52aa79a8d5f523223393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df1ef5c3316938785f5e2e53a7c597394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f060df51e0a53bcc8463839bff72b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b689edd7f5bfbc2e1728e04a0b265d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749db5bd75d30fc5bef352203decd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6894c56e7267acd2ac09d8ca60ab0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90ba910898d486938497032651e50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638965ac1920e3b23859e939407ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc211e3fcdcd2c87d8ae8291288ca75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e742f48b25cd2c0cb648cc9317bc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912aca7f7ff7e3a2df51a185e08c3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc33aab4fc626803d6ae273807d5d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897980d8318d9f1a0a154f4d5c3e74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c45ad672566bff3f3c6988930532406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee489a88bec06df34cfed83ccd5e81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aaa8abf9ce952894f9a17daba6a8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa6cf83f53d8e65ab404ff51978be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589b032cd6492c466996250162c435e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70725f83fd1f34a240f16059d845ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5dfed6dabd95bb90d370c45a89526412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9975ac20a8c090def4c8ab4c9c350e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664aaf068fce572de1e458175886bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacdef5df3ade5d9f1c4bfd01dd1172415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f33d1e9fa10da332b6bc82e0d8af9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04a5d8fd5d482e3a2d6a01ac4e9e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed0454658da674ba60708944fe410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b22785e8e9bebc33983378fc078f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8a6806adc3964979da256bf41d52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e53ad02715cb7dbce1d4cab0b68f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92636e53887f47b7e3b347d462ddb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117040d95de075b372460d570e70b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b62a36a1104a8a594495815f196ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d551a84f675620cac23b3a23ade9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd03d9657c9fe120bade3617c3aac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2ebfebd3acc010c6a7f9522aa16c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ed9a373c696272951319de4152759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc75ea296e7f6ff71b9429fbaf0cf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f1f4004e5620422cb330aebed16e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b484b0f843be67f9bec7db9c5a6bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3359a419315838945eacc92eaf450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a5f4a1d430f2d6642a0960ae1180433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6478b04691e201281ee8b7c4467543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deecad30abd647f0ee2d586ab881e04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8894327e4bcfa5aa2c88c215f80d88f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5923515fa6b42c61c2bb7923b0348d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e38ef2d7056a95c72c67e7629344d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896c1448afda53baf3ed02fc1b3369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dfd1c939d96808f18862780ba7985440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9033b07e1b8711b067987de769b00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2d89d7381ae52db55849c8488e50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2891676b255c191e956a419c37404c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f407752699878851ae2ca5da733d298444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d036f6ffc7268140f98e78021bd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e58bcf17613ebfecd6c63e5255d090446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7351c10a52670c6e397b70429de6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17bd96403ef9ec0e048ab3e7e0ec6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3caae5315a21644091fe2d1e3c0d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125571cb1931c98fa8dc9c8236fbbe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e08eda3829972340392dda5a3365451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809e6d48644c99d0943b2078c217a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876bf0eb838dfa42a330c5ea4c32774453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec0a3b9af056f93c9d3dc091787d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048c89d4c09223d2c16728096a532f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156d8d1a75f92da4331b36bb776b1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a790240011c3ad991cc106dd26880457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cb411df4512be60a415bb7517a3dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f10b23bceb2226b71e9717d1a61f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b1daf3d58bfbf5525c907a80465e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203327000bbbe31691793f2cdd1c798461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a425f51358911f3e2cf26f73bfe1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41aed949317ec91b48e0e6a782042463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a07ee05f3f68b863b8ed8c20ee9d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa426cce9c5b56c123ceb71fdfbe69ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4635ad3e0dd01ec9d6e19f561a5c76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba28d83e20883c9ea9acb80e389bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff05ee03f28eefce65be987c3a4433f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a93fa9f51098772e6aa2b33125ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d7afdcc90349e6a3db1803e202ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717502b6298eebaee05f77a16c56f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7b831928f8f85c5dc3086b4c41e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d0e14bfb5ff4f242338356bb2b8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd1eecc4534b309ad225f68838084474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93c5b2d790373b4ca1ce86bcc385d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131730293c1b949945052eb6c9664b8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88dee37aad14c67fc72f19d7e4569f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab8a0aca3a435c00086e4f71e6107c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fee0ce7500dacd6295145203e090479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7368efb8f0e42d057cb47e47066d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d21bcdb70fd71d5f28d92a140ef3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973fb83aef976857ad664fec912ffd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ef575b1caf4cf5ada94d7b226c17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f1066b6cabff9519dcb3fc3ff378484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a56c7e8f41c19880d1a20257e9ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c4fe6ba6784c04b4b4213e059041b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4e3ba8e06bbc17675cce7e1d90b83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e1e9093ce6e68603886fba4f323df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2d93774113e6af75afddbcee37ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3d9a3887cf3449e26458868b91c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6303f10425b6d469d816bfbc82ff92d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd568cca5df21ba82dd6e29477764492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db0309cd90ca7921245f9acefb1ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a47531aeedf0a778d0929fca856ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b88d4e4a021ba0c493718d855124495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682fee300d1cc3e72cf94df68c7e4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362dbd16b954b3d1bd04c2db162f2e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe864e85e754f9eb6936d674f740e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732cb8c3eff613d4d5567881d476f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007dc99136dc4cb6e97a239bf71fc5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe13131508f8cd2e35d90f52342e587501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f69412079438d65860a1f82d82a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bfca9243cebab9cfe94e45f3374ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630e4b35bc2a050e54005e5a8a2ecd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da67ee41611b1f5c2a6a6baed8b04cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7128e01c60434faa9f543bb2d167c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c185fa2de2a831997ebbce0af67a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd810910d91e2a46268f44f08095e08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded236edab1f9d6619ae863badd59d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc36314056fe290dedbd488e701ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84c98e5ae40c9747fc8f8d72ec564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed74103af35d8cc26bb87935271f68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747abd77e53932369087ba6b39ae3cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664925b89b903d6aeab2e67ae5becf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885795925fec268336f1ca481471274a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239514a884c5d897c0cbeb7030051ecd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696369557e53179babe382c7d5b83f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c4906e361d771dc52d166b5dc9e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d83a5224319d181ee8255b925a75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26802c05d65242cb6320c75018373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8028aee008280a9dd12f06a725bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600a0a493c621c57324297ab637b6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19254257d92a9016367d2a89330dc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d340660df74f16565c6d7a0754ccf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3644dca4fdc63a01ece5323e1a0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47796b066e08f992619f0ab46d3cc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607dbbecd446a841953b324e636e1a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa50239067a3a3c220c2f697c140187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8598fde58a1d1fb1ccddf8534359529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284c535048e10ceb726c4302ee9a0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c80a7d2311ab831000e9c795c07e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3a17b1721fad188d1526664a59512532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409eb4225086725423ecc1ac09ce2a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7bbb5118b9372099003eaa039846534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e488ec4e898107c4643d19102086c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d5ab45721d9c36ccc09e41148a13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f48fa72a8d676db69d5a22c969c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124c288e449511c8e7d50f02baae4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4b4e95ec5cdbb4b9d2d6e4ace454d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf505b1a9bd14480704edb282229500540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e0a62af909929a7315e51737440c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d81c629d8c1cd54968ea7378d63ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce47feb541c3adca21659d3e691d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f39826cd11bc779626ab5fa4ee75b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5937b4b91e9d3f966134b254ad083545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158ba9ce2efeaa937732420efe63c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65238a1702b9ed2cd5cf24884bde71fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71274508acd1dfc8526e1e22decb27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b0c50518f82feb5ef3856b8148962549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c409b3c2610c9d8696a81b89305b82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d537ad52a0dbb4aa49e49faeff7ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4765cd76e14c23450d5c76962122e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919ede0041e52d379a4d615b6ab851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056893a7111e832580143bdf97a16a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd4c0ce34b3fbd6675b3624f247cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9a67ea5096cfe29f27549bdb9027556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d98351890b95bd87df68868d88b6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6142df79daac3d5e867588577e967e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f6e3e3b4f50f326e22632b63b9b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac07193140957fcf04c956715101c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a52e9f69cfadb26cbb96b3332439c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18c36e2536df49e9cafe2397f3f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213aa22f8a1e4d59ee04835e458921b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54b8854bb4d3b2eb61f3a21816ad6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed38968fc4ce7fefceb1687edbfb39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fcefde79ede6e5f4259d0510fd499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af593122f303fbedddab3c18d7f198a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1ca5457a4575623d1629a082d852b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaf98861d965fb2796fbee62b765d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b71a0946cc9b28fd4d3b25765e53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5920320bdded545cdcce712e55be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124883a55e0dc7031027b8a6166a17e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae846fb8c54c255ce280c3f61bbb4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527fa3d7468a3472ca48f2e8108f7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75255ab8cfa92300f9e9863dff33fb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d491dcab9d032beab59ef7faf7e8f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e5acae83d4920ff9c829343c3766577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87433a18de9b2762059fc488506b10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d314a53b8724d063bd2e799688ce20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad887878538f095d8c7170e6826c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a0fd26ab2b6ea77c78efc23e92f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852300b2d01dfc56caa20e924e236c4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8c1a1a64a2f06c3cab4eca967b76a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11223992b10b5171595679c66ef5b579584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f7ad36ca755683ffe940fdfc75ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9133b6560bbecdd93ec019007025586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc807b3ef56deb32924a7c3970c40b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445111244891f17e394f347517282e1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df442d806e1bff7742ef72840f4fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042d839c3f051e7d17feef051722a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc980be53cf77d3ed86e10c2f6504591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319fff866241bd74072ec3bd4783bb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df000fa95bb222436414fb2332871593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb078cd9f74d23b751d620fab4e1e0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89c09832cceda5de8422979d399f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60700265c16716d240227718a60077c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14530b11464084f1f5d9f44755a6fe32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878394be644bda1c09da2d32e05671a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a59e5538924719f6d8dd33061bc34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf926dd39b0a7c210f08d5cc3c02f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0282cfa131dbd464162951ea144d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec519a0b3963d3b84de6918802a7b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dbd81994e060b8b8dc217b907a9bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331a5d8d51c62217f6687ee9dd0b0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e817c4decf93586ca7c04591c9550f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87212d78da22657929388407303b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf72b345fc3301e721bd1d261abdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237e0b60cc3bfb5a13d8746a69a4c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a152a88f1752ab4d9c3ea235fa2e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e83b5918b031b9b95940b4b051ddc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9f16bba89a7bffadef15e74a6439611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c1a1ad23dc0ad5c7f88c9d7afdf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754b575e0c8f11b59cccd9b55a5261613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb42bdbd571b590d2a8af20e0a5cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745e9aa69fd057990024597784b67c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb99b0486d7638ac7f61346dd3e56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca91ea15bea77b343f8054afb8177617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e49490ef0b2404bdddd1e8c0501d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02f34488a0a9e0e94aa5905e405e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806e17a90660a41c15b89bf9b20803620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffab59738b3089448844239be64533d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd72272d6ac73b52ad26db42c99f4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324531c6c9aa811ed77feac9164443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f31682e2f1864cfad164df8f7f5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba402840a19a4bc342ff563a0210d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcbada617a8cbb2ab502ba85b4ac9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f38c2db7ee71ecb30ecc3fd5f96e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3dc31dd9a2915059d158d63b1a91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a76f2af50374ae074e09f75bf4e3e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348659c4cc2bb629699131cc8a158dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb9eca53b9d0c0c131d3e2c231c707631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108562c2ddaf88b9399f2fcdcc236fb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacde7f15e24f76cf55f1e8f753506e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cefeb3e1309c83c03b301408525d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e59ad717b579c3cdc9726508d4db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d7e2ff7a9176cde1dc1428733cc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0355cdfc11c53c6172acee18ac700bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db876216423e48fcbb7f1d8a35205638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef887ffb1980cd299c774c1623ae84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d1c572c039786a7ed3834d6758104640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8eed677c8f7b9f7b3d4a4bbd04d27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa102b92208291788eb98f08de520ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567bd80248ac09dfc4dbc0d7923ea3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443f3c57c58d487ad8bbaf61270202644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005892257ddb0e12c509a468d2096732645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb276dc5cf6e75f1d0ba043177b928646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096bd91f6d17f5492c68fe9ba00325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63279721f8851024024ad15db4bd30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3260b5398b5f8e0e8b0b366de11cc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748bae6a28f09baf02a68775790d3f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a467873a4ba7f30b822b0339e61c88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b39675ff82a114b1184bb241639e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2dbefef2f9569679d7a1a83630d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25123f90cc1bb4fbdd69352fc1a631b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71ec8e1738220d4f2a8a9d2981682655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768c2a8b9f55c9b007c7e9181e4aeed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053460ac9579fca0c2f05120c0cb901657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bb7f2740f1a5eeb58d9db06ea0da6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473c07d67ab114c0b67c39de780e32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f8b00f2fe3dbb2442b61c69d03808660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acf46894f3fc0efe2ef2cb608c135661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6206aa5c496ca71f2e3dc39c94917c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68deb7ec379869f834be939c38529a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caebc2ab5dd768bfc0e58de92d265e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c42ac8e82d85e8baecd0affcb65eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d22ab7b48ee12a49600ff8392d250666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901d0dcec99aa4a91f6da6fd659c94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0755d37f3bc6d7d01de239572fd2db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978691ce4d4be4a390f69bc2b99e831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507bf7efe7d3eb73ec6160646f508cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a2e591336a34aea5c0ca413793693671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065951a5153a519f8ee34a06f5b8386672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935b54e55883ec170ab06316109bdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c940437c9ce62a9bdf608ae9c5178e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5170896a1a2fd33bfc0e27820bf40c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6202052d15d8228d64dcb543f9caa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d458764b5d3dc31e02830fac76990ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3aa4d60ba6e16cbcfcfbef685508678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d20f01235a6fdb1f49520d2f97a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4583a1ac3caef35bf46e3fae73700680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf93fd0c1640aa9695e7eb22d0e1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975043fb7656eb8b07d5eb9523dad23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012616e07b969c0be119e256448417683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ea8e150d6bfe12d96db73454b4fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edc1ed082f0b61da8693a8946089a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a104d2ca8c8fe769f1f3132f1f57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74fefee5099a6fb3e4b05a24014462687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fab8fb58d14b276ca39b92f3293f8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c970cce50295d532bef14ae1a984d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc5dc39967a21dd5f23270835bfd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f34066c7f47f58b74a83a738ee9af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ebae0759e87fb0b03cb2cb7287a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af2fdeff5c742e41628231b7ba2d4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875e28cad3b8272e10d39f957323ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768c183bfc05c94bf15bbf3861d469695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5c3dd0e3d02f9fda63dcb6fbe1dd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d75a368ba9d1cd4069f4a6980241f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939eb355c77e0a38546e353ce22ebe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688753f433065e0928b2fd21e70b454e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb006e4627cfadd8a3b4d00f09c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d16c5b92e1045c5156623be06eac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953d5180c40a53ac082b53a54e6de3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2186682a232c484f6e059232a717a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f421386781f09c0439d9e11b9eabca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95f3ff0afa6eb8ecb94b13165cfcdd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a15100cc9847acedc9a3050b666d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a2c241df0e4e962b0067a72ed57a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e323d3e9b72b202d8273522826a2a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46deb3f04505a99177c834abcf0feda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b12c85df684a4f9245b8609af70e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63b0f778f70b17b61464842b14925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea162b6aa95b5e8c3e4104f62336a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198f09ef3d09a624c1cc712a708a3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083b2c3d1f62dd2fb65d271eb2a3c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61681f89ff53a18b241c51c29a1de1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28531ecaa039f8a7068eeb8cf1e71fa6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8ab3da63fed31cccd034f006e974a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e3c7ca11bbf9ff5a321e734e10f63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e897df21db8d24effb1359f873b89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f3b2692c824c3eea2d98c470cb5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5671a33a93020ddcf41e7ed9ccc148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa32cc124c5f770dd72414afa692cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5af86b392abb7674c153b08ce774723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353bdbeab3f1e9e35d09bb6631a0e39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b667eeef2e9d857f2c3ffde85fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5904d64fd897d1f0a1c7eb0f569ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1774229520379a5bfa968a01bb704e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3586a20806177663ad93fe17c3373728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ba7aa48625fc1a54fc85a6865a4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd94edeb2b4012acb163cbca3aae0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3014aea6cdefee3a034ba332c6a6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569739f5a686a98a5a3849d23e005818732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a79baa0fd561221959a9e8d1d1c75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d3020a5610e0949e98ea062741cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6fc474766fd7bc20f7891d9b9582f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7f547467aea645914b1b77a4435b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f7ca11dfab1b430b824809c32e16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede20cf02ddb183d5e060609f5ec8625738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d7a95c425f63cf9452b3ff05f0a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076fe8d382a28923e50dcd40cdfa9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6346a4a8ea17750c3566325d6bf47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4e3adb25f1086b97ad2d516e50e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1764c231d950d7c9d91e3ea7897c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724cf41a446d5d4ff226895ead3d463744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27b8144bf2544238b04e45fb524846745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967055d679780ac99c797a3386cb783746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826682cb9f4701a86dbc8f6b9feddecb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29402dd7377503c2c655688dc58a8e42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9296cbddb97128b20eb364ff2029a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830de3062ae8bd22f62ff261fe48db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f2358e7bb1055ee66d94555339c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c181277e77601cb4902f99bbc3fdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1d12e0ba355f88c9f13d64cd5a700753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427202ea990eea242a7582e270bfafe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc28462190922e672cab9bf55aab09a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbaeb5c5eabeedbc579101da04fe62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a661fbc5faefe38acaf730a015965757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01880de7e4ddb85ed4b7fcf1ee58e535758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e70d7f3991823be51b6a153f2ee42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b60522297fcbcf4682d20c7e37e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a11166723db58aa6c2407f4db7c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749295899fb9927c8e94af6e3dc1bca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce869c0427296c9a76ca516c846d5cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7484bd5c5a8ad6d561cc0b4acac270764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb14c509c9143214d0503bcaafa0c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f13417a9ef57a27eeb0c19ae445d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec65b37838fc6d37f64e0cc8f6eaf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2080eabf1442294c4832e9564e82768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e2a701263f7b66944c7e54fe6b51769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1bcbeed4b3dc005a0f221d9d77584770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487207bf071a6b1fc0d63f967c7f06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060f22616987650404ec24fca87d33772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56c54779ab36eed4adacff6a67aa5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a3373ebb2329287d9c9aee408da6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa418b3b5f386576aa9fb0d4a73c7d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42f0f0c9052d5a41c72ec97c0739e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675b3a778aebc9d9221de0e3c28a0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a08195457c91e8220610c450cdab0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9db8f32ca0c6e54784c669773f37d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b62c3f559b016f8b25ecc2c6746eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95c3ec27e9db10297f4ca1c9ef59c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594cae0ef285aefa4559325891662d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d0aff808760817a43e297299a9b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a6e5a25eb083590d0a15c6734ee2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ce76e96a2b30ac8795457732fb08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82800dd4852b7043f18ac31400c099a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768f6b3d7da69108cceddd1f37cdc7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804fa73f3867d8653a94a3da2525353788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2bce99efc0749c35bdca94558943789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43276983cecf1d7660916d8addecc163790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b6593fa6bd887fc266646e9610a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7c68cd5f758b3e85d35f354c788d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357d3d6faf1e819690807fc19c2729793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec47c33863c256ad54bc4bfb2927c40794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce3301b1f4dabb5a31c903770c5be795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f4b88462616daa282733662d56e0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d189f71488567fb24ffd5ce5cca8c3e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a24214566b6b4aa5658a78a9f4403f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113236da784f82d3c112f57322ff97f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323f13ee1a2c10b7b95bff1934f928f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ad213ee13919212f70d82f78d278801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e36f4d272ae5739e897292fb7d77802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b634f0b581bbff8caa43a754945329803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635e52056a5e7ae6c0337331eb4cf1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48dcb94b21645f2c6e78f9e8c5bc2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca043d64835a097651f65211c97d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9f2c9b29a1afede4a842e72279f0f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dbdf11d37091d3854c57cc5bdfbdf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fed14706579aa786d2ce963db5f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdf388519a4f32e84a68f7c60b0d1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c853683d40c83d9b7de6ac75cb534a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b0ac56dff9e3efbd13d984939184812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425e726f2e3ff9f48840c5f7aebe5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe03e8a61acb47f7a33c34c282bf1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c4ee6c5cb75a6e4610c3c30a231bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df3874d8f3e0dfd5fdf5289c0fea2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b94e14bdfd6b9a5c88245a74ba9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1bedee9c5dfb5df6c9c4ab517fdf6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bd40f5329dc352a817230c5485bfc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbfa37d91f9d8af72389b5fae780d5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e42414e85a9d7addcb3215b57e9fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24006bed061624ba4ca07604e18c213822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a66549585f2886b6cb3642936df6a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff912297baa5f708fd7f139a656bc8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed363555b8b14e5300d8aecda44a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e14292fba2b8da0eb1ca34cfa3b5a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67b9c1b6d7925274f321b1592d2d24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb0458474032d2241cf95c808129c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882414ce4011dc0cc92e8d09123428b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6bdefe6a95cf1da377270011080ba830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7371f137be73e0f4faff97546c55831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e71aef37307f6e3a44dd220b8352832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86bf8fdb012ec54ffc7ba931c574f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69447aef5af07bad137e4bc9cf35ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d26d1545e63b41703febd417b8bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86fe29ff235d833841ab78b7a84fd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb4e852e316bffbce861baa923925837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177115ef005804948b144008a9e23d7c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e101e2eafeac3e9c04dd418cfe28839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8a6b233aeb8b3d2e8760b80e73471840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45931124dbb24e5b1b0c225f5a3854841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfa7785f6c2b591c7f340c0923580842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a31b8783f74c50e5f3250dfc322071843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6ae70c11ff5eb7b7c28106a3b3c7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6c45337981ec8ba43e4c2169605a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cfd58173439396309074e9957b730846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4683216d359b2729d034ece7c7f7be847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550b30eba26deadff9bbab41e1b2018848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a6829921a35f165fb9399884dd54849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77d3407941ded8efe2e50c99d1d00850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7348297a478d5f2b47c0e0a4a67e1d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9646d9c71ca3c59cdaf0841173bd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf882f58d32699e32f3d9acbd372f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85b3d2e334a80629044f64134e69e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304074ac8ee5e981458dde0a7ccee8d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca359a7e69f357b14f4e3869be190856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996f6c0e4ee9ddc2bb3e76324ba72a8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e49aae4af5af5ead46d7bf42efafa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a81c5f830ad10e83ec871ed761562859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a922cf66a8e0d7ddaa4b84e4f7b83860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ec4e7905df0a0eda3bf9ca29c1a2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc4c4b00b42edb1340b3f6f9cc021a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec6c47d27b613725a57a46524bcbc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f1ba01eb138a62088dec03e671d9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1ecfde84277f659e89b18f446c45865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c7e417c655237fb17f6bb5b73517866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b82a5d524d5eac9e278dd241fd0f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27c1846bde3f99df19d70a8e61e2f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5eb0535e9c21e829d46ab4453ca2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e44db8f9461061b7947752eb21d2ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd86df9511ca19d2091df035c2641871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78c5fd4ffa69f33fe51278383aefd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db5c7ecb9bba1c717ffd263d17c864873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2981bcb42bd488811e0966a6cc5f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83e52ccc63201dff2bdfaf230fe25875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950cb8843afd7ad6d8c0e37bd7f861876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c138d3ee27760a5abcef9fa45dc79b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b29277ede7bf4048fbf72ca339351878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba2c092d1c975cb876d0b52aaf36d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916213513635e289209868419b52f3a4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed638160ff7bc306fc7272e9d28e61881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51008aaddb6f3caac45fb2c5898485882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b7d5c1a62995ae931e14d273c926883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e638bc6617bbf3d429a2b7c9fedd9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2a4ae4fa53a0583c034c17ebf9535885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c06a92b2f48ede8b7afe2a2ff7797886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24809044d2a3518bcc89a0d0a57c0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a38be09acde6b539d65c2e6df4ee50888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798307cbba652812cd448ff33b7965ee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03f2001300f3d1bdf19562a3a5d021890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13095a8615018ea5ce22072157d903891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ac2bc6ffac5248cb12f654f73969e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d68cda4ab8f877a2bb77fe3393ac3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a03a07e2b40da761ce48cd23d6486894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee329620200a4f0de1f25638f9e2e9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954aec6d375876b6442444b84c02f5e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab58f2addef920e21f863a2571aee897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e973bbba9eece91e9227acb38a144898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1b447cd669ab5f0435495f802692899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2626768ff52928e3166d088f2223900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34377a0cc98e5502cab661388f3340901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd4ad5af3796b996f6a8de241bfbe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d6e8c948ec53cdfb87755ebdae36b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591850de31a8710e25d47a204e20388b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e114acfb96e7804dc9588acb160e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e461fe88ed43b53110d6a5baa1a0fe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce25fdbe693c84a2ca117fcfc8dc0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a6467f95fa461fb01c735d0d88c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4e486c143995694f58efa3a08064909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a7ac02874380f2f5a1185da8a8fc1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459c7ce7518dc41cd3055458203e43911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc35e52b2599eeb98d9ceae1ec0161f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23bcf784641203ff92ea54bc0dd1c9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9437c28064b24e96d1b4e023d039914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950443bbd61bc481880053491f37d1f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73400b201dfd0ed61c739434432e4b68916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371599bece851192e445fae661a8eb4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c46f84aaffc5d1eba4322318087e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a5bbb4c29c4e0df3e7d2f142f402919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ac89b3c38e818ae64184c392b012920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f443b042043f35cae78c722a25b1637921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfed83ec88664cd504c2e261924c51922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84f01d96d8898b71316b4a3c8145f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505337ce0c1964aef69e1a8041e682924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b25a32225ac2c79c80be9aa100a050925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7685ba7a12a236defde99be89272926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30de237b4a7aa5820fef9ad49968df927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa1e13b14e24f8e0ed3d093ad71b5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2526103ecfc9dc087f14e459039c93929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d677d8d6cb2581d5c4f72c347735c0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd9ce66dac8a62a9adf2132a5bab9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56307bbe8af6a9dae866682e855c1761932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c942e61024d503728d2184cb0649933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd6371d86f05784a3615e3ed53c7d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f201cb38effb8a815ad3d1e3017791935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4624443d6240b9f4c8365c9a7fb552936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67685d192813e60975033a403155c7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9644b6d9653f00bd668096d55f522938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6334afb7eeac9ba96ea4838508a9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65fd67b055d88013bf7920fa24df5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ecb576e17d3f3e54ed1467bda4a0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b351a8071b6ae62c3873fdcd7bfc5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0b292426fe8e711c07f70ce9df8ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d05b7119acf3f86f8b0e599b62aac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560a1c1332b114ab71fa6e44db3625945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8dfd3cc7864f30ef0246263a6fa7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804a350d01398564e42f078a1f30b25947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb81505934b764179d3bb91071a788948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a819c7ba9868f7d1b38ac3c6bbce949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87e76c5b4ad964f2d3d72eaf46236950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f22dc185c679a0007e8eb4fda9cdf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b2c35f51ae88a4ee25c47b61c67d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196cd4a65c00fdc5f24b0405b1eb2f5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7177088731141622fc2747e5b6269954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce8b42e5996ab8801e8da3f31587c0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f695273ea7af3c7866c3a05a558c78956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a9e14e6c43e2d73a6b48a4771d6d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b6abd064530397cbd7a74e5066ac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad91866862a1f931c561f1e7bb69d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081663daa87cf3731862fff6bbc0d56f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158c7a07e124ce7abf1a05df0dd3cdd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209a8b0b46bb6ee1b6513235858188962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30cd83927f5313a41baf0af3878e03963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b689a38841d32093251b4b6e4111d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d22fe862463911f5a80433dcc68f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059dc33c0b8ebf65b05a9f8d94ddaa8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a829f677ff1764b939df51785c90967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759eb238e2c8e6c000a9bedbe40599f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c90e035d0dfd9f44086eb251710956969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fbf37f8bf8b85933ac2a95731d5c0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12e091b9c76789d5c1b833621476e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb7698e45f7539e0e74fd7cc4e92b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554956942315886424e7a9773253ae973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253178b4d24d55a83c53e982398af37974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc9b412bd6650f0a49c7e1b1b9154975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2d7f5b4fa52b45ae43e94a9092d28976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb2324de1ad662d792500c7396999977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eaaf2337f7d93be1e0c2d6b4ed5271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e772bee596f1493dbe702111c5982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a47be1054c829dfd0022f63cd85ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2b34b6d45f6f0784b5a176f0f4254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4efaa809e860f3d1cd522c6a165ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e954de0f4d983dbf56653013e9196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5d223e59ae61af897e8016f9a8137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87dcce648abd43fab01a696ceea588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ae6f7a1804e8e44d4351c21bfc549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166a5290dd7a3f651a4a046e760bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2775692baa764043a4c18b6692d36ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfc8fee051cd9da9e1a498a69bb8be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d86d46bb92881ce91f21c61e6504413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee21ff6208e4e98f98e468aefe317a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85bc17fb400aa3156545c4ed252fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646733b4a9eef9dfa2306b42c2d2502116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea3d7345543939f481267bc50142617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de6a14acc76a9eb687fbfb792babda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75cab494265f621492e3ba26f153cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d947ec5d1588eddb2049a4df0d34a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140aa085c95c4e8555565f228a232221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb02c0be1aa61586608e07962a1dd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a9063455f22425a919c01def5dcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861fce391f459407caa3739a7e3c07224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741717a65a12ab3f1f7a41898200f1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f736c5885d89b8ff2e56b7d29dda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c911b1f652bcdf19945439511edda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013712e4cf12614ac4a7852161ed3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a7ae8cb0f5d6f4a94f905b5d68e2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bb0babdd4cbe51cd51939e5defe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82bcd480d2c3a37ad98273775e89131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5af008ce20587e7f49d81cdd554e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e26bfc0f3028c99b1aac860af5c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77e657a3ffc0186cbef12fe3a9ecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f997b3c9b77d3fd3e5e4f40e647635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebe01b3f7095056072035b0416bf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044d4c7e5b80e4c7f7e61039e1da5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a0119844943d50e80eb62505168b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde901cb14060647c9064a6d6d4bb9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2ccaa2582faf9927d3ed6b02674640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e16d48437aa3ec52e12cf2ac61fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7683c4722d1b235d6111a0b00b55f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce60ea7df1a629ff9aefceddf26c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0826d2328c6776e24350fbf0f4263244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb168356950db9fd8cd8512711e33b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310a032a6f20bb863fd111b89fb6d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66397bbf597ef92e5a996f99d3bd17447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b266fdf226a4ef03fee2bd08efa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7394bd77a87a162e83d2181ee3c7dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616277c58abf0ef6a3591ad73664825250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a86f470600a3564d46770927d71c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3a52f95ae4d8c229d546f603a82d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1326d542681dfbb22b6736dac4805553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025698b81590e59f8eda4073c2701bb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d60fe17d7c317cdfdd8ce1bcde1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a619ce6bc213fa2da93fdce7d56ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765b9c86ee4e92227e8ec2d375c46a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5dac1c25cfc1400b43d7fe0ed2d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1188df1fc2f46431ec866d2416a2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8925b510706a6a0800d1a1f2316f5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92358e9f80e1b0830977737ce2498cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6425022c2fe045e79707f8d5e3c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a306b4d70cefca136ea46dbb1b2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41a9ac355bb3e3ee6c464574e36fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7993d14af896f520e9a33dc766b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985dbe79dee37871db9802e59858cbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b96d9c48fea0c980795b42011eafbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bf451630c89856936fc63a098361668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652803a21ef9975324affa9bf3f78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3bc9e6d2e7ba7bfb83fd9cd4fe3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc70ae02573670e476c5f1d6703011c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65891d6d771de2baef2700d63825fe7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5ad5d50850a950a09a8854e491b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3324508271c8339fd79ea5752d497b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf74fd9ee108d1490a6b3a8eadc0ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb913dd7ee0356038d7576e36e73e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611cf3c13caa9901dbf58704e9574b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fbe15e6815c1b77435cd62c6eae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9c4a0067796101206bdb0173b22b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3ef1a8b2c03e81a90ef196bb4192180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44eba99204b881e7a3031c5740875781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d532aaf9fac27dbd1180c9a5a9483182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e6b5450dd0e39cb3f8a47c807103983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9af48069fd517d0b15ff575396ad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7fb167620c97d99ab587f02361d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d5402a7c80763b3de81a2e53c8a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536149b5e0b7da3807fe06bb0da987787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139a432b24d554fc0da8cdf6b181cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282e0171c57f291e889f3ce5e82e7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91d6f4564e0b00b27a8b2ac0e40f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5d199717a23bc22a23462598ea49991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000777c0bc9daa6e4ec2e3e30b14f1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada32b179e1f24417ac49ff185897793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f81b1e12fdda2f00f193adcaa42694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab084dec273e8480b26a496aebac299e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff53a8e873fb944c0615d17f6f03396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad414c8c73ecf1aadb50e58ac479097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4740e2a2d1fb033b2a76b352af66dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d7f8a07fea60beab82f7ca3dc26899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d91f1656ed80c545ed6c8990a991c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed157514c3c69aa92f8fef9673a388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd060b421e3649b3be385c641acd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd0cce3fc6a64d47be3d7fff518b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f32a16203955c5181141cad195107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525afc2a887e377d6f2da3fc9db17cd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d04086d267d660588e3d9551fcdae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a134c426c83fc8204c5f7bbc7edd3de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcc25c0c261d33865c9c676d11e5d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca5bbe20d616ca94cd225ff6739cda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13755647e0f1f047e45bd47fc06b37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e70f5fcef47f1faad2f0b7561dd25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab57ccf856c766a7a7a3167a3e1498112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe06cbd8e3930a04f928b9342ba84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6ac4e73fba17724e5ddf73642a50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd82306a4c16447a8aa2deae3fe5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37757a9a69318415c42bcad57b3c91bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ee3fc01c2e09580cde960b2a517e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf59188e89b84e680fd87ed54a4444118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fab94177dc21109780204cd6eefa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f89244d6c50ffbd3a8b5b0a0cd0ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7bfc27a2e6420cb066972e3cbb8a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4c6dc50a30a01568b1dc8e04b8cb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86876beb2b80a7568d165c76b723c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27618afd70cf64de75a91f84a556fe5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79993f5cf486e70dfea697c756fec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ddb8355f2dc0d1344ac77671b172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe305a8369822027701478f048dd00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8898351eb8812e3d8b4eb00afd67e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a55e8666c6685f60ca3658cf9b301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9dcea04b2440dbc38c75b687923e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d62778a0de4559ea79548755268a8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68d1f023399e5c11703612875e1349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd120804482f337d5b6180c0df7dc89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d9c7d4b7c06ac57ec0fda1f824da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a2641a48bbd0ed8641d10e372afa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0e19202677c2e8dff8218bceab9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625053e65297a527b84621af6a6f9fdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97298f2c573e82424679299aaf5b6de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468514b7c7ec579ea8de7730fcfd4d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4cb7327e1c4a238c535e5cd1a5c21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa59c45106023db4756e67c4eb0cf3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe660876bfec30b8a400535069ce9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0599b91690efd599a751f358a2ade143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208248fbe270650c1180c77a460ae1f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92e5da4364ccf85c969380aa45915145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbfa443e1087ae809f15a9f61c784146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8ecf3db978fa654a9bc13e8b89a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0ed4040be144c5ac7db144ec894b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d306f096714adbd088687c13a587222149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef04c030463b48387c8f0bf496ec8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68781b3a7b05f1c2f8168693124995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e8c61dfc710a23e46b2e812b7a1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ae0b5d8de7b8d9e491fa01fcbc96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240235a76bc2c4c23e3c80070f9be71e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34e93049b1e1236a8a956f47daa11f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b5f4a9de563735d0d15a70f8471e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c26d6ad7f15416b95cc7e2cb6f32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5bfcb2720b111eef417f7f6521e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cffbaebd1564bd61f61c8ea396634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e420f13ce7605dcae8436a04a3dc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3b34edb82b63769d87622c7cc9a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad9bf1087d66a7524f4d6d9bb1085a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae6feea5fc783a4f6dc0f48fc5afe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc846fe04d1b5f065cda8fa5967e4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68254382ce486e277f521bbccfc5e3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9899cb0324a0e001984126d9433b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c3b9486a71a52f6bff54e5b7c269d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf0ca39d5057dcaa022f52eb302ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184234284060f00ec4c82c62f795672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3a3fa16f233dbc4ae82670bcb457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000935ff71e73737254bdec872a9e360171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d04a3b296581d1a7812889f91d27d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085aa2241f2833ebfb7365c94cd9eb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ab59c321c58d36b92e6635b15f4ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc8c8e9090f22b2fc9770a5bedaa5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a88e1c78272e34a503f495e5c1060e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d2739dbea656959f8a130927cc033177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a5482cea533995a7bb56ef3a8a33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836feaededa1f215fd0ac9e49de91ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b258b01c8d7e6fbf5af9616545e99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0898900d6665d92407e5778ead7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc075902913757f3e35e857545f99aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86079c1ed5fa8765f25a1b42197e8506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949092cd489d7eb505ab9f6ace98fcb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6455c2124d452d4b97baf1abbfc778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181169dcd55eb818a118e7580850962186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338a3f3a5dd0832bf5748b7120da439187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3634713d7ebe9f127be81703bd210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308034eb0769e4f89d987c76c835a7dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700781f70bf1adb42945f5decc16b70b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33775d0e0ca851f5723cb0f802efc284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c14a51089bdf9e359cb7ddbf2bc0c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9130edb9b44a669a6459afdea41f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410fe04947c750773a2997b3ef7a563194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051451f2368530d92e8697a202d7ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c615b1def519e6feb31ffa79612a4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b2555c4301f04a1064b11cb04c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99694a6a472eca3635948ec063c974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8082440cbd16567aa38ac7559079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92978965227fc2dfd7e0a2540d464b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f95d44fa0b361dfd42bd04c4411abe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217aaa23800c5f324ec6bd3f423496d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49708a03822c0042685f49f191409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e735d1a6cc2311ac61378a1e1e9628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2646cb196930db0aea83ce52fcabb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117808eefb73f9b8b9b02db112df4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64241d478dd648331d64775145a0c2c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c5aeb16206d7f48302a02f63b3a32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a02ee868061ead0f18d4ea9dd0c21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d41d57b30869bb92355fd82d39a4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0167f43211c03ecc4686df9ec4dcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e492af9e9d015fa1ac7a017baf66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251d67b4b6baeca095a5934ef4fd99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaea8470c06974dab42dd199adb439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6012e568d529990b647400178a551b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51b1625722c367cffe2d3b0f611dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a3aeb3e11e1ba9d29f6606895244a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de67860614c276ec2eec3c22856fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e75a8b446014669f77e365727dda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2724c2378d8c49c0401d58a0cc3d2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0368decea6af614e923b57870ea80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde75eebe5f90c3e402f9d682da5e8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba24b9c461e57286c8852c153d57f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b03916d7242b1eb63599f222b0e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934cf7ff0d5cf0ae664288601a327a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa10a0768a11b4b9c1f1b2d81d8e2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b91eec5a67a6ee281e746d638aecf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f757180769eb22b8dfdd0ba884d2dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be4bfd076b614b3dae8bd9893b948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010718f9e0242cec07a19af6488dd3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca899e923e8bdc08de89658bf3e02501231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493326d49970c426c697f51af8773c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f99fe4c7f77cf003add4ab7eff9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b21fa930c0891b9406625ca8a08f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4c03a2f5af340d9362e590bd2378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560c19465d5136e5f960065d8ea7f9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb227bc250301b47ac183a0ff59625237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837676cf1a652dc7e1e3414eae8ed7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7447a255bd4634e2dc4d1f77be15dbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc647b406d7f9f9405a56702f6cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fdd0f74e89e8bda28bb221bbe5d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730252ca56c8d134f16d9b9954875f60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6fab9aade3def3924f371322f0446243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad40680d7f36f72b09aae2bc6ad195244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eacd2b4d5d8ff982039d24ee71517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61580a016ecf3a4c625c1774c5516680246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e09f294826cefc2210c2c5df19c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a1677206971037ebd96930b474ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263d42b86a4314985d26036d2fc5117249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0390d4cfc988c6215804c64a45a60a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffead6f11f724f9cde810fd228127cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a319aca7a8a3f64e97bb42881854d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea0e23c9a78929fbeafa362271189c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159548602218d14b6fd08e37c89be98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458d90e3c19513eb9713c0518c5cd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd91cdbc8714b51a023f57aae3f35d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a03e712f228307e903ae91f4ad10ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b2ad853f0448e91a1a343028b42e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c523a10d2267ef4ffaf7ea0e492c46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b95c24f68723fc1258f71247ddcc6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178036cf9de17222016fc69d9da3ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d5adf48e830bbcbfa585fc44790c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921425866e1894bda65ac65a4fd2b824263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e41b3005945adb2130969d161609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62dacd6ef6028d1ec9bbdb7a2b7a78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674359bf19e62fe5aace529a57b77ff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3363b0bc126428c6ce819293cd94b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb303f23c11d5df3120fbaf946cf9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6bfab52fa1920b3868f6d571083d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39996cb7fa88b3fca417b1dd5803e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e35b0c5d4a29022046d7aca4afa4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7c15166939973453b7f09e96cf9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb541d9640d3225ee463483279eeba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7fa2c012bf82010a656dffe78cd8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dc6be00f2f7d105ef136f6ce131c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad018f8b9fbb219f8f1c875c9839beb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e6699e0a85b9c99144d953d3d94d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc267b52fac832a1779d2b23298cdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073415e0ae146ff3d85c04862f70faf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30cc4ae15bbcc5fadf6c3a98e9b72c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35528e14d2159e0dae83d252b3459cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb98af922c1ccbfc182e7c7018aff6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2c57ec7de423fbbfe7915236122f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a5738ff38a75232a330d28d33b4f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dce63ec725fcdcf2360d3ed17825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6424e8e12c6864ff26f319666d94c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26694f40f42b54557d29878de4c0299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a33ffdd4bb98898b9286db8ddae1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f317e79caf962308681adc8a1cf01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344aefe9cb81f3c4a7fa1fa07ee3414290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137805895aaf2b55bbd9b83e4e2f52ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b906041369116a12ca3879940e303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f3719d80f6c4921c2fdc6d910753293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35245a7c12040f82453b3c059f75382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd45d7cfae873feb4329372100aa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c211e94aefcc0507c159b6212ac0c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0996983493535e73e6e17ab5b4c99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19408ce87518b1a52969b52160bd6c50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd59baef92764401db2e3f7fcdc0e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf18647deccab659ca991429d2064b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c732fef6681eba40f84c9f777718301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5c365b3413aa969ff61d1a533aae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda6330ac4d3b5899a755538ebec847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0441ade226c735495d6fa87e483ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61bd6bfbd97d573ac8de32e1575595305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114480eea1f7a1b42b2ba761366b9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6adf43e8ba62fa6e18de0fe4bbaf4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e3c049019830bf814c3872bcb8b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111f36a0884111f16f46f904dea5443309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd8c65a15e441f3dc49d4d93c1290310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414555c7eaff0ba093bed2930a58603311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edee51037a1fb64ceea6c8c4ca804d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5f171318e7bcad04c60f83bf10d42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e1f3e0ae4220f68a7d769e4db8cdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c8ab635277534674029b15773e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92fc21eada1ce924aaf0ab2bbd91dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c87cfcbcb3549d6c6bd75c3753cdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b84c03238bd490d255b0e16e6312318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719d722f835563be913244548da63a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06972bcc39d66540159a865d8ce59a19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a25b51916aea591ee016cdbd18fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ab0998625de5ceb1b9ff4ad02bda8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738983700e2dcbfe960b3d9362b9c61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0753dcfe7d32964d3903c11098915324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48052c8e09096d4667976680901ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3976e38c002f8782b3e7ea661b5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd9c48abb2709796ad2849fdb7591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515cb7ef2105404782f6730273b7ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abaf8e32c3fc55a8483fc8616723ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0184ccacb1ec187bcce0db32ced7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742a0d7b217f20ef16eb541cc7ff7b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb178d4c428bf95cb49fba028aa614a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb8a168ef6ae7f7a855ec7ae256e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ba90b62d7bfdc37904c97fc256b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38836451e00431d3a2ce90014e1d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2ef583928ee19cbc31f1c07c05fa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a711c36d4e29fce573094cf9682b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bfdcf097cd664e8a7f6fc59d171d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86820d1b7a6c593c91cd306d35ce88a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda95c2d82154b73e05c2d24da76287340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c725005d5660e9f8762178b4ad8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf84659dd0057db18c36fec6cda76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d6723604d3a10b70d6f738f549b13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ea32ea487902374c358973e8d49c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55f3c0dd5baa9bf382893940252f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065fbc299f7f8ac1c386fc4b35faa24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e309fea41e0d078ece4c2996289782347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a81a944ecec8259378f1f853f088348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5f647726343e0903a2bfd6933ce4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0d7b184a3f8470633b8f45a61aca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729493b3dd6cb20294334b839686017351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c99aeb677e8e6d702a1173e02c980d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da730b54cffaaf9ab53cd70221a952f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b2254ccc116a6bb31e52ffb0cccc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491acffc34e21bf6b6fed534e39a9e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe49b9ca6b5fc756e8cfdb45e960a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd3716917b9baea926b857dd35675357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f031138cf732b9d4e6e2b88dc85b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f5aebfada3e459e246bcc2b4ee10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745d27d458abc2d56fbb856ef1a6d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d5b21898d247ca1fcc23665a36bda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b180f5d0ba566c415701dd304233dcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fec62e6209099726371a42dc8f446363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229232a95288e4b6b13e48154f206714364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5a1ea81508adee64ca1631beab21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c336b76d549222ae87f341a45e8536366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6e4fd65a5bf9463adda4e06ed89b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fdc35a0a14c9d9b02eea19913703368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31acf9f9019d539429b3de212deeb58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc9f6e6aff46cdc66d089d6b9c55f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9233e31dc23c5bdd9ac829f2bc21e56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b503b64221803d77f92e6216721d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7d824239c4a9b6f0981b508046c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34177138b4ff94557816c6ee4fdcfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0443afdebc278bf946307a6d5e8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a963699b85005da7dad5da4c9a278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fba8d3644917f5cc007781145d4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5775af73662202f79819eada24a655378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c600f6e313da60b5f70f64e2b14912379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8e27ad5ae50070d7536f86248e25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790321979cc34bedd2e475fe42a554381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716af6ffc1efda0d97c4758c516705382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa61e201b74e813705bd8f8b8e3ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf877d04b33aad2b7ed85a6614ebc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d5140098dd7ad3821974d40426fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f433cfd3036c815fbfc64e54bceffb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41f4b01f5f4b3aaea9a0a99025a3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078964841a5a6479e5623accd67b06e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474662de95761328f2ac2de25c5d1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316514b4fafdd79a61d2417c1fce505390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff62690c00ea9b8e1aff1226628e163391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce0832534c24fe4813b565d54c78c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9467c0f284a79e7e68020a87037731393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514713f22650dcfde40e83d648bc50bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39899df82c1c72f7701e7396b649f39f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c454637e6ce991df04163a315cade396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7b8d92ca30e59909c6b3c88fd1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c442d6c3d59e7f2592576b352c8e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaaa58b58c22dcfaedb39ae831a332399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530284688fb0bcbb2a64cb7717e02b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51587307ad81c3d97be5b843417cea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f70a41adb70cc881e367d1e97d3b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe780ee5424c5d3a2611141f4bdcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e80e4efa5b9a023158aa81e8aceef4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339780c3662a829dbb95d2cb5ef8279405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66db9c11b468382cd780c517dceeb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e924c0c056b9c5599f0e7ad0e44879407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0374113d36bae4250e6c59daf366408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7eb7af123c49be7568b8d90bb2fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5c69c4b32cad9bea033f3a36e16c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e0d503304fcabfdf4ba8cd5edab92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac6c5361b449d697daef690db3e6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6489e1d4a36145abd5801b5d8ab4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b45cc0196176725e722de341f6911414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7704d3269cfdffc82f117960676995415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af1c649969e1c658ed452a1e21a21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a5c492e43da1805c0c42f88ef08f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf812992ceb61887ab775b8c3a53da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5152c52da7585297a52e32efc0eb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada42cf5e0d8859bf3bf276a555025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceddafe49903afac22ea4ab3a5a924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c6c438716eeeb55b580255ec4230422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cfcb788179776f47ddefb7f4e7d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f95e52faebbdebb1f36ea0aa48657424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c396d8403083520b4d8f5303fdbac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4294024e3cd9c0f739fe37beb2d61d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c27be1b2c234d49342a490dc300a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24fc927a9777d982e126d25a4fd7f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55709b1bb340d69b8cc3a90166fe49e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e54778a6e8ab62ca9c34248cb1816430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f25054e16cbd9cf70bc2ecbc81da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f53d7871bf895ef592c9c29fdfd65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6f1f940275b7b6ffd703c83c08459433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d429ee8cf1c52f0b1f6b3da6bcbb24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a835ba306ac017f197a76dcca5ee09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2416b9e41016a9cd9cceafa92d907436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06479f37c10d66a784995c118b16dd6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279a9fb7531ae2cb792e39f54ab765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e70a38535ea9aa7853292024be340439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070acbcbf6b7657afa4eaefc1ea570440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8039e98e1659dac272019e9110662441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24111d226f9f690a9d1ae4cceb34af8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503963791cb18e0fdb3a50368b5bb3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec615750c94e93e34f7b4fce97c44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad35c6b4c698d63b99340948685a0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92566b9355ec09b8afd8366c87fc52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209c2b1fae8f99cf989be60e32ef8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad06c01feb6cc1e22f3c9aef66e02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ecc8e0eb26295f8209198baa4d0ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b210171b553cd713009ba8187b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff282e24939c0c636c63431a0c859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d448f436e931f059827947b27594e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c37c07089a4cfc66cb8c74bbbd62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d74d358d0a94b63f9038908063041454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346bb80dda4b852f280ea667e02e78e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a291837341bf4287e2346c81c0057456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59752219525b9f41581c2b3d863bc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be727a37c00e0a44c7a96ff64ab27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77674f9ba720e59159ba8e07a2225c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653fa054c67dedbb9d67b8ecbd2597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3efefccc790eab39977c6734eb6bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e5bd5aea6ac52685bbefa142004dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fcefbefec2bdb12f40fc83a1dfdb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d86823baa7ca81c903e53512205cd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e3dc7baee9ae93b657c72b57f4ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531995b291d3a4c4e1c6d3a4a3b499466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e095880c9416aa040f1ef769269b81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507862efa82d4340590c71eb35521e9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6aa6d4773b65311674718496723de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149513c4f8de0382be9ea7597ba9b24a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852516296bdb87b498bb9cf89284679471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a80988844717f26603b08690cf5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01173b1b04e2c5e8ca96bcb8eb4ca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944956590f2deb493d221eda359712474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e8162f8bbb3af6d99a49ccc1f1c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fc4c9653e56cb3e501c8f3bbebec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7cc5152ae8a05e095e4bfb53d612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ced22e916062ebd4bf3bc4813c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ff8668a36fc7dadef0f4b1ed38d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d01d697442344eff139816ae331b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f128ac5c411518ac44854a41265d4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352a282247a9c638b6f005d2e608826482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa198c8199469d7e7489f5c707285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782ae9c5eb9b265b87bb01216c69b9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ec053f72e70616d91c73d00e74e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ae6fdc2f104f24a1c8c455a5aa483486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6dc2af62d953514b982f49f5d48be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13d80af02aef2e506e906d75bc0d4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab80d169b55e255bb9504c04fd5a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bac58772cffb37e97fb0eee8158e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077037af883527bf6f37b595403d2659491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b887f95c3940822e6f32b6539e8a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6adf19d892a85b9039fb5875e58f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51108bddbf69b263e1f6e75bab8798e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e49e7f885b32e86f580799a802df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37fd399308946e2450683e7a3668a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc3666df2cec80630744748c0a7e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271fbca1fb2131adc9e2c26c3aaf32f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8423c84733356bf9492175d47e7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ddcc7a4e4e61588c711a2063b128500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6c826eac19d4f8e0f2be395af73d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2ded6f397fb62eb477d6fc566839d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f62ecf406ec498bf5c95b891f220503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4134154b32597e968aead3901d615504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c35eab8bf5e34cd8c8247d27d785d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f4a9399541b6ad8ecd534682b94d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57793c5f290c86ce92e1062eb969e035507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f374a250cdd22b6cf34b181c55e5b19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940488c76d68beb63e8325a1fced52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ad8dea99877efcba8b135df151fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28534018cecae9eb016d4fb7d8b572511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306624446a539d259146e82f6a42bc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd769cf430112723a045ef5e6155e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7b094d39e025ee01f415cf3faa80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b17984e8a12ff5e764dc694208e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d0e94a076e4957e9c2f9c2dbefe5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619475407108e4b781ccbde2eb5cc8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a0b5ad8012bd387a7ab56c5464b54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377f8b546dce303ec5725791ebde8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b07ebf31121e443c008220cdfddd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394467d83dd435a4e65776db31233b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aeddefe29d380a69cf908990b4599522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1117753e37ff47ee133bd2c8135031523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9277ad3d8db33223b1cd47a106c82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ca3354d38e634f160d49247abedf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5dd8a1295917780a841bf7edaba5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8f815d00169709fb41e36e711174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc886f1a21e6629363755f2e75dbf75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51bc6091286d9dfb77b44d0389ab7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b4722c7860b93eb9d0272efc2cb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384a9c9d687307aec8abbf271434872531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979cdc431cc15e7233990c76465ae7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26f92e5cca951c04190cb90a48e03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986419a4c5f190ef11c5060e134c0c00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcf9464b22f0dcb9c908b7d7480d28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa869dcf2f23e8456b546d5794a3b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675626f727c84f1f22a199c2372c038537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daea18916a199342e7cd50d3e5575f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b9fbca6e4ca8366bdb80e56fb1caa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3700950c95f4eb0280fbaff3825f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b35a2e4e3bb705d1419d247188a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c09d86e03b9f4fe05c5bcf3688ed6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2fbae5f608f0ccdb727c0c547841543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fb4ac8238aec20b8f4b1efede34cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b018243c86b3bb85ff6131e9b0ddb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86288b92b3a81ad214e12e461fb8b6f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bcac1e8ad7be3f346c5d5ee2c6af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b74dc73db7bc2162c553266b3b421548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca4c5050370e47fd398eb5dd7fce78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886feb5180e0531a745bf767edaa3349550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531a89b35fecd1363c35b59c044c1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da24ed4911ebe5f76f3c526140f7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb61855e882d3f56b4cc9f241a9d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a2e7a58387b6e93d9376fe4a1fe6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865a33197b5cee3bd59d66b6ee80d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4761f5422160bc20241f4246712c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a72cc36b21516416d881781f6de5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ccc5c3d3346919d1a530dd5331af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e16200743617fc3a477c9cf38344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c74e496273c082b7ea79809e6729560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd06161400218bf16019ccb04b807d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681523c812bc76acd778bbd91c60439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6c92190f0e7396780baf9ae80455563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ca1900b8cbecf02d014ce3c5567b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae6385f7ba2cc62f4bab2fe746a11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa4e00166804e4f3b41b639d3b2c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c313b5329b223c8e72a4b46ac7be59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b84db48c3ab45f980b0e2f214328568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5baf20d21a9f33d6b74781f17d34c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c530374733b9d5755a2ed1ea67a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daca32dd67f5cc391fa9ce06e3e179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea349aa18451d645b754d84b15b1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660038e6844736ae12108e82434cd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ae8c920b482f0f258be75718de54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85de94fd822da43486a0cb5c3572c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d0f086493fd8c0c5278e8c688a6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fb06fda72d2412a13d93f69018779577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c7160e85c3230eef684fb780dd3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e437f8f4a7864383dc720f1f39069579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503879c0ef85cf5f7420dfcfe2a4d874580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d806c4c6e6467ee39d19e59bf2a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568f9da9646863b0fd0e83ef10e90d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003293f0c89c0db7031e65ec9650457a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e324f619031430de101ddd854216584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d936c9592bcbad86bdfbfdfdda1c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ebf0e429543f5e4f426433c9e9c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7e6caf42668a53ee804ef68aca7aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f72c038821ff3b518448d1dd368c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6cb32b304454bf9088ec5f764cdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7abccbc8382d40c985caf062d7493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b665ba631d9af1d4104425cc206fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30d525729087d52b90f7651fb64db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb34c99fb884f5b000c2785db892fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8846e0a7210f9602ec0d31563d1de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a009614d60481078be870cba24ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c2e28a4826f1f724fa0f88029fc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f7f341cac03b4af94a4bd51ad5c6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ec05e385748205385b48d894b71b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46dab2f034f99ef35c30e980025dc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426771864082c48ba90e2032437499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea78db5428f96ab475c08a392ce298601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d94207441921317529e87f9eb770a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8152a010723eee6c09f8c95a7cd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4366d52aab91c6a7b9ad101d31a7de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f56af88b146a9e00dd5df677fee91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030f6827729333279a0b983e7c3f005606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f34107187e8a2bf7da11311e9fa3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572d91a23c0a8cf7f935ec442b1461608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542b17d89ad840f99d88f9f4b7e8ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30056911d5ff57b3a9ca88dafc82c634610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce3bc5a0b771571b7132e95b541067611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249ed849c55d517feca39353fe08e54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861d7b0d95a39cdb5b4ef3d84976e6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb263fe9cac329c36d31eb01740aa0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931c0ea46361f13ea4151048075c9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b010ca54ee087509c471ce474ea72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920408261362a6f779b62346510c7b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322dcfbe431f7cfcd78964fae8ed247618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ceb08c6150bcac5b771bbf3aaed0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75729f5961dd615d7e030314af6b779620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5897c12e6a35746208396db645611621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8147d9abce1ad2a2efff36058708d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304e565896068608371d1d87ddd40d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c7df4fb5e23b09ee50b8fb9a0796624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa829b62adfb9d3e575be16eaff54fe2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08ce3b8b703d3ec52119c1d038892626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1576befcda3f7cf7b2cfaa8b0e958627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc3f50e7659d3ec90b282bf02e20e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a018e6157b27e1afbe83fdda8c3614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da161bd05f96c96e424a01cfc4034b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2476e8955d5ec63000d59d2cff072631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842537db0077d9baa1555e64bbb41255632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24dae9b498eee1acbef512524d5d41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc6f064f8fd337f39727c41bc440d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca08c1454d934f4b82f61da5fac75c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f47bd3b1f41838c01b75235b2f7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea423a1902eeeb23292f6de88465d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a934289a6dd098674a42c588d39b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757609aa15992acc42af9e4c87100cd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb6904a9f04b9b6ba7ea0dc809e6b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0e1ad54cab1792d4829ea5b30eed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93b6c47e6a455b38e5fbd3fb20a93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f9a8dbeffd034c39cf7ea4eac28f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff1e8f8cb8cf16c7a785b92434277644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca85d896bd95c82b0a1e83a679806d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050d8d7554f066f98b34a1610a74598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d752c53ee9847291a98007a53d77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61ef12bb8cf0833edf92bd55a965a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83abfed942a8c2c2d58f2eeadc5a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348af5cd76b3394020dbabd7256146650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ffa3935dd351d0ca86d2e1514cf0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d468448c2cf67b1f20bb97775db2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569d0e6bc1cf68cdb9b2f1a12c45d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fcd95c7d631e4db1ef5624c71beed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e33e242007a2d1bc212a81672d849655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142097213fc8c60b3378384d8e7bf771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300cec150677e1dce0df27ebb0c1a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3b81798aa5b251253423ae400f22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3949eece180bdb6f23eef728a321f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fae8bdadb2140e7ae1723d1c81ea1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d279f320cee4fea4bca5a1be77b4bfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e178e2f5e15f68d516251bbdb90f94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53657ae634324894d1a2cf25b087ab06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aca69c276739d17038cba84a82394664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e041b60196bef68c120f1ef30a5f94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f9a8c9ed91f3ca53fbdbd13c8692e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe95afa8e5ac7ad17708ecfc39b486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295df93fec6f8e0dc1ce2fb123d71b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b143c0cabdd2b0ea30c7e8d41d39a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0063aa8ed6d0ab9542255dab8a37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eebf029fe294230334a43f33757e9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba3e0016fc7c8f88c41b5dfd452d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d841c25aac8b4ce08556694a74456673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a5885c0118122ed1fc91bd64212b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a6fef910776203970b522502e0bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d539170034a06bc1417c58528b1ca32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a084bb0b3b0727e4d9125a8dc0b02d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07594fccaf3f0a0a885d4e8614ab6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33827eb8a75fcd9f707b5afd7b6f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bae2fe2d6b00c9670edfec0e04542680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9797f6d46a97e734d81c8afe233a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835e88118144ada6d8b1bbf5fccd20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447fd6461e9ff524b0548417bdbcb00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4990369f39853f6c597e7053ff7c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e698df187418823d0880cac7ff351685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86ba367696d0ec612c3947152c941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5816c3cb9d17cd755c319d6bb91908687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce522748e695b881685440bed331661688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e948efc6dad5939fde6ad4802287689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb067eb4c966812b0dee1f1330a49c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6482e092f2c68791407f1830bffd5e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377290c4fbb6a1ef5732319114f572a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dabd81afde5fab85232372eda97c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b0dd7a589c620445f877037fc6bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3a72f600eabb15d51a5ff0bfd5fe1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3af3ec7f4b11efa0624541b4abeb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764613956c07fbd24624652d7ecbabb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8d11099578248ef48190a3fb4551698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418048495681c4e0bc747a4994d56f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b2ebbe23b609aa1083e92c9e9f4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21772d30c3dc502160a15c5275d59a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897989840f79c3824445791dcb15b66c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b80abe9d08fe27e8e1054e5be70df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d71009355e1b27873db66cf7ca1d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45193df7be0148f03352b3a918935da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c450aeabac6989f80d002dd2e5974706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc709a57256b3fb1126094f07a30b97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2fd5417a3f45dee79bc172310fb94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff39e7029e115bfbfd1cda90d1191709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fde3f4da2ca680d8e36ad0c627bcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e098be36c37b7f2d9438077de443d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa9c4f3089486eede6fca362f80b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb37d6345b6f3eefaca0f1af511a68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618e379d13fe5476a2ecd597a2c85e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e58e1030cd6c8429ec44b766023d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e776b7be988cd47a99bfb3347e18c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6148bc1b39b0b9d9ea7aa26997b6be6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83828b5faddd4c079d5bf7022be7a8e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcc1b8e2717236c0efa4f34dbf52af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe204c5bed8e75e8716f6af8c458d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef8887e0699ff239b747197c7603f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ef182f7ab942f49ed87c03a1543d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad18314a9b512d31c3e0a2d5274304723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa12849f6173258357baeccbc98e84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe907bd505c4ec58f3aa02c9d868f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30de545b202d89ebe582da29e8706c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945a7931cb40171bbf2b1828bb3a0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbd6038cbc46beb173f291818bea6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399c69b364ae4028e1ff24a27b9b9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d2dbfaab7772d8e3041d0f291103730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca7606224003a771491f6df53fe81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb91d4a0fdbe5085c4daada185b149732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1b242f4dd3760fb33f8a75a28873733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b02aa06f71301af8f9e427b561f75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89211aa181a8bea8ba40ad8d43d9257735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea95f3e8cca31daf764a6aad1cc6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afc8adaddd4e4d20fa5265c4811c94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f2a352132cc0f482b0d16f410486e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7482d328f2677150bf16582e0b34c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62be15795f193ff50f0415b349b3b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc659e4472524cb71b39f50b2fe0c59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef59085e61f3c314dc4fd1739f5697742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78330580101b72459c1788c8e00062ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec80b0239fc5a5f824111650728d785744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3c2b429f7147203c3f32b3d4fd5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe67b0dc30e4abaf710d4b7c2a3bf80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313623dd0d048f3720106b64bffe66b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72d61a1fc8b90bdd4d7ec10f95f17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31a892639b0dbd368705ab4d0a7ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b529e27a6f090e94786ac5ffb8b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906eff3bd8e3750aca6bb5e2aa23b24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563339d29aa38ebfb0bc9717361fa671752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84df7f60b94b020dab6a64f7eb6b04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5959d82db40e39e3c874943b28daa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dec684a5bd26f8fdff663ef4b42359755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5cc6062b1863416a80972746424df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d13e2bdb550bf63d657d662579c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1575c82f7cb345aaec8c44edc4923758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b311417b756533f7ec25c647d8c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294c79fd432a89a29d053f9c8962b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343af6f986a60921cdd35062e073e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6a6b7220fc31b59db0fa175ac42f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b319135e7ca34fccbb7dabeb4865763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22de75af17ded96ae35225155e713a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eb61041e2776e9c78571e39817c57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b30b208bea2cd867365187ea09c6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c34f47ffe4f0d7aca295bbda0ccad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe7a36c6b5c48393b0ddb2ccb23667768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370903a3b78cef44002fd9ffa9052cd8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab402b9ca0fbd366921b4c0775192770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b70b685aa4c23e718364a854ada0c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca3ede7c1b23860901d2961aad2f69772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1544acb2b6eb4b24955e89c75c74773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5acb31803e3ee02a2394455b17e28774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f28ad479ed7bddc927820c4c553f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4387c4c43b1573f9b841a3a12ee9f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b42c5b7a0579d6eff32e495de99cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b37fb697db484f6f699936cc2c806778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160229c2c5c4e41f42d20d684cee09779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9639ce240634582c3db81678bb3be6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfa6f80be989787f45b64f86bb1ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8702318348dea4a5b2d416fe88f2a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc31988d28d58e3908d3fe1697a5c52783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89321de27584f15e1d36b1b8948f94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca587e2447399d2ad9374c52257846785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4f78860395268be6911dafdb4d82786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f19a1bfcd7932f2d009ea15e1e67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c374f797bbc756e7bc65f126a1f5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d9b18f9846f2b27023bfae3830cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829275a7cb5b340c7de089fbf737380b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c4000a096c536aceccf9c1a3e195791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c810d67416f36c6ed06b94f17b294792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e695195dd3dcf9c96247ddb085e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c43ebf6309287e75798f84c95c9b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4c1de8f4e83bc4cc071381a78a03795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cf9056f88ad3b5aff667921a22f3f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f36c8a271bfe513f62dd2c6e77b21797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004726760369825baeb8e9a62abab46e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc99c481116997122ac5be8c5ee5ad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdd061826e5b7a6add0af815c9bd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4863a9828e6a58840e1acf71b090801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2b7c9296bcdf7960766999327087802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f582a96e9e0747532947678d550ee0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb91839ed7a82e02843bae7a1d7f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf286ff980b048f76ba8a55f183a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a57d1d61cd7fd95f0576c6b4f02df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f20a1af22e3b5d2c4f4a6f0cd9b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841e91df83336f45e9bc09eabd11af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381883b37257bc03d74e30930004d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6026fde3b2ef3d2533d3cd9b816384810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb445d3b2973baccba7edd49a0cd4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3c53323b99388b6f1437db74d9a63812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc9766a5b84dfa8d7bd8ada69ccfef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394619564d596474822513152dda1c3d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4a9ea58bd3efe61be6ec8904d951815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5b8465fed2ef5efa16bf7f174c5b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc5620a9ca3c6e14e5c532d359569817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826918cfec4b50d006fc78c00485c02818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87269825501ab70926ec0eb49b948314819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2900d246aba2e6198a1bf1070cf9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546c52b7b4b30250774da92a54fc17821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828976097cdf248af306f36b10b7100822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b3a73a10458f1d81b284ca0125bf9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf41bab4244e78d44ecd8da2f6667824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726235c73a1de7207b45e2f12294438825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0aa60156be4a186f877c578e27fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de63c1cda3bde39765b34dbab9505827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332f678de3241ec3be9c4e97198657828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206529b4f27475bf089dee4474557dea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b92f3a3e1bcafa1df412647b24f4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f7fdcd8ab4e5138209810d4cac27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffb780368cc19c3dbdc9191680410832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74069014cf6499947be017fb5ba59207833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b57c2ab749f75675de9ee4c7ccbe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316609683af5866a039633b3cd2524c3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d6fca22732096b46bfaaf4a529be836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e097d43d964fcea729fc9364ae940837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87107067b895f0760ba40f4b35aca9ce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450545fcd700cb47df411dd85eadbba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2d904f5f5a7f6a07f03b7a0332dd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e4a94d96a077b25e71c990c30fb8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b5007b26dae09389c4793154bab96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75289aac7bc81959b3c7c66b5ddaee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32567c3445ab48d9060802eaf3cf8204844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37ccf80ea98346806dc618cbc3b8e3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54af1b29d3821483133d1ea18aa8be846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c946e4682bd32e3769f2cb8f714de847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103601dbe346dc554e4699a273c7f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf485b0df85e85004aba600b3111e4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cdbc809f58ced94073f57f5191ef850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a062d6cfc06de5b82629b3a546a34b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e666c327179a61413ec6a16544b2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73970f20e1fe8e6c66dd3ad6884be670853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8a70adcbd6a8f88e11fc60f5f75a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c833ed34b8558ea0a92106f1543b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e55be9140c0b66049f5bc7cb9811856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29257991dbad307237eb1a91d3bb675857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de84195e3d85a280b09c6dc20880f1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638415285e1795bf74369f334f3c1cd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487463ce0bff5ab2952cfca269fe00860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e84c3b75eaf8c3404d3dc362ed57f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba14c764005068218dfcd6e581c6d7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cef3dfd9c45b864c88fe79c6c2668863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785f8921623ce1671ba287f8af8525864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9788bf98785bd6a2a4251b6f50006c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa903094921482689fb9c3d89092eff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60210e36d4395c04412edb3e557b43de867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b620add89b04d390bad2209d1fccd3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1f4f4e2345a1d338e6deaf164a8c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c88baf763e1d9c359123863c60f6c5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eebfe79403bacdc8d46a042402cd5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb66cdb7af650233b14a196e14b7fee872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd891c73e33250700e99e5ee5b46da873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f708cf24cf880bfb19252ed29eed78874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53695e6ac259083ba7ca6816e4a69211875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b20f06b0a286c56c1066e2b993d706876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15db43ac9a14d0d274224b34e207a1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb195bd8b7a53ac1342155c2f8e2f2e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300c6cbde9c5ff44d885ddd6999b79879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85782e5d97f77f9e70815d2635b7642880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469620dbb9bccc303edbcd84ecb2d28881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798d0cdd538b6507c9ff2c3f4df190882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef1715c11f0e69e95ba7c9dd63f984883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4e489a23ea928a493a193e2bea05884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95946b1bb3649e8605bcaafdda3dbd3a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba51e9795e5e2ae69f611fa0b4dfa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577b327d284b4a451ba4df7e8e862c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804798e267f126c1575bea1eac135b7f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0eb581cb70d4b7b44e119a573e394889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a53882e8df992e6f2c74877629f625890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71ef8ca756c6950a6961fe83117d8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b93b19c3b73220cbb2863db5e569892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0e06af6161f3c04ac7b04eb7a2f1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a6c883ea4b0126a951ec094e8bd4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcdfc544b4fcb3d1e83ab20540dc82895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba438f64c6d9a8324f9a04ebc1de0fdd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0081b7686883c6aeb117a716b6108897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529570e3d595fcf9ac250f2c3aceed75898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc72cae1c34cc614e2e6a1449830a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb73b5258e4e4cd76f0a798c7557f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6962b9b3c74a12f15cb6e801b9d420901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25418a39424723f6d7936f927564a29d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844525850d24fbea88d9b89697c6966f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d95aacdf5533b5ff3c024faa87252904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ad1e85da2f30bfb049bb3f659510905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f7c3792ffed060f0e92d99aa5d3d1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce01a673b5bad07175cee3fdc24731907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed70112704bfa1a401a73d102148f3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c3dc0469f413f5ea10523c214ffe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6c1e50d414122e54a557f24acbec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82d45d4a4e7ff039a713d0b57e944911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0fee3552a3ac59526a1897548a99912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b66f108b097391df313d75356677913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ce0aad7ec98c13d6eeb9ced43580914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30364ede624e2dc73a0b58f06c297e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f31606418a65efe9835682d63aad916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7432243f3b8b7794aa65a045a99e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621ca25e46f04a8a0619bb6cf29cfb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0542d9c25601878f95bea83ebe57919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1216651a97053414fb2bd46a250c6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b52e767958d13bc600c225508c35921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f0d3dc6c349f406065cf4cad1210922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97ace42e43ef0ec6874f84c4c12b3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd8fb650b2a6de65a03f5847c91e1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a5fe284a32fbe9330cd0711a5e45925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c49cdd188732268a7b74841e10b7a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4123e01def92c9cf3c94e6682a844f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f38f2373c64b5465d1554b841f5bc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b90f60ca87df962a68e5a53c6ce3e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4685d36527a43f4896da846ff0f32930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93144c90944efdf08558ac152ef2dc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71f4a5e43ea8f399579ce3114c23f7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeea694debe253b4e71f977e26c2a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4338b2a28b7762a83549494a25840934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaaa0d2fa6b0912112026c3f7ea4c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b962e444a6f6e7b7aedec19ae21c0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ae3e3665289ead6803c49a7f64f6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b46a6c49af07484eafa49884986e86938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0542a4cca3e8fe3c05981c9bd8a8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe8bdf11167fc718eb2ea56ced0ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e8393f7bbeda8600349403ca45c8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0b3aea2a204b33fb2807fb8c536e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3ee782524459c10c23ab06edf914943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98dff7aa8df4f5706a3cb4b639694944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505da548173637a0d1d2a11e0a0513945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df93625da56bd586c4486ee381fdeec946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd143c39dd9d6badb8a21f917957e075947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bb626fd73a6c9a58fd00efb942c9c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e722c84951ce99f1e115307ffc97d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e8f06b23c8048bcd36f2fd0d5fc6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943271fa0697fe1487601676ceed780a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667c2af406f7de53fb447c66538800952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8c9690b01d2dbe535648e03fc47e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9f49fd75f302fd876675a8114170954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62124cf39201a2cb6033cd0b8310579b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abaf6e037a20b9c85fbfe3f0177760956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16387d097c40d3d74238edcfb964978957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04bef6b50ef118e9ab7561487e0583958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963d4b314fe9f6202b41d21f5a92b8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c24c62676ac0080c44fda256f4ccb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dfe8874077c014e0c27711f545c0e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe91f4a0da555a8d5156d042f5158962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd1ed08282d0e2c591a0534f15e50c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a946439a544bd8575dbb1ed9392afe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2fe785cb6d9b4a0f4af26ad0db9c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6488ca084d5085ce0e73d03f25a1934966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f3925808ffb6ebec083676f3bbcd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe04c8bf8ee63a46dad187a82f989a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99acb2295bed100fc1696bb6c48b2b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e683e99d3d91997b2b5ab3b480c5c98970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16ce9e1c420eb294568170982bc82971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97149afb7cbee55411620d18bfe5f8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1ea7ae140a0721ca971c7d76c548973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae54964507f8fe58015324adcc4d8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53617a0bf87a93cb67828d10ee27ef49975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>