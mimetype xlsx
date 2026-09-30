--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,216 +613,213 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
-  </si>
-[...157 lines deleted...]
-    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
@@ -3286,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3e6ae3e65ee8fbd505f7668a94611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f04c54f51978aff173d2eaf71caf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d7393d20fefefdacc2ee2d21e582a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a688f34f08381d6858cbb6fb0f5debf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bd3a17bc91975b69bc3b370922625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d235febdb28c5974ae01851cb0fc806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ecd12e37340789337153e0b8dc2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ede760e78b60e7c85f01d2e0ebf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d9105f4946efcc1f643be6783d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da6993c02c6cf6d9f5fad292afc8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0e482391ce8b1518bc8c9a600f0c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4365b992c4b6cfcf17d7cc5c739299912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a75b47c81e48f2e4d2c63c983885213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ba491622dde00dee29bfd555570514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c049fc255a5425e68fab2a217acb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0101e2dfceac69275d04d66e4ec0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ff2cf61b66208fca24775dd27ad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037a1143e7fa33dae56b234ae6fe41f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c23fade752b8fabf4b2384347c4f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e10c643a4cadadebeaafb9ed28a4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a1fd72232d8979396f476af63a1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e20de81f705c1b74aa1eeebf45ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef8e7b98b27f287fdc1a5a769947923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b68eae7e1d8e2d12ff13defdd732e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a650337b7b1c56943bb569d91d06f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fee958519bb9af2671f2d2ca6472926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a5a883083c37e6e0c8429e01b56a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d07c09bd1b3fc7541245e1e62e83328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9460980b60bcf133b40b3f41d8a4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318106c78999cb51b42c5acf6aec5a4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d6fd08c6fe240a7b6ae1bdcfd7b7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357335a97147d632cce360500131d0a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f27de22291148a5f20cfd4f065e3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca831140d2e6d2e06aa07fb35f629d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5855bcd9ea0f169de3f649f66b83935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2222c9af808f8bf465934110da2a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af84d10127761f68bb61262beae52a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a387fc7a8b331416f74e745f77cca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764e93087a4a645e72beeb165ca4cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f3feca7aba61533924012210bb6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef17a8b6c21320ee6385c9918857d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83cec1c04d8f2ff331d75b19da06142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91848dd10ffa934011491022bd039a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a807d57064267796a1bbfda6b9984244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d36b9c59afa320c15f00bcb0eabfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e3d873394cd9936318c1c352585646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca691d7678ae5ab4d9bebee16b2eac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0abaecfaf2dd9357dbba7ffc420a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac64e4540aa02225a3040764fbf674149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80db1a5329577b5d5dd91b27c1a8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb144fd959719a65f0ec9b62ae8a9d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1e4ff567707d7e2baa9b5355838bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad8f3b53ae5846acf3debde86611a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8137f7e829a05ba34f3f98623ffa4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f747bd80367454f4441afb3a1a0fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f62b708a7be06f3bdded7348ec8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a59a6e9c840cca1887c9be26fbac3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1546c8a850b798f518aef4f33bd6f0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed6b3a4c5c44d62205fb6af23aaef659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f9e7137e3bdcbafd16f9c24a4aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962817fc6e6925168503fc86866ab53b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a1179598ad1008efc260e122955062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c88e79ae6bc47cf142d1ba14ccf3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e09d8fa4ddf03df1efe78e74143a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394e759e064d217f8a2392cc8f3304665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc654fbaafb92ab333cf7c27abe8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c343ab0d473a32aaa6678863c2ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e6c51f0a13720f7237e3fd490b7c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42776fac0b9f154d5cd6913b12561dbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a1304fcadf84b2ed581f5c48f1a3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f3cf3e269182ee5212937c94769771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c3daa357f88d0d83bf2b4ceadcade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e87c770284aa369ba5ba0e9da2ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa37aafc52c59b908b93f68f8092da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941dcb579f0d07129116550ca263c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c1915eb9517344cb260b45f90a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f04ec2e47a75cbf3458e34fa1c46277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482765cd655471e4afe0bdb14bdb37b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95707fde076fd883f5019c17d0e9d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f06e92c080dfd408c7089c8e482c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e9f88d322366415a4292191ddfb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b17118af52ff8662fe3bc6ec2c1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd05ea42c27923b01c5a563580d34383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa23738400c1579a6c4ec9c4a150b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee6390bc43d6d04c06a8e3568182585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc4c8677f062a44f71fc91eea3a09e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e6b926479cfed70bc283662e2a8e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a22b82e7358b829556632e9cac5dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4076ff779a110f5ff686ed8c0b572f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd16449b1ff87658ba30a99eb8faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476099a5806b823dbc668b341b9adc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad992997dcc0fc33a4d7e3b3dc2d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39407c2db7e1ce42b3a3e624d5ab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611977e3976a04b48cf191bd89cc9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972ce30110dd507fdda1f6c165052095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f8fa0e8a24ce87652874ea69997096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504c4711bafc2f72782130b283301197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed3d42b578d3a6792cf988f19b23c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255b2582762e8ff64adc26b497f4c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e447ac7a4c5707a5fea0640a9eece1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e311fffba3e8094d919d83a8b6fe4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677b6f5352e473ac19ffcea71df1de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f963dc386132910b7c5db120de266103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be521b98f4a338cb50a5f46d83fec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6f7dc0795e218f2d933bff8ea5bb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad01616236af1041eb4be1c063729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546f3c1dd6b29c087226e506c8d29e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f26e74da3a5027a220e075547d3f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef2c5a4796f6ca1726ddefc66ddf83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d251f4bc369a759571b422866aaaef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ec8a36075fa9cc89b1a0b83f29f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1864e7ef728192581c07694ec8edca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4e8149f93827973ba2d44f9396a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a192c4e4f61a244b61e0041a8b7d42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb032b4ed8f07ba1d4285021aae1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd361b6b7de85e474213bef232686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58875c68448d0043a9fb47c9d97f66a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e449dff477de23674c6ef8a84dca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d69419e27991a5434d66ee7237ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4946e207ce6a835ead63b071594c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff545221dad6b0b1d18f5c698e3cccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943dda7b6d69aeaeeaaee3fd42fe158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17fb74b25da1f51ffd91926c8f9fa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca377ce058ad8e9fdc0be1697a7dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436955e0d8058d1052382d88562b6c04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c5f388e2e8c04688965d656eb62dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c46c846b88d3072b87fb9602e1c3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef6c1896f5b8a3d0ce93bee074897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f184043498f1cf2d999c88012f378e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e54090c843adfe3c21a5f509c9644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8641bb25c55e479d6edfb0b53458131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9627a510913e3bba17cabd2c87e27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f2f2801a79d5d4d8659429c700f11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6221945f72773a894d5aeccbcfe7f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e982007239186c9ff846f2e7d4a057135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e597dd9c85ec8805deae8a07f423b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad079354cea97a6b4e4e0c0e6e42191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f07f0d9c3c8f929d7cbec18bbba4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4aa8a4d65c895c7567770e99829d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3863ebf10c3a8d4f8d38925f4a273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4466c337c73fc6d15c9d8300261c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d89c91329aa88da6de2956539e687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9cfbfd616a62ae1d6a14bdc6793ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2594aabd5da908bcbca6d30cfdc0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57f2a03efa9495d242d2c4257346c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225350cfcc03462a7c7ab0fba1a765db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea90ff5b8e1f4ba28e122e9d6be998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e6dd1d10bd6867a31b9ce6f62535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcba9666aeacafafe098201f396cb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f33df49aa6b76d5440ca6efacaba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b0c3caf2c90687cd65785a5be639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c078aeeed3f7aa78fb51515ca735b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696a48f85a4cedadf161d09d80b430153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6a3937a6fd26d90ebabff25a85d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e521d988d1a092c36fce8ee15603f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553912605b610a7969f90dc775888d2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69448d293eca0d1bd8b15bbcd0e484c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb668a33b21b7cf6198c273f7794a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4d880793133aadb9cda81b9cb931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4b094effd9d88e086b403405ebe71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa02b1a77f0402c6cfa4423af629b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dfac8e9cfc53cfa82e94cda4501f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74245b9be2061e6ab44738b9b6f584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206ec4b25a668ad43ce028ae4130d37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c449e387420143aa93d5618ba215165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160686291bd71a818f68029458b43c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db102d54e750985543058a3e2a098a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be184a57ffa8baadb569c6c665577488168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360599344ded1b7438c8d0e5acd10e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a25e5f4e1289c5daaaa2fbd63790b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e686b52ac151fbb9235d36a520091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff82b8d9da971b4d7f04f7912352d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01c4ced49fc74893b1956645848b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed7ad8a5ef07f6424dd0e6f9b72e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137cc191f94ae7795fe0975bb2a9e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa9a2bd7c44cf064fdbce5aace6a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d968177f825b0827e3c8cb0e7851177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e486d1f8f6fe01eaad4c175f518456178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcbbe0d929a1b5e0a166920dda148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af789b505ddd11f45d0a688f40a5cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd4304bad7498d0076f80d9683cb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec8a4c662e99c7c7c540e7da0f1be4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe9a3f74b3733a3b2a6ad78fdad6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca75a1f3fbe9c5f8def9eaecb77ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c9b0cab9852f91f38b98b691e0e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1567560e89a91511f7120f9578b99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f5320eb18aa56c9a91675e4cb9960187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee990cc0c94ea9fefcbbb88788c21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ad39e76159df5a3c08cbde975d60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238969af4e9ea1023446be2521369d81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d19a7169cd82bb29f15aee071fc0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8459965116d512651eff60f85d21fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf3a4ad6fcf58a891bebd38dd4edb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440593967c97d0a0006e6515b41c150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fe0decbf049197e65c6f50464c6cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b7ffae485873f582625e2f8cde12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0bf98561c0485f587738e5286e439197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680d06fbef3d14a95d868d577091847198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f67d3728a470a81db79a71e3dad227199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215840abefbab271414049632b1cc0d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e33c617871ab32b7f39b24117db6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd313a9deb1a66a88d984dc54c9002202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74502aaf2847904972a2c94a2384cae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5318fdb8c3c2033d34d048c72add4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281372c44abe53b77fa37b747cf6eab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5779ed3814f4eac5cc98d7399d25ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f80a402a794a0af7ffaf5f2076182d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc65ec183e37e216146082567667f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b7a9c40e045aac429939129fc9649209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f8723596685c4ba24402a40c652b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfb56893c11082b4795dda9b2e1127211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea744a806c72fc6c9e44cb89771f1fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81c4db1024cd1e5753bb3ee1103b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577862f61bca3506b43aedfcc2e9a31c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b72c2a3d4395a330beabc2f4bde2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e091bfc710b09a9dcfd6c55bca77f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153313b4a78437253ddfadd6a015c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef176c21ba2fdffc5b010094bdba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463525e8a7bf01a9916dc57a98dd81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba56c713fc349ca0a43e647079e36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1d1147adc48f6fc2470f1d37c7d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80e7897d63968055a8f10fab67344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd624c7a4957f6d9c731c1175866b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b7f79d77358e583f1f2c02e9a5d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9846c07aad7bfff240db0d4a6555d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f155e3eb850c4e94e464b27c80ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994ef1279194a60959636c840932926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405e1e9ba078c573bd7495cb763099228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156128b66eeb3d31dfc6a165f3728df2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc1069f749a2910b869b0f94395e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af381fbbb61440c8df4a6b2f62ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8999c96987aa51932ab7e1bc4d399232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bbaac69fa09bb3c13631ac32aa62c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c458026ea552dff286a1b958debb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583a753fbacfb765e615e90ccda7c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4cdd1908f2c71369261b787f9b5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada94c31167f7f2c246b0ca867b93b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d105cd065a46ff6ef9353e60229565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccab291c60ed28c295e519812582e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd6675b8a6e74c582bc7e85679825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40558633bfaeb0491ea46b4f668a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd660bcc776dc4f5c16d5ee608152242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2d8e841e387de28f3a7baaf12a0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620edb6e9f327c822645b34cefb084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b8add69439903ae53c4144100324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0fb14d87cf6df8b390d7a8bcc41b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc18dd81ed1c64291603863215c9c16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881bb237785b33d4abb520da287e417248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c033baa162cd7559d6fe6fa02bb98a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d4fc64b0c0d135cf5760193b0102250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865827c7ab0364cd61a02a18292dfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022400a19c6ef184eba6b41428684cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed5ae5ddea4b96c0590d99ab5e7cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6e3d0b56ad6945d08989b5cded98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076571146fbbb65e6cf58860d3d79181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae0b5abd693f7b845ac9fe1ef546f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53707ae66936372fbcc2d5b40c4438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4c5068852d3a74c3bc46de735e5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af3ad1e124faaf114b18cc89c43ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e503b60f7f41a4c537262d6e6827260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe457df79d498a269fef10bf512c0c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235df9f1977e04a90af69f1471fd3d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495243b4a02f6568cbd2d4aff4cd0c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e896fb11dbe25ea4a153dfa64c5b041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093a458e8efa677ee7e797351c1bb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfdd8768ad4e396ce7b8eba336af9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990e957ae0dd307fe667fce0ad1aa5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20ea616f251e2ca8181eb577934a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56cb4851c60bd8d851f16cf86f4f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d11f1278ed0d0d0510eb326b29cce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5b623c8658a5340874667f1c4459271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e6e5261911ed0b8c633ea14efa36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c63189cc1966d52408888d29c017273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae302e91eef33fc16c19e5aa70afc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0656e5f68ad49c80437d86f6816c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80d0dc90abfc6ecf39adf47378d45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7aa310e8d2eb6baf6c867914c1e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f52b832217a83938b45237b331281278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517fb8160b63abf510238e117072601279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed655f57cae3d8d788a022fe644c03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369058aebd97ac2b232c941c963a0d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098e1772a7e83dda7b17e808457571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bcb2399892623073a38b4bfa237ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d302dfb40f147ef1334355e42c3f24d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109aff0fe208d1a058ce1cf276450c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478b6ead94592e3f551fbe269f52cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123fada04e498d222784d049b5c303287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3eb77e4db7e29f90ed498b5e4032a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e295727caee0b3c9ee9a5a802d492289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e5b3a4975b1bb7d5a9f11be4410d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71153302b072e0962165ccee479a35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0550e4722385efa48324a6005de8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc6ca1551b781123da221d7a123aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fcfe9a63a9fc733e1e4912136289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ec12e4f2083e56db2117b424cc0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47b2bb6b5b505b6083daaa1f322a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83a085ec404d48388785ae1619d81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750db0fef1b014f0e44dc9a2f12759298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e8e64e5b424c384006578e0c16e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6783d708242dde1f6170e25f8df0fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e10a82cb2430fc55e74f1a33efef3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22fba1d5c57af3ac7cfed92a00be7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76215f882b399b5e95f6d200b320b57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe5bed3a48a3d5241b42026a77c42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365065e6c2b7ec1bd89b38b6aea8faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12df9a94c459a1fd7f390ae002de4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7fa6153d2814381f22f25fb6faac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8af175440e512e25f38d1a8937be1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b3f2cfbf705ee18431bcb8023578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f42687424c4f1a2c89130a4aad7a06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab2ec08e32c13ac90b0e82a6232fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ada067c5527bbdcca80e9218cb3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62e61d0ad611a38e7b3f33c5a88ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c63fc9a8a48aa6e9b3245ac31a117314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb1e0db763696f8851730918f11d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76fb4731c9f5af435b7c14df34a623316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3afa62ca91709e3ebc6acaf3425c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a34a3835dc106636224bb493339a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2fdc225ffeccabb8a9744f20a80e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3f2021a5d8829376496f039b7ef3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24610a63708b7e6f001c113e63111231321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9983a2eafcbfff0b7e554219154dc3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09df454f8ee0180117fa9fb16360f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc36c130c12e321195071732dcdf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a5adf9cb2277b18bdde907b8160a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0cdf683dd62cbca6081b915e317c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918ac6abcc8e9aff76cefcf57f480ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc380d5d8c7615e61f5334b87a3af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c5405f7eb782bb705f28a2472e58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6662006a84bb13c66ba9fa6785c7afd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc7d00fd0feaef461dfb7b07a6f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6d6dc20bd1608b8f31101d103e13d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f37f45f9345cf591d34eae44d678333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda826a20bd2e26571fdc418884f260334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841005fafecc7fe2e25cb5220208c04e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d72bd0e54e18ea637bc931a3a601336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111161eb9006fd626566c3abf20b1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda639ce69cc1c3098ad20d7110d44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efff80a3b26f3d4c4eb68d1523de4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36626718b80db0391ed57bae8d49d4f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944f4b3c9a0f089fa6bc700f46246f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4993c0e385f39656538a65abe5b600342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59041679755bed1f2b59721dd7124343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd468dbdd2b7f806936fc3f0b1fd3708344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3cf399ce3f335a16b95a10efff451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bfbeadc8ccc63069e4a48bb948c05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cbeedb171af9b25771e0f5f8d932b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df33b8c6eb0d40a31cd4e0f656172348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477e57b76b186a00ea6a186f8c214e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ec4a2825c40a674d3c42772d18f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dadb0500cc878bd2e6a285bc04f1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1372ad2088f7bcc8467ce17a9898352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7537efda87d4312214eb390dc0e670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2404edacd826b7ac242df5ba1068b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b80a023187f5e4e44ce7b283c0fb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286003ec298bf1782c9551d4e95a0377356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0493819169ceadfd253de2aefe444357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95713a94262be255c3f763db16070358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497aae90bb3d58161241c03a26b3c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acaa0001c7dff7670d76e4aadcb426360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f94fd4764e6bdbe4506eb802305d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff4ed1323fc9256739e85c87fc4f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599239679787c2318e31235ae7f40086363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee172878c4cce4b82afcda56e7f069c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d42ad95b3a12d92b42b1caae8265365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b2d202b5cd8192d36c3d8ad65f8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066460f3897def62179b1403594aaf1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8402040fe20a349e659ca2c7f56f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d45b209cc3c5ccc9787c99479dc7ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f23d51c6f0988e91935916d4cad7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ef7c6b03ccfd94081716d7dd96cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d410b757b110a3bd1aa87da003112372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de368dd18c8d7af2cd58809615072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea9fbe8d60c05324d956aa2596cd9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409d26e2c1e8ba1b219d1c4ffc5269375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5da57f219abc05220ccbd1bdaa5e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797265a01b9a783174ea58453cdd9f0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b262e98477d0ccf92e1d35ed9d619a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644b33e949ce9d40a198ca43852635379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a846e9b7b1844d2ddf3e2ad61d2963380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4c35009f348bdbe0f5ebbadaaed8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e101c3a7d859055c5f1a2e5af1127382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960cbff88a2d42ec7d98be8216ec8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b629a7e40cce7f072cabd3927397384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af0b9aeb5b01f8630442256cf3d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144779a1cc00ffe4575584c09ebb7296386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd89864e4596c60f4ec19c9eee524387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4645808def7cb909ad184eaaa033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae8ef3791a25c214d263c9092fc07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c53c51e505d229328cd7bc0c42fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32d056923365608e05ce4a9de3e82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216d01bd3d3bcd23d2bb4d6dfae997392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6100cf792d34a439ead39b09d5448393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee49f72061ed24c9c399860bd1e6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028feea99f9d9d61f58e5749addb25f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b48fad0cd1f8115875140d7ae8b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ae40feb4b0685e3f1fa0edf52caa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93065f06c4ab680d8f8ef3a563b79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417d1890676490b69f1b5eb80fa177399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325da03e9f2b2dd0bd452908a2dee2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb6fafa469fb1bf2c9409307a6c153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159479ac91ba17f7e782ef7ff8e54460402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54873e2ea916963a6182be6e5ab8d525403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529c4945ed60409cbf8a0bc6a7c28c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241965ed726561b2ad5f328fab4bc5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf14dbc14e8dfd836412e9dde400f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0f416df16952cd8f26cdc04d2f85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb5901f8fe3f79fd67d99f0d9017ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9c715c46af360026eac0202484f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef663695eddde57a32ab42f7cac5f068410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f01da8a54010f3c315b7a390b416e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a98a42ad52f009c302b6a147d893e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee808879c0aa57af4815dd294234e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e321e1035cfdd9a3c7ab4f5f9992a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e984e14678b0815c24cdf4d74f139d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c217715094899b6350b3f3c540c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865430e14ced0941537fbc73ab54f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd33dbe099437a5aa42f23e4f7a2e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec9bc22aef750f301f6bcac037b1c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96cf408994eb65544a80eea7473414420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bac57699066328df2e5e3a6972876421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f518ce9ecc0ca8c7e521cbb86e20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319434cf07e497226c11701b62a76e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cffa41617a096605207bbc2263c4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06651ae85a049ff1183cf272b28bd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d87fc573693faac1c35ea09736c026426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b0b8190f216a9bdb05ed1042993f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf332aa10ed23811d0a4aedc41df1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa97f1d89b396b63e1b22e4d912620429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715a48b1ee34cb42191db5a1e2a5ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef96d2dd88c8b5642866469c14c5b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434b647632d13c3e785ce2938ccbbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63979790f2fa14e9ce68a0ceb817a51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83ff4dcdb7ba89e13268cc8de5367434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006023fac37ec7b7aa846c520a3aa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a9596aa80e788f4f4b61c3a5b7a7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b94da631c2ef5601c383494135f0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514933cfa67fadbe4e045cce23a9eee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be78b250c54318abed93b7ae409524439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99e00c53e82f6f6b8001bb567697e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d14897d8f0e54ae622995aee9c91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df153180b9939ae434dcfd7e5d14276442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb689504c19781eb5735e222eda433443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b14d050d451c799008ab6bd4a8f0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a678837f88f165f5c34cd181c36660445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234716ce505ed11e6f559b958d6d816e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da897ab448ce9a2b8afa07b6dfdca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e34fcc993df87073a4ac59e59be42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e293efaea70725075499650d7d24f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaee101b0d57bd3d7890aa13a2d5a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9856b6b3639bff8e61c09c5ebb2a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b1bcfe825e54eea1237f5506a33c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153ae4e7b447f36e3f008a85543798453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d3f0d30427ab8fadfd837682fe0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213d93a8ab0aeebf057f7de5a36e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd177d94f2930a084e0961db32d8e6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a660d60199d0e8a603f598234adad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0149234091268ca3120b1fd3440827a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a6b03f7602b8ccb61f39a9d4e775459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e541e1586003cfb73fbf170c64e830460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300392fd01d0126acd25e98344381ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a22e2fd073d5caa830fe25610bd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c03c4f6085327f54893790ef2989463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97bf85161c14c7b8eae99e7becce00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462856c0c9a6f58bfe0cc65c89db8ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4508c2c27f476c713a05781fad09fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c41f121f0b620776de46aa5b38fb61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ce0e550b315c8a95dfd6870a200f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86101384b615a459ff09e71fbc5166469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3485b492555d7361b76fd06b4f9bc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dfcbc957a27c0ca9c3c70cffaf684471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07003f060ba23e82f496e4a61de0f49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dec34d75271fcdb2ea8159fd14d66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104f6bf2830c8be0eebd875b982630474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe373f4b34cca964d05672f3207607c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645df53a9f2b1ed7d5a6e68249002fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c3a36473ba018d1a009cc25223f15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772b83c6acb9e43f51211edee8f85e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a92cee431cdb0d039a0c8060dbe95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3c3e215519ff17472ffa7c3bc91f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40aa750d8194d00ffe3730d566d1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf84a5bcb166c34f50e0d7b3c21549482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96a67cace75862b1a25ccba25d00a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de9bd6f88ee314e507daa49e35da1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84dd919017970f660ee62563ad9d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2b05bf34dfb237ae48d0f2cfd4b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c1f061a82e890cb703b556d430cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887c22a5fb9ca412bd03c5a2083d17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e8e62d782cb1babeb6ab3f8bf7b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e799c3d628831b4a8edd04237df6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91620e30225de50d8eb1e771f5fa0b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630d2824a933f56e00de8f809b544d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ff79d85203f1540a47ac3b2e7d545493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb66b6b820ea382dd9409c292db33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493d15fa4c4b122ab0bf9e65986e7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d79aa2900b8def1aa19857b627b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9cbad784fb566d5be68525aeebc1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf77d03f7d077c3c1c4b77b1bb9276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6475659c979b6b931b7ac467ef1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf11e25c9d8e6433d340331a390639500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3b38b8e15928d3f21b35715a39cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c176e6dd0910fea326d94de916d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af666c6401bf5ff0dbf04642f7ff0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be071c2bd7891ca6d8cd4af5008d29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f5384f7520a2f2df2a37fcfc022ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7df4af93620485d2059acd5fd26a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a98b2192d71ad64ba75aafd136b4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21081807a932321b5cdb88ad4d60a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e0a6d049ea311a38f374dbe963e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a3fe80a7c1a97a4be164050314ef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28608ab27ece21e6c1547f4acff972511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8fb1cdad8019edf9ba72d19c836e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4442dea122102f884ff574d61e86eec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c73989b2b660baf21fa7b47496f66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df51a77ea672631a4dc34d4fb9dab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d909342b144ec0146d34c2ffc5d8ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b050d62f539a867c3b0a6ed917cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ddedc575a641b9208da64b662ff0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2689581dc41d6fc7506dfb48d5349b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae400585c62ab0d5371ffd988f9baa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828cc7eb0f551151806d7bcf823cf8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd2b9bc53d180c4e3453c3ed0391d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed5671f4f4b26bf88de89c7fc590c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335230c54b7bbdad770eafc458ef0c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038d7aa5cb2c97e50171bb1a455880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f3a88a7068b0e3caf3decfb58816526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6388145defd3732773e026547aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e6ad1059e27f4d11ebe68265e57c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87624702814f865361c316fce03aec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c35dde9ea7f683808fc4881f3e1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff130377c688680c2459ac1a9c88c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a9be7aaf338308c4ff4dd8be26fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0c0f4298ce39d46106a89fc2db01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef7fea7cb331c487488848fed1341534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c023977e491bc4ae38c9e34b4523535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d20e98cff41d36fa2ceaae3b822126536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af2bfad08d0e6eade45ff178b5ce6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e0cd3d7e3faa3e420648871cac76c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49cf78f79cea6d8f7ffe51197bfa35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2e97ef039bd95b6bb88c06deb202540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1071e272cb661ea742fba573da7cfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543d0cf1054561d7d68e1e6df2f40c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d798182c45f81510c6fc5bd850462543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502a25edb1fe29d71c684d28c39b83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758707b92660cbb5bf443fd05a126870545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cb570216c7c21e894784a550a3a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506347d2376a95704073c2c9f379dbef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0b21d2c1eada8470e32c6e6d3c48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fab14edd5d9b54be6aed24cb14762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ba2a53ceb36f5ec9ce2f1584136b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894d29670258ed3e167666f8bd186e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad5422444f5560efb3baac3a47049552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9a9cc112aac6bee1c6c0c9bf73d7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef8e1d387490a4b180e41d737f1e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3156c6a03ce964e9cfedd49ca98d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde0de11c1621ddc6c61e44d5241fdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5850a2e8378062280d51c4ffa3a415557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a628b1806e9c6ae3a4aa17ae75c7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59dff532105b04dfc539d408970581559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaea3f494d04c701cf52a230ec8939560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c7f30b0705568f835a6f07f4be291561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce23378206c82966931e8503afd128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9be8446f8f53b811a4162fe485ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2e13874ce2d7e4c10f25bf148681564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a93759a8264b87a7c9ee12de055e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12d0e03a56c6202747d2f49b0899a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb54865353727a1ed9be545c1ec75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0389f2c3ffbe302d14bb2595a91247568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5606687ef3c99fd44a232acc7ef7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b1d82bd8f88e8012079449018bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ae487cbc5272cf6d24de145cb8b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c218015a7b8c535a08f91d00ee4a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071185e9bc31663bdf5807547cfd57c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09d3b863d66d6ae17cbcb1190e634574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956de15b563d54eac938d083cbd7b48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af27211cda5ebd481bdfa24f1671b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313649a1f728d48b63325214909ea2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0210d65186f1e61d16a12766f01e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49899672fa67b20b670dfd66b33a79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3933b5afa748d4cc3a35075bec6ea9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dce84750a76a00a3a470d9342171e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf681520c2859ff8e160774d548918582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8cfe74a75d2c1bd7eea943fca46dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226f6038faca2815bef371535b4278d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03628e0d1e33a894e702e79bada999fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77bb7190935e48419cef92b0ef5bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6053fd7d407cf1c4c64219877db7ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a72d19590689625eef129357b37bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b1a5d88f5eff7ed539bacded5ff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b64019d5aace2f900c4669b7a17277590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f5a4e1e878045e416d9325471de6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918c97af28f2dc2bed8b77b7da2b1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42811a9a13e04e0fe34e3570f4fb45f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72bff9473cf5b42143532af7034f4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d615d57a1fab6b926ab4f0bd6c71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823749d3c944081e0bbb2e34d2a8b829596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a99263b1d919b904d1dd9bcc49104597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa103e7942fc927e8c22d4e1fde4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d6b1db9d54dd8ae624e104f6b4eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a0ff8d64d75e7d369ffc7e913743f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fbe75013832f1589d254d7d25123f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e936159b1730c5ace143818390d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90599a42a9e3966b05cf16b2abd333603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82d5de0a3e6e99c8045ed152b9128b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9735007e563e297b231a261c562a03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15dc90a2fd7c7b8b82fab48b6169fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ebcc51b2a10e52bde385c866d8482607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f75e40184b99d432612348cba29b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b25beb42bb0e27e417553809e13a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fe43e898565723dd50aecef650c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0294af0820ab1f917baea54fd2e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad6c64298f1aa7e2f95023d3f79cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cacf83c18f4f9c9189835bd5b7dea3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0f8c00068c7a4a77354847a26c38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99111f34fbba9a03071a7ebbd51904615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b4ae0c83742d230085b626000e42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4270564c4abcf5713f5fa049e2d6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c419cbb4572ca648b42c2529071456618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8edcf6371f3ce419aa4f8a1c66280e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb4444ef0109ce08a4c258df6416d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a09fbcb89dab6152bbbd2817827fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764339f43f5558f61560de3498bcfa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6582889390fc760d9e26642080d06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a8498e69abc4d3ae94590845ca2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ec72c43410db11ef1ed8e4b7a834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3780e6325ab529e7d9cf66a98761626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a19db9bee896bedafa5c0d0f8d11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675ac3194a3b4fe3fa3c1308d9aa71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3d1aa44aa399e6d479ed924bbb7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c958ed990c1d71bc9f334a2891299d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138b3f61b0b413c0ac3f8eb73e60a6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6edc19a2942a25715fa39fb24953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa8daf75ef276e401fbeed6396ffa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1d3a5bd1f2b61ee60248862bc2a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b416a3691e2e2c0434adce844f784635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4b74da34cc5d0ad03b164aef5998636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d7d85e5381e4a4516360a3b0806dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf6677d48ad9c577463f8b6a22741d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e104cfc8aee7a3681e62e8c30270639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d60cd2e108979902e94d92373eec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761001020b2b2872947c212d6393d8f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46269c3cecb764b934f99d368fb51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37197142a4dc0cc666b3bfb9cebe37a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35f4cd58ca3b401cd0c966b781b14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326f164e8c78f6bf41a12362c5def92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338f22998785100241d2e8d7964140646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226abf5d3c3a3a9eabbbd0954b0decc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6319b3ddd07108380fc80938b2c355648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63299202b73438faefe56f7157f9fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f9f1652566c1ab209ea1b159688a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9989bbc5300893703f1bf9627d49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a733ac2ce3f9a1072e5d44ee6ce8dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed07cf3e451f8db38a41321432b52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa3cb27c4a9d28beed9d4ffa6e9e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a1823db6e88915ade965114f5d16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9628b11346aaebcf4de50b4c134697656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1f68c0ad76a4a0bb10c7e3e15179657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aca3f0241b8fb4448afd6f8eb9f14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088f829dcf542cd8cfb6912fb973d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c693a65932d4a4146adc3701f0a1a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea027bc5d8f30145ea047a4382334e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86cb0337426e48fe7194e60d6c400662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6a1501610c8f3cf487bbe9109157663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563caf7689feffe0da738e4dcdb7c139664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5837cd0cb88ee785df89a5ab68bc90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f1ef831461f08d281729c3166f48d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd748776ec0e3d51df6ff5f243bdcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c97aa0067c54ae2d4c3b79be2861668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3761ff9deefb6e852b38c40eedd12f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878835860afdc522595982372b81919670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8325de3d247e109b5404ad6bfb14b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee15b32fc27081e7b853ef52e454e10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226bf13475d71d3205ddc05d0f2f847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ecdb985569a5683909d9c45967069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843901439446bf1bbd57f3b4d31050675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27881d12fbd9c75bbf100c8eea31ea5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92414d95b025e9096bc78e0c4a485471677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f07d8faebae5804dc8558405bbf3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c92c1d35458c5466768d7b9c93c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36005e5622b006c3261a827c92a47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bbcac9a7c15a76a74bd503415cda5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dcb67fe1b7330747b3e102ca04fd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008aef3fdef9ca0382f1b99b775d5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958fe37efab78f519be47ea61efd7b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39fb0c44274b1b945561f44919855685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25946bdff42f956c00454d2e0fba7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba282924c9ab3b367898f0109a68b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dd4c6a5daf30db9b32f3a1f4e75e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267093dc984b3d00eabc1f00a77dcbb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17117798087ac99c14eeabbf83de4cd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a7339fe9d8a34924f9e132324e1e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57420a6f4c80fb4eaccf271364795c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd0fa3d8796f3ec9e2812d68dc615693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602915a3f7a3a9759be9861a066368d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed28ebb4cdabebcbc58d94fddbc83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e3c5e7e7ccbca8ce2c20b0510c936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230997bf175facf97000c2212c5399f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5885caddfc922535d6ad4cf5bc52fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea87f1362c3c47d70a8d16c5c8a3e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a66ef9ec22a883f18459c6b66db1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e356a284114fe2b58c1b0427947d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f5f118fa549c34de42fd6faf3a650702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1592dd500e1613b57534574f02dd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b5b7e32cb68e23f5de0c6e781bba7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027279b440cfa2dd2506ad268f1dd24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3fbf3ab24e14ace292318653465d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a51fd5a5fa59f51fff832388fd45f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd78c82169102e8d7fce55a897a96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b148ff3dee6a85645413f99d80059709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b2a6b35fd01661b1c41bdabfc3b1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f0125367a10cffd111e77e09d86a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289aa95dd994a9023d61d602206a4de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb45e0765dfd9cdcaab3fc3cb648c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39b546dcb04f1971c2bcc6cfe8e3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e79d30af3e131cc5bc86358a1064715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cd3de040dcb457e955a0b441e36d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feca606aa0b03105535d117cd8e129717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7b7cc5f88408ffd6301a6aeeadd1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d895aa006574e7b58ea5ebdbb611719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef590b72b08729f8422cc2046c90d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720d20abf8f238cf3c7403a63a94d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945969d60e06b7e0a826fae4ca025a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba612d82827104e84cabf757374c580723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6053ea5bd89df2b8d2ec9b12c094c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c667538d20c16815297b211bc4b30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1fe2c12c63969bbb94e546495bd6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0500c096c56107be25cb40e08a799727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ff00bea2b2af2e3943035d6f99f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9c89cdd14357d2fc40e8a4af2c30a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd9e96c603f6e5be1bc931872825c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e277d7db21101bb15f216616b256731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa785028dd1133780cb21ec7911efd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98472e3807dfd593279ea0afec48c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08c2be4d29726612375f1a4193b954734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7431b3377c39289eceb400ac8b4fcad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae92c8e898d0bbb50b43d4d0c204655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8c552a593c46b534966daea3381f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea6028abd74f2c3b545b2ae94f50c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a994b0503d2e856502cba51ff9d7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9056fe38894c1ddcb01eaa888f9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e12ea1267cca31b18aef2a64b01a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0d532033294d8e1a9649f7a2d8ae8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318c570f00c34cc2fb7bc894ec4642743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524675134ba5d0a98a3fd58334beb9b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c4aa3b82cf19e1f3ae852a1a91edc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb553b77ae10e4732217775e1f60fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a480f26d9e0117668f035b9c7e49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa282708541b48249377fca8d759a3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e56f2edc9590f4b0762c7b1dd9a266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4133e53bb264aab19326cf329142b4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb733cc0c2125cf2b614e9a781515323751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46124fbc5af32bcd7081954521d87ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4b0dcc4c545ad01098be8db060e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c021a39abff6bb530697d0efa4df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f13ae7c8a1f6e3ee96a5bd7e612f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d0bfdc4ae028a1e31559040cf72b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665955dddd6dabcf957632da4f57668f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111602c04ea0b38fba87f7e00703e916758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cba5fc231e4c55ae73353f88b8d29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8ed55f6b6871b808526cdedd74e2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872db26423efca62628082348f39cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70ecb121245cc78932cf1911e55ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a5064c74610230de69133fc5be18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d58d02e4f827964467f738d8bf55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f0c0b9209b5a12adf17a636f8d9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5971fcfb5670aa975604fba8e5268766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c2b6e84076de0d026c4ad86b91fcc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baefc4baba737ae83058a240fe2f7d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d0f19308a0d6e7c03e053f70baeda769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe2b698c179427e4873d36c8dd68f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c122fcbe0155688708b7a5f20599771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf0514dadc28a211c76d78663177d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f04676c3d297454fc14dbedd280f52773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f79155a4fbf95a033f4f799b1d8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ea53f34c212e88e90bc4863cb9c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826a1b9baee6e5aab951e580dc96444776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6f372bb89965c732ca5fda68686e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389477c8cf4256389d4ffbdf43399c4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5908832cf2c6eeb2282671e851ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47174d265022a2cebe78bd1966407a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eeb1e87b5a84441c5ecf7c4b49e99781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582837de152e169f3d8a718f402d6864782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ec63c70028031ea8bae22b2cfbb5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3316cc93e03eaf1fdef5f551b958bb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179024a7a5701885bb14470ac1262d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd45f2b80465de038415ded84fdc3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ff3593093924f2c2436e1163fea8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399eca17def2d92efba24cd982a3b87788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb848ceac0c4ddb1d7628a8309cf60789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1682c39cc4b56fa1aa459306e0f152b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73df333ed56a7fe8d1efecef33170a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36d358373f4425344ad67203f2e52e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613678ee1eedee6320764c1b4d6fc1f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849290a69c8993bf84b9ba483bd121ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec41491788c8536b73fd9be4ba6b00795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d68d489450de23f5ae797b263d174796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a364bde8c8eb2242cb6d47c75d06e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84b2b18bd2be2029dabd4c35574f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c461dc87b3d976eb45d58d21139e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5af9c3c45b8aaab06fc3868501a24800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a21f7e5d79438146f90035c48b8bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3721afa0b30b2d53a716657be26e30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928ebfb4423ad835fb58196d8d4255803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f88eee831340390b622029b1e60a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf14e13e4ba57090d06b15682db503805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf7f17a640b2e477db2d4e14247fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe67d39009c8a32e6e3b52de07522f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479292df18a9d12eb4ae4b99f49929808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea0a64be6a0f92c624eff3e7e1d4b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13785961968300b8e459ff133354c35e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a46fdfa58942d93e4d25a0e1cca0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec66a50cbb58e5d07c0655b9403601812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0c64afc0ff06fbc6cdfee0977449813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e61873f481fad14aeb7bcc5330e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc08f1b7e826d912714b4f33bbe380815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c65667b82fc8614187dae340c454e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88381f30831e9839cc0d04c4dc72eeb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29093193e882f1b8e5f2a66c3496ed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b562f205a459df1063e63747e9ef819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dcfc49e3a159b8d217f3ac1255ea5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67f05984a3b043ee989532e621144821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5232b8436273c7d1a992bae2b9719822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1fd44b84c0056823dab6705ed0def823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6e6d0c1ac2d5c74de45aeb9a053d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d51b70d95c1b1477eaaebc7e2260d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d150563f85442660cfaad35929b884b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccc0aa5292290c22c80c27dd7657b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a826553f895210e50a2edd6c29ea2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e56ae8f41e5ae0676cb95929797e7a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d34924d372658a7c573ec5e4fe5eab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68069bc4d27763dede3fe92d8f26cad831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a2a7f2d382e2cf7169d1e1e1f78f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99dc927150b7e4377d3f87abf28889833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908321d95aad0ddea45937695287cb0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698deffb28c09cfea7fad004a77a345835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e9755aa3b74027cc26dd9f8b69a7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853015ee6a8cce4d538ddedf18ca0ab9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e897328aaa16f5af0e35f64aea4c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2f6c79ed85bdeca68d661af6246c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5d8cff4e0b98fdd5271f3f5eea5b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb42c4379330af4c77d07fbd5be6d17841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9805e8f4e797a9d0e7c2fbbf9360e8a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216af4080880e9425e7b3218ea6e8f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41341ebf5919f615fd153d4c2a132844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72353fc61698ccf903091a75bffaac845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc08463f4c647bc56701b26a17f7c1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55af754e4aff3176ba30600e33f08847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593024e58baf23e85b6d9a4dba0f07be848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20ef9e12c5eee0854358f7c6f2ea0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60690c0d1d304dbbaad414374138427850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b09bcc9a09d1ac10e987dcb8fbaad851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208961a21e2ee4bac68fa11b53497a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e07abb24478d52d6d5c51364c4bf74853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da62566e9a55adffed9d83bae9f826d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52dc14e23cb9a99b6c83e840e9d74855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e7c95347234eb8d6d1e41bc1689f2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81d6f5dc5034b3113a56066b29959857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036b2fa46d75f91a714669b778009b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beadd18e86dec2559376ed4c06955e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3b504b9ccc879d6ebb717041ef9d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d67a147b2ce527f17cd3447509f4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13cf802495e83288146d868418f631862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb622d86cd82aba714113c0cec7243a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a045d4111d7c67242eed80fef919dc5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb5b196485f4fc193791e3dfdb69b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088772342773c0b719b4926493b60c1f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a794f1919378875783699702f0ac57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef4111479a0ac600715749e3b08489868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f024570fc2e8cce39f906986c8f89869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b141807c2b1592ac5ac7c3c4562e6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14d2002f103ba3dbb36500d4bdbdb6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eda1549965faac8cdba5f3fa95ad9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105150868c0ff74f6ea2c754d4b9d4f9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4abe4521e648e652137c9c5ae10087874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7225ebcacbdff95062a916481280875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb693a536e0816668504187d4a3fc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549f592751afa2fca091db94f670e4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac595894e73e257679b06b2baa81a6e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0d5a8171f1974259a190a24c9710879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad2295f448d8d349f003302dfff0b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e87b75778147e39066f6ffe082c21881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad142641b8fadc1fc88e94b9fb5192882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b6f97c3e02dde1636deaa5e0957a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0f66f030ff842f1a7e991c2fa5a2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcbb664ce7c0ca61805ee802f448f3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29462f433c3990b5f2f4cdb37fb2be9f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61105cd6fe2b71a7333c323836844815887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00692d9045783c2c548e3a872773f88888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4937dc650cdf9429d759aecd0208f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895222751b2c87c0adbf90115616a66890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be655dd1e1aa0bf1b5484b7da07b116891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8872d7fd5939daa66e550081ea4d0f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac5542b9f8fe60c0e99c952d2a59f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaec78650b8a2faefbda61097e9635894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec53b8864669b766e422a4604b0fad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8391556181795ac26e6f0eaad27ce6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93dac502f6b844efbc598bcab1e17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ff97637f7c51649b7df88ead0305898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8fdec2812aef9c542bf44a3258096899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc34649a62ce3c393368a83498849900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd58225f01e4a2955440a3e18709fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003779f5d27c208e3fca9858d5eb1b1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452e5b28b2782c49b8c3fea933eed9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcf88384b5d85dad6550d926867f96904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f30528316d2fc10346372235b954f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c3266ff8c50f722971b5e47321550906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226394812aa755a76df7e0400582b7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f22b1560496181475f9d2632bd6630908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c41b79c8e28796874490bff1a66d0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bd7f89db8f2b494aefa8f13d9c4bd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5afca380905534f70085e630a3d0ea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d830a04d32a0677be832973f540fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016ba3dc0f4bdbe71cd14e566208f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e87675558ef383eeb64648950806914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e6ec04aad54b67a6c5f92bd36510b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f64f1c9caf3914b044c70b6c848c9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da997a8b665a4169dec3b48445fb9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7db4a747c098b15b22fe9950ae26c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597e3fc4377aa62fabaced70085eb8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea26295008a46a5b5b4cba8c9ac00b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9abc48c5eb89d164056640dca3ec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742387fee14955c36c8f20d99ccf133922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b2dcfc9f639148af16b7291da1df0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55cc967920488b121db2b4c88b3ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0b24f9dc574ab2ae1c6fe30fc523925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea2df69c5547fe0da655f3810a052926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26bc0953317ee139e9dbf8a5f7413927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685576fa0f2c7c60032e1f825ebcab8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88b622e4aa220d989c74c8e0898d0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9cc92edef576eea62bef3b7df24b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182dec9f49ac96708c93e3f6be23f7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc78626945972b301451427019070932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfb11368f5f96b84f0984eb5d2c15933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771f22599a9287e5382ff946bffd13a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a978bb1b24fc2bf23f2c6d5d3e29b4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e645a0e5f65952a3b207e2c22afed2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5279d37f0ac1269ed38a4048a82ac937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c56235112e20ee583ecabc7a6f9e00938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6515443e660f4f012709d296ded2d2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa0cccf6cffc594e878fb1b86ac77940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a17d8c3089f6670a4fa92e9ed1cb0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfd068ccaff8ce7ada8ec9fbb14f2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd18664c2b664b9d813c05d2723344943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de2e3a9c49b6cf1ec3bdceeb856faa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52755cd07fea314864823b9175b98af945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04495bc3b0bc201b0a271c9e1ed4c5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4959260afb0432b06d2b501eeafb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e683168adf4ff7a779bafd5b74b6ea948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486c743ff25333c4dcb8fdb66f4a2e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c08f089b84264590cedb2c45519a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281059db5f6ef6f70c454388e8ef63ea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adb7629fd95a34098bd0857d666efb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a33a063180effcbdc8c7d6060c1c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b611bf5f43256fc97926b9f4de7c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737fafc0f073f69eebfbfeb667325c1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c6a473b850622f951c87602a04565956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f30aff13bd665cdc9d080fc51c61957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73c92e3b66ba6183a98e83375fb01958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90857f4781d280778e8436aaac57b36959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd34e58c164a443668e3d59095ee7c7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e878101b06c05a2b78129f420118f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f3ec0a1db32946cb9600c77a94a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40dea4374da130e0e1a1a6bf4c1102963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a733c130de9c3e60a6d102deceb321964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec248cecf7c291f30c398720030cc3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab66398e7aa4cf5fc7fb08296842e2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacab15300d2de64c9e6f440d068487967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f61dae9fb0c8b5e691ce3da8e165da968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6eaa4228dbf7c129037291fb0d8e6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca8bbf086cb82eac5aaa72523caac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f3e38407dd060f49a4aa6b2ff4ce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c8834d81b64e6229e915f0a930b9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d395e072fad17c51b4768056de89973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05701822702bd6a657b1c3f2792d96b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff78ddc6b142b125cfaf5be4a6d5a6975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359d8b400ab59af67e09d1d61cbaab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe226969dae633fb3c273b68560cb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3d44bf8a9ccd4bc25e7496b6bc633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b128224fffbd53a154c10cffa2e1ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f405e195e253705a16981be3b427985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9ef49df1ca98d3e3f962a4de9d9ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480bf0b100304687a777f320bd0db47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d155946b1b564e4605dc98212b548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ee3b178cc2ea175f5065aa2e0c049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0756e768930536c13c0ac92d24e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90fb194e644875e590de8756f5e4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3560198235057cba9817214e169912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4b05ddbf629697c9079b0d999d9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89e1b8677e53ebb3da79424eba3c5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3dade93e0ea9b21d446c1e7142ba015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea85542fca62f3553ec54418d0396116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1cf6ca1186e7738d048f0785f20d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df694692e5bc33f683b9cff66e5e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454d036fbf4505901130ab5a070ea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e9dde32a2f66957ceb00b9ff6b7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fc42e0df27718b0e0a6f22ad6f4ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dada2047a801a61f8527f3e776156922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931b351f97d4e2a5e157114a02612923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314066930d215ce0b092cee622a48c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b220795bd4cc7ee5e4d45a2a49c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900e5f127064a5dd19112fa42fe24e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ea731796d8dc13e05013e626436527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481906282eefd3d1149510399c97e7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d3553d99e008ef2e956e2a65b6ce429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fbbe9ce2a604e1e81dc52e2d0b0f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631340a3ad2b3d1230f5aa20cf0bdd0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ca554d2acbda79d6a3e6ff7cc6e2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737dcef05adbbf826f5e4c5f507bb9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab74056b4825563aba835d06b0871034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364210364cc7e1474a8b8eaecd20478535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ae5c1cdb1e541f0a07ce8a99cfcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780ab6b807a41808e3dfbdc38c264237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b38d203787ea8146797c13d30fb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6688fefa5ad3ef7f5e1c805eca7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf1d9d70f0719d8a5ea87aa35d57a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c38a45b91ce27adf6f25adb7a84541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300cb3f85f3d07ef220d55fb3386ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772bf0f36a9aae6e3867b167d5974b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f6f9fcbf12d3b0a58b046566394044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caecfba902f84ae8e7181d77b71c6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacffd2fa2d15b72995eb8d59a8f60ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c7ee850e1f5fb7fa259cb5a7dbf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6f852319b59b034b157a0399df5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3499c593f2aa1e977d5394509e530e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98151eaae0bbdff3dce117946ef9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48208a5cb530eac7039e89951e37d9b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea4937bd56f725b375b3d990acf9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2413dbcc077f53be1c2cccdaf8ba7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88f1cfb07896107f507483743001c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0925a772809dce92b1c7fcecfd9e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f2043ba985118470eee8d791937b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010964431febb83d84b5047108ac901a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838cb423bf98f2c3ad50daebea558f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4baa3a23f8f3a317eaff7755513e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e5244bfc27a48a661021b6140a3a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f7914bd9ef3b7e40de7ea323c76061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e550f2a262bfb15bdb689e9f3389b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72bc1062776fb857c7db22e00dc73363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef93a126acc636ef921ece26faf8dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4bd168b69a1497354cf2f104136465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16f05f4df6f50e400111debb8ff3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed64725b5dadbd30b277a3f5c32fb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128527d06573a0d51183a8e231b9e3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1796af09e7ebd9bf3dde22c7ee18269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf03bb13fb3f8eb138f72346aa277470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a99a1a0509b201cc485b213e6a1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495e696bac275a0007d4829184fcc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d7fa4a7581f48836aa42d1d637bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf607a38e901d01ae08317c5dce6c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d671448af83aa5748d4035b99a622275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed34e84f0975453073529f042f887d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e683a5fea3d4a57da4ade69b463777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c9cbc28d7f4d4dd71f65523f16f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f76155c4102e5cb5a4c82031bcc9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9dc98443b8ccfa6f0bd15f865a7ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82c940cf5b4d99369c07515b922da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7273fec8bdb4c519942a3c68e342b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd69968bad28e4f94aa2be579e664e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791b85edf2ffe78c1f93c98dbe19f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cfa621909ec6da4df8f5be88ea5f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf442af6cb9d4b71dc9669182d6a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49b36fa3ac9c808172da2d8f2751187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100a9e50878a2f2640b9e46b8deccd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c875de36ec65d6eb111be063992c9d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137abf055f3ce1bd93897e62fd0f5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7f4ec07d13f2a4391f21f585c67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cd0368d1822119ec0929fb552c02e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617a68d5f2ebc751562070acad61fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0988c09072ae025af13c723fb0fed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cb6822aaf8908c43f0f18a68a48495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077e145899d9eb19605c3a5ab6cffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aede00e314966e1b05a171865336e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dcf1ea0dee14c6d792e12258dc0a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a861c5b5c3237413998b49917932599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92138f1899db801c39440546c53e8e8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874a10544e997f889a374358d589378101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc8fe0a64973b0f5324d5d05fb5c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67274900c5bf011bd3b602ce78244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fc2fc7081ba29b8164136e057dc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ec3ed8368293f2f70b4f66ddd53b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67064b7eca148790b27fa47aa8b8d41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e262494de4326a5e4aca372724445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c106896972420246ac857098ead6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be27057109c9f0e2024942148dfce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca77b28a9b00cf0d220c3bcb1f716110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b406d0d250b377b9f6df80f3fb043111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598aa13ab2b1e03375f7c96da96b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a206a959380ba829bfda3b2d27bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318eb4506164d1fd1c23baaa4cbf7f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9acd451181ae91a8d0489667f2a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e801931c06811a81cab4ea7c0486f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c4bc67d2f4965df26fc2df737ba8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b515ccfdf32725706b718a593e7f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18714df493f8eb50d46f9ad259fb5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6b5d387ecc34580876c2538ce8ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0affe9be24af7b0eae360aec9e25266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216bfc8480b9016a67126168550c30c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af915c0b1a92530ad5ba02a13cc5026123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b96427b2906fb5777e1752433f494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7744ac831e1b3619e002e0d0ef19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330c538829ac128a2dab4f03cd84be7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e84bca544e44c9ae33f6c11a6c31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9992b69747d2848973a4e14798b78b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231e80e2a8453fc64ec2b81a0a8c74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf1d72d5b3f0ccaeac80fe08d7d09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e613b427fe7f1ac9bf8f23ed05192f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2dc9961e91f9d93ad79d7dcfea2e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2db18dc2526978bd2321cb24be842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6e7aa60f14818267161528feb616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd44cdc45e05e7fbd5bcd89d2ec46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d573484eb74e4efd9d9687784db0500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c5ad2fbcd647f1bcd1ae99d142e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5452347dfe2085c05dcd7af658f85c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5516ffe2a7a56a860d5bd8428596ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f889d669998c7704e4220be8c1c6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e768f240ee20348d8f0dcf0611f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0ca0e04fb4f907650276317d606a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d4bc2a8b3b638ba9b03f5bfa58cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc4e38e7495effcdd03de7eb507dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d80bf0bf692fff361bbc366cdf8ec6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655ff2f98bb5e87f2abfe4d9253264146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977f7f6c1db355cd701f6697425aeb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b619bfd759278abef2c6ce8bf988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff32201be68486654d51b397223ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7b34b8174092df637ef41148a48d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b6eb3b58097de90d6ad4a2f1bf0a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413435037266530af5e3e42b29769a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229bfd14c9eef0a588b56919df2515b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c84633641de519ee57511c10bb0ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b169b7985cdbe0a9dc2779f049fda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e29aabcba3e705f6d88dcdf7cc19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13704bb1190c5f0fb4cbc1110b50318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6199c28be876c0bebbda5dbdaf31e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c7bdc7a914708aaa9f7e7988882f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19d45c344bbf3d65779768a4e588b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2cbdd21950459a30b649fb45db8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cbad250538cd4f236a8790b363f5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede383d752d5e70229d8046fa7dd23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052338a6e2d2d90f82cfa2b7532db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd792ef2e3f6e3d7394ad2c8e52d904165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc92424b0c6902690c26c18bfaef724166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136d98f8f325e0ab7d990e37efaa5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc0d9a916cb0cc01f2eacf0ea1d15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3066cc7ae0478805794b05bedbe899169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd995ae99bbb12e9a4ab89b137663ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626329ea0302d2ce60fea6279a816ddb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf23949ddbc518d5ee7752503b12e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d659dde3dee6c77de424db09cc281173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56197e23a62c6fad21e5e58a7683113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90cb7ba4cdb1f0c55261d14039d4a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca09a18043117cae79008992703dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610ac8f2f8de10edc61863db153786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670e200d1c755c57e49897f7bb50b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f53a8f607d018d35e7945959e7a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eddbc1c1f153371be8d5c14aa2273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f654233a33ec276aff1bfc361ece7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e71ffd55027123cc02b9f6923359182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17315d99630822d0d9abd7e400b87395183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c3e77caf96877d34afacb4e9911c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf064bbe19481336fc3e2cd96e5bc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b62278482311c7914338ff1ffeff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44084256f1ce6bd5307634d52b35e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ea3fbdad35bed27544e8a6ec0f8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e71aeb4cabca215d52e10ec5cae25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee62330d4a140c68036f845d07132b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ea77b3bd4cf4e1afc7eefe959add191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3169a093076e0842ea04050562113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acdfe36104efec51840828bd226c30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55190abd1ff8bad60366e3b350a294d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f8363a9edc0369957361508783af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e108b51e46b2769dc8ecc085f12db51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d99c57ef6c441004c2cea5542090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa201193b0331a6e03cf147b55f3ea3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbed46ef207c3d0695a8096eb3002b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845175e767ef2c97e7744adbed32ea9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c4d97e76d7abe618cf4018ab0e23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93adf489c683ca165141d0c725ac50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78704aa23e68deff4aa30b7c3a5131203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32ed2eeea347fb6c03629dbffa60f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9376f5ced9c52958ba5ba1a57d1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d526e6a5e077d5816370f5287499206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6177258f62b81abf8d92817c00689207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324456ec05a8692d741d3c1e4ebf24e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da00a543339dd232b8a65fde268ddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d048d3599cded4b61a9a5223220a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021a4d65225598aac53b78fb8b765c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd0f0ecfd9d27053d0eac78c8365b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f18370808820a824adff602437aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e53d641970b2fe3e3265859a7f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21168d65800ee5d41227b4fe802bfc37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb6dbb47ec584ad1d10f291cdca0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a61a783b7d6e16cffb19fc017852e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efaf8ceb9144a57a7b8ba4777456a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726328441c97abbb3388449b1800fbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c99b2151e9b3b4920e486124251482220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1b6ea33fb2e06df77fa49cfdedc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802172e24ed931e05e52bd156e3e3818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c614b2240d97e260e1c7df5de6f5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bbdbc37ad7a76b9ef122b9ce49fb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdda7aa05799ab5191ca39d49e4638225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a34ace33d0ba17de1b58e009d0133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b11e456835b209ad98755bfd853e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e83db2d32ee0063029dc4b403c3f38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af3a75fa89bb7dd8df07e80aeb4554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998798ae08dd1515ab890f99356266230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862aa3091a5da9186850aa87ef681a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ccb0d6366072be4721be91d4c248232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad3a53f4aa71715fbbb16ec66faf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5756956f682227a8bd5f07e8729118234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3123fcc4c847f3bbec213cbe32550235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fcf6e6a379bd573987b7d48c7d89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48e81a3eb31cca5ee498a8ef62987237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79327f0574c31d261f8dfb1691c12f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa55a19484ba8479863e33d7c0af97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94b12830e50910ca7d655ad6fb76e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f32cefc91f465c2a30c37eff9d03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25038f55ceecb699b576cddd08801242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4c9ac8aeeb6317a8a82a0654e148243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a348980cc967f8682f6a36f1b23db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ddbf4ef9ffee1bf59b7a5540687e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5bf0f6ca168f1076f2727705f8ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5cff2c1aa7d58c95f0a0639de78ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e1a9538c114770106d46307609ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7079ed98f728015bd2b20f831c7877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ebc21919d5c46e18636495be3f70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d7ab213b2d6fc03b1242548b0155251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc010ceb170f13aaa45da8dbe4eb37c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b1ef9e7a7b438a3b5e622941af03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337a9c3bc5aa9f72024f81f8d4b599254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b21dd7ebf2105e886ace9279abdc37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789f949e3dc55d830720efac6407b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff416a535ab503e6c3d0a11ac2c2bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39cb1cb61e8a2d6726b06e90a19fe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e7d512024cf7a0372474fc3b217ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8255c2e0d65f0f1182b8fedf21c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758c71bb30c67a5cf0d93a3d30b27b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf334d7c52b061eae22f095a23d7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a03e72a0b8fb826d2117a791f559c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b73b4f0c2d715725314c37cd887fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187631f61817966223cd369be43cf01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13df9a4759ccdfd2f5de707ea4995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb56a529b6736dc89955d0a53e74f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde083db5b17b211e8c0692c3fc3d2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e706935019e845a7c2de55dc0505269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac62b0fc356e202807d5b13db6aa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4db632bc1f89d8c872bfda0d9b411271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dbe7d6426c18bff839b6a5d2abc4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdde22f74ac968442bb67a5ea1bcf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa148387e2bc5962db93cdb7588b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11798d65edc7e038a1f349aa18c2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3c5d702232ddce7925702f5a565f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659c95917b2a20c8c8a2217ee7dfc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d41c5ddccc2ba64146979682f06c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9f940c670fa27bdc6011d0acc69c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312e862dbd269b52ad31d45a9b4311280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93962d89e3d6f1affabdf1dd946d48a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a16e58b13c4c8d92707db0017b971282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca937b5f62e27a0f1de227590ea14f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36bb86c69d49fefc91a94150f4abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94053a0993be0c4678e2859484db128285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f2ac53c56b51a8a39b4a2a342439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305e05b84f314cf78ff525cd624401a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10e9fd0e7c4366d02a3b9103e889fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786937125a161952d86cfb3ce7855c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599559269fc4840dfc6553422e50b278290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a7a647b414567507c23c1167d9df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e43e4a12d4247272513336e6cd01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46114a12b2f17f17d7e587a3f876bb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bf2c314566b6fa2d18e3623247e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32fd3912e90f12b840039aac0dd18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba39be9a0913aeac971c7dba46f488296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60396e401d3bc31701bd8bc490e47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905095940e1c9848c571354a3e71ea8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8188bab1c11178eeb9730426de5f98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cfe497c38aa15a71aa413e5ddb8da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8465124ca35bf923b61c6d4bd223c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d4b30bf54d293c059956451c3898f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b42e63a3f29be72278f221efbe9cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb599ea7ece4ac67cab7718bf71bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ca97373d881b8707214168d338e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c1f69aad45490649e113b58c874a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d881ca621f28512b0e65515c3af3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d832bba96ff512764c21193b21c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb6d804080e4d7953eff8e37f8bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a0dbe0c1853e9ed6713b488653f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e13be4ef37ebda61023544c50d330311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b5fb3a78821ef3fea2f8f1243d5c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49b3bb7104352459b0926fb0d6e49c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad076413db9e95e117d0de95243ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef64add57b37d9e4bc9d171232666315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d883c861ea849ee5a670956804d22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c74b872145acf6f870d457168d9468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e758bbc0dbeaf99fd47c705c84be2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c19b1fa8d02eda0abc6cc35ed922a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761172ab6f2383d173013a80f3969221320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb413c1f58886876f5466a8425dcfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf680dc8bfdc60def87a8afe0496dcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd33eaef35938ab36a737bb324c38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2a1d0be7abf155ddc02c6da6e3ae8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a3b130bb6e11c52498bb37aabb59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2903bedee966c1ba4750689ef64705326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fbf06addb55968b24049dc97fde90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b9b3d716baf05ae81b265b416867328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e699775e2d5ced24d4a333ec76192329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3a4e6a1a55ea00a71e75d78b2e75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58dc7a9c654ced9a9d146bdf31344331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588485cfa5b19a2a13208e6626a065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85e92e21511393a2a2fed52752623333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7895cdd8cbb93c4ff146b5791445788334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf5ec1c0e747185efaac27d9bdc3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb866803090aa85cf47380eae2ab206336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669e0d7d3435439648e5464cf8b758337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92dc48c61c4b309366ea9728199be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90700084296f6f733058f6d858c493b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596330527f5782ae7f165fec9ba0fb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc788acaab90327af8c2b2d78896b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234e5419ee8994ed15a3044cb8023b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc259efc0c11ae9595d4b0c7e26c881343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66dc1c39bd0f14c2c987e46d903d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfede3ec50733da2b1abdf313afbef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f05dfc24c7713b5244937e692cbc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257537624f5c0f01fda3adec14469c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084207891e418e19479a8ad1a43ed54d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3a4c95f60841d45cca35fd5d09069349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee46e8bb74d4d4210d224978bccaa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b03165c11d5c18522275222691282351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921188848bd84a515c0759227b46c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da13aa63fd1f3dbccfe14a57ffd06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8947c55a67f46a9a2cb7ced3266117c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82cf5aa59e9d8f5092fe97e4e58e96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3d8dbcc8b57ba260069452e6eb9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f55650a664abdd0773be3433655e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bcae977e3e5a86e410ca1b46e09ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8523084e8d1ba3b68da9241b32f762359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e424dd069aac949a2a7de0673c8b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94a8eecd7b4da224a9f70b216f716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff16ffd74daae6c817975778bf742362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab3dceb32db5ff7aa0b4be3fb01429363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edcc32d5e3d66f0467800df31cb511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f30f50e9a1d1af651d4819e2a75ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba10c86a57378c5197110db3a4d4786366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d9ea24060f4fc4cc107ea6ebbac68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddaae56e9ff8b99444bd342d848cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84565b9c78ee6d1ffd00918d2fea92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b24f2cfd3dd20a9f3e796d7b0aa14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4850d000d7a5d5526e54775d9ffcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d81d1c176043243bdc4306b5a925372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8542de5e9b34aaf7b3e1498efc77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb063bf1db70d35f4b9453249cdcd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760de5814b0e091b1497f87a449684375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ba43d31bb973050630b57f533071376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645fef6cc46d1eef2af69a024c8282377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5958391e3b0db0b2a0178bf2ef8f6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689db2a5fefb79b58189ccbad0c0483379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee91ad45f297ef5408924106e9837a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c075f9312587f3aa86dd57eb64a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc053c34e86c497ecec194c9827ba1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17200cc10cc9fd0c3b369bd8edc08007383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17af84eb7a4e5631bfcae619ccfb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2955add46f392aff67cdda880c086385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a6207420bcb094e343fcd43ec6a25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297fe3345d228a3085a5c10e8af5f6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54745617e9ce3e6dd8aa18eeb98542388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d91e48acacce12d16f35635e71d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d1729464ab67504115b309867586390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f8c8819590c9a147aa196a61c56d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79252ee3b4167c3247f478de745ea3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ffa2697b7abb165153a58dcbafe8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f3fb461d0762b1d2fcbb07bb73a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca21ba23a8b747d6ea629f029cc548395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0ef05f82901a8c43bf7b280aa0ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9ccc9265070bd69eb245b9f72947d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d149332aa5b2a67487b526978899ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38667225b7a21a9bbc63f5e3f15883399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4f8dcb91a3bda765ca8e0813e60f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9c8d690c9bcd7705d9d7994cb41d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18483876fea9d2d36f03cef4b1b9900f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1c3318c167b24c842a85354e1bad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633bba22be0cfd52822e2a7c39a5509404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5a5f8f6417850cd9718148b5a8e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba964b5d267fce2a4500f00e21397406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e326dd64f17c77f5b9047744b04b7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203dde4aaa36e278af327c6ed4fba50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17065100b14fe15c305b06710d4c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cfab7e041a00d5246522dcb033556410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9153c76f9cfee37eb953cac406a65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af912afc9124a2081092cb5c975b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054d8276aedbd4981e147c9cb6def6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff9218b1305000b7de4921ba680fd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b44c2e2e5b214315489fac83202b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f59f7365b1e29c1d9d74aa3b4740bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131048063e1b2550f1c62fe0235c501417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f0834a7f9242e7a6261953119855b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac042a57c1810ab028826e96581484c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba265c9eeb342551e358fa14e34098c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03793c6270c25cbf09730eddb70e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0990fcfeda3afb82aa4655e5a41e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc27735bca02563999953741cb342b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545269101aaf2dc4792902794311f3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10c8690187b9a5e2b09350c3ca8717425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba50f261602ad605f073b4fa4824c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8886f150d2f5f7df6c1c5cebfcbe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb03e4dde67c0d16a0643fddaa5072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923187a2220862a0e283e24b70ccdad2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9208d9293ec74f72506339507ddf9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7402326b4e692701a3326c6f8db45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484edf85197e498a12462a69849bd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691f08509301e20eb6bd41623ed0c8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0852943284292fdfec9f2b34b16a0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98229cab745ecc0e6f2d3f807e1f8ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f79b0e8544cd6ada4e6c3f9f0b6ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf3404d71c94f3f80c4ec71bd5498a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e24ed859ae6b9b142bb92ea50c3d7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6aee426f666f7b91a8202a836504439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e15f3d69433f753d6ec2ce3d303ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908487674e3bffeee1f24cc2759307f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a90d350db185e11cef2902c86f1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000861c082230a15a5372c7df0b428443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7dca92d37572919a104a0d598ab8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e2e61abe0c2e79f91770e8af7f129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07ae62bcf65ec07a15875dbc0c0f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8c6cc53390e978e7c4c9191e3a69d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36a53a9df562546347f2c94433f6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc481d1646ead85717e64ef4e4906449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4420d1d0781ef9d60600b060367e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e77430b06777c6862500004731da2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90af6c5bb7029897f91b22d8c4b16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d028bc78b337d7ee4ca6ef98aa71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a458c6db5882610c915c67b5caf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf89bb48afec358a72029bccc7c71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f475f5f8e50a79bdb3bd423491465d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09da9fcfed5c0e9664f6941012de6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277fc22c52d8bcc7ae856dd08f978d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213d3fc54e1b7d7d1195ba5cd4642b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86626bab69c6f27a15f9a7277ff7d48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828af1e3517b0790ee51b975ce98b47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9370cbc73439e6e46c8c178a99f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d47004837dc98e172165fb4988c385463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac2d49196c061b4491fa5badc9d88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de21f83f634bca8edd3796417acfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1b488dae6e10ab9b004ea84b90c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0c828964067269f2ad2f33b0fcec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e5a12aea89011240735a950db384e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b306a50dc072c073042ae06122350469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184dcb2ac6fba888d6b827a193e4fe1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd61a42b74383c3bbd5a63aa074d4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ff6803e5713aa73244c3981ff05c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11add07752de8a7a46e75312289e7d34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a035495efc24ad09137867ea32566474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443119bde9f7eac9055f5a351c858c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb12672aeb02792999d22396c866c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423ddef5d36c1ee837e03916a57885477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dffa92184b9161e3842323220a604e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e40a140b9501e68ea5eb50c43281479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3374c395ae870f245d7688a56437480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215c3fa0cf4cc33be81d93cc0ad5a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0fd114795f09eaa6c759892ae50d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00ee617aa5506bdc549cef6dfb1fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c3b22e9a302aabb64222267b08a02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72db82880aa6fd637b6017798384d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7deccf96993a81fa31db2f759337486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee72066ff98b170ce2765e1957411b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a84bbdd96d4e5b645f48f3514d397488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e25806c08b4d5a0de4392314fde4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d8cdb4e456103686bb3c40530f46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6f534645011caaeccb5c45bbedb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47572ee2a449110f74aa9035e336bce6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c44fb2fa3acf42733c1e786522b58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3b8199d1aae46faf909c01b7dd40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3bff0be8e45085984eaa21c4f5af3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c9630f94e168845bd89c16a49a26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82375e4088dfc7398929416ff0fa3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af018f4fb07772c8ae68eb1d19f90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b437f9799f2926cddbe279eb00e8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29effd99fd5ff25d00471a1705c61e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd63cda981fa6e7710be0dceb1a09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0eef70b21672e77dbf679364de3a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287280104482126b5ba85c9eca626c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa9ad66f81706ce95ae8d251787de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7b765b6b034d78a2de0e7a9e7c39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602192414e5f5ca7ccc614b6ec07bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10910bc609288158b9f92770bf5c5e7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae660138a5eadd5aa7b56c40af188c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d08bc9d8daf4cec41fe7faf316ef4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9fd38ccadbe19c67f780a0d68f47f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2b34dcd23d3dfbb9fa600f3bd282511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e70e61a816befdd851753c5716682512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a085bb7a732748b57a1a09816f50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c841c5cea0c866ed6315589ac9bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a03e5f6d8056a12fe1887b31eba7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ef7d9927df6691443c9a4d547113516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc624d017ccaf47dc4b2f4430a3a9ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca5137d6fa0b2f96ce90fe6f9757a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbc0fe52d36a9246f2b7351bfa2976519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4683ef4890ed75a357de927dd3344a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542bdb7ab83daa763e80d6059dc33b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97634d8e975cf76a7f3838f14bc827bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1575048c91156ca4f15c1e8123b9d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2096f02cd843669647d651b023def5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40963f88a8f2ed603c9d7c208a5d862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904182718a52d1b47289047084f30aac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b170dddd6aaae32f14cc3f63900b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b64351624fbb14acc1659df77caa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62acb63020dca4c522ba1c6506e9ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3383a77017f7aa03c1816447ade355530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0c7e8ce33c0c45faa74a14038fab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd426bb3b8b546d2d1389ac72fc9b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00e7e6e42c0f9c008121ddc21be7c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6fc275d0ea3a66305ba1d8b7a7e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052809e0ea7f8c82d638beeb92722c2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6125e985ec810786c7c04cd1f9f83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c056860d16899a8c91030e833daf41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ef18894d21d7db14df73fa8147e17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cacd2ca3f1c48a14148bd67b761e71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20372a2edb5db0615e069cea391cd10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd52c4f5b8add1aa5301396e587f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751467488c5394d59e3b39fb7da57136542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953870f50065341f4314e7acbbef5dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea8f5c956eac7f39e0831d546b418544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937cba1f239d4b133fba52d4569c7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b23332f320e5c7075e65d87015b62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab49c096ed30127eeaf9a6a7f9fac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2f532dc05feb35e612e3fc52cc387548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce72625f5d29dcf2540c1e26a7131549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b8cff451756d315df64f46b96635550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9d21bb72c13338eadd05af75b801551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53342445018b37a36a1f296b223347b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab605abd876451993310a8fe2d562c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af347e79c0ed4feef353c2eb5e35d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e80cca494ab388d32679ac98cb88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e1c29a001051ef2e360f2bf2a114556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ac8979393262f2bebd1c2c97a272557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e4606f5fb7cd6adbd451d798126a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75485eee401b3682b31b4e1aa612103559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287957bb7e720e488c1c6c5d993b2e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eb1dcec64c47c6f9bb3688efc547a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4744317066baf0189e73344c828e64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfbd827b5c03ecb2d8324c4d8c417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176192349d8472a64e3258218b1530f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c75fab47f4c737593a255db50fe68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ff39c59dad8739b5324b954f993d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d577d501b2915dc9bbf91782fb46e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe018bf65c0e48237b958a463f4df1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8bee1b97927294a4896e9b04d335a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c739f1aa5943f54ca58be2ab197c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9362f2a9b26ed694f6f28d4b6dbcc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d7b4149d62183bbf9a7b576688e7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57896ffdbcf241e66a8cda8da3950d6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3ccf605762056ff052c1c6086e4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3198e06d9557c9870c80b9bef4ef2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602806190abcdf590117c87b96a7ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1623378088f5b240aa3ed0d4e462577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c0e342aa6bee35a9cfc7ab7c78fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e35f12a3d0104098d1c8814c0c01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde22cad4986b39f246e5f28c8a99dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f921c1d3a485cae311ed03f4fc6f93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098c7f4fa74e6ceab41393f5893982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc5c6847727590f266502fe1dc9e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e486c377cca9601f00389e2d320898584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1769281a823db81d8d8b6ba35527b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d923c4b5966fff69827a3b7feca1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a197a0e6782935620d7759ea83b51a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085311d8628aa2c2b86fb374038abbcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d574e49f1bbec030c927ae94c618f24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be1592eab26983bf3974c57b90bc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b49c6a45feed4c56fce1392746b78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3dd40f1e3e1ae2b12863d89e19827592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae5c00d788c8d933d421a65c670af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626eeff9b072832a4522a2fa995e784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b36f4b3cb036c4c8c4c409d50a1d8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afdcd9f4843d6247ae5c89bdc083bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba138f54f97784f561cbf3c42f414597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af018c0a5dcfc8dbeb2d922a004ad9be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac5b90b29b9521b7a9e3a9d24c489599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593688e7d7f723055aabbe304302428a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8d2ab83f5dfefb67abf5bd9c94c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dbb3aea2029d3d801967b200cbe2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d7e5ae0ccfbe2f3264d3c0ce7e37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb925d81f8ddda645cb31d9f6048a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456fe221f69717ab1f488e4921fa05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c6cb5287a2228cadc3839b68326f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2aad632c0ee8fe3ddc4abbef55073607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c870597b2411fe7e9d0624fd17088608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decba2d2ed3f1a515d78402c9f23754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642348b1ff319e6cfef0b20252267713610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e08a8eb3da2a8ec5705e4396b4e69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a83a6834b486d8dc2bfcbfaa1ffb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7136ac5fadce5d7f2951d6bbde7bc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e4cff837a1e0408ce606ac999ec24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b28ff020dded4f1fb5344b2a145ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62999c7d69dd18f1e699d9e3032d41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473100c46a87216a547aa42e9d7d7e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d700a0cb70fdaa42fbac599bdc915618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73633a13b81d7505faf996694ca215e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edbe72d8b2f1ab9c8d1623907c2f8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b7a28469f9e6d2fe9c40ee26a7cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6960a52c802d355bb2e001bd1516622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd55981db574543b5f3080948593c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19969a6dd44bfff72639a9c8e8290e33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74613e7c68b92cf5710ffe42146911625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc882d40b4f17137f8a64f5014ea19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f94c780e13f560e65b4065e8cc28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede806ea116f3d4066f4d740cdae9237628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f39218af8e2e7f258b81abdfa0fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6abe41d49c945a5b059729481a47d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e753783331d4b6a7a1d8f914e8b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1ea6bdf499a0f280c0d13dba52ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4c930fbd7d0a58c25d8a56b351033633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2aa563af52b3c55045f751a88abb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be78271269bc293534f948a6992e48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6c171497291a066f2b8f6f1e7a8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847dbf3b27386efb9331993285854f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230eb315b816db5bf7d50a38ed209d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476cb5755c9ec31e97749d8c448d21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad5d1348e4179fdb18a1dac15db6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e69b26cfc4088be08ca1b16463f0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d4082dde30f1d80076af6cbc9721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2554cce02a0241ce74835eaffcaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3b09182a06296233ed18572d2a4f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992345fe1bb26a3e733c5f3ceb0c1c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07cd0be04cead2d86b8cf4e54df7b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7ed51aa4a6a6341f095a10e9cea6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03287a6e8b349681f2ab53c2801b05e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a38298df412203df23a668c49a81c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704cb63c88b0c9cd83c6ce4117d464650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3884f5d4503a35f0edd7275535df0be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ac0f8d7778509222fe9a10e2dc1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce620d46d37c85c7e240e841dca739653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a36a62e2459cbb2525d78932622d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f873c7f37d1765d024511dadb6276b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50da26dc29aa13c28657105bad14a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd080cfddb8e300be5db7c371063e498657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b1eb725ad9e95c1299afbd11795f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a708409f7b492d3cac3d8983288379659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ae3e012ba83e9092958333ed0a81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fbc601b304b2b2456aed00441b38d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d210680370fb1cc2e27bd037b330b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb8942f5c65604d75dfae3b9c3a62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378594bc45992aa8302c9185f8d2c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14fd6c220c209ac2120619c2018e18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dc50fa3e12d64e8759d924a4088d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c186aab329ee678a1bdd87c8885b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d403637e25d055bd98fab0ed356f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56a1c2bc18d3110312e02f960d9e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c939839f7ccf064fad5dddd2c89f98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d426eb248486677618a5c49f9522671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2a21bedeafa9520e51341baf8379672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7134412d2e8996247ace3f8a7bf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197ff9f16aaf0cc748fdf9f72c3420674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ab5bdb00c0e7f7cfc0c063bcfef7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63872df2b7c3d45665a3b127906128b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d4d68b230a84a64a91bac08df6ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a280d5ef024dc42d807a365c782342678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf151901c4dcd7abdadc748fec948679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824858827f3baa16197adcb51812c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351ef6b5f41d81327d05614710b0563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e27c2db2fd30525cf86092fbf2249682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13539f181cc5cc4947bfa4c0dc9dac2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2f0c42fbdd796e05b72d726117e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba916880dcf4ae68ae1a4837a58fad39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4a0d0abbce90dc7b29825abf0cf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae510ea23a78a767f5448f77717d79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95691c588a51808cec2eaaa8ca19718a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69dd9c994b8e38f88377f06b1822de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea7a4eb74ae1ff3190d8f7506e14c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14598d8f0ac08d2d2631310a2f7d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4b471e70605663855c9f721230a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87b41c1a49afe8c09f695afb0053f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c698dae481d06573616baa48899e8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a94a132cee60e58e91d93f4163814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068bc05414c657acf35039f6f8f835c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ef4f5bf417fc6e6d7acdf41e0a953697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd5541e99869bad2b401732d94cf48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f23f7153f44508c7aff5dfda5d01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272b5c8fdc10b0155012939f9d14b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70316a51e49d301c91492a0e9af0932f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7784da8cd886fe76fd2dd5cd568bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43615b0f2a0ddd91b1ed87d84c0e19c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c452629b249cb21c300482c4b8a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07262c46361fbad938593fa4710fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73406b78ea5ac732c48c922da02aa3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfadbce92f34b2dd68e13a328118d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22aecb864d22bcb4185368a1726edb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f1fc9d65b3d6ab446a8604941fd51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd14a9b3db309d1a8662bb0035cb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217501064d3ddc2027e25518ca23bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7e88048f2d7a394465ee6b021e3cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e07add530d1f8b2a08f0028cc7ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ba469273b4a749ddf3a2516a8d897714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb17328053abccb242efb1a6a5070d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a43539b4084feb01fc6d3e742275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d7a26214fa895333bbeeefa79a50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e211b6e337b41aa1f3828f921f00f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6860188b4a135babe4a1d48a90d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca794f4166c4cb10385b5258b25c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc224162d40355f65d162fe31ca32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe98a92b71707f7d90b6abc8f6523722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94155bea7e19af627abe8a842866a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac24ca6450661595d54213f3882efa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa61f59affc7f1f4e1196c8b0fc52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ef91fc2718eb63a225014d6c450e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1a5e667a4e067a8655398bd5a710727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7333ebd533169ae9e8fb478851f7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390b77eb789e5fb88fa6e0ff5013e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f167ab6a5ecfad2ad411bd62d84c70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0433bd59c5151a52a685e64344ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bc69bdedc5368ce7fc0cd8d629c4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65cd9d2a2c9c83d6826f96d52cb81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91157472bbae0cc212e0fbbefca6e9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922cdf133f3d6b508b013fc5b158898735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce734650e8ef01e590695fd21de9993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891ae4f50415ced46ad3625e5ead31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188434c8b1a641f4b3e08556d4358f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366ac1c2c02b45e11a2079e7b6ee7ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b15f6241ec9919293ce6c9112d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdf9926bf8492e693437a2cec686c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3ac98f948bce1d071ff4b3750544742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860925fe5244b6e49f6a0f83875cee44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8850aaea98eb922ff073484d10b3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65adf6943f0ea9748974a58a7fc12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e5c9af94dc3b03d014b4a9e5831e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd50891a4ee3a3ec54b18fe569a5e30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180e1603ef64500e40691d491a4cac5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a6c9ae4859fe9de2d3308a5ff9f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1924d68c9a3c0d73c95fa6cd5f3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d480eeda690eb4684c2656f681cff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108df7c531c4d6e69fc170a50fababf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055426a1efe330216d97d10916d618753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896d56d5158a66bb3d79d5d0e7cc27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f6ce75f2a9cf3f7deb1fe25055ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95504897732c4b7de911613bad9fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c14c8b2c0c1d2074bde14e9dc685757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4f1e0a714a0ccd16f24869a3330b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86173e0e7107958939f73141d145110759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a6038f98e3807bcac78149e189e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f72a3b4a366061cd14ee2f973894f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464fd71ed055ded240d1e12adf6a10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37a505d466e626f7fa08d4dc795cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea0d349ccaa9586bfff48abffc00a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c68fda1a2cb1dc21e90aee5fc1d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dda3000310702a376c8b6342633ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfb8bea5fc814da707602656cb1fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33fe20b10d2f5a701b98e28f59ea7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74145cd87a3851baa5698e4ecfc659a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d181725a1ef8f6b5ecd4cf0fc9678770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0eb7fd77ffe5657230640b62be2b6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a9079decd90f2aa0fe630ba9b110772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535a4bc4e9b0a71b37b900849ffcff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539a9499ee1178f976b5e7ee3a4a25774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f61ab769a95c4c82963234596df5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323fc1fd3ee4a3cf6d06f96872f4a1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aab6cf221517fdd8352b2ef132c54777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730e2afc982b227585636345d12dc66778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacc95d3df795e59b514129da00014c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8516787aa4e9c73897ebcadc9441f5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b40d77601fd02bd3c2ca25d4e74f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3fa876659f7ebbb4c636577e2bfd2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34988ee04c508d0ddccee3da4209171783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f78198ffe6bfbb0f04fdf3c3f007e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d070436b4f1ca840be93a3880ff76d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c1ffe76c9172cc8219a719ce3f9c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b167ec9ac394ddf7e6f402889ec5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf80cea8d149a1e9ca1af45407fc9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd5ae333ebfec00e3adc9869600a7b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f70ca1ef5fc8bfca622a0f0fc448fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2188256b878e54ecd7a026f58fbc4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df935070c669154e2fffbfa3a23a2fa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8624eadbddee4b58e472f5116d16f1c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25d10d37a0cf5ed3dc14e1063ba32794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d6af0371262cb83a561aa505aedc7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc526661401f824c2fbb108f8465b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da545a492afa5c892a5b8973f8b264d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d1fcd1bee897815e049f2d9646ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c82f8e9ef54ce544af7e82f775b51799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c637384fbfb5da03d6ba63cc3227800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b9a81de70bf5967771e19069c736801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecb8168b777cb20d686eb43192b4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c2f093e90993ce5996fbc6a3ddc2b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051220748a8bd0c5ca3d5b8048119aaf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7058c8cd100d817c6833a9059f4c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd049c41675f71b7d85521c2bb007806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71a9975860800013758c5c3a33a90807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1ee376e7d6ad0608c57993b581f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40ab2028ca81f915915f5b5ec1308d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516119519338573a61114dba4f33d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a68809ade71187d6a965c32df9ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ce2ca46cad9bf59fc6a0be615d526812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c9b97b5bb23e155b1d23d22ee321813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e67bb26df0303babb5f1084a64c12814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3878e698a0e24461e6031f0eecb5e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde24b2793972371e90e3979c68216816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3942089927f885a1272f196db0095af817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee46e243cda8907e164fa71ad8e126818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b4296befc542d620436bce172388819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ec692bfdee7aaaac35bb7c8ece99e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f96afe216d55ae21199733cf45015821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dbbb96aa0f6bd8599251534ef8247822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628f09aea6c19d955151bec4064b21823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b4dc7ea3812410ac689ba0412863824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda13ab664272a53506f7c5b40a93d5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a57055221177815aa53e39d31d654826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93b6b19550fdf24f1fee9b34877a7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b5ef71fe24af9516bd19353f1ac37828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874956f973e0500f32410374d0ddfb18829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623609635a6920bb293e3bcb7f10d3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0720bf8f197dcca2a06ad8c7d52c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400fcc5cd29e4f6b1021148461ae00c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105c721408ad689c2f138a58a294b03833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f352eae1e334c75d65234230ab12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0fdf064bf0147d4313b6365288cd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb1c2722efa55f7937628c52a4de2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f89b830ce5954c1450513777d6ec0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54afe3542f31df38c2c0a671185d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a600ff5072151762893b6e0c410b4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cca63c80f67e3e42436913abba270840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5fa40f9873d42320cb486361a7a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85464cd1ad4b7c7404d320957e94e9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611951e3895b649a1c30fa7091886a2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c6211e86185a6da205750a132a94844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415588f546b77010ddc521ec60f513845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ad47dd14c433f79cae43c958bd0c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5783bc41b4af001c32e093f31c777c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661035f734c13b78b30b1d4874583662848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95a66ef218984f88ae4a535199a198849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589d1fc9ef13286acf303adc55b7633850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f892cd0baea3479cb6f39398e5e1f9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8c86b8fc25cfb003f44490fe4df0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd935f074699fbd074e2151c383c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f568fc69bba6edc6e1c60cdf0761854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec023a82538b93bdc9da183ca8050af855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7366e4b77b9b1a6ad8b5635076c4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f2523081b1a831a339292629d8fa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f082051214d2bd331139517531fcd7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91840eab10ba6540db956c0f8121ae61859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b077769cf5b3599ad48499384045b7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a56523a3eca7d65578d910228c1d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c87625414887ba62fa969893030fe862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83febbaab9b2b0593d28dda91bd30445863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3559149ab2eac86ba98214e49ec6c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf8d5588a1f47059011567e209c08e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e79f73f37a40fab33037bd0345b1e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da43a5658354c2dd4c18fab2f7e79867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304fd5f05b032703276c3b68777a2d9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dee7251db6699245f436fc73c5507869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838697ae76fc8bd872cdb35341eda3da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988c58c5dedfb7a85da00884662ea9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bdea65301fb419434a8ab50aaf5e0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d2f6079c4cba90b63bfa8a67b8c0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535642d3a3788454f23ab6d0b998be4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeaaf20e8a178cd405683be487af71875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e379dc737a8a33e7057586f263803876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23748ef4313dac8be4f6edf0031f821877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b250de3a0f9edf95797958f6875b3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd582a8f53560a554766693e76737879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b935eccc5520351d57a092e75c94e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28809cd9e89fa81c2ecefcc16e8e7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e5c3ca30b3b19389b6b6ace81c5c7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d94278966737e3dc1f6af66b59c13d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3c5d1365ecb8e5df45abb18e855ae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ced0e6a085d2f2ecfd117ce1baf1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653ae8187aedbd018e836731365da9c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043d3f34df4c07689227c514c08591887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13da94c437794ff4fb2a9878d90f56888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e68b539051ebc8b7e84596508bf1a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd8f58220f3fc2e879a9fee299d767890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ff2da5c11a895c347f286698204c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad14ca3df5630e17a51aa2f9663f1f4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01435b63d0e41142eaba6e0690bc897893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27441dfdf7030c9fbd596e88bfccbc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba28b1db84810f9a10bd764c6321c38895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3bbf9d8f39671137b0182dbe7ca85896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143888c2e505d91afb78ae507fda70d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca382cc9796edf1c854312c9fc42d0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd616d8db6629a42ac5aa25da7a94e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecaf55253bfe4c4218fed43e6dc285900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76336da6d2ac7918184160c3950b50901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a2be8c94d9891ca25292db053616902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7b6a69f400eb8df81dca3600c3c0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109798309a82a5e1fc105239f7a8d43904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf73b3f86d8766890db13ebdabfde2b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102098c8d1c7bb062738afd5308b07e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867308c775e41bbcb3ca24e472adf11907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a9f222f18fdcd9f51198b732f007908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6642897cd03b3b2d5ecf20de66d3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3eaef483756e07ff4c987bf4b9d5f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b4a74da0f81de13041955499d7642911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca63747348cb0bb88ab8f4ebd09e8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339981c35c0eb9c40b6f642ba97cd0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d7e2dbc3daf40ba8b5caea5b7b2c5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6482c8026c7a6c7dc0f7e43429afd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e00e76147729cee65609d32059033916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52de97fedde45f282d2d3368280a0f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b264ace8cf5d34b9c6b736626e5a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bacbee4cdc14aefa20a6b70d0da230919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814c2c8b8712da9b57839a231ce704920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b271c023be2d64244824a5be549d4c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365a2ab81d7f76871bac3a5701a166922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d474de464765c5b0508fb208c506b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac550ed4cf9f2d60126d5a3ac6f02f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16923dc71c366a8d7819bbd1ee0b0428925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18449326636203c2dd73e54455847926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290e62aad2cc36d6b85089382b6e20927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d671e07186a712dd38429e13e0609928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3692b47329569c9aabc6ee612ffbb2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3dd6d2ec0deb77acdb23f943d8dd7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf784023e06e224d1e951f76299f00931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbbbb00d6b9195fc2567a75576f95932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b80ed808e919a542f563f3692666c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dac65364f73503f33172668fe81cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddb9e4ecfd11fef80838d9206cb55935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449643da3fcf1e78913d230b004d916936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1c641292a5efc0e2bb9caf1ee223937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7ed19f0501e41a5f588071d7d5af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccad7af7f3a545350a8b304468b17f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51da346e2fd33e093d086c48299708b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27a1a753ffcb8b627cc466c62a36a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df94a513d7024af128f0a5723608a7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c1e37141d481180e0b59eaec539f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7edd8cb6b7f9c665c446af45700d4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff97d4385adb203f8aebd800b1ee67945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626810956749b48b65a87254e50e9d28946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd0f239d6f8ea16c30f6327502b591947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de9fc1bee5a11486ff5cfa398760a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29e9dae077ad5931771c176adb3f8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cea6f9128470e603c776642862a8d8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c272f39bef78ca49d17b037ccb65140951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7d65608ea9ef0c350a35b6cce04d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735609120a0cfca34e18949170599c30953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d67fe332bd408fd923f0aa96ece57954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289bfcd079110a12198788526c8ed5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528743dcdc794163b007bd1eec082e65956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b90ee6b2f3e66e1c85cfcb7388d313957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163682be286979342a99e3029cf4a1f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f34d58561aae0d723de8210f4c994959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eee340b49cd55c5d43a9a3361ff7d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ba06dd37054af9dcc10931989c05961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c6e387d1b24e86123dd237bfe86ed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0f3044ed886073bd9196fca5f5112963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab344f81084a0f5cfcdaaeb8dfa12964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9befbabe81492fd158dca3e25b4d7d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb7c085107317ed27a2966b0f48f6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca3f5335ebe3b256c45c4265f041c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9f244aa6a86a90c6a078f41cce01968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8039778f25e730c78ac7f267afc7f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c059b7d185ba5876ef3e720173071970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cd68f9d0750731b7c81e13b5623b4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d20c0cccbe2ee35ee5ef22bd1b37db972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e735497e4ddfac094c76dd9450af973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94960dc86f3cc9919b19e7b8962698d7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047374506556b117d17287c1619360bb975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -34782,9067 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>15442</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>15443</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>15444</v>
       </c>
       <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>15446</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>15447</v>
       </c>
       <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
         <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
         <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
         <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
         <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
         <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
         <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
         <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
         <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
         <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
         <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
         <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
         <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
         <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
         <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
         <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
         <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
         <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
         <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
         <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
         <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
         <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
         <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
         <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
         <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
         <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
         <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
         <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
         <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
         <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
         <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
         <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
         <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
         <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
         <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
         <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
         <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
         <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
         <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
         <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
         <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
         <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
         <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
         <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
         <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
         <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
         <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
         <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
         <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
         <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
         <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
         <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
         <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
         <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="C358" s="0">
         <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
         <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
         <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
         <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
         <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="C362" s="0">
         <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
         <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
         <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
         <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
         <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="C365" s="0">
         <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
         <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
         <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="C367" s="0">
         <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
         <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
         <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
         <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
         <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
         <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
         <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
         <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
         <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
         <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
         <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
         <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
         <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
         <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
         <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
         <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
         <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
         <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
         <v>16597</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
         <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>16671</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
         <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
         <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
         <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
         <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
         <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
         <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
         <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
         <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
         <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
         <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
         <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
         <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
         <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
         <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
         <v>15469</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F389" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
         <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
         <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
         <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
         <v>15471</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
         <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
         <v>15472</v>
       </c>
       <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E392" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
         <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
         <v>16038</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
         <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="C395" s="0">
         <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
         <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
         <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
         <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
         <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
         <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
         <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
         <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
         <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
         <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
         <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
         <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
         <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
         <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
         <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
         <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
         <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
         <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
         <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
         <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
         <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
         <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
         <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
         <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
         <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
         <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
         <v>16600</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
         <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
         <v>16601</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
         <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
         <v>15374</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
         <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
         <v>15375</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
         <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
         <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
         <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
         <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
         <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
         <v>15378</v>
       </c>
       <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E414" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
         <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F415" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
         <v>15379</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
         <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
         <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
         <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
         <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
         <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
       <c r="C420" s="0">
         <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
       <c r="B421" s="0"/>
       <c r="C421" s="0">
         <v>15383</v>
       </c>
       <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E421" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
         <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
         <v>15384</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
         <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
         <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
         <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
         <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
         <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
         <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
         <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
         <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
         <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
         <v>16595</v>
       </c>
       <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E427" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
         <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
         <v>16663</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
         <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
         <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
         <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
         <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
         <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
         <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
         <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
         <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
         <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
         <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
         <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
         <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
         <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
         <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
         <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
         <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
         <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
         <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
         <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
         <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
         <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
         <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
         <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
         <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
         <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
         <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
         <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
         <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
         <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
         <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
         <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
         <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
         <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
         <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
         <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
         <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
         <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
         <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
         <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
         <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
         <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
         <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
         <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
         <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
         <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
         <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
         <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
         <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
         <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
         <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
         <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
       <c r="C454" s="0">
         <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
         <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
         <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
         <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
       <c r="A457" s="0"/>
       <c r="B457" s="0"/>
       <c r="C457" s="0">
         <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
         <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
         <v>14337</v>
       </c>
       <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
         <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
         <v>14338</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
         <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
       <c r="C460" s="0">
         <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
         <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
         <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
         <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
         <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
         <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
       <c r="B463" s="0"/>
       <c r="C463" s="0">
         <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
         <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
         <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
         <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
         <v>15426</v>
       </c>
       <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E465" s="0" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
         <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
         <v>12264</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
         <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
         <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
         <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
         <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
         <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
         <v>12330</v>
       </c>
       <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
         <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
         <v>12361</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
         <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
         <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
         <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
         <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
         <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
         <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
         <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
         <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
         <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
         <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
         <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
         <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
         <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
         <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
         <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
         <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
         <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
         <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
         <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
         <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
         <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
         <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
         <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
         <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
         <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
         <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
         <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
         <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
         <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
         <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
         <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
         <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
         <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
         <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
         <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
         <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
         <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
       <c r="C490" s="0">
         <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
         <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
       <c r="B491" s="0"/>
       <c r="C491" s="0">
         <v>20246</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E491" s="0" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
         <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
         <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E492" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
         <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
         <v>20619</v>
       </c>
       <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
         <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
         <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
         <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
         <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
         <v>20696</v>
       </c>
       <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E496" s="0" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
         <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
         <v>20698</v>
       </c>
       <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
         <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
         <v>20697</v>
       </c>
       <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E498" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
         <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
         <v>25702</v>
       </c>
       <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
         <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
         <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
         <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
         <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
         <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
         <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
         <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
         <v>18081</v>
       </c>
       <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E503" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
         <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
         <v>18082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
         <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>