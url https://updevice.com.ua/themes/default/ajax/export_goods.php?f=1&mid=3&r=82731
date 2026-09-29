--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a72d54ec2883f93a7259a5141bb431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72e245a20c416935b0f51a765b34202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cfe40eb088e129fd755836e4d25613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205c230664fb86fb75abda161fc95e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac610816b0f69e4ee761d71aeb167005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44a6cf029757c136840ea7d5d875b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce4513c7226ecb8b6ddce3702b211d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6165d1245fd70d69ef428d1d2c303a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b7c6d463259e7508e4f2408974ff39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4050982939c61fc25b4682fae452fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b502a42a0d58bbd0e697333b49de0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4297f90b0080678ddbc0714e595610212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855ef7860e92f074ab02d64f212d6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae277461e78cfdd3c45f21df290d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bc9e9e3ebed48248cf0dd0bb900dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15454c64ea376ecdbbcaa8a9fbe7da7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d100f3ea94e523a682ec99b4e9e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812870032dbfa75d94d1ee848d266c1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1cc0877d0a1a08448b850ece5528d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600917033a3a2abf8905f3b8895070520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6251f2b0d627be76b6de210eb56421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258a1645e6125ecab734f541531c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc040ee083f96b4243c5a8e0bc1047323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00830cef626a9b3a69284d67ebd44c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a363845dec2aedcc1c9117748766a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3752fbd7faddddc3bd7dd1633e9a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb64da92b53b8bbc7fbf40cd5d16727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09a858e0c8cfe79d574dc8a4ed7d0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2fa6055edf15bbc8287318ce6b77029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e62db79c0bc0fcd49cf47979cd2f4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617ee3ac48b1b865b3aa6eb5ec003631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19250651ee8f7336c2968463a3939032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d2581c98ac46d36b8d753b8372ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f7ad923b835ec3aca86d5a10c68834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54fdc6b47276df3ac4bc94b4275e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ccf05a09cf86ff1a9a798f6d04f0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8430ba5012bd44391a4da8c2a938f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171f400ffd9156534ed43fbd482c9eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cfcbd019c3d61c08a0a454834e5f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559971590e2d23829ef2f3c8484b7e7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226667381659ee84b5849d6b0992465f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564e14d3144b89a218cf8e1d6cb5c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295810b03c8716e4b1b4a7765b58955343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2da792bf6cbd2e38dea976c5df29344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05287781ddbe46ecb2e661432adc8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e4e59cc9f496ae156a185c36eaaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d5a488c4fdd6dd24a62d2aa451f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21db912c8b67fdb33219d73a775f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4be07e315669f1ab16d868bf92a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9c0257a21f5284148dd7f111f9c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1615d9b7b9ce2ed613ab8dfe13e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c366b0a641732a4180df1f30420a7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3da9bf9a3ab94871849a2b881bf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0cab582a249ec36f5cd32928370d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbdc099db7026244fd4fa3224c67ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff990b69dd950952571a59f925d1b7d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271e5f4745ad7cf9e2d4eb1fb73d1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820e623302e446d2b00e026a62fd2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6615ffcae80d7cb8d69c8aabb6e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88171bd7a513042904d9d455b0bba3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310af084f45a6a5efc3b642478936a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6fe73daa00f1812583f76c20787a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903ce7af96507990f86df30721d81563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c873f761f5f0d7088a98c2d2836e4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4432a350c908b37f3e6d22c5244a6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f39a948718a189a26030384d609366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea2e376436773a967f929004928a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c89f0c909f53dd69f9c76078175b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf8a548bb286b065b4bfeaeff52cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419da2af226cf438b11d9014098e02a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfde2c6dceee3c43a31ef19d0b9dbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d37ec7f2320689ec40b56e668c9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb8cbbf5ecffddad83f51f89aa26b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a934c248a43ca08d286c4127c1eb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd4e77261ea62ca7d476954b46f06775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafbce9274bc9b3d412315c52c182ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983923c99e4b4b85e921556deff35e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8770b8074996d4e12c87186bf978c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353486e14c5b8328c36152e538f2e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d1bab3757c7818c0db54e2fc256380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e5369ee883394d2b1c14b52d0ed2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35b621ffb4b30a1f01e00a2e15f20882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca62555c9fa73dc44c38a7f7dad88283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b97a9a2129e9bb5a4fac4035c3d4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128950cef7faf93c94ac8cc2f0e4aa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35a5a46d9a054aff7a6a81b2c406986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4a2697691695ca1c7c57272961b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245845bdf9620c7526615af0fc9a8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb5fdb6a43a64f115d9c15f9bdc2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c0a8dbea4f6c6c2b2610c4c2e5e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c1c8954f58bb89d2fcee183a3fe4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eca42cf10a0b4ed5babcc87207c1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ddb328e67973546097fa7d2e90cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a91fc946321946190f7e8536f3792f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ddb41a8657c46a0f561e078aded095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad82a85ddf5a277af0275c7043d7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8362d7be23f5a18d76a10622fbc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e1af275c266e2795ad269b5315b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e5a08766297283da94edb3f5133399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc843766a38fa9aff229055699987e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050f0b9fe43cfa69af249c596790ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72026a09214bd86ae075b9895c0649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e83c0f61d53f762bae0d61805f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99defb106af88008ed2023f076a031104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543090c9c0fbe2a0e817963fd9aba0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844e4be0cd65a7357e6a11d42a10bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf9d35f519c1b16b9b32b0b09d0aa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927601d278124885a24e5f05a1066987108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8502abd0c983f58bab29e983cfbfc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec07dcbd5398250e5c5ea371f97f72c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf01a9c8a2f8481117dfc57d9273da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6406fb7ae9a9fea5ad777bbd5b13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ee70bb6074cf048665b46faa428b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b10fe2a437632a300072427ddee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff26f515f9d77cd9af17f4f400dadf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7f4b7b6dcf063aec5ebc75ad89a49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6113070660e71b68f05e526b8a0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399049aec9d09c36589c477d6c01c38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143af109ed1657d014f9517b17f2ec67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc833d11b0514252efbe3c586082a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089ce1e1fac23541442b71839728cdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f12838a047aa0babb32daf032cc55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981247a46e941716d9607d6d5af803b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf7dd6fd1838482ac88b7f10f735e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3d3579b21b007b18cd07d873e2aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c13a9d58876232794dc82ff453d4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f99b29319babd54e1d54dc6d71658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47b1bc979cedbb89298f524f72bad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca25f020cdc794497547732d17c009129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8878c420bf70170b75779ca4caa666130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c86b9376058de95aa321c248da93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc875ad287a668f390525bd36ed95ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2ebb6ce343694c540128ae043b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4371da1490dd81f67aa6b5525c8ad9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c11b1e545bf5daed51d6c9391f1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4441ae573a2a241ecf2eae2eca79a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9597fe485cd98427a290012b7dbf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17e79a31fd01f0f464cecb70757ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4944beb40a003ca07517c511f2f6a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaffbfe18c96ab60b38e2aa36c996d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f4f0b13153ed506082e7b792ffe16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee565d46c132685e86ca35fffdbc555e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a156197dbfb599e610241da0f7020143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d602cc5df113ecd224ce2ea0cbad6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173176931d4ae16c457338dc08a18915145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0de8c1b00dc40b2690aa76791ce34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709a72dd2cf66dc9bf66ee6313659e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f881205bfe2e7556959c05259680148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93477cb439b4daf7fb3701a59f4dcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5487460b691d489b88b1e18127a762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f75b2c4117e75825d0eb05644f8fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497061adffe7bbeadcb854dff598c2f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b3d8cfb13b4f1bfb857317f3822a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20690f0f824a3bdf0fb056fb8cbc0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3dbe590e53502d30d369b65ec2b4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79db4ebb3bd833e337e1cc40753b45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc03a60b621476c01b34cbc3e8980a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede818cf604c32aeb565c9267ca4567158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86fff487313b1ebb3a54538c191e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e781d2c3c51b98ffdb0e6c1054cce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c25157641fe9fe441757e6c5d4a6fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001dc235d6b53ecb4cbefb5ea939f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342da49fa8fbf522eccb6bc2c52f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb755a75b8be80d2ab958bd660cb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842c42c0ffd3429ce79250190555f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1135324449d6807c13b0dc6254c97b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e508293f883129d569baab31a44004167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f9695dd8fd75ecd573dc0c034ee2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296d710116421fd9bfbbeb176f105a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e1681a23f87da197da1fedd16e6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c8981530a95f99bbc9fd0b80619ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03fa6774aeaa07bd175e3835648f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae96a7fcc1417a338af70ab273d00f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233afe8d45df6771d7ee5e20f6ba7ee3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877750de729ae0c534642e4ba6c36aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3d8e59ad8eb54dc6a06a107d6a629176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc17452de70396eb415a514444a3ea3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325042c1213d9ced2cdeca7b65d4de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f472c149f170419207a3cca0ecf57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357862a34471271acb6d519fb3ccdeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18483bd719ce2e9989033f5c1518f3db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ba90ffaeb26ea5495f8ccbdf3b41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d6ef08ef611f51bb7e34456df74f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3803784d061c7ed50bc90c594c4e4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccbfc7b56509b41fe6f1b3e847a076185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96cb9114f12e3df3861adc07a2d15a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d272f8b134e98fcc4a2fe32e5e743f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658640d0927f1e466074cdea626217b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e101a019902b54f3152fc5e84fd069189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad5a45c10ac06c6132cc8fee3b754d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c75fb471c4c7abc6de3462d7542b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f53e738f8339ed3db45951419f95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83622545098380831774b9c0f6473193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0fe593f0192d125fbfab04bcdef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745bca47bca303b3db4d8ac9800d80b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4892bd73c72ec51c5acdbde50eca6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36499f39ef8b20e95c4ef0df024bbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932fed56ee029a3c82dff13d60ee23f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfeefd4dce379f0e2136efe7d34b79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f53c6008543eba861612ed2317b61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab7310fec4a50028f6c1a6794b2a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4cf977752ae7a9bc553268e33da5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd85726737584e27e7ee01bb09995203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537e4e4b6a5d92d345b15f88e5e8213204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010424836268d5a38e2cf73aef0283205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e7243b1c8e7f8b692596a363be8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ceaf86045e639ed0129b5e6dc5cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f12949b2b448b6cea04e2f86acb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323be7d2ddf582054bf4c4a31be8614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f4efd7b440e0ab05fae7239c28f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d11ff8572bb63138dbef55896aca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447fc484d17a23a8188f101705ad1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456aa6dd2a688622167a200636eba0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c840d0a2cab87463b42cc7f478ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046c71e1845fca21356f3669cb831d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e416323bbbc2d385327269298f15e86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4da585026698a11e3fc688bd1031217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbc99f89b714112bf0c84d1700e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf79ae9dd23df3e6749da92f44f412219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a467c901d846e1b13a2a6b7ca752908220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51e412c50d2e4b28e4aad912b27a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d57e92dcf6478c01094479b0ccbb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788c3ed1b15f122e0c9571db5f3dd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03131447920389107767d9256fdaa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5a86463e06cf7ebbddecd163489d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de964e26f2d2e0568e6019b6bb1dd156226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711078583702e1e9b2716c637f25e1f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b84caf41698f5ae95dd761d95f0111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ad5bc02d4a62e18f81c5c256697f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139098a6bbc167a693b9322d4469a37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ca29929089a6a7b0541a09bf13bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159860ec3161c5f0e84819cd37e0956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ed68728a9b8b527bb33a624adae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039635cee7dc92d6c0bd81d8d738ceb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b446d5f92f3919c2b2d0de088c1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06262b08f3706f42ed4dab0cec07a54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2f346019ad18438afdf8ce2bbf04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d3f52dd005edb49927ab374fd4bf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c6c9c5601d2f2463d6b307b3634d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337dddd30657968334b9adcea99860e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfec4ba94379126fcf126d2988d420241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7937a2271f35767bc2ae5fd1a49b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735a5e6c354b9fb78270098985d2afe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2898b3d31ba998bf6186e89660346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146a707f31b9681c9d2eca65cbb917245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb5125ce0f93ad134eec5f36a036a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138319f8a0e3c6e1868f351617670e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308fa5280eae82d314e8162a16d2de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae90c5c1db7ef8ce8677b7c67c8d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d609005ab56121d858f2bb472b4de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52962b1c912a901539149dc006444e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18216a246fcd60f133f2a64309b52817252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa946cd37eba18a5cf9cb30b08dd05b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51e0e99642ec29f5d37caf733928c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb296bc04a32b59d9fb4b8bb29749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492191ef8cb7c56cd191547123cb46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac5bd278ee92015122e06a5d08fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361902c93cbc6be1669e139f5060640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2a6a7ce290bee9b694822023067d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668ff534ceab2addaf3a635871ec6e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d76645acaa60a37ba835c5e92ee51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5132f7675ab13a283ee36f30d2073262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476288ca3a5fba2edeb4668bcb0c243a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7767515a71878fe2bb5c561821b63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2d33fbacc6423c850940cd55ce5b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71826b1012941f50fc048a93014389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526a089e103ac8aedd9e5e86f4e35d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a5dc0da9f5792fdf3463df26cdbc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc697b3aec5e8efbbb80bb0e2379ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191fb1288a539d25149b44c66bd8740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392302fb3e139e2cabb2fafa2b63d09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74939d8ca6cd6b65ab4daf1c64e4211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39568d67d369a760510c37e439f457e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9bca6e9d31bfd88e6aed369557c53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d78cbd36cb37c7c66ef1641db515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215f0b162ff59616d199794c7d2e88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd07d131901cea29286cd2ad60bb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ca35043edea56b0486adee16489b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910204490abfc8ba995a2e6fa20df5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ea26e12dafd07efed8a69093d144280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061707a1f16b5a1626a46c3d1001465281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048004c18cb378eab8d29169b222b8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c0ea78038f5c06c45dea07347f56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbc853ed07c719a8ee4fbd223e3c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97802b82b26ef12031147adeaefcc606285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c61ef70f7633ac4d4b021d1f81f81c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b66d8e03589ee962606b09eb4ef66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178fa1d08fb7d86d83991d5a2c8b9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a996319de8ca220dbaf6c1be96be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed25feb455a0f22bb767e343c66f9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63612269b4088345a698d86dff6a2273291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31803d985d49b35c5f00cf2f8d086292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ad34b0384966177e58c770ef9d5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df2dd3edcea6797f77d140f97b0a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03311f487977604b82cd06af13a5eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62349012473bf7a8f31e6c5803e8900296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb3aebd05f605cb755386c24ddd04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a521f9e4db0ad3be39966a003fabe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69fc65d249910313956f3ca4e2927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e2f731b337bc5c269320b9f05c37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead1426454a1d632e241919c947d30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940628710bcc79e153f9951d3b9f18c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eaa903d4864db537e4bbb7bf7366d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e95c3da47c3f7a2e58144cdc715950304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f97920636d2a520cc2094de4b32a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d07364df95b269e20e063f245cdd2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb7efc58986cbb04f4dbe56aaee59c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab9215b2e731c8ec48ad6d71fc854308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77621bf05bce713585212f45d3342632309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031ad0d9175d95779b0c3cc6e99ae63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74fe9db0d8885f285f28eb76b0c83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc6aa490c36c3df80a6e61de62f46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47814598c6f3521674c6b6731b4d1b32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4f9b7013f5f1b09636e12ff6adb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81cd77402d30fa926be792afe5c525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27906379894ea37b41960d78a97f7500316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025790d3f4cd7a66b5c1ff3cc49157f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc16a17244a3401ad7c1f579a9033a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09400f842cebc164a222f6b6a2fb61e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca709b2cd2717b2f468a5b0fde347b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1e7a24c16043e59c556b32782a31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e779d99c114322f00ded366880d19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0163dfe5b1d2a1834719ebf5459d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630bcfb0ff344b39eb988e61ce81199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaa681b42e4cfafd66a3356b825f1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a411cb96fdd8521713113dbd6000ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a86b8c26bc9d7bbaa23cbe98268995327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b637d263e8c74d01a242a53a653d43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed46c1e5fbba3b870de0eac21a7859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b012fd608a59673d39fa945453ed9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe45deaa3e762c6782a33d5d3f5db1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01941a1160d3efa6dd3c932da63b9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611f21efb61644e87a687414bd365bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb776f459a2b93f373a6e35ea0f2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632987445d3edccfa7662317c3c0d10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf16f93f9436021d5b8b05aa142a79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff66a9ec0a4f2992e256770d2b2201337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b867bf6b76db3d704ad4e7cb2744f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d09b7852f9473fe7892616d124ee49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf35b34c26d92e0d1fdc2ffbeb28c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c5b9fca2acd83cccbe729367fdf2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c2f729c5430a3419f53bf0064d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec197eca8e52974e2e712b4d7c34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3898c6a1fefff767764f80abd1345d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904da46e2a4de90600e0aafa2e4ff62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb24fd3bd81c6066283102bd2a7ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e187cd632a2d431ae5b8ea4afcbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3f6b31622af24083e8ae22e64428348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988124a53d7f1cee8f463d0817618b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d681a3fcbf3f951fc805478a7924d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e59bc85df91c56a04f72dde0bc986351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90daf186e085f450f0cb1cbf48c0bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f47c6cf8bee5225a4be23c8f98c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009677c7172eb6e2478d27165a2055354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d24cef9ceff55294325c260ee9596355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43125ab5cdd331615d31c72b013bd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be604db1c9c26c5507ee5beb5d774af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a25cfd54ffd34d7e59d466d9fb57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a1a6ca396244bf1107fd1e962d94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a775f82ed6d487339ee81c4f7499360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc67f7334246d0775081b76349991e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c000c4c8524d531ac9b6179e18467e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd0128056c9e348627b5548efb27f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2c68e48ce3804b3a1e054ab0a559364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e57b3ff78c33a0ffd5355e33987c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9eda9183fbacfbae558b58d402bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba2734a049c15eed6d3e2ec5e2ecf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e6e9a4fb66fb18b8f7b0af6f0727d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fcc76e94ee14e0e39718214be4511369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af49dff4892a8aff387e2d9273c9c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e88ce405538054225833eb01f72a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935db51aaffb33817e8fe236d87d51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844d8ade9113c2de8ff663de86e6db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439866ec4f7fdc691fc621b919825cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5debfce780e15c9887743a4768cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e05ae4e34b4ed2c7e36d70acbb2f18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133acce5de8f14babe10f0263ff2ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c35bb3ec7a3702406e67a4e59794fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c085c3630665302a76f5fe752fa591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b65e0bf30e99817ce0dfeb85f443e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feacfe29d437715a6bbb7f21d541c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbef33334e059d08ddb3d254541589382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce83ff48c5b30601bd8e1f03a2c00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734594c37a09d67a8dd62e54c39bc52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d74bb4fb0ebc0dc2aae66f4a3006385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9867b60f19c84bbc3c9488ba477cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84fc3116f935dfe279e945ea2f204387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3e90233405fbb3385b3ae5f6770f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6f81ddc82524bfede88c21dd68bda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640bb6d335ae9815ea8997541036ca7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcf84b959f6af277cb0dbe4ff04aa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430baeb2c424dafe2ae89a90919adee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db431c57d6f0c6ae1a509d9a46eb9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce3f1868500b7c525b4a95f12a0ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36344ce4eb572fbf29af1f1eea1c103a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481d6f7d2ed85efdf6050719477b68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22bbca785434f24ac767d6fa64be0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab69d9fe250b4e208a42fca29eb873398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abee903729717bfbe8e5fec9876a51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcb7b6b058b35f9775b8e417258b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ccb6886cce029e568863a618eead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff5b2756f01d87b7b2b6d037d2157b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73697e4cadeda63a15333a6efedf9f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9932a1c890305d7193ad1693a354404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316f7e09cff78b9326ce6f9355b4d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c0c3dcf58f20efee8de3ce3289d1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae1ef08318f4492135b57cefaeb82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a3f83383a7b5298a76a1f07b8f74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388943e5bec4f66040bf457c3c9a78f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c19d54d87fa470c7449afb744a4742410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6f3a53d1c4ccd5d0bdf228116460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d4850a61536369c499402f9fdead2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e20310e99b9634bd8db4e313e19710413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267e9c1d61cf4e3d5ded585c7db90de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531b31065285a5cb4b6c38ed69cd60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c81af3ecce116ad16b31fa8b0fa0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdba2b376d280d1047c7c6f9628545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d77690e50116d2a92d19c7581fc8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e322a4e110debfe5666194a981b0b44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd88b5dc30bd37ad04ee72a6eb5d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517a7765d4b063a943999c79b83ff9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96816d67a84c6cd4cd947a87cb7f60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9d2c12102c7e7dd78707dc0990d60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596a390e59e00a2e02fb77d33fcb9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162ff8e6367d6a73db2699b7dd44d96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac47ec5e7393e61656a0f2763b281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1691d4b72cbb37c748fdcd2c26c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ff7bc77fd55df943746035c61e81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d6eefbc8876dff5ff4bfbfb93312429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a71bcc82b71524018eb8b4961548430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae055fc301e0f4e64418abccd9302a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a618f39964aa4cb48f130e49146a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3de2fcccb93add8a845d28ce85b17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5220d88e9b7a9fea6ac4bd8ac7480d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b4007e2e2f234195777a97d6a0e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8cf11fe1207d71db47b516122e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6652b18ddfc793b2ad327e87ddef5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f795ca7ed31e2c778594478c3267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f4a9cda4837aad051cee4cf1a0a1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb139985cb8809f83440fabde6252f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a664f02502faecfde3d123105a3faa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76254fe668094b45d4d23a3498786d12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69864583484f3a4819d053062585666d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a2b6f14a96abd40f84d423431ea2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e8ecece96240d15d280e63362f7c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb8387f304c1000292523fb8bf07f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24bc50ca9a8e3620ac04bb1051cf35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7834c88e0af1fddd2a2f735fcaac6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75addb1b37d7a59feb6b582cf76e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed74e003f7cb94c3b0432ac13255d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70095e97b1624d333c24bc2edbf3a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e907db463fecdbfc8640129436deff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df9aebf42cf7b04367e265b80b1fda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea11d57de95e9179d5b7fae2df93e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985e0744e2dc1174de5362d02e2804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e011f67ddde4d27ac4c8f227fcfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405314c19e13ebfdfdadebc1743355457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666dc2bf94390c349e46fe56c8590ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e1034f27362c669ead56e4138a922459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9e1ba19b8f8dbd9118da7f1fbdb3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d475b803b6158450d7a19cf0332c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36ab5123f7c11f6229476c2d54a39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337982de341bc54270b2539c6217f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507e4bb19270c665efab8219dc96d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e062e18d353bd004a34dab9c8374465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1031e723ff2bd3e341b70b7cdc55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a274a45f2ec5040d4b891f7f194440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04617c2ab05aa096eb3b3fe0b95bf46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c495c11db1ab66a08a749cd8021306469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa27e7675b003e12843d031b933f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed97f254a883b2b21c3a5afcc8790471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207e9751ba3d1df9485ab044729e24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422b8dbdf58c7d7a7fdfbdcf5b8842473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458256c0231ae88f7ee37408a5f2638c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14239520c7c9e1d80209def1b70ed11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc7eefd3ad8b96cf5631170dbbcd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d78b3907cc7fae041dae8bd307f0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56786be296276cbbcc6f4a6bd287f0fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f735892f1c59b9bfdfc3a2a99e58b00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed923fac77b825af95df11eeefa83f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5368deec725dd73ca4ed4eca34abbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa604d8a92701e79ea3a3e52abdbca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2b65de0e9b170fbf8e6c25a7d064483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47284f0a0d494bc57d693a04ae3ffcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476be891cb646df064d951f8c7c5ad6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f94cdd67082d272303ef9e664852486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6096a38f94d56bd3fd2b1fcc8ad31c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f811b257717962cf6299c9aaed3fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8afeef88b848177105ed3113c32ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75607f0cfc34bae8d4fa4c9e5c0e89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c1e2bc2934d9d579771d2f0f72e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20c273604e15c4d148172c252a8ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5435f2057d573e85b5ad82bb9df52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250480fe7a1a31ae42c63549cfa98f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344281a68f655f72e7b0b677a82bee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41c60ab7bb6eac24090a648fc6c71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0151881a3bf7b7813675f3cf8e8d51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f80dbe32c367cfd4de9f8c7b09eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7098bf460e477c2de6285a585eab7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b784e706444d5ebaaa51648074f82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28991faf20f6a98129fb399ebf2c97c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c55ead49f156f7e317cf8feff315cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a30907e1be4e1a9de075a94b99cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a6d407e7a13a2024e297ba962758504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f52da464437eba0da547a38c80777505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1391e02807118d305d41b8c28f4ca9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31287b1a336581ec5e3d1ac91b0ee2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faaf2306c89c5ad60aaf6aaa311025508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42524802368636a55678f0a3bc8bbfff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce888ea46405230b5d8e57c134ef0d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ef16639972a520e94481855d6cde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67d143ad83b8d2f20eaf937872948f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660f5e75a4be038426203fdb096d39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78724eb4193814898b70ca9e90b5f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949d977b5359348f28e0ef6814453f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61787fb44e08784db67408b0173e9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b1509b6b3ab672b46d3b563e8c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015082b4af670e4cde14ceb210c4145518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b78d984e7457cb5a90a454f068f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fce85c136974c7037df6b13882312520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4787653f8c24ffe01bdacc495e452521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567022dac15e9914683f07b4175a41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e496513c69092a20fbb2b85d237ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eedb4b0c837fae80d3a66449ffa386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e6812f524e4965ac89e1ea210e4f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a1b15429f471f03df1bdf7630536526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea116d37eeb4dda276024bbefcd3a0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87d078316dc41c49f7a354b2b5e2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105408d7eb81fd3341ab9505e8d22ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b84c0c303af7f34ae21d09f54349530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e46b3f337bb5bb4b171b9351e5b316531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463a8c493dae630cbe81a70e92f562e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83fca84bfef4864b6d1938e933333533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891e393c69e1ff0543125f95b404c3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafd92ffb712fde695890fcaeedb7fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a78e8b326ddad4f8ef0e3a9f97aaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ae7fda201a7dac233654d6af139e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b55ebf86b4254bea7be4903d5b25c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d034fc70e21b537f74d9ae7abd8c01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449ba0c304ade95ea4b1c0ff8e3471540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72782366eca964e7e18bbe404da9517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180dd1139592efd0508e3510200c639542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a369db56aaabe0e3f7e482b2b2af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6d54edfbecd46321591254d74061544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf6366fcd8649c328eac635aa9d22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598186628a76b20a9fdc021a93a7857546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555087143a4bf5188677045a0bbc7237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae2ba92468dd8cc26544e783d7f0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8578df8d212ad056d87ec7c563df1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70f68b8b573d15c7062e4d4b038bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7e1ef4998c132589dbb41e74b70eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094605e327ae1096f4a16fd740ad6488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489a9bebe7d49ba6114ff1ad4d01db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba29795b7c1a40d6d2af8b7a30c2bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fdc4c38ac0af1d85ebb10cf7e83a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5ce402b939e4e5693224cec0c416556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861917a11bebde6aa9078d5bb71b50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b05ac0b0c4f16a8db698f600d8750558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084a4d0cddaf3cc1bbf59c8b006986559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea9856b6e126a35cac8d8ad0a0545560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4d4385a5544ea6e1a05d7c26cd4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554855e3758c1dc34f9521638fbf87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e03724a695e5e18b117ed2444ab8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3893200f7636063cc4212c1d8866a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13f2af6fe67eef07b5556e4766fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a09a881a3cda3f3de144f6d0c6a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118c1ad085b1814e76024e059ad9b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a5465f013d0114b8a122996a3b00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b5dfd0e95ebd55cb1251e6ed8318569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e736e666c9c5620e1b5e51837326e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a221e12d9e343bde7b7ce2d7e393f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef9a67c7907316c2c9ca0e23771885572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e973d2352b060bd783cb3f3ed41ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bea5d464057a4ae424ea0814b36cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a0bac271bb9814fbac88a2b01702d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de372c994e3767599fac7f328774a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209fdcf650e7d7ca978f007fde66f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a0e37722935914faede251629d9b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0bb33629089e8d2f4afce28ba630a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ea216f843599aa8d1b5c3193366f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7431690a53b7cc724e326c6fec43fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27427b874907a91ed8e2a444d5a09f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f826e130105fa071c234e07df2cc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a7212c63f58d6c52ad071c7865d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8bc7d2bae48d4db64e261f430033585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8815abb029a242423d76a5b6a455dac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99406d0b3d2a915017163d5de174f548587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b80dd2da758b7777e89ea59e3732588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6549f77a1387dfb60e941865923c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e528f0895ad73630a4efd879ecd49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491ad9136f5ebdc1f8a81f28f2607c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833e04a3b0347be42804f9195a4a38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f5d5add1ea02cd58e1048d2950b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005d154caf192b1ebce13f3e5eb832594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae75f13e414ba3190a711fef9abc12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f32bed870bc8e246cfeaa492eed61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377bbd77ea52a807aee314bc3d1ff54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7611da652ba9d864285b2c397cc0be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ba75817740c1a6cb0ec8efe8b162599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f608d823c00b281d33523db41e08d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6141e41563a838ec923062a96de7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1046aef05744147bf6d65053fa8f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fb75eff7904d61f2872dde38c46a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38439b5f0139432ff8907e1998648b76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8a14fb16fb10acf28c16fcd83cf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b36d18ef846618dfb315ef7ccafd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e015cff3403b8d98cb04f46b38261607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567411241a625edbc85940ac4dadf93c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5aa25c9f25be94de5f29dca911269609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a609931c25a709eb4fe9972351b55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76596411996c246391812a2965a13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9190c1b340e0d7d68a1f942b3c15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885db1437a51039f1105e929f057131613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c8405a87a16af91d17c6e1a08463614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e4a4269525c8497cc4f2de65b67c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e238c215b421db5e4b92773a4e65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a06d194739b1cf19fd08fb08f8392617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e4497831623f1b8bfe9fe8fc765ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78ea7a1f92175eb20d605bc6d40ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fbdaca95f839c26b85836d8178889620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1b0dd2dff6d458debd8c99e461824621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be6ed0745517ffceb6a709774742a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5058c6c78b7e465705cb9d3d43dad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafeee6c3bfdbbc85d1bf41b19f3515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4a5b19ace858c4d84dd1cda5b7e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ceb157b683d59c39928673c51464a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebac72e6dc5b299f5ad03b4046fc36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b225311cc493762d384ef4069eb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bcbd8735261265534aad7e7ad437629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab65da862d8b311a0313720b8b29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d730762764d93332a6ff8f6cc2e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e37a4de223042b7915fd2e55ea02a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed20b9fb3dc59d31d064c571d91b8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394b92179f61fa41e763b39079722b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46631fabce891c049fee57555aece4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201453d03f0f13b177244610780e3c57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58cf897b5579c61ee1a69f90fd293637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c64ddc3dd13f0ca9e9ea387efb890638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b93ec7c092b3a71af02f1f8beebe3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871165a2b40b4ab5f54037654a9d0bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6b2dcb046616d09c285b3bc8696e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2219896a24de06b76d6ae6c367d047642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f0582e72f79e33f47b09923403850643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa864e3f2fb6fab1c61d0f728900e13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6debc9c47d1e6ac1946f92c161ebc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152beb91d4a83aaf0bc2259265c904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6818917f33a573228030f9852099647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3e90029036bb8edb7a3987b2e598648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762888b82803893c8b63c6a25865d65e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06cc27de0d9efd4bfbbc6b3625be6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c093acd499c031147aed4d7557c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8c67662cfd6900a285db7da45f32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe2f8ba362ad00498472f9e1f6d66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd44713fc62d46a9148f73585c6dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006c30c55e44152e99734d935fb4672655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4954445b0a3c616743378b729974c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f7357baa5c6046f935c466b17591657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff3064c4af4b2fbc91ff6664fb0aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dbe47cbf44ab5d33663d42d2f411c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd24e4b4b0f5bf970304a25c32837f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad6fbb9d323075dec715dc11a2362661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2a3f50dc27a5df3a8864000f6feec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63c132e89d0665f48bcc519a574edf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47a5b4375d28f4663086d5633a2d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a97ddd9245d6af3243c3144ee3fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4bf9b16aa033c139ed10ff2347a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d786cef12db59a097263b48b219e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31993a8fc78f49706f98dd1c93c9d358668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3584a10ca408375a28ae29dde40eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5233be82ad35063e7f2f6912ebf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06e9f331d20ae87ebb08f1d3b49c09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbfcb244568b47835638382bc1c71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba426453cdc4a072487ad24a5e6bb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6edefe00801c319e68380b88c6f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750283df70f766b58cb5fe50daaaf87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac32d41bda0f1458775f7a2cef9f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffc08156fa04e9775be9f8cc252a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e76241d4b0126024b9de5c9dff1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e40b1866de65b391a4b7902e49f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e2f5c6f1f523f5da90a58c96950af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafc76b9c3b1bc6ce26e2c21405fab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a303aa619c8ee406d3b89f4145c50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25254a9d20e90a04f79e4e35a88ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64d74d41723bb6e5e3697ff5125c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2884dccb3ba781ceebee8e2b900956685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175380739f8100a7e2b7cf5d8c4dbdeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c3661b80859dfda38168ec6ad600687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc200c1a664d55b5d581f5ee1710c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df42c3c6758707f95928492ed7847689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d619fc62f7e61776a349a9333ea8493690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2dcd4892d31876229e045814b156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446930077ef84ac18b119125a444b131692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe74c5b90c126ac6c9ce5ab1a51bf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab92a932b4beb575e1601fd5875494694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6dcc62e7d423f31aef037dc8e6dff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389af624a515f0142ff86d72fd1efe2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1529a968cd1f977b5ee842c4f3501697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73136bc8d1a5e2cbf2f3c8fcd39ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89964c71dcc389dc9d8e89557eae37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33cc88a9f57b65e0439a5abad09f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eeb396b433f0d04f923e47267285f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cf7087ab651b6c0098740814e77a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f6d7e968694d9b1870562c910597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d8a790c3d77e83b546f242b5ac958704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b83f8f82596579dcf56efa64d3ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce90b9a84e67cf9f927b460bdf1c55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7294cc8eb3f16b3abdb91200bf66a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb53c8df38eba71df216710d85b786708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c9b41ca70e76b4d41dc71f2fd267709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b74cc0243ccd9f28cb67eeb79968710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e341da556e20914437e95fe5e4e5a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07a00f756775e985ee711e3a0a849712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e182af0d9a13ce56b1a2f7125ef9d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990f174297d4fcb8c36c6cd01ad74d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a96d2ec9ee22dafb493d9cbe9d38e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda7358873463d8cfbe16f584f2915716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8fa41414536a15dd176a8b1bd31b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e305012fbf8ce8b67f77e5ec898fb28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86678e09d70f9d6174acd6ce84c5e41a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3e962d41a549ac23ddc33712c8195720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f314e9114dfb39bc7d45f58a02104721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f08762d5b9b0c9ceeba63bd6efbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b841cd5e1587dcea6660db7013ab5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e2f0e3413471500e7f2a8aceb0b1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bff457184615e99c5a3788e47ab90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148704fd27488b232032d06fbb5dc4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8d3fdccb2f1a4ddbcf1972e8e830727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe7bd5471a7a1a0d876944b501d6cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b773dcc93f811820b1802eece9cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a08227c59bba97bdf6e8b6a1cbec5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c848616b44c6c53c681f80a21f46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858712c2a1bde3ab6328902cf836b074732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7167f55422e8738cd4a1c5e4aa6dca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946c69e303af08a5d121f5037808c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119cf0eaa25aa446ecf7d1703d27ce4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ceb6e1acc623eea674618a201df8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759e8d325974bc87338e2bf11e7cd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919dfda89d63acdf40a7b60da78757738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaca981e5a8b8a190d760bb6294a30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14b915382dec054b63fd033838381740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffce6a845cbc23311875b813bfd389741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9097fcd1ebe4b99b5397771553d4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ce0a23de18261e2c0b0ec1dcb3de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210cd617d2a359f40e4fc282b1da9f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fcbc13a4b6b50c5954c85489c2099745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9683cc672f7cfce871318586de7a86c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dda7874120dcfb0e2649a7c972aaa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcadd0f43bfb19b41342b6b04694c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf1715ebf4ff79caf18866bbad2f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb923e19f0b80d7e76af8beade859750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e9eb0dd351f2eac8953e35394f56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a49cbc5c4e64ebe3d85ce798a768752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9f5b06d2f830fcc9c9ddd7925f07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cfad097875c9633b614e49d81d873754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756936f5ea0e8e21a9363eae2f9571cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d7eda7942645368ae7fa05c38a21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb767b70bc2f21ac04e10d30d5d857757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5504300abe6f6d51d1a98c5b9c5d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305eea2a519d25e9d26582e543d3bdb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8238672598f139a54241d0d031e86760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c84e849c64a708062692095ee93c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe263ecfa11a90bc42cf5166234001a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7dc46b4a700420a27edd503eddec5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece507ce4fa7d8acc12a57dae34df4b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb7380a495319e7eb4d5b44b50b18765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b643410c94b01e4b1c0bb8e3716cc7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da64aaa7f19775ff6a8e44e527723767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a8c9df4d90d3a42b65c279b0c85b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3cd75918459a79069056bf01e058769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513bfab164562877b5dfc0d734c6273770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505ca4b34430b8844bc08e3aec7253771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8d6832d9a12999946042b682246f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4771b717725304b4c14305477dcafc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f81ff1957d2122cf3995256f4ae8e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0031a3c1526ea3d28d5035436bef40a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef911b3abf2b1fab94b771d5224fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37fe61f19fae7b5821a5561ebb0960777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a086bd07ae00a9cacd62552aaae2e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96688e40e878b82829ca0a8dde0cf735779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03424b9a657d5713e57131369334a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e121ad9f52820c4bb776f5e2ea54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7b5db60acbb355e9e3990cecb695782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7bff0c576a29a765b08181ec03635783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21531a0b6fce3dcce8bb38cc4bb8f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b63ac207a8845120160fa9cb14eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a30bb38181f2f92a4f6ecd4e8494786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a32001645051e4d5504346f732a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15a0658f49dac3a8f2ac33f867da4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279253ef0cd4905db4852ab6f0258f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1018a016cbf37f131eb702119cc02a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56060465927650edfc22df9e014ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ce2d6cae42c9b05a3474fd62c4ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac686bba51194770afd36acea2331793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b19efcebbef678075f6ce4e5839c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20ef0c3d020c43322d60f90201624795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374b315fa2c5ec8a438b77efcafbb4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5665352567ef2e403765a1a85055797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aae40376cebdaa534ff299c8b2d2f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fb052d4e6adcdb341b3f47792952799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c05f79bdba8cd1c3ee62f716dabbd8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37420216f7e096b91aba73f6189631801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b15f510d1d197207137a972463fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecff967b8cc7c949092890486fd9ae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a04fa32f0834ea739b76e1af1835e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d700990e03e9766559abc3df3e6c5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92858e5f91de786388fbbd54eac64806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1afdc53cfcef853f174c7ca6f454a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0b35ee584e96fce951ae1008ae8bb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f85470ef3b2dcf3a616e7f1db02f6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877cc4ab77eff5ab1a288822997cdd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b505d1fb4e5ff2765f410aab8f179811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a26d64608a200bee5f6d86565e69e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29ce6d78086c7f419cfda16301837813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d359410cb6557b9a0de642c4efac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d830e50d5fe57364219f97c3397e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69454b46cef837e1f6ec5f1efa08f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc4d22cf16baa582b8a3e7d0df020817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea38cbb0efe22df89a3edc46a3d32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35380f08dcb2afc8545b7b9172ec1b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8bcbb3af845a3470f2c9232584639820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f3bd3a0ee6ea5f3b8104b605365c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce5de99b9ee01d2c1b78c215df077b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cedda0ae22ac4d9be5094661a1605823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1635ad1af72ee34137d8b4b51f6ca4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f37ce28040658db6a821e0fdb9592825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8ba45f76eb3884acee6f73c98291826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ea4a4252c62dc7b249a338e5b467827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063665f61070b64242cef2256b6dd786828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db2abdbd8dff9ffc4002c811dcf23829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8156b854e425056287c541bff49c14830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d886c430b3b18e3eb6cfcb50d9813831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803d25df7edac062ee4ec13cc64c72832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e977f9b9a38e98fba8c58c585c772f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f404461efa1c09f4306c42d61d0bf8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5ae720fb6a5cbbfe4907118b8a944835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4918991b43d1801cdbc15b4082be2b8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d1bf5bbb14de063e27580fcb5345f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af8de2f33d444de9a4f6e0250354c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8921bbae7c98e9b592e45efb0346ebe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d4fd4d56e0caaa544ffc93abd7e8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8ef9a682009119d70cf76dce5b06841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a746b2f7bb3bacb198e2d4eac28c50842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772011be69577840b91e1950796d04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868988e019399dd1c3a9af4e2813c4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc1f1f3283ebd6d4a7975ae9989d83845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154435f7375568c34f07eb24769d969846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780d3c15940d33040c5cc5b57a81d08847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb738a86423e044959c5f15d3d7025d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb8c0b073992a53a73e648a044b60849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7365918e183cdfbde6347a1f1eaf8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea732673584e5cef5a8c37a8e47e12b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834dc8a9758c342063cb199d57f4c83852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9660765f959b542d61141a3f7f5125853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0cc1bf7096c4058530274c182a05b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca8ea5a96f5da6420883ce911d480a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948512f617e43113a4235c88c31a3399856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bac2172ae54c41fb8c804f2267e5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc842f297fb14d4272caff1110368c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290eaaba226acb31d2d39986918e39b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca429067afdffa073d73d2a8e06b3310860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc74b7c005ffe800893e4f2371e39861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e954ec909acc9ce3a075e823582c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278e65b369584c1db7927f44868cf0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40ac18548724e220e980c843a09273864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55745d06ddfe6c2e67e41c336707d093865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e89f1b1f278a56d34c7407c8143de866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a4670aa2d0923c3adef25dddaf7d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1f73bc48db8d4b950fb86baaf775868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b797ba99a0be1c0deafd99bd1e3247869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da975040dadb4682ec221cf0c094e2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0434c67c392ae1179fbfdb8d2049e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b774fb522cf786dfbff7af7a31d9ca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677efc3711a1589105c9de07bd79935873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f6d9f7dbe5342af77c661c65dc52874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e284b01d9497e8908a4229740fec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700073cdcb8a74f64bfc3d3667f1f5e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd4f262f9418c8edafcf533e6bc110877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605b31f49d92b7a6c3f9c0e2fa436a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78b7845e1063fedb696426177bfda6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae0d6c4100bffea04952c645b49f0f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40a9c9102a1933e527bca85f8425f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1317314105a76cbe18b8169ea2b61882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b2878c87d63dd0c4ce4a3a4033d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539003afa4bd7d9a73c4867e86511b0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a815701309b91a3b01dcbd1f569e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de74300fc6c3a55639d85b0ef2842e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b0987b8f2d73daa931cfb0252c82887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c392586c08ae597d38bf37530972888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2529cd1b129eb8512e0c0b46791d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a2fe151218fa31e909c3da30c794890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22812f1d094ca321694191e99ee4b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a9c0d4313fb337eb9e2034dcea49892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6d1a70d62b6b3015194db9d3ac9e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8305f4e2929b769d248db0273c93894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9239a4e0e173372bee59ee7b5ae3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681bf5e9d47348ab7c7747d7629681896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf28e823321ebd1e6eea8d31622269e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f6ff6a942ab863b36a4f46f4462f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d04de520e381884158c7a5794eff1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b194249baa1b5ccf1d7fc2c9c758900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3250735e743e344de12e54df7707901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13173f81ff4d7aea4deed89aea84b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a524968a0e7461dca17378d5c2e7d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab69c43035ebc6eda0a19dcaa8102904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808af67a513df0544362c02e8ab25b05905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3e588cbf116b8193e745b2717be6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72196475433b5ab6a0f45fc29173aa4a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a5e6471206294ebaec546bb38d2f5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5871fb7d4dc1543eb0f041d1287d55909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a977209eaacf6c3cb1402c37ab08910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159be585d07bcafed3d735220fd94b0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c299c65a9836e4a2e3cbe030c840a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa36cd56c2c710a95e31b985019588913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735cffbd0b60db2305a27139d03415c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ceb61aee64f4f4694611c067bbe19915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845358747c683ad5fb00d2923d7698916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a437354d6315d49970cb317f717a472917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26327bf9f6b0a2cc4381c47caf5114e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add78e3d27275c072477daa323172b2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2479046e0e4cc987f07b4b325cc3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a0ac27498efc4cb34faaea4cf1aa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08d1960dbe0904c48757e26962fd9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b7b988403a3b5e1d51b08a3797f0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f983443a83343b24b136cd838d1c11924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96998183dd471a685ed37d94942f953925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d00e819163dd6e23cd8344b3afaa3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c524b4a16245cddde50f39df54dee927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893cde846bcc7bf7cb099ce2295aad928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639aedad3050ac769554361a57c3491929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa88642195f508d27a311022ab6db930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbe86238addf8bdcfe6663c257254931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10872d5cae25c3c174c9d227f2a0cd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae5999b923a93dda3bb7fd72e379d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc27968fc28ed76db50bd6fd2a944934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7af58cafb23488032fcdb709a2ae0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369e765cc2f05a91efe6321c0ac8d59936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95b318af8861730d7011d71c9e7ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bac2b4f86557260a7e199fd1fef7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33af1a378fdb2ef5f50421b68778fd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ca8527fbe03a3a92d5228489e05c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e669cf79839da3e3e34de49fd0c1f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0ba6b176424535c823facd7d3cd0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9271194a32797f967c2f3f5195f150943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b636aed014292c41d7256b1722fb3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587d946a3a395ce64d6db17685953f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f00afcb64f28a81f0930db1035014946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511129fb91ac284b238f86f595a0f1c5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e4b71f9c5b48203086fcafe6e446a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaffb03983a5576bdc60461bc51254949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3d3168a1ac4d5d40cc875cfd6f45950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf21d8073e3d8dcbed001f031f9f71951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c583e9a38961f23e2dc6b92f0404781952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c360a598183752533e360e23c030b7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1068bb2f074b9ca4ab559b016f2d1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a54bdd0f22b4df0355515740acc53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d238049108acffab3ca8cc8ffd38956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b34855fc666b2105548464eded13957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef9a1a5419e7917258189521e85773958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f1412fbc2af1578462a8c058541f1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96cf505bcd5f7e526a8d05b896a2a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19977a11ec5806345ab2f91b76abb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f65059869c7bdc66ed7a0a09a57c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d220cda37ff9791794f242abbdcc83963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1e8dc495229f47999ea0471531b4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95944a2413d5f6ce386b78912324202965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad149ad75cb425a74269ab6aa47461966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfcf2dc862ee9ea3ed4055d39701f6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba99f0767713026638e290a04b7c3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d79f1c1580cd5f7858697c542c45b0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba6e54d91c98217e128c1f26c9961970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208813d19a89c885c978b8e6462a8932971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7616bb0b4f0a2a29b5664fa9b2a8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a565850c721646353affdcd9851777973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929cd9e4520092ad56c67a9f3e9756974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c8c831399a1429dce37d2d037039975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa002aa15708c72597a984faa8210740976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08bf1d4109ba13bd9c2e1ade2adc24977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ffb6358df41dee8d28c0f2b937e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62878aa644fda7dcd3c053262febf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db385991a99670bdb298f99e035ae76f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcbddb959cab250191d470a19c60464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff8f6dfc29c04ee411b30dd9328725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75962a9cabf204fb434bdb3922e2ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52443d437f13dbd3f2e5b900b2bd0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7dbc7d3ba62603799534d2015c92c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290bb40dd07d2fe2998270161e62419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b4215ea1ee07c03141544a49ec0fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3857d3d26dfa5de96ad92fa612d8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000bdd0d0e0277f52aa218733a753012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346b96d4f3dcad746425a626563447b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c8d532cf4ecb5c4437bfa9a56feb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b55d611da43f386dc9c7ac0406df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a3fea0dbc60f571e6771eabebd79816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac23569d07436ccf83b97347464eb9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5db4c8ea765ac0165413fabf858cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a14797c54316c081dd9792da6b6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5ce233ed2b4437770bde06416df120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19c3759eacbf601c820bed96a317b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345336a6256bb41897efad659ea180422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f64c4849b262d7d1a4ea14ef2d7d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635e45853cbf285ac28cb839ecf886024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc060af34473b470f1b2b38a8d043825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53deddc9be410ec843dbd67e03224726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ede6b8f920d4ac6e6d311997c8ec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3064ca0b9b70acd7b0fd23a334101728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd6622919d2ed88a8fb531ff29f0d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d191dddcfede958a71e15b726db78530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5b53e6a1ea9f002f63fdb37fe55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958490bc5bdca0f48563ecdbdc9fddcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078abd46555631e7ca1773e6c6238333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733262261e80e01c8e0af7946c7cb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad336071dea690ac213e397e7aeca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5c4c5534e7a584fc749ee34e7664236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59187d9a2a6c08ff246414e75bea76537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c493452627a673abbde56957e9637038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ab24a9c108fcb7b90e03b67d73b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3902cb75208c087e88b6cd112cf50f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864e22ae84d077ebae54b5df23324341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d81391eec103a0fffabcbfdea314c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad5d713c30878fcc08b40c06f1f8bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc274f6e58d647047ee3c525e320644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c577f62e3cea8feeedf708538e8d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d17f2edc845746f4812cfb4a930246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e71248426b7d13f74a43f464b19de647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ca750b5c9d82de65bbcf8c719a8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d79be9b28ed0cfed8ef19112cc8eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe261abc4e57d17902f9a6d16c7ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801bb1c1c52fe15a2c65d02025ec11a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6337a23817eef2ce0cd680a8395dac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc08e666d03374ee7b99193eb3412a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ffe3811360fbaf2abb6924a3bb23b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4046407b38a20e810ad0bb7eb21d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb92357d75d5a7dfc574a71e3c20f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4580332f03cb3083394559e32b9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fe0fb983b882a0b25703ca454f77f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2467e89b6823c953d107a4e12d3125759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c5c38ec15eaae9051f47dd1e7b3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab81ae22bd2c47dba1bb96c1d734161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b18434ff090d0debe339235c2a5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc823ac09c65ead008e70dcab8e16163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f85f7885f61eabd6ae73cb3a4fa1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6fceab30a88650f8d1cb113985dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af5ee614f4fbfa9c9f72f71bb288b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91585ff2eea3871cf6e1db0372e25b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4417da6d7ff54ea648b9fb08a10c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b3459cdc79a52ddcee47c574e87e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52edf8e5b4e7f95ce3caaee2e50fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e53a266cc28b64766262ae37f31771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279e6bb40caa7ad36b4bb1da4d84ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425aa3cb4104fd3ea447c2c8d5419173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02265ed967aaf2c4b61c9a1087075874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4187c833d33170fd893f122a555975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb4e56b05bece09c40c0d16cb66dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c58bc24e6e2a974b1e97694644e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e95b82bb180a679db16e1b4b169778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd416a336db0fbad762d4306777ea3a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc7b3114d6179eb6d65d704fd1a0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dde5bb1947f5df34c6cf3e0ad4cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8b952404833689ed4561e1f52b6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d5fb2ff64c3f7c7885bae4e79c78c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9380cf6e39cc734102a2fd87d075a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b1dc58db2a30194d57c4039ca54a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121240bbca215d33ccf58b7dd8ffc5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b828b3dd6f3db4e3d164c4305fe987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa85ef964939634d166ad02614ab67188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df149dc46c283476ce723af78cd1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec23bf3f92c9e8769eaae4a2314bec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7b9877476b2badf391c234d8179e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce4747595ec58fc1fb7ce4396bf03292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770601f3914bdeca6bfdba657b46340293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6384e56e2cad5b352c908f7454f64994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfc94e0d66a15b7ac301aa11878c6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02635d98384177eb333fbd5bf22a8b8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770dde9c077543dddc8d371ad5331897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401be1de2fd5426c9198ee7bae41f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8fd9747b734c765da1477778983b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365de662842c5c0f100ab2f82966ebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26244443349800d7b6c166ce05b722d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fb5ce2bd2ab9bd878d37acd826b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488904e5533818e9ef4da2d73b4078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de88b49d629b977c056c91168148a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418eece19bfd606238d0f02ae77859105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a3a0bfdead7e457f942e86074800106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73309a442f7661956893b01d793d78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75efa6668a5f10cf23794ea71f49e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d37cf8387d5bb003cb24bde4eb4f0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4d1f15ef0b492e1fe5eea5db10cde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472e4c6f70a71aba1a85142a08ce68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c7f0b57b0023cef508acfc99b2b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d54e7720c5d725b017921d73b52d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963475d1e2d0bda369055d8774906eea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde17525d8bad48e34132d532938c33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aef1d80de8b5fa4a35d11f31bbeec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080b3b0625f11b5f5d6a14ff307335117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bca2c65e9e544cc956095fd2b00f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7f64315758af5e59c007e32f14c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d41069df5c2606c69380dcd10b82d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b09966c665fd717ec4b955af17726121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399cfc80c50411a752c84281d8d4f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2a2aa648e59609c21fd31d06ac7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709903ca8151149543598398b9568b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabed82333ed60677ca106e6f8770d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb5080a1c5f7dac6e8c02bcc8f3125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1d03f4f8691b36f344719be12852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749bc27ff49f2a762d5421b2012d36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae88ec262a333eaec15c959c443b134129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3fd518c7657d54bba276b703893e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b635d38d1e3595be36f4054ce9f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b120cd01469bf8ad87e46b8a2af54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828015af26e535fdf1c38881f3b5ad67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e561c60bc08d6a0e4250f682caf5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593e92e8bd1b25d04868843373c0bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14756e2d310af7524d5c9c2e56be9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb461055a1db3fff13a2b3ad4309ff1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5edbafa0781e152efd2ba2407f89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc8849d75f3bdff1a451a0aaeafba9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bebccd6f0fdc6136b295735cc0504140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e063d534176dcdf71baf2f5b508d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79e7c8f42d1e45ee5aede734eed69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1ac6bd1c641b24d384d5a988bc5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ab37d2464014f588b581ec279b62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e632343c3ddbaf5b85ccbae2d5103c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133e1bcf8b00ccdf749c8279d07b43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a57c04a0725ff717b045180fc5438147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdac5d6198c1c435bcd20b381956fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d19798a6f81c7bf5040d11496dd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ae3f08c410209cf910e8533db1bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57121e3020768376293d82f90730a55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e1d61114dda16102b455832c4f1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e1e028f072b8fbf683d5370fb52d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d2266a406e724b642f0816446f9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ba2b5f130c38af142fb5cd562f26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf40e6841b9397cad14e85c7a79a836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795db4cacc191684b7887736c4c9bde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdcbe564c858ac7889dcce0efce2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd511e3f21c1b5d87f7bae1df27e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf31716400d6a79f9ea6d8ab9cf3f55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ca533686e9ff3fa7f6a6170c41ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2faaa9493f6b5c6b780d12ecc07e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806c11f113c4656d00d50fd32b1d29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d28f04fe215f30e9d4ee37ef6a695164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7711054b0666b96b23d8c5aed8467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c17cc43efd725c6bef940d9102be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79ad7e787f44dfa1cd568505c95ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199dcef8717451b578b13cee9eaf81a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a0a3a9ae82f300e144eed67520d4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd95a856d58190a6becb1fc742f6c88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b31ac2303219bb5210965b348d22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b807c15d953430b31fff5b113dbfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c289febfcc36f646a03f3667dc621b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93d46aa9b467b84972a845d857caa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93be9e909bde67b6d71085261407c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c8f8bf0d5df47445f48eefba51f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc230a88a885a229a621c925635751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271d019b6b153885f2dc408bdff8b8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e6f637991d077254a91a5e133474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb2a7dd2becf4a0a15e3b9b4c8f33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd75d557570dcd8665529b61890e49f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755032c51189779f931cb4dc793b3435182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ecf57ce73cf0c37fcf55531848dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79b17572b85b4932e3f55658b3e99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f523b71c5aeb3e420e0ce3e14be7b40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f9783201fb8cc7dcb0f4ac2baf70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8d87054956bc1db45ee1d249e227b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b205c0013be6a099a372f487c639188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b075e063ea41510ddc46f53b5303f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a260957543c258e7e212fe1e1e4ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924409d8054f18735814c3ac97a0736191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3c330c3461a5551e6c57a65f3ed0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd98f7ac8935e13c76ffaaa9592c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757b97310e738712919ffd8d394dc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e0e4c4d298483742af0677bf1ccc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f1df603b3c8f3f73cfcd2ef5d6d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551b7c0573152c162fbb3bf41f62d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c16370566a885763ae2bcc5ff7c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd49f434902e471115ec109b0194e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d89d92af33794c11cc76d3f83bd84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f697919435be826bdca69531e454201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a807a72f754e85f1b37f39bbcfa6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25675dc774225009338e0d22d2bde1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c237365ce6c277fef70ff436e12e8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeba260ba0c988fa322c59ff2e5829205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0b12b7488dc5c9dd8cad32bf4a24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e8c2ec7ac6c51ef30901015677d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b1248370c1074f9d094866191e72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82465e1cb2444688a03c38ff855b2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195512c0c619937be52aaa44b9c186ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459387adc4689db6f02f9b6c8ec482211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2980000dc1af0cffb11bf4d7ae892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9bcb46fb0b884380fb4b5d4bc89b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d106fc845fb93107ce9d3758ce548ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40e30bda2ba6702c53ce2aa815561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eeddcf5fe9a96ddabb4306d77d47f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb185457389fd7a3af4ba9bc19a6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc68ead5cfa9d9d303b10887aac9fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750f0a3bd77594b986404ed9faf1f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd95d8d698e3e46d705c30405660d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee003b74ad42bb31fe0bacfa7f843221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2606e0378c422d02cbfe7f302a3915222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34e55c73f8b264097995dffb09407223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e76abcf7d41d4a0599ade6dcccaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d799bae0b4d5d07387b4b8e1632266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819dc487094ba7df40c75a07a4edd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2a20ec34e8a8d6db3adfd43e7582227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0cf8d6607e6fc0ac8ee89bfce86f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3952cdadf886a5b85dc6e5f70798f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967910d1b41b484d8e984d6f8d7f29f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054bcd75e0c4406006f48dc9ea6663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64574280d003450425d4a2aca38e9e29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15e62db9065efdef2ef1e3f63746c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea8811291d08ac2b2919f656081f80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66070d142808326b1e174c419d55207235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ce384e33251e2642dc1e91013991c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae130aed08323c5c1b19d0c8ab3cd77f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253f263e2da00dc8956ef3b034ebf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10c9b08323ae3fca13eb1fd762cad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c91a34bb7a7dafc139d9d6512300c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e111011f55a96e66baae0cf6791c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd1393df01bca247b663bf39430089242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b068d168b4e3639e74bfbe1e5668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a4e59403661fd4fe210aafceab1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d2e4318260d2ce94f55c243971d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a006b5de7d97ba4f8f5dd24e3d2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7978d6bf13984899892d5bf8ad251247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4acf335ef9d34648f9700fdd47c74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53cde80a6e9d123db43aadded6ed15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19ec2d682c886a796a8de151669e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ef945db52635c2e1b6369ddccc6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd52dbca69db8c5ecb9ca7cbe019d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256766a594278951f319ce91e79918e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2d71709c5767d6d56370a80c5ca2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0e802ac9ba53f4a44d33e8d7ff68b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06385971404e7c5014ca7ffa4ee5f079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8a0c1d486eb569a20de582ffae5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860dc955e2de898dd9d7fb23aab890258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34ee7490ecfb6b51ca1a110bd274a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e15c9ceb1a227d9a36121f4df3bfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b700651b73b8ce9675be76447d77a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8627ae693b6c611e549d17965ab105262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ce621c9f285948f481c71596b72f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f481702fad13edb04187c62bdced5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477dc9432cc604ea7ad70f531499e7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f535f2d229fad8d1b6b44a7c79b34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6ae3cbe6ea9a70826236cf65ea75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380a9716c354c4c2f6347b60761ea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c56a186fe5d83f12ead8042abae9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc59b7a8b54845089a8bf4539f12d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1554ac8f5bd12193a46b09a51e6e6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c4aa9a10135334770a367dbef5fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea2ae20cb2d1bd0807104417b7cdfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec9938bd277861cd8264dee56c9ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e727fc622ae664092ca0037c1b8fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf05104a6c1367c690ee2b05d9e4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a8fa11b1cd6ae6975664f45f5bc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da0c2f4db489470cc56e81dbc5924278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950eaa8d030ccf6e099cdf2da2ecf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5713a05a093f2af512423737882b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b597790239c362a8bc1079eed54725281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdeebe31d4ece14dcd87374eebdeb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade8adae1d877c4ca4b683ed5cec04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef6da8da2bd54be5506ce0d23ebe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c39e04c93866bab8a2f795ae29ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a5d9d5e082e6956f63aed77c9647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a742858da9c846f0c2d6f17e38403287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712cbeb18883185cdf80596b9dd39b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af7780317eb9fe59c311d7b09f1b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642edf4b4d224e80e566e125003fa0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c2e3441319dd108c693ab8695a84b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584cc77fdd4c9a7df38d2e9aa2a3f87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348c8945184602d5bb65ab1dda7068293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401077ff7d3551235f6780440c96c05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c0fe5bc49c0f54fdeeb3eac8a42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d00785aa9cf9dfe984cd74d977ef0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaf8160177a9b6d36701d511221f67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bed9efed07ab050245da957d390bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fc361ff0946f2852effaa395f5141299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18a5b2fba1f4480e70b4dac4d1010300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759e9504a9220c8fe61ed4e43b5bb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac44fd92c331c237b4aca313503bcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e5b3c43504b388a8cc21f325325a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e80164d62d8a0ba3d722a77fa2239304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164009a7e6077dcb5cebdaaafc7d7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450a2c831dc9a2b9c9153089b8ca1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811c4df78eff34bb3e44d7649afad7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1521e0533df403b402e28eda2a28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32cfda164230fc6c2b5c246fc9bddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc77516eda70ea903e28c3c0553b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc7641b72f6ab7927081d12bd3ca2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649ce294ece553c299cade435a280e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8ac12bd985f4139dd6447fd326e2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732b5d21acc78e33762ceacedd78d33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4ecda8ffbc8a02605804f2b398de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfdad1ead2e66fefe07d23d8c54c80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba64a11267b304715527f9fa1db66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1436a561d8efabbbe35bd45a78dfde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae78f48e5801287deb7710532fad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faba23ac3eb4877d23229942fba9ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b68cc5978e8196436a8a0cf7e3598321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e7eb2f1bbb074c216f7f08d201de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ba6d89f36f28fa61cf6ebe15869e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49926777c0fe7bdaa72bf39a552d241324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ff2f7606a1eca2378926c3e67c77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab580e231357f892b6ea28ec39646326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5413f8f8a1ef728ef4afa0f7734cdcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e7a8782691bbb849026210034bcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd472c83625dd945eb96a1edbca62b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4a28f8ec3aca4cb79a5c2316549d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7cb5923611cf17e78bff86674579331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bef811c23454a8045e410b9a38f71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621989e64300455ef1dd3f6c26a8bcef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e77b9de958d934389f1d9044ea8b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa044e38c43cd4770af3bf617c1501335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f743d977381770b5c648771a234f6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ef73a476adc6ce7f2dab440dbac0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d789bfe5c35fbfbcf0a9657b22a13a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd0bc4f0efa38c44bbf7201effe3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7037b0d466f5dca6fcbc83d2bf03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab27785cdc796d9a02c3873ca0581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9625011be1e3887b0580c2123a53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e416f4ddb4d6a1f95536a6b7e808343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606638b7d5da2fb3e1975b8c4ca643344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a72c25880e0b76a7446b2e8dc685c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ebdda5bec092f42bc9b221e6fab3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe656e6c3f8141effc9224c6342b1a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd87d46e5b81d418a317e82d8249f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905130ca6575dc77eaf91f9b09d8ebb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668aad1f8e02435579177d04f481fcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5e9c9b2d0854e23a03ac355a9225351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42974f25cf2365c68d4ac22a8d517119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9868e81aa214cd8049f6934afada353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e59b1de9154a784932a734ca5941354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b53a162ad882591fe5fcb24c1ba82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ed9537f40dda4910f365661dbd582356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ed408e7da89fbe82b076ead4e16b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c056c20006e1a11a6fb81f880e731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff03d67358ba69b78d0d72637ff97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed01844f406c31e6e5370183703189360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193535c92f9e5ab4c98ac59644cae9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c85bad484ab3fb311c5bf7d88e73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1474f741dd2c6dc914941c376f80bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d2daccfc028f9f8c72be7cd3b00c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9c78eb06547ffe25b282c517359ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399cd23902ddf9cd1a30e7807c2e652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b229883400554850d0d0c36393f0e11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cc1432ec1f218f7e9310fee5fb7ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a930ffea25886fa655a9e7b296e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43ada256b7177fec658de8dca10ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e504f5ca8f96be94d7cf098cae8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb758e4c9db4fa00edccab00532cca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b48e80cf10a12b6e9852041b2ceaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a70c7d17d61c83d90cf7ccbf86be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07da1e07857bca1215c891da399f14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920dddfe942869e05162daddee344fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed358671842977ff74049e31ae264f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3f21bee25a55c5b666a9e8609f6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729374a1efef4fb33c3ad65fdc7316b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873ca80853c7b49a14ee2017ae46bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082af21706372be33e8e5c9b9013e0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35fc58ff7c75158f88c09f0cf4c07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e22861ba5abca6a18c808f4c3346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46290c4a80e1c90228c35eaa22cb14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d778fc82809de54461230d5af0b99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd69e7111dca10e36863298ad864f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533e94d49b7e4a4aba63b634a32e6a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a61f823eac2e0b288ef6d20cba8b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc37627d60b98345386ab53332db7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c0e12f4ffdb83ebbdfd181f26506390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0cac5524b1d05967f384065371b91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10d47caf17da3e30159dfe1c37844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27613dadc5280b6e3a20473a92dfc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1d0701f124e1e6fb031341d4afb06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c718a867db8203d144561130b2e20c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07624ee6926d3d95fc9a13337bf107c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf885a1513540b7c580c002a7f1dfb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf36fa8b2738c385a79d90b26df30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001ec7df613ec53d0e6e61f654e447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507948324ba671bf478e88e3dee0ff0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30add802704a11e07800607c7224316401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88a0060f95d204439659c4c6dc6e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ffaacf38591ceb74e4fc527339d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea945f7204856994552b90cde0aa2fc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b3b20a4cb5a4791c7752a41b4569405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473435e5d233fa61bcec2af52e9ea956406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897954c1ef6b74770d4cb1d7f96a3f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1c0805b726d650d6c17710ed898f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366366c372d89f00e2db50f2cb01e5fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f27d371454d2619d6066d1d308940410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2f9162b5dae469f5937a23c8b3ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185c687911c93f70381cf294d4bbc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683254a700bc6b5395cc32b2962b90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431cc22054c4413ded03a5389140284414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e318d7ee0e53e754f793b6caec331c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b64f6dfa578132d1178cdf64e67ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19898f7d846081142925452003bcf00c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a9304396c841fe8ad4feb51ecf43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e73ca15c43c4f5e09f7855f021502419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b7849b6a8b5c85aa7afe296056d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51fd483cf91ebf0a3639880974a219421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905e5e4877a3b9890a557a28eddc9f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8a6c60f1801d1ab069a8b2f8dfc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60b90f147db3674f0827b9f221ad0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95021d94dd4400f087ae35f0e47bd324425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa965e7c6ac86c934c42effeb48e5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec28a41d3ba6ff70b8f10fd336406427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152a794c6cda9f439eddfa8f32e00e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363ea2978165cd31ab36dbbbb2e3fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf79cd63d3ae6404ad25ad49f098fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2b3ebef9f824f509a40820f64360431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950712b68998b1d0657f88d9604b27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e780d07a5f31c632fa700c02528c06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02231c7f35ce6f92e861e2246d9106434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babd4a5cf4f601a5ddcd4f1b7e7185435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4fc9a405702924241f3c277f35d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef3c5b2f889f6e589e2a8e74cda70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07416deb7a5146bcd3049517e4cd5b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347383f67a8601401096799be92b4cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936cc36d73e50467ddff61e8ad1798a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b705cfe0d6fd3e79b3642d88c94b82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab233937174a2597f7fd2d590858c2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff51ba3276e705080eb69c6b7e004f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7808399e155cb28ac7e327a5ce53884444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee61598060e5d293cc627e008eb49a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edfdccae4309b4a40a402d51e286f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a436abdbe1461dc988a7f20266aad7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6ea1f89d1a066a4f06fbb5b0d308448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a86cddf9906201c48423e73e3a178449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45e72a14eb2631877cd90e54fcb31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0376194bafe39401a9923dd41f7a4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de59e25a7936edf5397ecd2a1e8932c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8a38b0495ef575af68df7e7f3bdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c893b713fd0896a759108b3056d60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4069c00f63ff047fe327b6d67716455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090bf103e71ef77cf8d138aaf2929ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cab5c0b4c6e43a3b56a000688758f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4632acbc7b377df46a84b1e693ccb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ac5dca51baea2d54bc828f6b2699459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba122d0b17244d4f68746a01054a73a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc3207805f01079a0deb5a30765448461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38728227f906abcaa129ce0f9477b55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3b656f45678bd1152ad9cf6847953463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b314eccdf3df730d7346e72c42f830464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba288f7371d0e368afaecd95d3c253465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a90c0d678f16463edfabb15b1e4f0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194955a83e211dc44a32566964facb50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62967795b92e612c4b73e6642f91db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020217e6053b70371a1a7024d6a3d6e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d661f3e7cf6b6f2e74df577811df03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771de94dbb48f56e389b8c2fc25bf4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c9e98ee78f61490b93a93fc2e27d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86942d7aba7489b359af81fd2e9a6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db60ac4aa2987d750fc7016cd43cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19da2c16faebee4993c1f78756bd31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb196f6ad4d28ddb9a6386b33e895d92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a851a5fde06a4fb4f4870018a7580477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cc526697f78fd7b167dcb8054b535478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792ac52ba4af2f183e46d5d86af968479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78167381a902702f354aaff39b5cc29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d84ebb068325326ea431fb43d38e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010cfb14bd9cac83e7c14531eb52d0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93ca9b3160d6eab0416c3909ce604483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0d7d69d48c996b3e0da447eede5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda1e8682bc2f2f10515e74cb6c89f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a94be4f5593bf9c9e101078031946486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c744b878bbcaee0a617fa2fb7164487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b8a0a44641fb1e27556ea4c6fc232488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728bb92a9f1e7b5a79f9f4fadeadc8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa08b0f5b109516f672744a950145490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74c0494cf28b9a2795dd11059d8ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed73843f90dc323d34f9e17d2df2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40305e558a7364863b7cbba37d5954493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2f6aca4f80e5e25a64dd8f457935494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b0d397ce5000e9bc575a6d9402753495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc93f28d93e8f2e31a020085fa213496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194eaea3e3f7dd8536849f0ac5f2bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e18e6e1e61e9ce6dd0534c69ec1ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15245bb9be0fe9f9cacb575a533b06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd4a141a21da25e5054c3ff26b94a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af012a4b8d87fe475e60e5684bf201501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407af0489e1e70cbb9390c85847526a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66973daa4d32335fa78a642e0f5b2940503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9d4c2b5f53132df9fdcbe4d3023b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911dc8bacd09727796cddb58747edaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947c54bdcb98af0a2765a2f178805e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f99e10d083f2fcca623c3c943d677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e99ae04533600284509b0a89376c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb165005bb867bf3bc9f0c4e857cd192509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b4446b97b4b79b9d515210d6ae11b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2fba3f31d98547c574b8d81299ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7197fd1fd99bb79989e043fc87c471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01027ff3fe0a5414736538e14dea3da4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43ffc6417fd4b23302d1692a553a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6126f1663f67a2e5b00f2252586dd92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c8a49b66a95755ec612ecb82f1bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176111dfc3600fb8716a9c044a2fd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590c837ccb73dbfa4b410cd1e99e124518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9c0fd3666e8c123ad9bd5fd69471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396e299afbf6f7c880b16920a3fe89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660fd019bc098b054ca16b979dd48f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee10db0abfe5a4dd1921f121471887522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf666bfac4995d80c14bebdb5fb32ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4f0ac8c651e8441f7789dee476a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9e691ee1fda4505d7b0239ad288d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e18db75a3debdbc47cf8192249e93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a77b0316fa5e9bd94454d54854797e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3845261708d8b77bb80b86ed33721528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d8e0e025fc3bb466db4f8907ead6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9070174755b48ad12de2ebbb93958530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f98f84a0f1684fa6185eec4346fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f89180cca0281d4b4941931bbb9fbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6614027eb18d21bc4ac62c122c7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b990fee812dc53e6c65084768af75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be180b64858401c00d6e545e14470535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf496e286cbb4351fa5c3289dc164e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fecea26ffcde616901fc449fc8828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c29163dd2437573900a109fca340d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc458096e858e0a61786a8b81efc2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f86ae504fa9d31d45da6720950d093540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65adeb437fcfa188b7697b584061d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c12e0ff83b81b93d84261fdff562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b12b0259aa6eb36887555affbc359543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533150706ebdafd7953d51ccc7355376544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92503d5aaf9a2541f7e82849bdc931f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c121783cc56fa69bc66cf7c566d5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812154fd8ae5f6a507229a6d562b68c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ab82f51f6fb1222de4447d4a1ea3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d95fd6f3493a460eed7ab666b689549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd2a33a620d45450c7d9d3cae1a89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c1883d543454b40b26d9086c95dc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ed8ba7c628d78c8a776bb800e3e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed738011bae068bb9553c2d8168fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed850248ebf707fbf51dc248bb558554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8e10cae29fc54f8ba651b9b8f93f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b85da1c7bd69bda8c5405a6d7199556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50468178f14d2298f9fa2e68479c10b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056d89553b908205fb1f5a7b56760b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6fd2db29b440cdd5b85c341f7adc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df8dc0fcdd92a25f9fab6f7f7add77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba51304e2fc6cbada27c6efa534c8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d11a3be7bf7bded8ef3ab289add4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8060412dbe0b085d32bd0d7ebd57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca48ede1f313aa2d6f888ba7591c27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed251d9fb3b91afd51baac3e3edc0ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e10e81c853566c5e1406606b5cf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93288556961bebeb13b0b3d548ce2d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599b68e050e748f923704187823c6bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e2848c910895f3669e0baff5ba7b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b24ef6c60d2b1a5a128e6ac93d2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ca92c967d677d61c7eb1434593bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ec603b63e0c533b9c5bc9f0616703572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88bcc466d3517876d468c62489f88a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9c213382d011a020123cea9310ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109ffb085db4fc473a63ba70a55917575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31377c2acd68510d14812893326980576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a48155255a6bc63d8e73b1da048c32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8ea87e8089a4d03ac82d1515deea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161244081ef5f98287eea53109ec3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d58f3f7f0a3a601f9d8b95abe6df3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c4c72d17e1ed10b3d3dbdb53745f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f006e1c28216788ef8a6d4ffbd9880582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ee9e6f5312649c9087a7bc43a5b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62559d88459b20fee4999953c6386584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5bb93121b820155b0f277dc7f28d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9ce9269f6d80eaecb14b7b795d23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e8318610a99b7a19055cf0400141587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11e274d5f16982a314718376a103a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70fe6070c18dcfc1b2a60240945674589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676958de10be5f10c9d3d929d1078d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c6957d3277d56a5882a0ad3d96328591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9925d0747be6e9e6676f701274a7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa09dec301300b25c2b00f677c825593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe180884340adb521b13792dce345f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ec7ead7a676f3c17fec6fb5a1a08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f8d8aaa32285a786a226f8aa6bd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653613ffb42505592ab8b8e589cb49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940e9d1a709cc8d7ac1938bf97bc7ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4449d7f840d598fdaa868dc61fd8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca0184151171201328e1238bb5e0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b04d69b999404c2394c03b5fa5ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e65c06cef2077a98d86e02634a75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf358d17c034f749b58b4e8c12587f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475889e6ff477de4f1e84f58bd443263604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0b84c3aba258f95a701a181669de2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a05ea0faa7e381e5472c3f8fc9a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35286ad00ca4d9a62f8786e8bbcf17df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375894dc344965f2cff88dfe544720608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ed50fc1490ec77316d424584f818609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf538530e27fa25d54bd0d52ef752e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbc715013b09939f9f697ff0c6ef9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe46c6648507f8c5251f9e3674538d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18807d5ddd0ac5d0ed708a0daaf642613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a290ff51419b106398f78508a999614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259ebde3ffbfe8638e551603f2dacf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aecf027451f9d70f608a02771b2da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6dcbe9f597ae988b35a8868b36b65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1db1afd5e3383802791432dbf363d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622427b9795d7421f3d780c771297f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170dd64c5dd33c822c271f520cd7fb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e18d4f019bb4d43c5c2f91639525af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d5d4d76db085c04a0f76fefec3ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e2793ee97e640e4f005480514c41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f903ceb27e38656a42cc8685398b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac25c158dc42b0fb7cb77380b3c5d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345667f0400e472e01be094bfd8f2253626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f87a4587dc991f2fa38e06225548b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef796e794796a0c2058b4b1872559d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7ca59af7a6c0c17aa66a02e4d856629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95cb217fffa93f3e6834423d87ab0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffdf717ce98723d4f13c202ffb774e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86d7ac21751e029033d602c143a3af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d26df8190f8dfb9d5b34d5f8d52a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1a2882ea7f609db60b2c86ff34c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8b4891db23483235dcf224108415635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bccd0d0ccd18148c6a70b639726de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c61a87a7f1a02055ebec2206058ae1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b88c73e0dc949a31cf6acd22a4b92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd27852723936b80c2c7b09143392639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cdb8e65300ed69a8d6d9ebba4f2cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf60e1c793200145ec8b1023ac2b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5437262aac8fa052fec1fcde205a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca6dac2b7e666a5dae58d8b26b0b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bce8f129ddebd2c60794332ebb26c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3630f7975b38f7ff7dc9e8f4439e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5411183a744985f61e71166acb2e53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929b1886627f316fcf93ab209e1dc65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd3cdf4bbb5ead3e9817561e518e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1315b0e0689afa9c9592162f73d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed832c2af4edb5d875c13cf57e0fcf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a483000d9f21a5acbab4d7204b93d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601e57ad2a87f1dbc9d090919db997652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91595611daf5cb842473bc41f01963653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a82cec7a8b67e2c782097b7c170a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d17ec6981a29d4a289eab44753f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1133806ded1b900c9ba1bd73db194c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574febd0e7f796a77207d29ffddc18e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367670201fceb6a12641a578f94416ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106c8b0998604103f5ca4517dfb9616659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9805b434467e40ca7768a7b6be65d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c5a4809f69276c55ad93dde173610661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd978ca4c5b783e7f03ce670626e5f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa23f9b3e0fc6fca1e942203bd76e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24ef1043f3f537a3092feb76713b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408942b4912c00093a6e28337c4dd4f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc20aa06641d6396beb56f241bd9b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa2cb879f9cc48b45d557f1bb84bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4303443f20372886cb73fc206f83ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4894ddef67b0400f2157425371319669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e267fca1f1e78c15e1595519d848670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de526f4b9ba9011fc650c6f56ce87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265f87a2c5d5256b932c5e31355df5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cf6b17756706e5484daad21f75fe9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54693a73434ac02898f5bf3259d6b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e8516cfafa56b57fc74d90a96d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0da718cf484080a209c8856ff4527676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfbec5d954fadc4f18ddf5bd57a5e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9717ceecab7f06ce03302895543a6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862470ede2c7c7467ba4391c02f3c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a703e91ae8fa4f260be1404b4e7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acb412953c365d83296325b782275a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bee8ed0266cd86956b61eeff3915a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcab5e477fd62b3fc3c26ee0b4729d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd2ddc2d1d5b8ea1e02d106b9f9c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6edc1941242b9676a52c9934702347685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fbd047f613bb27650141d3be31e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41c533a9605459dabfe669cfee0844687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b6b58c2be5bd51797810e2f6ed97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a2fa0382217662f2ba3877712576689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b72673b3f0867cbd32fba826bc57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125971364341834237fab9162a8a64f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdaec3a1e90e6e22cb7daf99a981e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5935c38767564550e41ff86f08d88b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d581f98c5f00237b92f362fa6640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439f0c0f51aa65a4641e647cdadeb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875a67610a0cb3c2c0bb7d05652f0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f1d3723ba43cd0b395559dbfba0b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893bbf8b1da9fd4a3725bd568f713b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c988da464913b38b80527f4ddeab31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9094e0ed656b00a58c9386d4fc8e386700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cf56810814fdcba0919136b50c94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5c0571e6561922076e4fc379b62d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fe12e6b4e57271408a281f3acff0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338ae666d3e4b55fb1f69ac4c52917704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a7f25e95a9030c012b4bdda8622ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22864765286b93f7e95723e590758706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177bca0a126624055c8aa19223d525d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0dd70868d51822e51e897acf12c3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be336fce7c4e1954197b165c50ce8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a7a138f13421c7a1758c7606ee965710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ccd6220d7979ad63ccdb39f2a526711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914c570664f7bc6faa78efd4fe411a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad06c25dffc14d90efcab10ffc413c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbb8fec76e3a42847f42580ebb1c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af1d709f1af0eeecbace210bb2bd26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc895f745aeaae87e796b4ffb61838716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef546bf3246cd4cd2156152012c4ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a62cab045a8985a2352adec722a4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbda8e7af2e7dfeb57f25cde53d0e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4acf90936413d014f7a333b76a44a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48018eb14c259b80fd80ab4649eced15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47617d3785467eb5d19903286867d095722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671dea33b0bd093e8970b50eac4585b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf77326fd23395f43558981e21a5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e235104687aeb5b552b58873337ab8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4f32c0e2d250e27a5aece5954979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7408f6cb3e0459bf6e47cfb456851727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be1ca2db6c9bb16fee09ccf885f0ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cd46d625b496d81561fd043374ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4290999336a1ff9998a050b4b5e79d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab72b71cb4437bab8cb8b87231a85c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167df5f2150b3b60aec298aaa23ef2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e8dd6aa99f4e6665d528cd802f11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0732b6d2870fbfe2160c677de752ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b605ba2275231df483eb76cd86f5aea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1b83bfca7cadb32d168589e3d9cd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5ff946a97672be1ac4aa2b2968ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed3964fba3b6687d7dd5ff2592115738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa999edbf319149ad64e6cb5e30550f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30d77f3f484ec589e51ddb7f431d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a01145e7b777acc6dabf483205258741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8188ad8ea18775c5e7dedee94055742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b197182a3424995e03b4d49240a843743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0db3bcc8305cbb37b5cab5530da4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f50a9ed1998defa12fb4a4a07fd99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab62b15a18965725d24dad7c5f4263746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e263d759bcc3c45175bb4a4907ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb8769744e2c13e7cb6386ac695d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c5071b024163b5920047a4bc6739c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c686f78bb010f4fd825c0dfb4d12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144c9f4dfe47756b074e47ab9a279a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560e8c6f429542a99e3259aa855e126752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b66ca4e78a3b56b6786d979b1033753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dde94eab4ba676668019fd0b91d29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f376077fb05628366a96e2fd34cc56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ec96995aa30c93fe0e9266f37b94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b94f86cf6fc3bd01025f4dec0f1fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac20a99a77c8aab8e3a97876de714b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b55f6e0ff73c0acfcb4ab34976e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147d670521867c860b136cdcca98829760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55cf9e7a5d9d7ca525bccf9e5c1fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f6924a9168533777360424a1f02d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe062fd5d07abeea3cec9f5ba77e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0bd957e9a620cfcb5c16042a3063764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a9451852e8832199465261fd7d16765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209efaf3ab6345c7cf115ed9eff138bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21944dde36771da7b6f17d86c8d4d2a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7734a685c6e9bc23b98212ac475023768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc09d0f3907893d17b43350aefbc3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822d4b15c5012caa7a5925a616c0c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70267310b10aac79e91268b6a8e7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43394a293e6c43195a3ab77f246239ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f911fd65f86b1d28b9c1024758c67773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757f3006c51d8259744648f711c43e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed37003c0ae57028ba09c66852dd8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8f49514c3fc3cec82079af032472776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0e0cbf47eb2af330bd287e34f57a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1fe7188952a06df814a625d384ee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b96b4180114a55f116cb05eed2ea779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bcc158a7cf33af3544549ccf43476780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e566326193b59d54b6dfc0f764efaa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292a58d81c37a4954603a6797f542f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7be4a8501d5565a15236e6947dbe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eec2f620bd9a63a4f315432f9296d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f8d40ac364b0d2c6d873b09e8be7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555b357b0dbeca808435cfa33b16d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b178e77a7a89826cfae1068f8abb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17548b8981d716c3d3ccc0ab47e2e6a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5fe6cda6061c0c969c7b2792ecbdf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c72acb7ec3653e196f03cf685d1fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915006a37dfe6d9038945a88e7c6d81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed403dfe9e0c012b53e18d10a366aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159707a915176ad041bcb1441c7c9d19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1eaa539ca29589190429568b6d5f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b2619d1b4c956496965a9eae3894795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8675f5b729d97fba26f791005f2e21796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa76ad3b1f8544011eb68817fcf201797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528bb1e3a776d4d4a8001e9d1222b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbe1029ad05af6d27e5519922f277c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16426f95fc7361e1bedf651eedbb9f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e884b1c1f62c2fb104d55c3b3ad5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d6ac28c7932d1d1171eaeb36a2ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f9a9fd0ddd02b34cfc33af67bb4a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab32b6a6e6532a5ef3581bab1e69c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4541419e4e42956da0cfea55d3654a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088ea15b03ddb3f36de8ca9bd483ee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969886ecc284c04541e004cc6dd00d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8630e7054ea446581300c76596c23d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d69312923537e2566be8c399d699809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3559919d6ae3e954d92fa2f61e52e3a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfe7d75d8a198c1867f0e4be899ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31874b8af9e1f02ebf7de4f0b9c138812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ded83348eaedb39ee5bc5e43dd9a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b1591781493ff68cf75488650ede814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a1b58d0a1f31bc0ed91b862ff5e9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140302ddeb4cc2c8010087d956da4e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b7687ba78dce859b819b63dbfdd0b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92912359d4a420bc571931ce29c628818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4beb7c00469d8f7d58747267af135c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beaa461454b07b48b9bda4f9e586ab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a4d5265564737fd2b503d6897745821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5589eb35ec5c5c30abcb3ce64535822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed6de5021c58f3d30323743dcb5c69823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a266de42e953fe3829adbba7f5cf6e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317d86166ff36b1c20e981a720a7df825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458740edc6cd530ea9a29d12c42e47b2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349872adb50253e4cc13b6f73cc10078827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f2a92004569186c1a88d244d2c3f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0b9e6a1f1dfbb74b43b72e0b90fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a78bd13888b71be8a6b14a46a8b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c396f1a7f779de130e3c9d17f998a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ceffca4a87ca00970fa7050f2f72832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364169ff3aa7b2c161d49177a26ea0fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4991d92c6ac89877571fdbd6e903834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110c91f4b6dcf7ad10e82904b030ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbcc9237312897914811dab0a3d579836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e376f34e1755775fc2a3071153c0c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30b86149a1db568f00a1f044b14d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404141e38b43afe27be321fe00e7672839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267701c77d78a91ef9d375f4ef01314840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6943b0bb565fc9713a8cbcad4dc2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469378aca39f53fc6ec9c1aa8d5e2e2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a644ccd2a1047056a60e7a59ad32843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efce503592b2988c945d2f013a575f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad7fe4b58772fed90ff6cec47bca81845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72e1afbd62929f1d21ae290aac5f5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab963db12f6afdeba072d5bdd49ff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d8bca3606c7811ee41bdedc2b55c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ef2a4481626d7121c041efe8649b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f52bbd66d6503bc96abf6f3c24c4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f53472df836b280a512e003b8095e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d1a3572df55af4fcbc2cc9a9fc14852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdc29bc60988ba259468005a894c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dc0cbf4b535245a7fa3c02a9ce78854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728386139ff102cdba2f43383f027967855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d6db3cca34a955f5b3c20fc70b6d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1c2d5db8d4f686588974cba9370b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851aa934fb7ed86197a0e621718b9ff858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc85b21a4f6718ab38d0bb42ba337e4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb4b51a6ea2b7fa96cae6013514b94860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002963a9682f94e71ef82ec94e172895861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105276651aeb0134bf0de19edb39a57862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4235727ae6b094e533c93eb8171584863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b986a9185573a2eb12f825da18b270864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b514578558984a531000f20d77ec6d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d646d54ed30e5f544adabc126307d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068003c83b5ea1e6cfb6d99aa5f61d9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3fd4896cf3ac838bb0b1f817124ec868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cadc270bfbdd9f4f7aa32c66cb332869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4fa2e92772944cdeef3edabc8f2d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba5d52e370d9fb3d1234a6394a415871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d663d572e1b919c220df7ff5f672872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac93a5e5f0c5e107692054d093782873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe226cd4131aac9615c997696edb21874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd6880c9949831681146afc226747875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a426d8798f13cb176239e2e93a057876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf6fea1528a5f5f9c3a9f9c580550877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1933e2ea7c40cbb0765597e8350892878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980233dabb4626b720eb3118fb3df5f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287319a6188c7428f8da96a746c1d5f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d1b9638a8ef8bd46bee54df5279c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c980b584295c9a9a439ddb6d4828f80882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a116376af28b7dadc546a4694041bf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b17cd5ef02342213accc712a173e3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e4b2013a090307d1922aee6dd996e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c40c85118492415c1fe529e072161d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c9eb0ba40cc1cddac928ee515bba9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c2613b5c629977fd4ca38a08e1f7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea350c64ba3f08371b2b7a7e97049909889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f218b0d4152c3c4e77ac1e58e2575890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ee99904d0854556f3507fa8445fa7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d4845dbd109f77a3caa8771c0f51892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf2ed9fb60d3a5399404025008a77893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81189ee46046411ac18a2924650660894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1e7961c67daeff075e434da09ad98895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94c0290a2d42b026cad891573c7a1b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1462e36c99b7cc265e11c84eede1dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14be4bae6bb717ee88c9feb15327b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1787bcd3505368b20ad3d99e43db8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f65956049323b705e46f0f8905e98900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0106c9237a4f9328e73912d5acd0a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e840ec40245e8948b9af3b1f7134f9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70b71750d8b28396633d9266ae070903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf810471745fc65643bbf3bef633f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85cae00996dbe783459eac530447e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a100446e3d685e261dd9877bbf3151906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e44e5f117be07e402df84a44b912907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115dd0db3f2615e69cfd82c1aeda25908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc857442f6da6e4ec69c3afb7586be7a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caf99c99712ced357fcd1e944b9953910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4acceb75c824b89fcb23d85a0596911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428785b43cd68194e111dc8d3aaf9f22912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf61e261a78f85b9a1922717a01a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee064e92b6d3a76e7666b07b36a38c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db6cf164d3ccda8fa675f1d707ac3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7603bad398f90473ed8a705f5c5b6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f2c84c4572108207dffe25f57cad917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079141d4a6d35187274964caba62fc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cea3c8a3cc691ca81ebd5541756a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7beb4ebac8822c902c157de60be43b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405808953db8eea079c5a6fe3a92b3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e441f0f4248950dda604ece30a94c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763fab90170920fd0d8af0532e2d3c6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636646df0d624afba27a4b21dcc5517924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd1a99feac988e2145264e5307562925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb63477730f5865afc4221e18e269e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9bf5c2fd74fec11b9cba44573ddc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b372c8d3a53a17cc6ec938076eb2b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca8efcd0e4c1888921b6970a8e27d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e93a3cda973bb546be2c1d1db841d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d545fe601fc44942e27d74c9cddc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe50effabf7802e8614be966906a8f7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee676d7f75537adae34dd702b2185933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34131c9c5b4395aceb06b27b12e46f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ee9da7f64b73193b6f6694690133935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf280a836f4052a323628f9fe467e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25213d05eee3badda1f81dd179e3d4a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271f957eee0338816aafed923ca812938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc39fd0cde3d3634bb00205e46fd6e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1bd00bffd75e72a2f83b03228c2d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24ae0d43b234e4141b2a1de1bfa8d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177143d6dd3469737a82fd222cdc38a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d2aab8cad8f54f11ebab3abc969c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03296ea91e357614eadefd92faded944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f258ffe31d792c162a69792ff693051945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92454676fc6173ae4f0eb33007ee42946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92228207d503bb4611c0d50774c1d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e33326da6c35aa4800842d5599d62948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b84ecd92e091ae5c462a95c95babbc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c00ff52e1a5ebe083a42e8a4b89a2c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ecd9aede8f5a8fb907555bac9ba9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa6edacd0cea14820872658934912952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411d4c593ffe6975980e268a810e21953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d57b83e8b70349fd33b9a45eb08dba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612125662dbc6f8462666903688c9dc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97548676bd33a3e8786c6c13fb19c82956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca16d7b0a6990960257cff418c247957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c7f7cceac6c3ce5e511ec2b76d30958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2c471a27f1d60ae76c2065275432959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69529536549b529a89a24444e88bb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9740f79cb09b2ff5565568b5ec15a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b10c647888c302d4953dbdd8fd395962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0075c20fc350259e3e27ac6083e455963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb61607f691c02ead7818106233449964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05b44a37700e9d546f8e75106201a0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec914f52dae5bb8697d4010735b8e0e6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866539f2e57ee29e0b127f4e88e94c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680d5afcbe6b6694e93f4a3b2edfdea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271bccd5cad1ebc961f9b1621bca9ef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a8deb4cfc16ca9fbfe16be5aeab4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878338bd8ccb44a82f8d97f89866c1e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe485accf77a4459e9155c5d44b7286972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164dfb81e359f13cd8d4383bf4276e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b73f9025f30cfcb9d3de3c2995ca974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc47034df85781eb011dc27c56ac65975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>