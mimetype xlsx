--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b7e7349db9a5065591c47f6b077051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cbcbc8fad48d07b9013ff6b673422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721595535663fa2a4470b46b45d3e3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5d19c1f72ef5bb32df71f7ea04484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafcc5202d853a33a6fb9c2dd57c3a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555480cda95cfda74095656abe3651ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103784fd6eb10c103138cdcff15f91b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb63af74b98cda993f05d5456e479f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca038e3bcaa1150624f23247fe8ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfb18855d0038d549ba1fbd6d5c6a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1997c893d6fe198d87053fb9bc96d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d89a018c0781e6b2f791a6fa41c1b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd80ee7f15f7671ff2460749d0feb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c692aeb8df60267d93fd71e8391ef6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def9dd9e6c657cecaa84b12e3338f5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c9f584f6d20641a2416e12ee72c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc665001733341dbdd284b948906517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfca702e3a310bc4927a6891b56363b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa3cf3435fc4ca6d98154f3a4be7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a245362caf0dfc8153a70eaff5b9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d5c7c9083d798bc56a7305b5ac2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4bbad3ddc701c3551cde62bfe22f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ce785db01798b5e1911ccc24542723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fd557af570e0fe26e611f1d9a9cb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491963980231e02953bfc81616ccf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f89cae6610b59b73a7ce00d96b015826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf75338762d17ac08aa69ced07cc68e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d2f41f3e4e231c2808498e0a9272228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0dc62f85df80c5e99b96bf6c3897529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa587e8ef3b034ceb5c158d4dee8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb28c20519289e3e2f4886bb09d7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5750a26a968a783fdba34a76501a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccbe04cba33b12898bc4f8296e23df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9cf76d6402cc94c3ce74363bad8e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b91e423001d77f87e3a9d7c8a17e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd210b509af0abcee71fba41b4319b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a64c4f7b36499cb833edb9b954eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779641b10ed534f7571787e8bfa7a8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6b09f5bff9b75f8a01446262cdfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e8315b97a1f963d2cc52b7ceda8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2f1285640d0fff6b832c32c38eb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93d60612f93fb680737cd7606501142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7016aeeb0131bfca039b3cdf0a880da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6baa04777a7950ad0d81dd22a50d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd0aa51b9cd360d9440b3181c1d8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b915a28dd3ae733d46bf1cf1dd3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ae0e0cd5e5e31f0c2a72ef5c739e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d117953f5b1928826a292501d8e8a5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a063d2a650f96aeb099f96236aca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057b6174dc2d31668caacbe729cefe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968997d9831f228e2f556a05741ab6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555a67040e7631ad83ee52b945d97352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5758cebea2d4a018084e33f31732053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9cc1ea87cd733efca705036af01e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f4754b876eec8487c2c80e6f4d7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53801b0babf93175278454c486d3bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d382fe6b4563682bfdb25d0f98dee8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d648643944fae6d0ad01bdc3fb69858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0338f3e80007badc0afb9fc6f35fc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0604ca10ff150e40902af98e0fea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e2734db9c4e1a55241c37c19dafe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e52752b176eefa7fa75a24be2066a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e738472744037ffffec2dffe1ea063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bbff6f3a5c18a2918a63377d9ef7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de90368c1f29db4b2cc012bac416ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a08b884b4cff87d99f58989b3bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab30c09e8e6663e321363009b39b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb074a945abdee7c6c69aa49278bff268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392cec9e71814d939b81618a5c40a4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b53d9b12a8dcffd9e2ed8b5abc8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079a640b1f391986f729be1e71def071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b6677d57b56d616ad636a42bb8e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04a509818adb7f019c8b70da8abe273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036e008cc332463f18a45191c0bec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0632ed7b422a7d40e42f93592f6f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6d034ce2ca58edb57e2b1a78967a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e04fa4d135640f1f1938393a98ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e53e7d736184be77bddea4e1f22478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ce8af06670aa4acaafa152a5c681879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e0d41dae2745e82357a0776946c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a1c3ca8683863807d6b7c3e77e65181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8760ce37dad679740b1dd6939eed1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c665e6201424d0980925b60a6c416f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700baf751f7a824b98be9999168523684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b85e0aeb690966ea8aa029f6e8715385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe61a23ab9ef9feaeb6b66a50341b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c29a76159cf48d34b87f03ec91ecf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2619ce165211cdd3ba46bd7730ebf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecbe52fb3bd56618392c343b9eecf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e51c2083fe410feb81a8a50b736cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c395e23afe06092203ffdd6efff4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec61dc7172641d2e8ba1a1058c414192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda586641dc3422ea123a5c3084d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da895bc723df4ff5e22dbd4cfd67ec0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a1e80ec472b7b5a3a11a53687ff095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b986b93f42aa2da6d7cda3dc14e61196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa5fb9fabecaedd150160df4ef50697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f1113852b48e4d3268ea8dba477a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca307af6c5614b42acf5e9c8e1370b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db2be3d3ab973c78b84f9d2dbeed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e366c60fa824502a5fb5733883bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663067f0e9c7994a7e2802429e24df0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44358bb88c7ec997046a7a1304ba321103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d19c486013c4e552f98a9af04a010104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748676ea5c7a2a64530f5256dac818a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b2cd5418f1db1d95da382bebb978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31227fe95948a65e6892a8a8816bda8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034cd88ea51de8a627742c97f28ed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca479e62957b28d0b91e4a66c67798f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e02c305e83f38f7f061d8cdb124a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908796ea5d4ee89e9cd379190fcaab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d5ac1e82ec659e75ac9c49936f0b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093892df0ef9ea257a920a3ac5c36f28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947b44ab69b2f9105abd47130a7206d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0b911923c6a45ec3b9f5bf7c71fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca06a8233c582c9220d7a786fe1cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e031a276ab05fc6f92353c74631a619117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2e976d7620ae25bab585572b0178118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79041638ce75a35a9be22af3a64ec89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee35d5e5184d6bf0bffa0edc51660120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e2b349a1f874824b5c3d4c0db34c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145504279873fab900e7db3ef1b61b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f43c91b173e4f1dc17a4d052075cde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b642ebcc5d5fd635c9c48efaeece124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5778c93707faa0b76c12c7dfc3bbd71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97d72f8f3b25afdd5df7b2efdd940126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8f8830c3ea60adb99b360149218d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d7c57c07384beee41fa7a58ed989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651f0a2c83df60c62417ac823da9fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22860f440e72eb0b93c7da7ec38ce99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4a47a454d26832cb2e1b0f78abd16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30790b68b36a0d17c9f77bb6fd0bba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f416671dee7f8dda3c18601acd7b02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f7e8218f82848d758bfdeeb29a77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4cd165169bd428707217e999c1f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105ce87a4e8939d056dad374e4e838136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f40b1650d57cf58bf032da626fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252dfa0a4f3de0fdba117e5ec5bd29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68181bf59712a4a093aa1e7d10bd4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca70dab8a7469a2c15b58c1feeb29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4c2461b7c90e6a835e0a52183785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e21964f9008dc69f9875405a4062142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410949bd38afcb28cf28202ea75ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24920f80171c062df8aff7752b17a8c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202537fe0825f3aeece31c4ac7a41e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ecb32f9146336c29054e775dd15c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c74083c73ca7a0bed1c0e0255514147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab2e82110366a9b8c8c8209a3008a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7d9dfb81e1224459ddd1dc4c79339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb025be628a7c7cea71ae8254a6d6d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e335cb2d219843c2b44bbd1149798151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1801ffcdb3e239d6a090443d47c553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688619d25eac67be58c502db5b48b5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9029bf71b74543b474bc01836d503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3efff2afe73c67ae7b8ffde66fc61a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc4832b44df7dbd60125ec25cf175156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853325e4b3e4418abf806b1b0d97b3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312624d26bd18669f333e50ced3aa796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d58b6b374b200aaaab51d5824b025a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f766db332f835db5c0c4233128e22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaabf1e4c202d3261d065e58e35de86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbeade85dc1fac82035869b961bcf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b0f550cccbe578bfacc723e6a726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e3b2b8f5ff210c8a2a566c369adf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3faeddaf82133cb240ceff7907605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccaa2c9d475839b6b09ac6f6cf6f25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e7be7dde7df116daffd8f7f757ba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906e8b099b818ea0ec72920c617c5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3569cb01830c8fe515e9af5501d20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba27037d90e50c538f9b369f6dfe762170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c920371b3aefeafb42ac16b49ce8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80959fe8e032a7e348e73f313017f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87842728e831a8b6676d8d301de1aa2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8907a8c7293270b628b24e2cb70b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134d303a05fd521c47390d09315895f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a32df384e6878449e36b3dfe3d440176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd8128780df5a17f2136399f594cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c362c9ba932c3bc190baa4d2feed7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2007778c809e460eb5141b531ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5477146e3211bc6377ab9a5e56471180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677308d4e1a593e7c50da548f366a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eff40ac37be88f749dce9fbbf7e6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9411816de8cd2fe8a6c9f5beec5287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f33ccb9617bc548272517953528a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc710ec137eb00d863f50f86d76de0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72953d891d594e1fc202026c431f6d7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4646b062d8f1f753f5fe318641186187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e95b90d31454b823035d35c4f6638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2af06992df637588b2d5b1c0e927f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfaa3ebb57d02e1d0bb3f9d0b58cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00274d04b00c1a497f7a151e06cbd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f55c5da8ece6bb0c2fb4293fd9157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d382e88f2df3128f7f375b2ba79d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc632f6e96f2120784a3c938dcd036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec43323af26d52cd0cc31ac5e24178c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475f8b9f253e7feee0e305fd6597fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872727a4c1638002ba00bc3050438f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57842ac435482f004b49af886e116f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af91493d7954aaba1b248dab0ee614199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e5f9a63f3982405877c4073b9500200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7770414852964dc018fcaa3881c9fca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714437bd1c920bd29d27f7af8fb3db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4473cb7cc41f77842744ac1917e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c0353f9a4104091b49a693e3448f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071968b7bf81b234f0d76829126464d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89be0b6c20794eda0e1a1721c152c07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548025f37faf39aee508cef59c44e787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64efc6c42f1ec2348eb7a407a7c624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5de9e555cc85d4631b0bb6ee1a4df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c8eef4fe4a87c9d6be1fcb794d3c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b7d6dbcf0b54285ad885e4fe464b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882944eebd19d1790e30303622a65b8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e458b1fba76a60b452d08de4d082f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee3bbf33264fed77246b7f1fc91d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c5af5e671c6835dac619a2f44b7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5472b09e97809cf95486ec4e0cb8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b5408c263ed602682bd747be7f82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2e0603490d568bf053b3f3419c6ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac59298040bcb445b34ba1ac952ee7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c2cd541e81a3c8e9e14c85143c771220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af3bd61d6fe3a1006af18d366d99d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50cd5435b1e1f55974501f3db185f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b087999e32defbd89bb8af2d649ef8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a04ac7916b37d1ee5854dd861ab2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea97dfc59f0660ac042f8b8377181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50c5eb89105888a66fdd1e67f5a2dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342deb4f86529ea42decc568bc329d19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8dc3ed0bd5f0079c0aabe8d61c9a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f11c8b9b39eb5d9437b9aa450a6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ea9438300cd1d3dcfa797ed8174c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d711e385df2e2cc55a7002c8c5afc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787a7b2d430579ce767bdabaf821a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84778d3089ffea366b92056ba7f2d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da45a44d6091b25b337e97906d5931c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69173cd01fb90319aaff83431376119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06b33b1f3308dade8de91bac377a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed38974c452a28600aaa86edede390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a271c23b3f3d1d2007509e458bc1a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117360567e38415eaeec80effb898c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e41caf40325f84593f7c080d39df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847cccf26dcf328cc075aadc013ed1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab4741a1bab567b81d0e745524da91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf05903269e5a44f871d98aa3c78a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415258c10768f6d8d4ab11c40ce1c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef14a13c9b5eac8395558cc35aa69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371239a98f92795370e6d4859b78ed1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa4db0557fd4603521a04f61dd100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4569afae925bd58359fdac175ad3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac83b28a1b61811c0eb43299a348ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd469387eb2c34489417e73f6478553250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1695b6274348797ce7550f505392ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c09e78c2d79ed4adc0b13bdf1a9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aceef21e7214c2f1eeaf70d03591e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c67631cfe77c05c42f6a06da599b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b13972997028c2e0d1107dae4f3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee5c4525ca453318404e3681044ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b889e303b22dab1bba876986387b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd213bafe9740eeb2ec92582d6a4543b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d0ba0d29d40ccc8de38fc460db05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5a96b0107c5ec433b0d1570d267d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63fabac05b1e2282cc98ec3f9e7aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ac60fc30785f4a3bbb28b12c493f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215e892f9586546d9f790dcea9ee4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191563fe4df299cfcca84d22e4aadf49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce72a787e2527bfb98078e017a1384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe440d4f77134eff915baca4c3673266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a1f57c91cf7755410355c9f95cbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9fdc875bd36f4725abba5a824bf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4febb265199991a0c5b635c7f270269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b48c307679dc7f4e3cc8648bbc2af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7ea47a3e991ee00d8b0a9a19288a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cf86fbc1f86432e10b84b383ab05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2c4d88e8388d843b313a34c29832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73312211bb7c186738a910758bec27a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40051cd1d19d4f85e042e97175ba986275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690878a34559d5baa3cd45689c9e5a17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab138a0b778bfc33f9f3c9024fe171277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee623b22034100f47871f56aef5347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2211ec1d4372ba8408c2f9e904189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2b6221e24ca37c489316f79bb636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c383fbef71d0f50577bb0101b54521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d2a729f3d5dfeef5abeba16a9a53b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b25e0d2474274e563195606b17f5e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f4ac292f8d8339832875280ffd13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48f59f8660220c473967da744398a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9051b28ae6d8ac38192787d6e17cd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e87703a9481f2bfd69acdfc4bea8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067349518421ec026649b4feff614b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025d8c8cc063592d8924fe2243c4de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a478b70c87abb70a59a341dee16f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ff46609495c84999086e976a02d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87441840364ff385cf50ff37f6182e17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c36584f423c5cae3cbbf3bd386fdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d26a064ad258346373b973749497b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890e6a0cd08172b027894dbbc532d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391485b7196e25acc5379521fd5634ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43903f320ca35acf8ec4ffd64edf919297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af62ea39c048ea2040f0584f1f8da7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61c20bf03caeea4d6394ea8e1d1a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2267c8e30f62bc723b7059d0513bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd8e1e9909368091a68b433015703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf5d702f57504587fb40973727a96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3cba98f827967af933c650ea8e5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e09cc8951879c447b07721fa569f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e253c7c406c16a8697098d77721a69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f55a9f816a6a3560a528ee182683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46233cc68ece03d22bfeb16ae0f3a60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4746b54c52b016dd8511463aae303308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5f092bf81ede997e2cb6f4c9d52ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dfc1c9bfc1ab4f824d0b28b9f34df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546819c6c94780a506c5393008c304311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375a8659e7cbc83e9f8d1ea15b8410f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c832e0cfcad71164ae1d26cba526b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473a7bb0cd882cf9b1e85545430c0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357eb5eec4d35be60f8974b4ebfbc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a6d701d98cda166f7be6e0db9d2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a53e88d0427868bc7dc00e93d71a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcab7661cb4bea710094426bba7e0d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10806c641ed23897a92603b46a02b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91543afcd67283016453df37e80f0d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b5d20a2588ac10f622dab4dc9dd1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8482b3a218610246e17d9e54971934322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf577faec6378ac7d9e8c3c2ae45ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13cafd7ad2a6eb28fab07474d1671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52b53fd1072ed34ef56573a041330d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065654713cc73cf0af69d584608a31dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad76c3e0ff19b7aa1a6e1229623f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de158fbe895bad6025530aff77148e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f017286c1b459e9d3074c8039db6fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9fc049823fe1ab6b9037b08293e26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8cff782f6d11acc6d214510630a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047024ccd2513191ecef0fdd44ec630332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff617727db21f83791d151be5888b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0120763c4c74c72a5d50a655dd8d796334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c489b9c6f25c918a644027a9e8da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef136671151048d532170a29ff1f1df9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6512934c20605bbe0399f47c17b79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c376ae033a7e08ee0da879861ce704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec32c99f00792dc0ff1e00ddbb09ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d6c3b4a9d2a56f969a45fcd9393e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b280de0d73bb3e7861f0b31b609d9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec14623164afa66f7cbd8ff6921c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f964b4152a446307f620cffe01105f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb57a3da5e532ff9359a1ef6723967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f716f6d3b63b63d658558c0561e5bcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e2f2b8738876584d1dd02ae686eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905334648d0ca85393dff471982e9b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860af3f90ec521edded705c420eb75e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbddd17eab33d27b6f8d14f64141f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60cf288d75a5b8e098155ecba62ff1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b57a6a124f6593987a28d8e0433f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b21604ca886661dc7f75c50eb5633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c89cf1ab0e0b8838c4fd183cf7314353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321c5b9e3235102c8bd7c3241157fd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489f6e8ece0fcd624e0a45b81d411a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c11330d3c74b21e622cb45f36db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd657580d5fcf24fd2c1b2cce51ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7a497490f862a9990a884d4334fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e7f2425ef9865511423e20ee54dd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced9f86dab2e40759d71b34b96c1e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0548a72a9eaaa698ee799a17fb0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40176c61ee9ac64ae793de56a8a3a7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd8b3e0a197d9f6f8d6ccb0f9ab11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079b8e5ff48afa1c82a817cfb73480364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0a96cee4c10522c1f3a6fa663fc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f528827af0e2c7cc4e2266013e1096366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5e7d030d594973190e3714946730e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16d554318e2b6df9c6950a49013fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3e8df9d8bafb516a7b01f789e868369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e6a1b6ebdeef02a961974e16f197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768d6c78c3842939db897370e2df87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2fe3b5eed39a2ed1a96cb84c7d6c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c7628fc3eefd41b4f543beba5622373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9bb9fe5142e8064b8a16533a4b46b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02effe27220f96d45f4793bd75857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a014ff5676ff1e143f6e9f9613edd71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0af4a08569552c7003517a8656bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bdf89a47b9f42b6e839cfae7d354a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d756ba15bcadad8a6ecbe8536250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887f2fdb3c7355a83df247d9b4ea85b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e7999feda090aab779a96b5a0c8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95cac561167ad06c479fc040fcbf1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a08b88caa5d57a5b7f96fa5bde1ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3649635610cc9f0a604fd52d100067384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38db4b1fc4d493d9592e85aa4b011385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447e7bcffbed755132cdb850ebb37ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6dae683e1553f50c289e068c237e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a558555824f6723575ff5962839c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e5d8137c628e61ca736e5e8fab86e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e722e8dcc549ec7e30e31289107d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41126f43cc47161a0500c42eaeed652d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc79384ea533b9a621c81716b6410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7f7fbdf57e78629c03581c813067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38d03f95c8928e35660bc89727804394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970078bfa729c10139cb2daf77a9cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e553f1dfeb5eba864ae7c5fb98840c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4100ee085dbf9c131cfb427858321e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2804d9839e6c0a27bce1da45144a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d51e8165f091328c3e766f2f2b13f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afc17254a8e733b3ddbc7777f505b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a839b40dfdfbd9b4803554539998738401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e86f8239656233922515475488f9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaf8e9725b0726ea811acfb0187f39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2608802d6455e30b3444208d4cc0e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7c2cb4659f7d417e01ea5754aa43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9bf4d65c946d4dc9e5fa27ba903b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3cafe201e69c75bcd4918bd0ffe78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77140f145f7bffc772863b226d550e79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416f8ad1762cc70a73bae851aa4271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac46108d156405522af57bf6411b0a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a79f8aaef9800f7c0eb24907112919411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a71f3a3c75352d4f2447aaaef66d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f8bb3300856c5341256bf2caed4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee190a1a7be0f6707618a7cce03ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80217f0975e05a407e1a35e576c4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ba347d96d6f422a8f45dd8849638416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3f6b0650ae11080c2ef7e938bd3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c2435b16342248bfc2a0a541088b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790afd3312065e896b8124d3000752e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596d2795de3adf08e6f0290cfde45a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eefa2f061ac42fa927185e9223492421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ceb21f4aaa8bc06e1746e6b455747422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f77d5633a02b42b11a0b09ff084d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1ea357ad8e4611b27b9b29c62f92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c28072f2c8cceb9fb44ed0bbb90c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ca360be6bf919a24986efc66c9924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f23e4e79871d0289ea70a7a02b9d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56b25cf74ed7e1e87523875857ec5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd143caf0f1f7cf2583415e98f3ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c41663e52c8ea6d934c1906ad685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf638006eea8466cc7b4039118ce9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a530b0f518bf2ce3d818232bf99fae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b3f90af60587033a882f2babd27f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e07d9f5a0b62cb89a8fed139e593b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689f040d4ab54e640c239ebea02c4fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d15344ff30b12858a9c1e57e50cca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67772aeeccd4b3a89fbb2a35c94925e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf7a9c35673a71588a813a07b34ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8b462fe8fa842fef67659b900d52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d167da1c6d255abf0a10d8defd64a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6112279e3a008032ed44ff9605a5579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cf610a4c9ee5688d00156bd9fc292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ce44b19616f4cf201b9405cf0bdef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841185e5d44ed64ac949b048988ba2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd51b01466d02e39a5340758b71ad3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c267b801631e3accb1f2ce35df0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4d1e0aa989295c4c9708612e9af6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006875fbd6fa105ef362ce444db213de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495f905167c740bf538539eeb1f415c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adec209cbb57fb01fe2e9e34f09a66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9197ce137e715d7999eefa6f96e31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969116f00f4b3113e7ec94950f5ae2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54308843e683f8644f4d7c1254de653453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a49f9ca8c506eb504ba034fc45629454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb8367b105622e8dbe73f064c4d39b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be294a68526e8156b3b1b786229db5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80988e96b5940b371ea367d28712638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f42416b12d9042435850219a5a690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27254d024b97a0b84e20b032bd9b27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc7f7fbcdeb510a423f23030f9e8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a294040dd903b1fc10e58378e85674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a305d3bac1550709734e12a858676462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade9496d2948c4b1f1fab4fcba4d32c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59b5d3a29b13aae16a06b7703f848464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd9abdc1307b2809c4ab415b36f0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7a1981791353cb64eaecdb6a974d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bccfe5f9ac23864591c8c10886b8ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3036a1f2ae68586a017fd1c773768468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d06b2c8f48651e52a466f807a4321469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260c6c38d0e74fc2cb187d7df762cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf09715c03014626f1376f14b659bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869867b233ef60d99197946397f572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649a38749e14344522d52354fa5e12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fccbcaa5551476c958ee062ee04bcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c348fe7eee0822767b23f48f00ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60680e154f664f967ae8f998e00e5601476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af2c4a1f4aeecff68900dc33e93e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b50919b9d4637f801cee19f05b0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1b3577de55fbdc393129cbde3c66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67dc7cdff48ea0ad59d3e74efa713480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5e038bd2baa8cc71cc0e9a65f51e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e412b588324114f22939beb0d9789482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7560f1d1a293be5bbc874b54984b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8756e0fecf3cff5102344a87ec27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4bcee0c1f59da179df03e5d2063bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce2be5b5d43996791683428709c99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a68171ff443b7d3ee77a0b32008bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80231fce93d7d1cb70f47b73228ebd0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9c1edfc9b5725a8076043741c231489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f19863a2e87e2d9cf5e97107c8dc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5394be3aa22d4679db7f830cd8d226491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696631cccd82f50c169b05394211b83a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa33f7ca13b263099216c9b44cc5c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da3b1356b739dedece5288610e54d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779e60194dbc727d2abc8addd41645495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a6336387d6e67adb7371d1f6be39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82861d3dea133003df200126716811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612b383ed2ce7cd3b428f0235f10059498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a66323ccc04c8b573d19c5b4d3bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1274214aa8cc19a2c784f1de8ce399500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d32ac138404fe7ac8abb04f470c2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc070b09343de92a36bec9d19ad52f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b682497209b8fd999f353c2911ab3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80709aa02a6f827901a4064ea8fd4ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cd77579f3058822da712f4bd2cfcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704cf86ac7ab26fdfdf01814fb63ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545949dcaad8f0474d9f0268eac3cec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c21c58abb0c6eb1d87475b8b44d90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9889af9305b41fbb54acde36973f3f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe27a746a34965403dbf669e0f1abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26781c414a62d59bc0167db023b4b99a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8ab9a6983ece21df2cce2dd29edb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69c9782e26abe4f6a7cf46ca39c2de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4108501edc50407d87a059d91e2a9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edfead8ab1cc602762651a19f0c0bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b342fe1da8bd4b42be065383e8c10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435560d8e68b4998fb985b503c54db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6d4b98623d7fcc2683781102f5d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51cfd9fc2190a45c26c4af1fe7aa2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96261654c9eb118fb51eaaad0726ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd680ade355c645d69f9c2f2894f56d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124eefb7bfc6d0f07fe55560670ad48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca013fb628f3d2ecc11309789d6c44c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1869f5d7b04b902ab31449c5ac897524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237061bed89a6a3f204c0f98004cb54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72beda8dc346f47d19816c6f8f8bfb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ea839646021258f40a7d7b11cd3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0c415804a9333f70de4118b0e48c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d5e81d76ef9a18faabf5c5e6bda7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a2051ae2cdda25d011286cfa719d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72917fa71090946b8eabb89d75b6e180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa023ba112970ef1c317340e9c734c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1bb2949f550794b759d5dcc76f4be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051098c138afa294ee5a449b9fccf180534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd65e9416f6de03401780e0be1e993535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884361b34b1fa86c443b9a09f3b32bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11136e13ae03b37142d8bc5ff14e23d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0767ef7762ff67e39ada14989e13c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e25f1c92c2642ffb4c67f3e721765a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9533cbad3163c83c09d5c8a89b985540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dce53e6a5a5fdfce610403f0dc20b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f20eb861a85d903dcafa22f10925542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8866086520c190fc37dc69877803b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef2b268c0983f9bcd6fd3d90dd06b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ec69aa93756254acfc761a077fed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6caae89cd9562ff775c356ee1c43ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b654c54b6108c2af2ecbbcd87439d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039f78d3d43096d7f92cc0cb45ac6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cba54aa8a5524a8d80c3aca4b92c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b21136ae9c94c4b0a4d062112998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec309c056f562dd3706e0f8b3ae612551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033161bd1d62733b38ac00a38100501552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd09af76c681ae04120ea902987797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e67c4dddc5bfe48f63e0e58b0c738554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ee423da7d4f8a7049ecb30019e98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86b6509fe5fd66c88bb110ae0bc7cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f4b21298bf453e72b3a844014296557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a22a7722aca074a28439ed3dc533d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7ff02930b3220e03ce0962f7f06e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33889f3333beb576b4f0c57c1a89c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627385cecc0bb964aa2e8f56b130f79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df5ef40685ea4de9ed45e776a6f4da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5df56511727377a0cb89824fbe2d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30d2d982b7161618aef9b70e4d396564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c347b948e5863828044690e62d19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6a3731f47758b3d3a9be4794ff9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f9df6f6593a3c0620fd7856ddadc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a031866c80e03cf3defd0594361c31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ac659e6d4dc56c57fb24cec310bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543966247aa6b450156750ae281bf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b4a4ab5da933c83afab6295e60de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd191f4ca17c65d023c348424532551572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9809c2678ad3ca9984a1dae976c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98848195d4ebb6610652df7e43fcd6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c168c9a1f02f6f3019381d8e50b46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d7c9dc4f71932a2e642bde5d831e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f5391d96022e05eb83910c813b367577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15173641e26b1748a6dc5c9836c2e0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7029d0d9af5bf9b0e118ffbf5f221c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c05a9c8e31bd21a3cbe692b8cec0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab447c3d6185aab54e6a91799b3ef20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4028a4687e2f6b5255ac8c5db6e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d23a30492206c9a7d53e8ea9980c70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35760f66de1e269b3505bc916d6f35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1bcf8201ed44bf46ed578552aa0b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf67fda058b382a91b6d33f9df6621b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74233e7464356aa4ec9be60c51d33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dba7d91777701c763a54337c2c246588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4514f21025fb3cf65e8e088479e5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a13ee8b5ef22a94f302547c875b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07b05d7db261b866e1a7dd1e3d0e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de68ff406cf234551c64db123b277592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c257fc33ed86efcf794a86eb9c15cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d989c9a03afb6b78677f6dc4d95b766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaed7e1ca691d74dab96b2770cec62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e219d9986e592c5de69552e0c7386596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133773bb33f11762c96e3c634f55ced597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827373cc4d937f6c23189f592e95f007598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e140b59901154349f78545426931599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2470f917ad1626fec99e30740e0133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af6db949749ac1e9667d238a6a3ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509014fec1a4e723feb83f2e7090596b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c458df73d09d70dbd506556978224603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34cce8c43a8431bb75282d0099b73f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a04cc86d8065845ca0a1fc1e638c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a3d7d76e4ccf7a5d86b7a873923d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d39fba5c16fb9252eaf4e7e37602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b8a14a5d222d8a372dc33d7918a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4950e9cad9e735c248b8eb9d31a22b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76d47bda6491bdd0c2b8d1341fb9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe062d552999f3adbd22526b152cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a12344e48d3f8726958f8ddfdc54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e514d31d68542e8c1c86b58129aa1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f2b53951136b4f08cc5554b21b23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e36eab5fcfe5ee93185cd1431be6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383b96751820f287cc9927316cfeff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e27abccef809eb3564913a1abf71f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d726c8d4e1f1ab22dc21e738c1e1a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c45bd79290c6f55e6d632798b1687619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34ace29fddb76648536c39eb77677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9c53911c8164985ab0ff55850def621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9fef59799e601d12cb4cf35ce7dc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969ebe62214fd953d0fc0206cfdeb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1699041556dd3b620be55ad6ee08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f237dc4a53f983b2c18844549c4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73b0af763e67e384a457a6da2e5ebe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58377be4b820dbb2f38bf0e128d1162f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76823a242ae8028550bca9ced48492b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84114e876992f527346057ceccbab0d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608066854d5fbaa5312f7e78a9a33d2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a30e2b9094d11e503e88eeceb60f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699e85e54e37c5b32191b86e9fc99b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f103267b3e79ccd4a74e03bbeaad298633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1873efe14b410f2e31e2dae73ab50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b045310f4cffb07a4a5e35ea16997a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e95192bcd7bf746335e0e11d2cda5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf09cacb8086c13c48c59ddc3c3446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b61deb3029b2f38621c5459d3242638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5911f69d280b5688a0201c1a1ac9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f80823291be8b9794d5b9adffcbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada08362a55e1e850e5c89e88c258340641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d316f917aecc4ef2f78f130850b796642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ef4def1786e5b47862b2ee41abd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3df2347f24fd398cc7c6a33245d4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5af45f32ecc1b90031dcb495b62ca9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba98f8a2914bde7b1cfa3a12fb7ea5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30c601fd833218312dcbcb4c239df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6a96dd85a6aaa9fbc7e5f2c9f15f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef057fc801ee2a2cd420cc210533452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c0061fc5231a2923ce3c9fe7b8ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869556e2af7d0b3283ee36002d300c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b937cbc8b72a250053816870ed2349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a67d0c975f3c16554da428fe375ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169e987c2dda82d6a6b6d0f82a4a4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56a342e146a134313307445e6a79f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4370b66e2005fb48abe556a4242054656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748986a61ea19f55d94b8dfc0f61be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2b803ee4be397e9a2f171f785d13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965ccef1b90168e2c9d58cf7b57e3e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6880493cc8e24c5f8159406cfc5a05a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d89f0a55ffe3a233a2ba01fa86326c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66390d00e20373f95277b286a6b9a05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf8b5a8db7e0010dcd3ecedd5c526663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be89d2f47468e11430c599547aba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cee8ca2ea74d043528784b42635fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f208e628ffad242c83983dd51f150b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6079028de241bc0a489ceca9c6245667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d508d192b95dd1a13c4bef94f2d42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03468af370470b54ea5707cb97eb053e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f53b01473e62612b7f92c052bab6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97586c591477df957a8b3de03c7396a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340feb82a5e8f76eb6cf9f396b365de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3888237364a2a17d68766519b62ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830531040568ddaeb109167f8c04062a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a72ed633fa4ce6f725a18087f05ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67090061a4eb1e895290628128331f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6112f56272a4851023810dc0f9ae2e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3b28016affa5c76505b0d18f4afc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c406401429286771d723b65d5122d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5f2d238f8b76a1da7769f7bf5d68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f85bf418e90d90724d46251dccc89a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287a196f4d46a092ead43c295940ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab14f74f1e0d6e891635b0dd38b45c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d880c79017124001c2fec307e61d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c2ede6b275f35fb20fddacb759c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583227e222d639c5c93730bd1dbf75f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aba5d8f077eff7f478ba1ee6abaed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f772671f04e40293ffb082e0db836688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de877b68fb4e288b330443cda25903a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af71898d4a17042a77c7cef63d4487690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89976db2ba318356e8f5dc3aea3ab6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b5bc4818eb2e92101983d51e6937692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1e68da48b28e7bb4e29d0c6282f14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47ed1a4e6a9a45f7a3529346aa998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498f4a2e0bfabe164aaa0dc0b8250f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9859121cf139fb4afb8bedec97305bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e079415f71c345a99c8e18679b348697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613602b0314d46d00e75103c97beb6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87a6176a9224277ce5f42d8bc5932699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b4916ed650071c9804d534d49912700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ea300f106491369dafac6a4f6be3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6142e25ceb2fdb69331931a9ada42c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539c2ce7b64384b1ca422f1ca6b660703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972f358e37c97ebf68b09df465ad5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eb63707a655e9cdf0ea99a4a981ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c12c4572c3e44cbcd6a44da731130706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6407120e59839772f2b3e6aacc87f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886039de915636bcfbb081cc84b8ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347fbb32aef0b4e0bae7ed47fdfb6d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacadd0befecf295307b44a1508f6d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e6b12d1eec21d90be14c8015cd30f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398670d6144613dd5fe6002a8b4b59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e1b7caf539095ba4ff46b3146bb90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2da6e18690ca6d6bb748c53e0716a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8403851db9f36d5839fc43278084a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac19623c1efb918e66a72239db455716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b26b647770c5edba23ab3e4fcc85c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a0d3d28b7b2ebe257ab8c73cec578718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fcca39d37f80038be76facf23b833719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79466def6d1bfdfb1af0f6c1985a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b9c8f568a6b3dc9963825b3398f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7687b59ad5160b08954dbecb955e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae81b2d0e371a00b1aa7cd716515d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269051702a818f6db0260b841b0930b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6db647c1bcf1d03406bfefcea9c3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05def6ed8c8d68a4902bca07c3cabb26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fa90d25789aa31ec90c33fad068f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51174d986925ffaf87126ca8e786b3e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b3f2ff39ca15c74b54a219f5c011b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75670605843788ed48bcba03c4af29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8a2428528595eb13931aca733781731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6aaa384f02a1096b6efc3e3b2b116732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7caf4c556ece9f156fcda0d88b8871733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8fa5b9332d22a47261c774f7bb4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b79c136ec4d6ea6076ac1d3d7a6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8807509eb5b2858b9975436559a9526736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc9377b2ab73986420ac278a40f1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315471ac76ae5fbc0b1b45ed6751a96a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54febb558768beb9a702cddb02b88be7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711219c3db3dd5527df961cbcd9def3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef998b14d2f12618d8786092a1311ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df851d463f0ab72657289c9f0208d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10796c294add11eb5af7bd5f2bc8af4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171c4288e42e21b0db9ffab8f0f28a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02418fcb11d1ff2a3b89f8a57f8b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497cb6199c97f5fd79047aac9fce55a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65e793c62c0c8b87b6e34a529c55f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f91f73485e3b942ad526dfbe9124cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc24bda0c89bb1dcfd1d87cb167b7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96d642380082e745a6aafa358a381750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272a847b1168830c2d8b36ce5c2d43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cdd1cf4b1171d30a3e1fb2ebe9dc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3a579d2fc2a040191c37bb4ba862753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63238ea7a01da17e9022ac3478b08c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee53ee8b1a4d408a329761ba48f939a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf60bb7b5774d62bb4f65d3438b192756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5484aa8711b017fed427a96887a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b242fd20546ff75e22b960af1244758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159bf59a4609bcd7d292b7091655a3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2cf21c57c714f510be12b64cb1da8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f299b83995899666c270d474e316761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5f1817207750ea312f0829fb5b18762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ab4f4cf62d955865baebb470d415763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef596e2c5524cd90401d9f4945299ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060172bcb0fe6e0da639d774396543765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e627b7b41b3e40c3f48356153f6b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f456a06d776e736d5d81d1603677767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb2c04295401939a08563759c68515768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa83ac119f323c822d9ccb3ee4a5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ad0c0ee4a07cac2ab613aa998e41e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff35615364b860dc4d8e88f0565d5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c48fee75326066e69f8e3663b643772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda51c3c552ac6e84d78f074855c7cb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665dabc4dc30d92786be9c907192c70774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628a82e5b020d747510c1378b62762775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c835ebc29b5aa79ff2ffc30beeef4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ee56fd515685daadb8f59a76ed9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5f934deb0a4ac0a2924fef480e384778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087324e05e6a6f4c5238d7e061065109779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89917d68506b65878c4a4cfa4fc66809780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561884996c75005a733c77848f2b4f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e294b7c7df1507b53d010a987e747782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f85d3f9d1b9d138c6886557692baf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aad897ef19ff34ca0810a1934455b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0bad452d39bca7be3cd8c7ccc968785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b48ffb0591a7ac9583254a7a44678786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0dd3da56864dfd14cf61829dcb339787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f2272c250936cf1529d98f9e7e32788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1bb6536f5e098a7336ea0769f00c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c502ace80544a4664c405319d527c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa538ae36c9afe2e219651a9c542c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4574aee69aeb7d1471f184a3d0df4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ecad44a78b2b686dd459188cc76f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3de08b058b64b5f0f38234672170db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b722e5846c24cb5e178b6715b426eed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc6dde370c1fd7d1e56d27bfa76595796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc1752d2dbff0dad3ab87847414ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b15457c74618ebd941a78bcc03ef02798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea04f3bd57d8e9b76e92075d079aa4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684978ca15ed9e51a499dcfbbb791587800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36265c79afb7c864170d7145e17f558801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ed3a0ce1d0727effc5bd82e6d49d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc7a7da2f6e3b87d763678d69496a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889f8372cf5a4f81b29c0568ecfb81d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d272887d897ff9454c861019ddec8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac9034727f5fec88551f473fbbbc54806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b23e22d4ccf121801b566a145062c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e28cb9f9a47cb457f7dc531e2b50c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0796c359481126090855ac7dd03aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c588687e336c7f77e05351b312be5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d2f39038742183e00a0b368a04e23811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024569deb3cc97bb5294c285c47383ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09123c3f7e24bfb017a831d1423f76813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8357e9022602db291302b16a5f5622814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ae3257492d944f9c4c1b5918259af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666375bf2864062eb851566d31e70c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0fb7d964c94f647340a87d294108817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5885a18446b8cbe51547fcc4756d8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabed1c855709bddd64681af394d22e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca4f9f19865345a5727be3a233f7a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e4194d9b0f7235e733da0b88b387821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e91761b1185fcfe92b2599624edc6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afd6a38a363240e9503db4137c8c7e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1b4693662fd09eaf0b2479374c45824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a47f86830d43af185098587ead4bd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4352290036cc968a83ca87b6aada3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a4a4e097756abe5dca3bba35e1e99827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7daccac5f0e2edb77a16c0cc3c2d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4c9535d45389e4cbde9bd78f3105829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ce464bf65ced0456c2e30a7c1643830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb467969daabca00e7cf52877232556831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f568a7cbf1ce9570d3ae14aea7321832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b481270c2b0db0c2078e7f96486d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbe40da11a3979c3fdc324935ad03e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee005eab3f89e02b260452d9a31b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac87b1fc95c456f2f9db62c759ea2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872dc4c14aa21c0c255922a492ee834837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b30d61e7273dc3317bb9959e7d38838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0875fdaa70942ee78e5b7c48ea5e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29410d0b26caf238bc9432bf6096384840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed06c6360bb2696162fedff902be1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36920c2a5deba50cb3bf8bd540c69b8e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd867bc18aacdc68040eab02b3748d89843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13c444a9495ed88b5a7487dad5174844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a724737b1a99be72c2d097dae489eb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb6e7184564cc1dc5667fcbf0d6b1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634cf39096ce9eeadbefa67c49e4ac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b4c3a666a3773290dc5f6566517d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fbac35e714afe3730e50e62fb9686849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f04990eec569d7ba7e7b0bd2cbee1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8bea8a3a2c189dc7524d2e1b80e54851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0324024f6b44b308a6067533dd5bd6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f80ff5c113f613e7f54862687b9e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a8e85289b7b3c764aca963d7bc36854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727151027a1a2cf598d2489ec79115b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097499945474fd60c075a8f9dac44fc2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066250bb12921737cecc94562628660857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d0a6166b12000c5b9bdc8ea36fe8e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cc21d0a3280429d0e0eea8264e378859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89cc2673e8f63784dbbcd5b8a668f2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92aca97eca0407276ee584ceefc39861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64d6beecbaf2f9557273c4fa00b62862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d7c1893d0d692711c97096820343863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2593caed754e2a2bedeb1b110b6c7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0605f96cd11790a5bd86859a5ac06865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b2c0da71c94f94347d1a1c52cfcb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262d9ee1418f3f535da3036458f197867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d9b39424136150af1cc33ae2ede3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1634a999708813c10e58f96e918c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221d6c717156ca7c6f625ae4891a9d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7d83103addd7778388b6d8c36122871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc6440ef09cc46ea29c692aa91bea872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1979dbd0d602db9718564d9288b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb9ea47f83abeffeb2ed6f874ac2f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4cf136e12b1db1560c0257c8875d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44149f1dba20fd66005107729f697876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3c4d9a2fa89a9b2d76e5032e1ddb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec230b6d778eb0cdf0e636c0a8c101e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a681d4736ab095319415139a315c6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e59a2d73bfaaf2e144f3ee54028b35880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fcbabb4bcf58b6f97839ff0c43e9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f8099d53780fb4ac4cedd3912bf47882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd8414a75f7e99e64a66b351d6bc8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb33f3087f78531d0e9303d5b45ec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d01b4e8e3e87186e83f1a2f42c862885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d765e6a45a7e92b234d756f66aeeb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0a55605ce940881aaccedaaf1160887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8e125c00320fb37deded54de9635888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846271fe8e970eab7b718b92f934a994889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2b761d564e13340f2dd4c0ee607d1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13dfb71813b3d8c4462b29a43bcaf9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b4c7d2acb174ca3f7b19f772e4e2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d148f7fef4bc6c64254192694d43893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f635ede96c3fd9845bced1db4eb9b1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12349f9396176872384754555de59895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21c1452bcd33cda7957c439d815d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef58d98257fb1452ae2c735a30d98d7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df09c385b8d45d381c758afbda77d5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0216702abe7ad7a125f4fa8d4261f7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90d9560411b24d185979fc094ad2ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab391c9c2c4a29a53159ea1284e0df7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c255b571ebe1702e3aa00df177195902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388ebd0ef362ea286599aa477cf310903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2efd96c2100a2162fbc17fdc4dd9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d534d436c40ef585d9f569ad2c92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aed2fd7b397e0604c2f50e3f6ac91906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f650d99a15bbb24c67a49fa125b562907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b32e0b978ec121f791a5ed44cb9ca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bfcee503d1f34b27745e3c4f242f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5cad2e0fbc6574a07fefe3968b83910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec597196eb200bf42a0b7d8dcf0a89911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b64b855c3b6d86cd1ca3b385bef7f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c5c5100f29246c603fa5f1a4992d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb48fa2ea46619fbf3928c23b4a703914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252fefd69d086d4deb066ad8ccdb738915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c14819bca867301eb038a8a514c16916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1209ea62f715e7be6c2d973db28f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123cac3628e6b1a21ca02a64ab076cd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c94271da6968474595ab7fcb6cc93919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e87ba977788ab5a174821cfd593be920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb831b4540f1eaba8ac53b362e9700e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6e2f1cf10f71e156c321f5ae4104922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bca236fc9920cb6e8e2bdc6ae77e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4449e76edff49413f3c9069e7009924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15e654f3176e488106e34e43425a53925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08f50435330e8fe31051966837bfe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d029fab90dff7595de084c56568d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cefe57596b51444c21055b84b61a2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9bf8b1e20db19ee04d2ced4e307e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00fc68696c6ac1952d9f803a6b246930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b84c337edf659c4d1a751b4175c05931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18d638c79fa0d1f3b01194017174b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85a30f568949363c34e84350ae829933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e5f76b52ea5e2b4dc315e0bfa5b7c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d1a763915dd93a61aac8bd56742f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8e710fb7a3993e5176faef6452b2a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b5b3b39894bc736a75ae9b47b1be937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8676fe80ab138ac7a1b4c1d50aa4af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae345bc9497b07ffe938f6028f857939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f92792ae489d58adf9bb7d1f7f376d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4fe36a157566d42001fadf2ad7d1d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0c9e3c751213e17be6513a0d6c0f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041136bd75d4a584f26590f8883a546943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeeb8631386b6a62594873c75f6a66944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e7b9043c846792d097e191538579945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f098c23c81a110f2b71259f0ba4b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b1287eb71344ee6a1c65716c3ed0a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea58441c08248036f70dd3f5e9eba2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67fa075cdb5ec10177cdded3275ad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaefcdb59b3b59608d6f0d935c4252c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd999dff21faad3b39e9e61e79cff7d3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619d3c6fbdd256c80ebedcaa8e42e9d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d66fe2ff9c93df570afc291f2a07953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6f173304e2e9801e92d1c8829048954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41ad1c23b802f7cc37281da51791e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac5a0b43dc11751e058df26b41c404956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0bde2115e1f75b83f7437ed0f80c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3deb06f982d0b98e37730decc6afec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfa0e6409a074a425637e90e2d480959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b25565c6379694de2c89e0978f7c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024ba13aa6f4bfad879195da15c0144961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf651a4b3e0a7d3bc0984ca3532e898962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0fd85c01dea8dc667c63ad1c126d2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb5d570a59fe0f63a38eef9577271d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d51e59bb46405fe2fc14909e7431965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c02e8d442cfe0659252743d13db4e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4ca71edc22c4936a6b7200c00415967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de93651e94d9877a95747787ccf141f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cecf49adc9f904851dda0f0a1e46a4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812a985d108f3b7c604b2aa09e975f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35e516332fbc0eacda06c76f08413971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0e38681812b5e904320f239fd5f9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10c9aefd7b28897ae48dd81b9877a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d49f1ed265dbf3e10e1184cf59c6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75144636a38c34d7488a5db4edf09975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f0b12330e577c401cc220473dc32976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009630b87f6e51d486726a0245d38c4c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1744ad7f3aec73a89ba86a39792ee61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb114946dc3efd0724dcabd5891bcf9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c586285fb2c71e0e7bb11724f6ee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef011da291861d5dbe835e74068de844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064adb4d76c37d7c24f96014c125ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3412e7f63ea8d4f0420a9ad5b5446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4ebfb39dfd5274aa90cb57d1d87407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09941df5adb5aa27d7b5804af7316dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373df26174d0277d58c2bf983e3c5f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d793e0104ccf6cd81ba731cef2cabe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223023db2b9f600dfe389dc0cb3034a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a003e2437fc008ea616211624938112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b45b5f89b78b4efca5729832a463913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c244b866ada642574b1caa93116dab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0bfe3c45d89f9f3642dad73bf99de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23a145c08013722bc4b9932e9e60916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e852718f0809a95f110fc87eff95c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae9106b47bfc23361e3e83309f21318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c756a1e2326ffe680ef402f5410b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9631f6b8d935c6a45501ec74593c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569ccc1ac872e79f6652dc2b6b61f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e560eba53a31713059f9c3f5f7e9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90cb48841dbb573e42351f9d9fdc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c113f7a5764b9147b6eae466e2e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c6c6b7b7d5c25db0992dcd63648525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14039b83c9def18c5fabea9ade850226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a00d490a384183a79f165fe8b5619d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d99c4d2e49758a1254cfdfacfc2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5807f7bdb8c65987d8942c4fc148829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be01947b2e8361b5a8570a47c913530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02619af5f21b09460de83b27eee090431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01165718a6589249a4b247192fcff932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6d7ad82a2dff52f3da82b1d611f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2041d9133c0039cd3c475255d0a0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc102c53da300da9b9146a8062249c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249c78e6a6954d239db8b1133ea90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2977bf1db64be04292ead7c5e5fa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8bae53ef019cc3e8368f909c37fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ccab3543df2c90f9f7fa3af318c6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1020ced0fa4f4b3f1ee89d79caf8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414df44209d6d41fe455965075e77cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4919dd310598e80097435768d7053f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2242b7504733045ee9879346cc51ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0eaa034edd8404715604f723732ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fdc02057aa5ed3d4b9f9e1883ba3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c8c7efe2a38422adaa5225cb54df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c849a43ba4dd729759c7c7ecf07ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff76f1b7257c7c0a1d47966ad446b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1bd75eef6242935eae0fac9978e5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f47ece4e705ac1890bc027032a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121d16bf66cab6077c5c98cad223fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec258106a0b8064fb4d21979aeaa69852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042696ba43e84bb38936f2b9f0d4e29053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f23eea5e205f3744fb2cdd09119a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa4f40f4e82243d0c39e618796834055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c4e0db89867a6bb1eca67fac144e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ccdea3f7f315dc58384b518f7ab6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b3fce0c1864385e83ef9b630d72c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436b5f5d777cb1278a4d92bc030d3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c7fbcb068fceffacfc7f5f8f68a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6247371bc891957ff40895a7aed426e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c5e51266f76ac0fffdefe614172c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ffe2303161d8e6d6ddc38ba3900a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9fb8012ae9f5db231918d092a4f9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bbbecbc26b6461a980ac6ca01e06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c51eec8cf32b3d868c0d997bdaa5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024aa8966a267de5251d8eb7110689f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45064ce71f8484dc38e8eaa86161ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c42379634e06c4ec2100b010754c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c286911a638c906e93748f32a46f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9621c97646e65948655f3b457f01ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0451093bbc0c3abeda31173b1dd23c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c4c479f599e86e6853985b7870bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4e70b3a735ac8e5bd1dbd1a02bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceac5b698f3cf3454bc1bbf7b6a291b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fb14a6886a0417537828da319ac4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f1d7f1bcb9235fca15924a27566f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457878f16c381dac85a3b69a19b5e4f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6924e868df722f27b8b944cf34b40f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6c5fc866d9d3ec972381bea1032db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41c1ff4da6d4e22e07e6596450d57d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994ddd5b627eed910814614d7a3ce3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a51456642e137dcb88d7bd9a7fb7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c32796b70a46b873969a5525802fa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd02eaf10db8f2dca09014bbbc2a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d035e2f24cee29bbb21eeff3668dcd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbc7e3f6363b2829ea298a8d21e5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029537d94cf370f34aa61ccee02d51f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4ce22c3a515c834f0a7cf6b3af2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d247cef17ca178bd817e21c8bec7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b9fff88d63ca159490c394302a1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50be3bdeec11d0e7d0b69c627805ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a133c5ac9ff45c4cf576dbd22fd6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed4f958d1ad78b4a5ea379b24a60d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2e25579a580b7d1d97312f05165695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf04c74ec82ee49a5574d6a9db95096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ed539a2754f5124ac8964fb0876f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeb1e4d6bc942d90e900f8a3de7b4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f132c8ed669ccb9348bc0e46e91c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef482c5f200cd3ac53e05ae61841863d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf627d80e11da18b60f56688ba8b334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c8c07bf27e1333e81170d2a3c1f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b874f6f79243193c990278b38b1450103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f70f67212943dac432eed4784014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2b342815f20b59f994a226acfbe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fcb06170fdfee6fb4d11fa52c8754106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76556ef7bb0f88dce8b9407000352107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860cf46826843fd74bba863e333daaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce613856ee4e25d57872802f7329a3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0ebffe465773689a2d2592510427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb8ab66194c00d2b25ad48328c7978111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eadf35b4efd9129c086be174f6729112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75172ecf387adac5f93550ea8e60494113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037118835d8c9811c158d26ed2ac8fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e3d696b56cfc56b1bc64a19e8654115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec60464209dfebdaa996730b308170116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c34b8ac021769912b66b5f12c1d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c07eb03841fd98d61b90d93edeaa0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40143f2830661cd1a3c6f394481899b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3b9eae389552ad8be075f200eb46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c68a36e6dbb5f32030943ed8dee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce1fd9e8c0a0d984c45b4409a0a544122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a1055645b686ef84a48f60e5c9de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89ecd87b5396fe49920db18a40cd9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaceb9748eff1a23d556fc23f0c048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d4085bc9604fa644150c8a270ce60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f95120bbaebf21f23c529caee3057127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6313c579e68f9e30b82e2229c5dc1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7cb6d19ae16cd1d1be48dae1cb8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d0b1c2b2235ee420e5f44aa9a9a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff796be28cba07cee5cfc5b43617ffd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472466ea942d3dab0765baf5c894837c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fadedc7fa6128dc6f3e62bfcf2dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e7ddb6c30781b7d824668c9ea699b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad069fd91ad711a18ff8eea44ca53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc6834e710a1d340471dfbb18161a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733c73f2f5b953c93f8ed51b040c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc5a12056625fa8013c9f946eec8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0bec3b516c7f6b0660bf1e42ac8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6319b6019abf10d0996356b9f582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483539bc628363aaaa447e5aafa6d77f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153bfc70d2c864b3986cb0e4928a4cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec8053f626ecbd5c0539df5e4ba68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f287be7fa14f0682946e0ea6efb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca5e9a1b28eb6803b97a9e806eb3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855426fc365e3c503a35559dc1815253146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84918435344f63fa7e754c723e147e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028141bb4f830958f5f5aaaef8c63ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e483d703a765c250bfce86f5a36b60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c4e6e8c55e773a3494e118268b00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae49e0f36f22fb635f72069c5245a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197624eae242904180b2dd0e18db8fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ec57f783786dfdaddf9527cbb010153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9630dc28c244d196bdd1e850f4a76b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678922c0e334094466497a6cad78da1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c40145838dfcfcee2ab0c1916b20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62f14302a7b3ccec07a29d67d021f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207b76faebaf83918d9053efa516ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfbb74d5bfcc07196aedd1ff0cff53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e0309cd8995113507f45bdda3380160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0acd571a52470c67e570ce4725587161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759864fa9827c0ef72e976ccf65bb80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5e45615f773db126cbc36e9f24f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063800775df5d4aa586283f2ce9d2497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b806226dcefb89a0ca58235919d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45837380cf9d1e52624267782eaa9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499b459e42cdce71406d34f01c4e361167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6b45f7da3ca741cb909518cb8c21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9f78cded7355110295a2dc3873a58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a3cce113fc4d605f3614e5f15c910170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205808143b24268b16aacbb9abf70ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032310b52145a0ce982d354d4036be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94276e4c49817708e48be66c5725cc84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6820aec79952eae4b1cde3c8ecda4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31779a2f68172434054d30239f358116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaff8831081198e4f063dd0cfa0b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4a89d6c4f145bba1ab5e9a0f90786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b315cd7d81141c7f0d0c8c17c135178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae960a28d433b984d78cbe00b8da1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b145bf2b9cfb4b267ada9e5bc3a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09503ac624f4f11fdf73604bd050aeb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f258608401df58304d8b894044740b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ee0b4146a9c71d68094502fa8618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851b674365d920360c9c1ed90848ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb8352bfb24b0f50bbad9c1da166c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b341f26f944f60a6e976fa2f1a42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f93684f7b6d237a62d09d77349b4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68350a863da2308c0588b8210a46a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9eacab4c1917088f1e4a17b310866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff0ad39c9c697e40c5dcda7498ad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1bdc43ef94d126808013fecd5a3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7c559e842232cb2b76de32bb5c59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f0d8344cbaeb475b533e420fa8cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde3e0f02ed47c2d82abd86e696fb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c05de0872964c5cf18effe7e2072f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5200863f6711008c0073c23c233bef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b810c73ada30c8ad0fef0cb223147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7414e54c1aa560f9691410f9e2035198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25954a67f3537b0322207444599edd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81968887e3579e460029a58b2cce111b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c67a8fb228915b5a57dc8ea5e642201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d19b3d5097f7a42d9ff0828568050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a25020649ec3dde793558a4588097203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc4d6830059e281b5ee5ea338d0190204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed86ac4a104ad0db53d73fea141fdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471618becd1f015c3be7f69aa6f974bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f198cfda8062657ae939eac68f01dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00015e03acd25c13a8b6ee58c61d493c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e65d3f345592c7207c6387d8e5196209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb07bc50c5e2dc4cfdfb0717c9199d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9284146894a0539412dec9f4e001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ccd52551c475820b837c44fe8e76d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2bc46b65ddc740bb1e49807c1fee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775de4b982326adb4758535827ceac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986332c5c0b39bbe76b5c02dd1f08bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482a0161ba04def4977e4dd59cfcc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185da2835a77fbeebb3d59e42e82cde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423da94e51ec245bcc9681fad61eb48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc154b32bab46b5376e2afd7814373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791f956a009b2e88757444321f2760220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a1729050b5f96bd439b8cc339454b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a945db12bc23c7186ae3647173102d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe2d5a1f63cdc7c979bbcdfd62d6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f915605d4674985eb6fefc72617e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a260088b1c84c8ad2ee1848c07d9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a9514e378642a3c9ba7ba631c457226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223ae8b5b9957d4c3525f8f1dad6b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61562a096e352b9f406e85f69b2f626228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d625512eb7a08896d350674cf07ed90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ea4d434f835d914434c166817e37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db1a61a8707f3fb885907843e29f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5d6b47984e8ff31e480a9850c562d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fad323ea6ce601b64376b62774eac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80bf0251c0491ec5db6f5f4c265f9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642525bb3bad735713aae9988865badc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9dc688d7c4cc088a88babcf170005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04411347bccd1341fd3ed0f73a3592237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e5e5cd9b1559ac387afb6cf414f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af04da46c901c8dcb64f4dd168f34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63ac3725ebbc67e8253814f02ca973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3020370cbc12c3738aa59b30f541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061356c53dad873479ae9685ee5710242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6aec2e643dfab0e2ecc35657e406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed2f1233ab797964f7e69fa0eeaa07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbce338d91ea0c6ed3df67db35fc20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ef768367c321e85663fd8ffa886d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21050271cd070b3ad299e38ecb97a81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20657e5a5d908defcc9eff64a6a2f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414650443fbbf62678a1af2364769269249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43950e8b5a2d319b8907b10327e9d929250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc930573287d6fe29385c099c3a33ee1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8dfa54a4ae4d34d31571b4ad205d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f214d922b33e5058e39ee02f06f4e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af32cdbd08707db978f3813bb1e89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8242ea5c35c12ad4c164f0807485b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bbe0f92a699fb073f75fbc3e2ae6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5888304270b4bfb5a0d72763ee3ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1b4fd9dc752c40d1735ef7d906db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebbe8a539f94279a63897622f60c8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36fe3bf0d737bbf0a74aa735adc54f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162f95e55de85b29d2f569b79f66ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc1bda9fea4a2c5180d48ce978bca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a95ca73262ad058d0861389b33676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bdddaf8a56b91157c96ac3d24d704264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9708497353146cec5733b3517ba47e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74033503d118ba8bc3b2b7e26fbc6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe74ec361a4456b360ce8e03af320267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b9786c821d18549453bb5f15cc999268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7afa5a21e9a52a4006e0287d676bed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be3849e3f9ce7d2b64d961b0fb3ed5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6afd621c527c07ea4a573843b006b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd367999a319e47ed258109a439ab15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae69130e92e0a3ddde6115031991bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efba51289f64c79ea03d653ed06ab90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313774e753aad7b5b84e6661206f577275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b392fa001684b6be9b6402c0bd987d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835665746147d182ec9398f35ca246a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54f39a77a560af7d2e8900c00ef15f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd39eba83ea00f7bebf0f683ccfd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f6082bdfe673ecd2ef3385f34097280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f116c59e832be692abc6d9429ff1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb223f6c18bf754a3c48a054d83f4b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e7619e8099b3aa72138be3d2dc35b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4772b3764ff0b8706f213a10d0c90b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311957464c9426c34c33ebfd3d35eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0813ee6450e94705304f17c82cf02d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b8c0675f21a86504a065ae6c771e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d85c89bf729e9d92cc0fd78b30d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ac05ddff9146dc05318f7fe7dca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63d37ff9433fbba0172bbe19dc049290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20b7f0f680c69ad26a224a6718baea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee209c1922bce1c77db2df0287e5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e4bb89bf070c8a59c55c340310b3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a6e5076ca8f11e4cd7f4fc0ff51e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138c8a96635d8eace000892ec2b3cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960a5fef0ecb937b23c42d10ec44c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf87b0bd13931de6a09bc7405e65db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf466c28240f053e2bb81f2c7ab2d5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78d93d574c2ad8a3ed21b10b88deb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230895cb4ab2365f5f030d02b6d214300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe65b2282e7c3214bb6d00b06f1766301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2513915ca02dc68e8fd1684db688a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac69e85d46ac4552606b78a389875b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7b14fd4e57c7494942dd417a24f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c265a8ba3521e36ff5b6192c36f8d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed6bfcb00b839bb9f7c74f569d6c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c260a6da2da48a0638df2af0891439307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce4e034b0e0ee6e48e021ce0e0261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c1c4abd60784cc6c04747f9b5ebb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18facf94cb8884961fb2a789dcd76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f946d655cc99eaa1f7feb98499cc24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122edb197b11db89acec02773c9e1030312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb228684fe69c0e53c16cfe644f645313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce226d5d042efc27c03cec97f6456e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcec3d653265a23725975a9b087b85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b426ffb10cc51a7dbe7b35b851f28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778de184b808a0f2dd3ad5d03142055317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704107ecc9beb42c8dc62f1f1d0958318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248fceae1fb9fd31480afd57e45959319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348ab988683f0f7a6415f05780d98e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633d401d700f9cc886ff070c8484d88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a399ec25a51518a1b6e10e940c4d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c909469e2fb99e8817100c1326b66f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10e97507360341a28e5ba78356532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227cfa24a3bf8e8f44fe45dcd13a01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1466d0956ec9d6a56aa781c75dd239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c867666f478e0e604408ec1baa83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61caae0cc700650b4a25e00be77b711328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29ae022881d193417acd8ef697497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a7e1bbdb66328c546aec04ad4f80e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d34073a0f6066368e50c89759e1d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a7f0e1a4827bf21c5d54849b0cc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3fc45c821000d2ed5037a75e9a185333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4601845cfe25153ae7b9513f14b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4029ad9609df939e5ad0d439d96da7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262ffe435132796644fc3196a73815e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954edb35bd90706530c44375d04b178337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3eb9523b8387c7cb5ca517b8d2ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaae134219b6a7dc37e10b8bb5929f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26846aca5c942473a1c7ec0c8e19533340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d115c23440a85411f096237af1c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686ba5e785491de601a7db7fa0eff8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7e9541fb8777edc2d174a4e47627343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056f87843d32c51ed84df64a25ab67e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64488f19bf53f5ce4b0d381503481b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d72d47a715effe74a8c4b2732b0c10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f027c73e5af09e0cae6fbbeba8a196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdb28c3cb91d1f029e4787acb7985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98eced9580afd5b83450ee743f5633349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a755f9d456d702c97faa2384e9698350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ebdac698968703154e90d3c97dc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307478feb8a5038a97c87c23be323a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa82fe017bdd1804edd30732d1958d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c789fbd2d3cd27b231cbd314b435bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55877e30cdf423b952c2d1d8470be5c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3f7980546e9b93f66405786a4fb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f59e19deddfbc71c741ec7744009c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ee29ebba10b70591b4b3fcd1bae8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22efc6e370c108c89c847409e2bc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395c4684d9fb35ec2394495799ffc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ebc37fd6c3eea890f4071edb7afc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17434b9762c708b7fd726fa7a69e401362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542501087f0beac5ea8c7f83057efca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc861e1b731300290437e6960a3824364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132d0d530a4f1289ca6ccf22715d4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f54a3d96b36221e879b7c1935d43ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27134b88fb07107ba8ed2d2d0828a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49634c439b572b59348a3aa7f83ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036d6e14ce09b33d9ea34d595e29168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e7fb1e683d1061a7e3268d6a1452a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8036c9b21c32e0dd478466626dc7b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e44011a52fe22ea69cbc68bf5343c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f88a281ed0a8105067405d3133a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad94394f4db7afb0f782ccb80e9a6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0a498c6b5972525471415f3f90df0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc7ddd62503d7e26214b922d64781376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ab9358b5d8711873cc99cd87ba0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabddd5f4f22debd44e7b354321600378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b19de80bdcf6aa35190df498b5237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c2b910d7629fbf3a3e3180edc576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482a88ae0e5499891a9921f0159a5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be932690b2033fed4f4d681c1efb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f157e0f94bf1e829e8223bb27facef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a088c1f1034cdbde6915fd91d86e7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6ec6dc53829dad936686d44d1de4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95d9e5521be5083aa179eb7789178386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9197ecbd636e5ae6c837bc7994188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831e8104adabbad78d293bdb8d4028388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77647bb5c1b5b7d62d7b40e3d2c06661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321061596f8d921dd58eaebc77c79d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d95d7a8e2a38afd3ede06437ee06d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a867c6338a94393e3fa1ab335b0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb173293af6da5900c03f9438529b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351a664b4d7b63c188a09969f592b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00c0c866d51bb92d8f7ac4e7e7980395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc977e336294bcc1e87d9660c99103396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ab241af042f46e017cf63fb4988b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc685a5a7f48a8087ee2647f1b79f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531a877072412c5dc25d0cc4b2bfee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a198852a29f5daf66654739cba286f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3867ecc2a6af6df0b317a14ba114f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127a6ddff7e207dd73962cc9810b17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd974ec71f942c5ac08a36cadf707cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82255231226676c8c3b238b5b2dbdf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f08d6c3059eeb1d887c299dd36b6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e00f679c17f41c3199ed10251159406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f9e8a2b31f0d12768637b647b37fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c85e9bcd227941abf8d5df5a9a42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0c637a9c3806b8a88c92116e9884409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62621d3bd5fa7c8e1fb16009c1f51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120b2b70543f472713e56bcdc64665411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd91e7c8bb7077401ec8daeea8f46a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d604120730b57cb471f3d7f5bf915c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7555c6ff4c8fcb3e3e6a5da4113b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dffa51ce612e7d30643681b44a002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9cececa2bb6eb13a970344334147416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c7b98c06ef4207863ac40f805943417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e5022df38c54639fe044963f412e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bbe35acb5bcf408144a22a5a16094419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95492c5257c66a38d56db0693c158891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3051837e4ef17b917717196f1f0f8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faac871d8fa1d06bc1daaef708931f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e12744ccf922d0f997ef480f07db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a1779cd0ac76d048786765b69f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c32ab2deb3df0d8266962e15f41e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9cc9c058d51d8aeb9558cacf47a87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258199cf7c754258fee407e6806d57e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036735ecad9878d7dcc2682b7f432203428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe45f97b440affa90dd361f90409c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc11e6266970170f918886d00daa7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b09598276408cd6ff95adb45a347d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7bc001d536b7a7fa729054b1aa885432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae68c1455c23da178d12b8e07d33f46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab8185fe574f792677b39b61dc3d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931ac7318f15175b843a828f54d9a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842f8e1c0ee44d4972f605068c0079436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ce4e1dd682dbbc9e7aa6b9addc1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895d3bafe9ca5a538a92caa2aa78bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a8401e1065d3ab45d60f41943773439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9282b5f8d9929d3edab25e1214a64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fdd43c3a59271b5e524394def228e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2adb0a60dc35090442c30d533fe287442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811216bed11ea6f73670a470d24635443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255169ad816ea4cce65fa85b5264d5e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b442d6a7d44cdf5cad0d17c0b3325445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601aa6df4f1e5ca4ef6196c04e37ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d782817557006f4e4f9a52aed592a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9298a49eeee1d382628dcbfe05e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e096f0d7807e648dc9d9dbdb3bafb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16646eec9ab0a913f6bd594579a41a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7ec181cede97c6ddbb6ee654afb91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b1bef2dacde43cd83a2a773b1b9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a857d6ec7cce3983291d02844a512453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d678ceeee96737d424c4eca16a51c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d72520aed32fe46923c656c4277ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca2a7c9dee40ef0cd64957095a4b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483339af77ab2810f76cb4598d05212457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f62aa327d982ce3287b7dba7a61e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147ba477dc7b5ce38cc7b0da9dd516d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9b6dec957684c207ef70dde1be03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c565e279d27b150b870e4c4d662c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3eaa21337dded21c62f2a03ae7e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fcd91ad5476f45f4fcd6882a04295463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2eea756ab45421076d218afddc74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3734e5f7a4cfa61a12a21b323f690d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385bc93939f713eff434464cb391f48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb84b5a3c64f8295521b7fe423066467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7868593ca53a4376b98ab59df3c408d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab59a93d7740af62a9617a4a8d7d3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450034a9bc459bb267658e3705b05bda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fcbccaa3df35141bd617b33d5342c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa9ff3d3edf90ce83a05566b8f8d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151ad931cc252f9cc278f6376d6192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f2a226ca3a09c4a2b5b32335f643c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f628cf7370887da275f7c73531b3591475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa884efcc7109ddc8089d438abc47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284840977aafa39f71411d599667ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b363ce2d6736fb6bafa59577244a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ebc7b9fa2abad224f01b00077b36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0061a393486b2d26b969472b1083480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34357c0f3546e5d4d253b4d371dd1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb134f3547903f853dc5e3a39b75ca49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601cdd209af0d392877692ebe623f63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179ff60873c22f1cd17e7d83cfee3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808e211604c15a53ce0a0cd5b410b0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cef367d48f30575f157ac8d9e9855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fe661d5287a9a05cf7f7d19eeb779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173184276b5667a68178616dd2cd46b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce16f23570180769394c5ce2651286489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51105c83cd989f5b3ff6f1015a6de81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4f6b3991e9a2a231fdf4497a05ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e164b167ae97a0079d4f9d4f6898af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51585f99758db0ee507fdfd229bc6911493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6502ee0228ac7156a6f753e9849df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f827e0ce2d653fb15c293ebad5ed23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03793eeaacc3ab893bdb7a58b0bad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac6ac5cfdd09294efd67e6e62d123497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb3ba20462227b6b6fec0bea7557f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ce349889798dc1be9f0f04b621cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2e353aef5543df21f2fc608c9727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d37361dc0cd94d29c55c0cfda745501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6805522df57aba1afe644b0d4227b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe15f978891076eb19e7708949d331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1e3c77f9bbe34088392abff037b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403f3d721495f2fd1eb00e7a23e5039505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a37a1fee254e5794dbf9c6e36a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5612bf1daf3697fdce4455a17467f23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0cda2d2b825e3c93d385775a8222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948266c7a9e486ca9b64fea1954ceca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c44f4a23413f422f4235a2b52abf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7c827535b7b8ace55d8c155dbf5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd3c4e0eeb66636c1f3b8caf7022c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2aca5ed36952cfe5f7e444b804b92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f1b22f54b44b5b88ae4a49036b76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37369a97c0644e144076ff8e8814a22e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d3725cb3ddc8037c83528e5e2eec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0778856b9407624d5127ea133c3d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1bc4ad45a16225c4e8b1f28da3e22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af31505e8a77559d002a0e6c4914e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c7b1428cb139226b146c3fb7ae73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bef7da1f3d78ed32b4d5dbeabf48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113333af7c6f3be5caf4e98d6929dd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb7ae7b7fee16397057b5e54bd7ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8266a45e33e0e186ab2a193396982b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f5a61f94cb000323f9ae882b34b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1adc9adccadafb8844b5acf5a0fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75496105be535f309b27e21e72250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a81c31aa41ae754908a80acfad33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3afbe3fdb865b8283c25987cafaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ca126f30ef5554acdb2973e73ed7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2c6a574aa5282a2d0361c70c7961531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199893a68d8f3c33d01102a86abab829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ddaa4043360b1b3166c84d2cca47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55178ce5d2baab895cca2f18c1493534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6091eb5d978d0d06c88064d846f00d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817b8eb9b8e13846b3981972eb140d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f094b6c3c9f86cf0558572a1de4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32cfd67a9abaf3d0d5332f6382397538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e6e9107ce4f5595df87dff7f4f64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a39449fe642f97f3bb70298117d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cc10b87a1a304123890f01c25cb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed1830c4381770465519f48b595ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65e47c39ff568b0b8f94d8cf52f33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b8aeb5cc458ba727eaff3ad7ae37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73051a2619fbc2a6fc6ccc99a6bef47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c103c9456d8c3266cf76a51810e0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fc411d7105baefcd0ebc8447797bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a3a49b16f2b04a865d806f4cb77d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbe397152d656a7a4f9e74f85918f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77e479d993a72c4042cd3001664f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc28a166f969670224630e09785007551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788cc5b7f7cc16fa98b8b90eb5b7f1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a13f28e90edbf5ed647c3bd91ad7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a44fcc7f46b13ea3ac342920a832554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb79586d0c1b176a532c236406f29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce8b1162a6972f3251473f77c6792556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c98df79bb9c1b4d7d373114e88cd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65fcb05d6280f0fc8c2fff39ed122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc7ffecc023b4d4e61e7d913de0d7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed275d613aa4cb49f9f4db1699b64fb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3c669b6c6e5473b45367e6127ae13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804100e4b2030f5fc57b4017b1772c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2085b4ae6d5420718d94c19a208f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a985952219fa04cb9f9cf92eaaefe21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de3dc2a372a443a981d5e5aa992a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957ecdd889899160a66d6125718f15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31be3527f36dcb64b314e30aefc332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee347e47c2009825fd3fa506a44f3c6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3f3c5e340bd820e3184d5b8096e3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b028839c6ef8d0852f6f87a161bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4c80eaf2911a8a0eea340646579f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f07c55b9f6084e5dab743e51bb902572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f37e7badc5aeffd7f17d714e5f7a24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebddfe1f33fdf433bf4034771859ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7708d026d015091bd0c9555692973575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25a07bd653d39cfb54ba33b73faf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee2317dadbd33c07f67b8e17270446577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39a4eba14406567f9889ada683071578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641c83ba85701aea93687ebd0e1563579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb38bd5246d2f58dea22aff7d5162580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f557a5ddf46185f21eb4636072f56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9b5ad3a054dac5bedd4e932207a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76584d58cbf6e75a0b31101ea9760c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa954937f7157f4432924d2eba576cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c682cc8b4b3ee1c2c14e13958aa97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44d2b39d131ca8bd3ac79caa449f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa89de0888cf8949b2997ba81721a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a3a213ea4468f28b8f8fdc278081588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c955831316b5e31e15075ef8d113f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5062159266e53824e1793d6bfdf31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44af27346866c1b562a2da8edd9f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab2bb7f0e6f0a970b7c1229f96144592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3100f73498296d7f02b396ac5941593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87388dc7ea1d8208aa07eed4756695594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb80ae7430d1a324363507c9521ba7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae99311f9f495ef87457247f67a227596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fd8e0ce87b3c005f50333a0423588597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1fcc71130d135b7b2d9da85e8d91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033431bcd31ee966b825d7a1dcdedd7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629717f966f82f79c1affd3a6b61aa74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e6d8fffdd0f5a33dd1579467cbad5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea49d180270621ee50fddffd211de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a8f803b3e0eee87a2a4022662132603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f587f6823173d462b861358f368a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a5b1089ad4dddb9ebc05c0334d96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cf9b578b7417da7bf053181efb0a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93ac71734084ea7fb3e8f6223dea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bd0320fead745ccaa708920ed9fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320133741f2bfd30e4c573474b49b4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6612e8095d6c04724365b3be2f66a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b94384886ed7a32d540d2fa2e38a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb780ebf9170239bcd4819cd24e8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d8fc5e0e4637383b5de40e6952c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8703735c601855d3e246c4cb5735707614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c59c2cd2139e2289b66a9424098dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd764d0e3aa6bd664ea9f356cc0a58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e3c0339a2a4af287c0e9c4eb2088617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cfc2bd22c59008bdf464a723dff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893855beecfedba11a48dcd649078d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649119feb186c71315f859ef957484620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a495d1c8b9d9314772da85dd1d9bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588713ce9850905bb5ba2634f109ac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26205e218c19004034c6dd34eadf8c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ae3601c18e510854fd21efc8ece5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d885ef0fdae8b7348a20444db45f78f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92457d8237f217c864d4f42a59e031b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3591211a9ced62d41bf07a65f5b487627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a3230b9010975981886f8dfc857e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bae01f0cf075f5e90e97af6d467a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8572c96f771578673b4417dcceef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de182771618744f1100d9ee0e1aaa54e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656da7397e08d826c80ef33569a9d71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e252658a3b7c2739f5272fbeaf92e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fef039376ad7a3c4cafe8902058b8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a788a10914b5a8b13ce12851776246635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69eaf9349144c02cf36968baa993d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f36d7f59ffe733855be3f02bd1044637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0f34075a1a84090fe3a8764ebcfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5303952628d1ffe5be076b956b3fa6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46dd391a5383057e6138a0c56b584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299fcce4c15c5c9d21a4ceb84f6c29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd3d60d711891eefa20853b8875fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8be91abce020aa58000c309d21699643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21846e88b455c15b7837c162bf4fb9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c5948432ddd14800a19cd2c4b3c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52b1e6de8c3b1fca2584aa31c0a19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943fb85e758ea670ab6b05e4ff9d957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdbdcc1fff843c6312e3609864982d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded8abf3ef4748d8405259c3c89fcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ae5d8dbf0905e63bb4870eef8555650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628db4b76feddbb538973ee752d4ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75752437cfc8a8f804750b5247a76cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265899ee9f212e8e311258765087b650653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb42d1e2eaacf5d7be20d7c19379b0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857516431c4043487c2cc920988ad7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24027ee71b2f12c4a36bec41be6d4b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78bb791155929d0c00590bbe797cb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd0c8ebc0fa9cdbc2765d20bfc0d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2943ad446faf22850067216fa875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d43de9b16567ccbf4caafcb29242660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859b7b0177b0c3e8282b7d5da4c356661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98525dfff7248f5c04051052148d4451662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a54aa29951aa7ef1804e7c66005e8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e271cb24a65a5c38fb99d1a002c75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60189a720fba9e8e5633adef47828db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a20165f5882817346dc8309b7cb49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d00aacb9fb89dd8767348ce87b19b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3988fcd1b8dd64ab7b740f9164769668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04491c77f9ed28eea3822f00149e3448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d74084e91f1ae395ba4541e74fe0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7766c0d3efebc4542c568247b2e790671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788285d56b84465c10995796a3ed7d9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9d7947a8c6fbbbfa93ff18938001673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903249cb377e4db68fed360e8d8ac653674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7769a8422c0f9eeaf3578c3f87162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b1d5579c9c253eb3cb8cd3f57d6ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51afe4fcded2de1841843980f29b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696de64fddedd3c94872fc6caeadfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974d9afb92bdc7a5d147efea572e4bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa24b6f5e044a9e08025bb5fec1a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a04575dfe19185093a2cba2e37d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bdb8c754d27d06945c82eee27df4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d1f49533a3819ffe1247e5e24a910683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ffd91516d91004688b536fb22b021684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f653ab862d4f034b87c0d18307cb58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf698b76719351c68d46961e8e19efc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409952b8be3434ccb3713b34fee5e5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040f3c87ed10dc46ed257bc0cb2ac9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582822a224878f75c3a950f9afb497689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ed2141cda411a69f46a72bbc6c516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad116e1c81cb13b88cb2667c6aa984c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e45a4b20123da4ec9dc018d3285e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636156fd26b52ae49076b6cbb74846f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d43faf011f535ad47515183647f5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25b057e312260d0ea4baaada094fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff1d3d4bd1bc753fefd58ef5c7ed6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02810cd6b5937f4975d225ef1b5d26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b348fca57fdc8c2927646a95290bc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b84944653a52d95740ee168bf27e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f725732439a2ffe354ffd239958a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fdb076d8bb91005de82a024aca29a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c24ad9b68f0f7d7143ef9b5a3ade1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445687da77b2477fed6edf1bef7973d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6029b9bf8dfab52df6bbe89c37645a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf6c4228e75f5c429c7dba8d94017705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243456bd8be6bdfd2447e2bbe0defc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560346f252a38ae7cdba6a854b8394707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62b53dec38d289bdf1717424866d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ffd139ae58a66d0a6e6dfe7ac702709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5ab170362bf1a860f3c30d171476710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d805be6b1b070d7e5476ee7611fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab2b959eeded306798625db0c2d2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033831cf0ced3c45e9209a026558c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f64f02a87aa3d6b37a0f3587f8f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef041ae3082539fa94d1d5251061cfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa409d63a9d60fbe2cacf82bbb8b93d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb980dac61ee160bd5ce3886d09eb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb9d0c04ec165da749907b03d5196718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8465d9ec192b40e771415f4bc76745719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e4b778095226e447adef1a0af3a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e201498b816e5fa0d10e7af7a9122721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a3672b14a531e6565d95af801856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c1d0466fde4562d767b3ecdfeab3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf553c47bdea8721e1d8cbea552034724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b3cdbebf09a91616125cd60c99e6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca0e345410f56355f9a2eb2377762726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f218920c81091ae6644bac4d64fba4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0779684c2ef6432b507e8ba4397bf0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de307938513cbe397ee212dd1e2e5e62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb91037f1c2204ddc546a7244d43fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc587ef40bccab30c73660d05d1e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec76358d6ee15191ddafc34ac252b2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf00cab3f96fd266d1e1386ed98535733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a4ac8e4004bc751e0452ab73b78a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226dc31c4e20c118ac04d983122ae5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06098689627179f1fffe64c1da920736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449484e64306ea65d1133ccdd6dd4d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df45a86ebe2e4e9a5512d583d53452738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616c1771640ff40b5b150b1e446d7ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd32bbeabcad47eab07b374d7ae682740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658cb16259ba2e9920fd864313f0cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48724e45038aaa66b559ac80887c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a976ec0a141ba1ab89bd7ff7f78bb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de5f82df4960cc9ceaf4f1ae1f4ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642c3dc2b0baed74dfefd4d6679779745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4424fdfadb87b0270b9fa6c0649f4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93bec57222b2fa93d9e14556fe8bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21061cb7b0987acff4c0a8a06e0e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5679ded0e7913f960e99c67d1db88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20b1528aa2c1e4a14c215e14742b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a1bc11b914f94b5d1e851f627bd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f087b04f1a9ee6e5f577c085fde6b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8854832292413b5f45e7ccdc80509753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f66b40922ae50fa0912ed25f0890754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d7f1061a558379cc15335351d301c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f03f685da70eb14a94b536a7211f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c64660dc77c27edeec772b839b4375757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c276c3e67572a0cb0ffa6c44bd7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0fc78b44650457c0cb83cbac79ddb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028cff1ddf442e20f8f46cd5cef4ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbee2b5128017714a46c78b3245a3a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100f81bece0d9f13343d4eafb12571762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e34495e7d98abcadc0bc5e6e4081d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b186adfcc8754ff305cfd91d89c7e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceab4a7032c74e832384a643fb2d8e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9b3b1aff34a1d7f2a0f62c8f8f0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a647a008a1c09d49ec57083229ecc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ee377170cfffa8a802fd8f705b7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb18c8d1d175ad48b8f299066088c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe3fd315972eeef6a40b4468b1be0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a25225a94d888c89e1df8e5e3c6395771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f4f90ec2b93b8d2829625c39c2d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1adedfc95c4a31ff0ac84069a8318773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc233a5ce69a4e012a1ec9ad7fbb2d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158ac802e950e568b7fa31011b70eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b33f63ef73cff4c28a0c808f8f0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0671735ec65025e99b303705f97ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44507ec98a0b3146de2c4bba2e8dd9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d33379419c3ecd5c22dd731bdc2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746602bcd587069e6f8d0af2e1688f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f64734853805613a0e8a17a42f593c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8522584bc3858caff7c83c3aad77a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c60a8146c3763f6acc7d3512b6f796783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f4aca1cd8f1c9ba1d031b279488b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55601b74c6b6a498b3ac60d0206574785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9035c277b1b9370e1c12c73f44b4ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59660b8035c3357e4681a07f49345787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c038fba6a5502277e2074ce2c40d18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e771ca7be112215b4b557b7619384789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f4bb81358ea3bfc8dcca6c3316fbe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18340828c7450dc636653760905376b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c58cb6562a36e9755a7795639899792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d89c4a3b78d5c5719300add49eece793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55c9c1cb666cbda6797b573081cf6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6934200b4f1e86875e0024ea04c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a750d85592d19a3cfbd3beb3ce6e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b84b222578447e85014613a2eeed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941b897207fe7299d1210d952ce5f9d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a506858062babb277e854a179888799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2b3aa39bdcd2274421455377d2f8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8c5bcd7ab131d0c131fc9570d377801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc41e4c09cd21d9b49dba277e1bd7c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485865ef77156510e64dfc4136a9ac2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f8c5e6257939ba55f473196451f91804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431500d363a1abb3070d997bbb32b71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93274dc3e237605d157e4bf95c4ac3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c1789183bda3bf546152a222d12a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df547ea8f4f9e87547dfb9e0967a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962cdfdc1a64734ba35979b14e3f88809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa79971a968bfa52f5adaf8786e6a82810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395f987374515efe7aa91ae24aa533e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f114fed427699a92ce91b4c464c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba794cd91567099a2511e22bd5ec7c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf38d578aee7d18ec6f79d10f53c04814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267777a472e0315b8ffee1acf3970614815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e132608c5f81340942c31a01d42da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d3b347f61d4a87ab4b955fa46e4cf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24833171e2cfad22d731e14eccb57847818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428bbe09239d1a2e9385a974320519819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0849d3fc696d1aa89d016f43b566820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3da805c8efd694156846bcaa04713821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33eeef3df56ad60b8589efd2aedb0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918529bb25538212c24c0ed04c51727823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb40c54ed9e01babf22bc6bc482e96824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd73e4a0e79d1fad57de10b36a4d73825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf4d89fc6d959b27e07254fb4dca7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7250dcf95d1da44a6672c14a2c815827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702908cbaef2f9418edeb029aee8b9a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9d5aa57589905e6e0ba7384afcc2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055737ea8f972de7251565a7538d3f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f1a0c07e93ed679ffdd5522de5a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec895e9519c8743544d329d78eb5af832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a44807693f9741ef4503daa6359d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b8a841c064c5f844f8f6e6c89499834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024dc2a68c8cc6061039de310f8958835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197147c8680e577fd68e25f113d749836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb967c785d9a8c54a805cf03fe61f8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400920711373eac3ced5a58810960d0d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408755769bd8c632c79a9df2c8ed677d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076493bd59ed6852348aa9ef0ee7acca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10096f2a8d0bf78af5707def78e9a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6a70a873d69bf8f5fdffeead4b02842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831924fa5b6a30a287431ecc927f6be9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de2b2bd1058aa6b871fb7327c2a8d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0707eacb03eaba9e47527d276a2d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec4264bbd9514143c62739919bd8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc854105e3d3fb6ad35e3717fe0f7e8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0daef84fef23da0f2535b7a50e7b09848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ea3884238fae578ec8ef05283eea849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa163227ec96c0c1aec17091767cab4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dd9ae2fac7e294b4cb71b62ddb753851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2db987afdd094b06ea5949dd064f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa17f1049817041d6829f92f8860ae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe738e55653a3314c3a6aa07f47b3a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bf56fa6a8f83148417075c384da69855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4be42c6e09d22b05ea8393979793856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7705c35b2c172a43224a23fd4fba857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8027bfb0e109a613b60ed4f11cf03858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e683910c7d6065a9278cbdc9f6a990c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d7e977733f595860320c60dfbd67860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d72b74bbbcffab5fd2e7bddaad72861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a96dce46f90b3e2367a05da6c1113862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4130aeb4b4c32a95a61fccdf18cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fce4746e55963b562a3ca4bf16c64864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2eb523933c0eccbab3ca8c741d19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994142ddca29e7af5d4f83098508e902866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802696da4a22e3b3d0a6dff29140403b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4c0ef4281f104ce2c0cf329bd9f6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7454216fd67e5cbfafbc37a7dabe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b7bfdad495fa21ee60db1560fdb3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc828a8b645da82e6532591a02dfd9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1be65e3a6326b71b80b515527f197872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e07bb2d9d7c6eaca8380c85869b6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb95131f4e2e41402119ceec59f309874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4e93de9895e8ef7207a53f993561875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52543c9f8a8ae865c954859feeea833f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686e83d41ed96d457db30edb3c0448877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df577ea4e1e78f9b79b804c42c8752878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9beeae3fec776764c851c6e9ed7a1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e46a305f0640abd7e36b892f9fe08880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a04cf83b837c373bf39b1d807120f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1e455caa522afe804e0980f099ee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485455160f300361dbfdb3b279340c25883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8540821bc7ad7bfa0d02ff719ec353884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ca8b825574ac563dcaef0643bba9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6de90afc9e943035722e5e8f8a1c0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109bb34059db8cdbe57b5fe5cbf693887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc45b8ac46fa0c5e59aaaab584fcb0e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b62e0ef7dc05313c4d52a5784aeec889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44531f1bae9270ebfc1838dc5ea84c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246fe8c2835e2e1aa0d0a0ae58f8e4e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75144ceff11ca6807aefb02e4b5838892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c946c6657b86a09de302f7a23e997f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636138dc05f4a3ce6c6f5bfe7334cd3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab4baad9fffa6f367fe59a8c601dd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be223ac6ce9a18999527608d649366896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea0d09e8ff2850295f10231ce623b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8430befd46549fdaaa74cae09edd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0806153887c907c9b6e07d35bc991899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be66f381bf075d978319e032bf87ca9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d65a9029f3693f0457da840c68d52901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b43934c283d0f7ce4c754e3b88f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9182c6c3ded69b9ea6c9fb5483dc559903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711405b088f34e4fb480735ec9b2ddd6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b006f6424b2827be50f0133d7c5c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7bdbcbbd451da0b534c38435150d8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec532fe9e86dbfd8cd848477dc8f1a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af46a00d3ff775e153d0d27708638908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24f518407c148428259f692ff6e1f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94e607ab86e9103b3ebc4870b7fac6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee366b6fd264ff469260ea530bb1609911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b91b3d2d56390a216a6ce80b28f01912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215d0fd0acfc31c7c0f935f4839581913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5a9b83a102467ea15e81006b4476914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0880b13d3b0f63d6a253167e9353915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf43e70243a57013402f7729e3707b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b923eb01f61a280c2e477ab73b7024917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7c46cd8a7eb949534fcc4b09d1ff918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e36ee1ae133d5014383b30e62c59919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e415e7e79dad2416d86cecd7b1ba920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f954e4dc47873b2f5768fb9ce85186921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61714a4de13c025d62ea75bc2b3140c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79620c71001af495dafeace237c04ee1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58617a24215f514395b2dced8d9ffd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd2875c27a230bcb690f4c219d297925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4e6c144d5a3f5c9564319b534f102926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b2d8a33c976242e59237806f56c2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0ab49dca59e04465f87bfa25a7210928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a2449276a15ccda2b47f9bb119283929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385f489e267f21078d761dff5da036930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee525c2ffaf675024f556fe7fbde5c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08dd0e0f087da3df4d0ab26d8a42d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31025ec76407eb9a50f22c8060edeb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014411625061fb66fd12b494c7d73ce934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244919bda0b51bfaab08e8bede03da9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7603e616ee81b9d387308094cc3a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c62e47f6f7f6a4083b426e441d2c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac782a0ef7a6cdf8c520c55283dff938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda508c5bb5ed5fafa834247cec7edb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e3ff251d839961edf314eb8b32001940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a6c57c728163832fb7ee8d11c152941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a988c76082db5a17f1f469a39f6c35942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ee1e6a206c28bb5b9ae56d035432943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d36b5fda68087702fc55debb118f7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14349f636492649b3f9a6275af95a35945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac8030cff25532d6cd3717a1965708946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98372930e7a1d8c07a46dcc31735bfa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f98e4fe544bfd7f9bf86cd816641948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c0c32fc981aab29134ac24ec94393949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d44e1077832aeb1bf480c1bd761d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09cf28ad2f1b7a5ccdd13c074ed13951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a92d1528c634f8d8f9d32d2c82dfb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200398ca72f32202c814c87ad0a12370953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a437ad7a7f968cf836a0b39a81a32d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d51e61dc2fccee9d13eeda3764b62955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb617d7740501f0f99bf77d21e19712956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e2c8195a4097562a23a0aae5efe7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723469c80e1f4ba3a186c300dc4ac51958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561f0dfe2c2f20d0cd6dc9303f3648959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69ff12a48a2c54bc17ee35f0f4619960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291641888c9b150199d11a892e73b343961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ecdaf4bc4c96c2f4a8ecf40d3042d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c7c3a65863e324ba04046b6123de2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3f577e10fe585f90d335ebc167fb8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137845292b770006daff3b057638abc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb94ec22ef54b7b124a6f34cf672cf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dee401567c0d82158d66901690be9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb459df23d493dbcad5ee8fcfcdf63968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87357b99c0dc20ef513b39f8e5158a8d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9f14d4ece5d6b2f388e9202da9f6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd3544f8bb7b172a0d1420e43d06d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aee1398d318ce09fb3e84452f83635972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0416f09588c6d388334a7d555cd3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c9f7c6cbd9c5e246fbf133120f5a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ba32a5b7f7906072dcc77fbf40ce975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044cac878ca7f7f63e1cd8fac1b1da976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c56c85756492395badce50b358ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>