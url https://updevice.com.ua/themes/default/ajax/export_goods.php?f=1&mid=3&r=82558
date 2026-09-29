--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d3f660ed5cf4ccd5e29eabee8eb621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413499c37eef29e570b5e51b43d58c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5cd893e5892d815abf25608d9361a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b00f709b692224ff95b6e4a3f69484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadac0426023d573e36bd9aa2ac0b0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399de4098fe81fa1b3eda2c26aedab606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212bd07bd1c71c1cfe7677acf1877737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01198d6575c7b503ba650e08cc48708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8236e26ded36f9b43ad3f6a0afbc47b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127d4339411028aac94e52bdccf18210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c9e77ecdf5c858bcbb0b1ee65053611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400392f077252f2abff68d12600afba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edcba62d76c73feac2b99dea85172013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe65c2f1450b21fe5652e3831dae4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06c3d70c628dd9aa593fab481770015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d215be92213924117ce22bfbec1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d371c5655cee7ab799daffd450c1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f6d518a93d17f14bcba0d18649ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98306cae49769c1c734964395f366819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c34028a8011c8384880c9ed402b7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f68e905170320929f6e971fa2ce2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb7062f1312e164f847ecb0bec6e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c9de1c3ef286697ba2cd6c8e94fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61e3ca4c1cd9f9afb3e12b1a0ef7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963a8cc3fe308325a40bfe332b0e95025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537baa6968990bef236e640f7726bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f572d38eaf16dda55f8e99aa14739627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7475b95c664d2d572ed8a3cad7fba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5568d169d991da13bf74a59279ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1906ac092a1ddbd9fe77e7d4394ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac04cf6620d3e6fa871d4acbf1f28531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c1fad769c7c5620a7aa1e348a02c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaded07ed87e37a4fe391daa93ae8d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c89b7bc366f2500250f3365f2b3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653dcec9f46f777686debddfd2758c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd59fc3e4bc0d532cea6e7ec78302336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc01a8b5b82e1db95079485460ca4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fbd89ee4e25ab83011a5dfa2c097d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ed7c2328f74599647a9dee706b2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3d6d8e0edc2deabe1d751d96b0ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0c6f92708b8d8fd6fc4626c1c7d0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856c7981df5ac6fe5022e4bc7597da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b326ce063de96d199be74d4582c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dcdab19e41535d09764d5a353ecd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4550a6c2da451e049787a8f4d6a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4149c4942b15c2ff934787c3a427146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b1b2abbe48bcf55e6978a41f12ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a0c6cb5b8ea3b302bf0937ec1c9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c41483336366a7908d86de00ca0ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b19a49f953287c9b356f260df2a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f93f702b5d6c656b5815d27178dd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a390b91d61341ca8f039b02679ce4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481ebb250c4950d492505bbbe3658453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435731b2d5d7daff4b4792c9f81615d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444634432f38dd7ded7f7936fd4708455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426d84d7f4129db1ad35f9fb95fe2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc21360f41bd5df564891b39effde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc28cb245a54c24eca76857a145c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5c796e0d96d361e32799dfaaa284e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040595e0afcc458e7dba65e93afc23f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6b0a4a6ac9da95b148be6da687ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645c1ec4f77113505eb29801a0713862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494adf29dd838fe549a7804cede4fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b21512e9890601aaa844f188817a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e13020db15eed4058c10d606350865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910bc08d6fe9beb1f337d6dfc2f4d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0cc2499e4929c08301dfbe006abdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c35c71b320e0259f6c9376c4359d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182923a9c5fc37a76a96ff84b878b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198f0e6f617eb8a1e36f0825b64b3eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd7bd954cd4e7e507bcc35e47b9eb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de979227f83951e9f96114a08a1f94972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce753894c65e721c43dec3492306d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e5230e5eb29eb5a8e09078e80ec474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4fdcc58df6f41d619c153a866fe275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01612a948caaf60b22f5a9baa34ba14276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231c4364c0979bcf87bc62c2e44e6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501fc6a072186a46694e81259d6cf9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b8dfb648ee2e32aabae041be921a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465344f3bb49222674a972313fb591680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9598c0239a40786725d4f776be7deb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c77e52a1ab58e13e3dcccfb87db7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e6eb247f9d122ca39605dc9b3e4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae783e9abfbf5488cf4dd4406e8567284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809f7b2d27bb1fce1e7dc59ef34b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6093bf50e346a7bed7b2ff811bf48c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a74950e6336c1db3a82c1de6dedad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da73c2a2c6be00c0f1d347c3afb0d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b1d6ac8045596ac2319f3d21088e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8a2dd957ea661ef736fab7c9ef1aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a75704a42a20f3d778a2f0a3977e1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d05ab91969e7b5180f0137af29a2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8f19aaac01845bd48f89ecb98ec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547981e60ceb4cd6babbfc7792902fa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd1c04836cc5fe53717b68218dd29895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01badbee3811d245c55a2288e5f900596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939347c1a3e5ba9ab19d0a4c57e07797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b960b316bbbfb200421c8e9193ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45d7ded69336e11d06e9534f871cf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4e23da39087f747153193d182f068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb727e7f83332f88ef91aef7714e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa8afdc1c5a6de0f5e88ff2ed68d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af4ff7c981ecdf189124e7854d47b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf71a7e9ee7c46da712c0f77a38ec1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b5c9e990a8ba691f8ed76b1a47f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce818c9c9d42cffeefebccf257e8f1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d47bfb68f0d71af74fe9c449f68d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4953ef0d32dbd8ab3bb574fa63dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697bb6c55c0b40f453f59837d37f0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a6f1662be5d43497770eb3c129ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7adbbf5725bedf2cf03af837016c15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec44a028150872d5377cc197b9c01ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c094671228b6aa26f94e2cce7293113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b9d5975f8da8eb5062d960081241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f879268462c0414f0ff553aded3e11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2744f0a233471af3a7fbac250bd965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ba17028c0bf2264e6f900095fcc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236bbe5ad4a2806d2904cd69b51cd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab3690cf1cbf37a8fd45582fef7b78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b2ab9084fade0cb4ab4ce356d146120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e70ca4f5f9494f04420f68696244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2dcba1cdbaa6a53a7d1b34e428b29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62bf0a5b160c2aec65bfd55c24eb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61328099b01b21e8903bf8ce906e276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d498e1ed2707a6ab5c17997e22da6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1419d497fee2c4c3938ffe67f219d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e1a92e1e1d0e5680351ebf1fed7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173c6914c6f52e85c0c9f6ba434f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16fb9dfda6ada74a6cada200d5936129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5d7c99c51fcacf3b9e113eab1933130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617bac5db035d2c883cb6e65792a369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53acad0bd767088713ed54c93da4ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec7a58c60a3433a56e7f79e018c1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6cbbfd779df9abfd6cc78139022c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4004677edbaffe74ca111ac9d2803135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a645fc68aa41289ac5f3707ba065136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89618de807b4276bb986d41463a205dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e883d75ae0d90c36a4f3a847263e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f085abc42c4e692f8db08f3073d99b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa220ece81ce92ba445b3c9f966b6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f2c84b04ac394569fbd201e8ad5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef8fa323c474bb1342af7db3a8199142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf107c518a779d411c36bb01cc03f8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d0f0d4898392c203b6c34ce82898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd58edbdcd99e460df989ba28df540145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa75de88e79ebd1effec1faabe264146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe08aae2ee947e61bea830635a8dbb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa64bf911eb7ef72d53b9fa1c26555148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27fe2a0d5e8528786b416e8bf7507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d295d1c567f97b90a7fa1bb0ccd492150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f36f370430e2af2ea957ab8a42e6b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bfccec2368e405f043d0aa9ad1836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc2a896abd57bf6426025197b4a9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff561667df57ad8a518946e75d40f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae3ac7cbca929d8080ab2cd57b1fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd02bf06881baa7a94db54e3c7b397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca120918228dfce63a2e6c73ea4e3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda20780defe91253356496dc43ad1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f5f02afc405f13919f59583455fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b791b060c8eff9b1aa5ba8b3317706160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c9c70618fe23cfc48b384e32e9102161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358138d57dd2f9b68d27579eacaac8c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016f987ccdf3ce23e4cfefcf8f81080163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a8f05c1713ea09b09f8cc9eaea14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8dc18ffb0673ca7626cd460baf2cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c2a47036862b53af0b688feadd773166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0845540729d7fd2b0c27ccbd2706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef208f8dbee6efa5de49d45b54d638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a85a28882f966bd7ff472efebd051169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef269aa8bbc2f94a409d44833e17ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dab24975f4955ca853591d841d7cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5926ea8d54a973ba9492c3a49e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e621c113f0888445a3537ca2682c70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f11bea0f47097b1fbb0aab0070ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740a6352462de92a2969ae9b16c460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b7ca7727dd67c04a569c8add3442f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b1b3ba80b1ae504522480c66a4d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40953d8a59569b1d74fab0a11cb2715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46392482d0905d81921dc83d8e3589179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f5ee380c395805881ee1deecc1996180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e809e98043075272e76e0250b31c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2f12b028f428ffa8528535166b03d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca66d41ce985612a52e2fe289d1468183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8f57dcb534863f5266f3dd0f7ac8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec92dc8f4aa6b4c042adb4bad12ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be94477e07b8f031db9442d5d8af26c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40001c9054b8c625ecc91c62317ddcb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d09c9536dade3502dd99de1661be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f767868c160f3ed141da354c017f4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59f42af91e9bb06e2e9c0488d1c8bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d6634522ea1bcd6f80cfb27ac180191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77fec5d96ae082ae4f0c32bb6f87a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e199b4e884ba7be14a8326a833a48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5244e5bd80e507eabf3ee8c18774b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130e39e7c8b89fb997d33ee4693ed5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a93775ea71b01d7581888be9870ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bb036020c79b725b1f6ecd0564ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cfa7b0f259bd1d023a81cb3fa37a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e9e31da4d518ed19d49d3660d48f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e39fc7089636553fa07188ce475fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a548c9c3bada9c49c14485f7099397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7481ff1ea9a11d29d561882cc701115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d50ee911d2352e0fa890bc8102a43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca3ef55440dd9717d81379291f7bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55db43a5e90bb81d482a5e5cf1027ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32cb2d90d772a0ca3590587c9f0de4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6aee5f6f2fe4d2cb7a95a22fe3597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de42374a0856ae94e864687b0f16a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdeda064036a2e3e19be0b1fa8e1a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bcd0a07374d3ca3602372892a64aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0b60407f2dada7e2d5f31da95d34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1683af423077e633a9d323169d7aee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475544278becc90addb0e1611b34aad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe0cddfbd81989ca2024023eed05b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c50e685009e4eda86dc61ae4cc7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb176c416c4658a7b290305869e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116eec5318726f4e182e7ffa2ef6756217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a148062dc340fa06788463780596218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b12f4f047fb82da6bfdc364dd800219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a69358e30bcb2bb98b04b26e0ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b640af07bbe1640eee3b5846ada1dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb9f067ca071e12d61313010fba5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86aa85e9df3e66688acf8df31257e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755c058712fc7cb1c77a78b343a7f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c949b4450284100b23186168a8981c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383b24bb92afba2f41348ba0149359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a5e6a3896656896e10d1b9254406227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d889684d8609a482c28c5cac88369f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205cc91226f6afa60c06b89c547f4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03a4a52aa6a353333c943c97d9ab1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b4d520005721b9f6efff1cceae0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2f248f6b6cec355a38ac66a81d6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6917517b7e31d3c6e408eab3519b4d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1243555f7a9433adcad01fb48ceb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f08d2929cdf741d01d8cedb6310f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ad0acc4fccb6a1fddfd77c8b57a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54bfb64e3ce72825f2aa15f8e1e876237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f82a1c1217b4e6153255610baaf36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a5d471784266b05c4db92c49802cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce2f11746bc84a6759f99071449363240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c930fb1fd84d84d14623af43380b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd72d3a83d556197e1d187ab8bb809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625ab4b87a5100c1a7f704a2eab657243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95a0dbdbe7f786763f9879e0713ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea6137a7d7114cda07928a49bffe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3196d1e7b6375003e99883e8bc64af4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b430d6c945d6a315af13b1d91212ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c118631a864fd9bbb5bed15b2499d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177463624bf92e321f5be33078152c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fce9136c08a798e5873c27dd252212250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271411ec9e277ef8fee7b6d52753dfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca60ce8da5f70c4f4ad8a1df531812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf19e2958936210b65a0de29128c017253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf3fcf11110a44b5996d534f4f247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038de70637f9e10b5321bbdc8675454255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248945f1dabf28f288c7aae03d3cec4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a1a171cf7f04b60cafea655c9d5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4e685ee50b53195fa6bfe525eafea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13aaa9b85805d8e84830b23bf46bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3549633addbc0f08b7d8cbf9fe02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ab1d425aed858b104d96b6fed6b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c35d897c31af5bc5551f957d176a3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd707f014233c20ccbb807a68a77e511263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772353bd09aa179349e9fbe6326068264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c5f61a341a882f5607ece31eaf6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a08e1c5d5d7077d13333fa16199178266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c2754c68dba13c52d8762d499560e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd9eefc84d795370192e2f1a2f7f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a705de69f0a68b912e17c803ab6dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d4d84367e5920403cf351d82ca9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa11c85958feed2bc966563134a95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d85ad216f0e58d3d6884a9fa4e4d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb488df07c6bc6b42fb8be53e2f5ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d949cf2d1508a8de6cd5ecb110721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ecd702e8b4b6d44ffa5f2f31206bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9a82ba4c481c0c9c32a3d6cc8e53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d18aecbf5c79b1665d9b38551728277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13d5da156213b3ca4d0593571cf32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd78e28519aa7957089d28c2643d4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b4d3f4e46f8f8b658d041bafa45e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e1ed18e2507d6f23b9c1c2e0738d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379299a0f3475bfa3434f50a24d5c92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785282aabb76392e711f9061320034dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba78a8592c014c93a177aab16ed50c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365beb769b2c42e1e2905746d7e5738d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef399e55bcdc51be75d9199d3177edc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a70f2bf4fbcdc231a44e068b098d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70ad1248ed198676d76cd33e08114288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ddbad68818bf1baf1068057793de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2465d5ae419025cc62c93b9624db43a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa57eb4d46343c3a860707745617ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891613762eabdcaa4081f06ff5f4e40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a0048af0f1a624385a57ea6ada53d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faabfb0f5b12fad05e412dd9106af3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a055293c3f069f9bebc0f1c7fa1e50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e797655c0bfb9055d5979bdf3941e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2995dbefb8d95f3f43e808131e68db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7348ec37a96b2d9d1069d193c256f97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e7d94b1ff160fd05fda3e66a79f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6307af9fd4f8d6095a2d3ba6c9499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016619401f88605b1dc359bafdefe3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9170d01a7b4dd414fee318ebeca4c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f32bb24f74eeb7fb9a459905a2355303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c7964945b2b33d953c8e05d6d801304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f39d25c0b524ec72a16214f5650b89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d74b04dda302e79dea3a6f5024b6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012fc45c7cc12bf8cc8af7ac17b39ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bf865c04f414665df44b7f9afd34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abec9eefefbef1e96d3eea27fdc10a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b432c87141b8bcf48e3cd34d076a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91effcfd20ffae73d14f53e8235dc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfffcc8a6cd28ac26c526624dd1e69b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3beef29a81c0eceb7a0bd89cc6f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f8d8fcb5dd777ec77795dc4a41d8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3db7f4613a0d2c6de2997d96cce77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0ad2e707ca42d9e0da0ce821602a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d65c57e3e4139dbf0b0892c2df7224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb515b5ef2e62808d311b4ccda9dcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e46e0750455e0fc8063cfb7a19b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf56db3e9c0707145e07d2e686dfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bbc85af4d9e7c1d93e9693ce04c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1244523a9bde2a812592c3d90b528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32f606d22732dfc7c912378d2eabb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127dea1a5ee733d96586fc8a35207ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e258612854dcf453f303cd120e17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108009b52b33f16229573ec0d2f17c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd96e6c4de14adc07960d8ccff231f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a75068f0ecfb9263fa902985675da4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf0255419c83075fa917d59e67693329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d478bf23074c3e754ea527c9cdff80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92da6f2848e9ec2bd1d6ac1fd062c22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da5ea0cd318c24a5f92fc58f2bd2a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265faa05b0f76359e4e6d334bc463157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a7f2d0a3b1d4d378c57eaae06b5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b07354ac6b2748960e15a28a43c4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c730e54fcf7bb572057b016f59e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879292b8794ef70e3aa9bbf26ec139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35961487991b88c040963ba6cf6c27cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124adc5d358ef85df2e18a935d9ed2fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45491d167a958da5b6604edab840062340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e082f59d61779db8004ed73ceac4cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552208112b1107b6d6759e8d5b8d793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1b4d65594b1aef7c6852d3d92405343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c9adc33e621e6f356a0ac1ae4b07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a7a15df1e7a08748e9b321bc04526345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf37d1eac1327ffc3e6444f269e30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba1c028de5bf0358cc805b4749cb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06469361175b444a58c073c66be75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db577204c619b3515c9412683327185349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0956bd12c96240207ac7a909cb2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8f858edc6dbb35cd27201f833697351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824ae35dd122f8ddfb9fcade771e90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a233a25d4ca7f25e37566789097b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7e30050e18835f2d2e7a0d492eec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6eb26cbbd7f5f97ea987d3e72700355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f803a230368f39429d3eb46af966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbee2ecfa98a36d78df75887264b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec60458696bb288e141cf772fb9f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0afa2bdd69edbcbc89fd09346d68ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07636ed3ef4b53b32db50a2154c8b380360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2826abfea989ebe84482f36786a80d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e7c6872737e4d7b5fcf17a782f8dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633b48239731ff734c0483c052ef30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7862b0be6625e708f0fab57dd4b2f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8665f82245797bbf0e6fff744dd76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1a25adba2c3392ee647f99d3de819366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6f744781248833752321666797ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a384d306d1dcfba530de4d739d19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01087748ebd44a778a6797d22a67d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef53d057bdbd3578b6e459167d29c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f77e0db5b8bc17fa921e2bf1cb46e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77f8815f63816db9d9af91cd1ba04f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec3050bd211072e5d2cef494be05f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369b59d0691069b8f6ab5e4c1146d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c6b96987ddfad568ff398fc6524e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af506ea267b98f225e40ddb23cd80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cf6013456e24d0a4f4950a9bd544a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6410d2a0d65701a1b9b551efa39b02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290222cc37a6aaa8023da82627c997d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d31121d8f6920e15c2d0811f20aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f9c0250e4bc1c28471a8e9abbe5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf023296a407fc85b0331c171f59f0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433efede458fe3d7439cb4a8e51c20f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ebcd12078479907fa89dc7abb0f93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6b738cfdfa338bd63553dbd6c39f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f418c993e1979b0262aeffcc387d0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941e5d46751191ae753e888b9f41c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0e9f0c82d4a3535098e8831f70e23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b4ede7168216e48a38d560ac8e25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1e4e888f7acc6988b21371e52926390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fac0328c29919b7999196ddc01c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d835e09285833e0313beb8b55bcf34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce19128b4c4c399b29a984ec86685393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fcceb7251e657611c7e00ae45f24d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155fafe1c7962433817cd4e6b01f2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d512d2913a95916c4b3aa7d961b1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96c0b3440e832c0066d03900704249397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337e89947b3c565bbfd85d237242be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765d613deed082215f59d6a5b1d700399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4bfe304a2fcff31609ae4c177171e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd17cba29969eca329cb3e5a0de8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e346baeb2dbc3487280a9e3838ad109402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bb1d8bbaf771f88ee0958e011a9cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755174dc50f1d298b29b2ef95ac14247404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368b52537aedf74b05fd1dd22428bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaecb815914dccfe5f2970126ac527b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f39a6da4be0440937464a8f8d67f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d0be62c6e550181f48372973f3e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a6c79cd3e8ae19b4507954fa81980409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da98f1df6ed185b12d67f96a9a6dd92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de017d3e24109c25c0e0f9b42140ecd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d7a3a19a68d6a2695b4cef5393be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb4e66784f3f6cb57a9d33925986a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5c069542c17d1826615048737860414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0bb656918c726959e5f484d1d3fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3a330a912dacadcdeb58b95c5386416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388dde37bd7019cf1599c068eb325a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fbf239396b6a09e78e5547b12b38f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44bf98a600482ece1c65f6a71d562419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9da7b02ee3ef57475a5249866ee0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48450e2e4bcce3da8b159bf862dc3fef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f2fd4feecb966c54777891094e54c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7a6f9ebeef2a980edeeb65207537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4ba01ba01cb1e2cc60e83780ee6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3dd2448982513e6861b4a85632ad7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0047089d63e5cffcdee3328d26152426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957c7c389948907818422bea5ff236c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3162059eefbc516b25bcd56aa526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945170502f69944664488dfa841cdc95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ddbea7a7ca16d778132c12b77f20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d93a3541db1872c019ae0ffa8288f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f25f8f48e1992094137be2931dd51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae69ede83f05813be0a2aac2a391d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5a1cbed0542cf6c4ba5497b6a835434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60174ceadf98472bb3fbad63be4c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbbfd9de45057bd12081dc74a5cb3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ae9f6534102ef5017a6c27f22ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d543d3354d237111eac1d58103b99ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e4c021a39beee81e9fde680f3fb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e35e032978889a52b3a93e2de0e5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b0c2208d8c5624b09a3cb47921c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007c220a0a8e3b4cb9fccd3f29aa7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca471977123c8343827afb9f6eeb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b51d656a6cc8f096306d2d744fb96a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9c7847fb8329cd1432f3fdb8e4aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1d1f4638c9e6a628fd1fecdb99f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56738f47cf02490266742c1a7245194447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d534c6b301407bf153b4ee6764b50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c9fef482bd0051fb086cdf9b38a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00117e7f84f86ee29f33126231213450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fef5ab5e9b9080da00ca705539318451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284b569a51cf05c277ad1ec0372db87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9bd5d1290446d3aa42c2a685fb78a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358bdcfcf22622719d09ba7e72cb888454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a2ff3aeb5b7cafddf7acfce1a32a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7770320096cdc70a1ffd76d2bcd2d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b9275779d05e7e84a2f579fdde3db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c260df0074a1fdedb7ccc81efa7e56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb46104d0b814d831967b4b58fca2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c9fc62ea9233ef77c3c1da914d45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a1b2c238467801921d9ffc01d543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3abde7dbea2dae8ab000430d758a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230e9d97374e71790a61c58c8bb82b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325453210ca38206fe8bc9969b586fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ccce27e2e9ee4efbd95fbeb92fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166b71bf496772bb8d2df396fb8feb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2f7f5a19f75dc1391429b1c02468f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e08913b1783eb5c0e345211b40d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3c168fb8a6fc31d35d33101a74b8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99730695e90b03a05727e56fc3b83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc525afd89be35f1db9175ef27e9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835e03a510267217d44f81bf2d3fb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10209273eb1eca5467d377cead029b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d86586d0b4b56e672a2c080b5a2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a278693e9664a80bef20c242318940475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4ae4c6d6aaeb4be7600fe72055ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b47c13490b44dbbe5a9c89030643477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164ba8b960f0104f4f39299a69b325478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cbf492e7a62a7b08d1642e198474c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9d444f02ee67484a97d5b5f2a5dc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712040161b87bdca61aafc0434b8c12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b65d7656fa4c7d6fe10f33a3f1d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119983c333cb700863d47a697fb900aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722021fac03bd87fbd189514022cca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6317a047b1640d6f69bbd8f07079485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a9cc32ae8ec08e917dc681e42ff6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bea86e0c5ff8d35fb82096c895d060487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4dc4c1b61040801474083728b516488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666991e8ea07fc71ca0caad6ad250988489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7806cc0725d6bee931885ae5ebd7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae789425bddf5ad662b0d966d7496958491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb800f0c5474f39b5c689fbf841ca4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0595f772698691aaf3b5a11fdf8af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b91aa2bb11642a9db80a7396c491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bafd8e9d5f0365289151ae0e5c895495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bddafbb59d71c45dc409e84aca991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131a4a6987a4688fb939bac6db1ffc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6aad96c9fdb1ab3e9bad472e7062b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f264d52f542279189e4fe342c722a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c6c97823723bd35ae2b04ba24452500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cece564199cb911d5a07f4e7b31240501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9b103975a3725a51511b454f6125502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5e2767f17f70a9366277c4586480503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ddae3e777d9b60c9dfe39fb61d881504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b15a34f70379d2642c22f171e0546505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2074b36751056f2b08dfb2224b16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a956c1807ea1b16c521a0408ff5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb58cde56dfa461da8593f7d26b0c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927a53d717c255a363f052b6ddbf40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07e1b92586881e8576dc48bd92299510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bce9df12c17e796359bce7f20b4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd45f1aa028ae02d6fafa5d8e03dc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4503ce22c2c7f6f8dce7230c315ca5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b5f48b3f29ad1115c68d96671b4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f9c171db94c8f748c611cefae860515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c60d02a55e135ccd187adde5c8aa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1507e7a379c3e4bf5d07e778ac52f25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4530f98a35d2768c8e39033546da29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfb5d0c5f40ac879e07147ad6fded519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83dcedf555f34f09af88f9b553366520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1a9ddba9e1fd5a81c71230ea71385521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376d1d1dfc81b00443ebbbde15c08f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1946016c5e172a75d6af382832597a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cd41ed9737f16046bd5294a65a289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae37933833de0df5d6dcac06bb5c486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663923aaaafc624e23e217a2764ab98a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98e2243bdd57ad4df238fb5896007527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00853e24d815fe0c10860eb154630727528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb9e6fd4ce9a05d2f8df1f8494a78c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e72865ca2a83bda9dca28ba6e4a5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d71f7b03f2f2e64f5674d421db1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a98bf569d87cb15947e12f6f80e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89436d696fdc0bf5ce216e5905965b47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be436b9f5d046f466303cfd18cc958c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede522f7dd7a48ed0ad8950a48ffcc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329faea6e0eb7001075aec91ad75813536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4095ba2a1567e0f6d72a61d51d76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1636ce55f900f3e016c24305457ed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a88b53915cb3b600fb224105c33a42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094f7af9227133fa3aa1130ac476502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00858e5302cf40bdc3160112592d98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972965d85fd0d0300437a8a23513978542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741938e2cba89b9c11aeefa3e08db3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9a0dcb38d3f505fdce4bdaf50d15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac9a2ba515593b8116961bea4848f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4573ecdd8c6884c9f6dfabf0c9be59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f058e2d21065cf25d75b2593446a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4536cdb863af24a63d313db43e7655548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df2ea9993a9eeb0929dcf8a812e72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e6876c0da8c511a9175513451df8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7029877ea2faabd4b883c5b9c60fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdc6543e107841a01e0fcf161228d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bdcf9d3991c8dffb595e4a605ea0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c1e771bbb80c7c606a25e6e91187554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649abed3201eba2ee85e7a170f9da08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a878f80d9d978aa628cb7e3ea872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea9869048eb7025be5d35325ef94e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095f2fad47e7b4ec273121b8ff1d6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f81196b018555de97ba3db05688a0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d636bd5b51766e68ff2a96e75ae6a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262464ca9495ea7ac4dff7e85a41a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f8fa513bd6a43607c9bf6154aa51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02f3bcf301824da79f1565beb977e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbc89b8e9cdd020c90362d8a59c27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca02964c8446b40bee98ead2096497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121de2c336ab655d78786aac54b1ea20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9988c8b2887ae2ca2f26419fee3868e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c13bc3caa917ad961856234ecce86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c079aada796d1278a45e35ead62d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94c3255dd5a4646ed26cd22687510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4a6d7def60c3f0c495de54e3c72d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60763f9138675e058809652417567b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67dabb5bf08d85862ca8e89c947a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901862a3c767657c04b082e2ea0da72e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbdb1365963ccf6191efea2c6bec1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ad81eb90d1e8f2768c13f5cf5ff8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd989596f48028ef68ef05b8624f80e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db8f92377f0a3f41d0e65289b2734578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc011368674fcbed9f1f16860c6e46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac7c55133198fd2cab0902bbcd2ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac44f3b52f9e7c66b79eb7eeb734f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182bdcbb859ee57f0cec239b751471582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f59de109b3feca0ec0f034cafc24a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f4f78752524436c5c1f3c544c020584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69486ac691c88ed33fcd0ca2d7e738585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711c0277b5d46b58f434e358629bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8d102429bda94b156a1c28816f98d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30031c6a054a9ff198fb56dbb1c5cbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5381463526b93fe99199860a42c6ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f98987151523363e575138a7b3ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe290e7a9d1490cb65d7a505b7b39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70af65ac73e61b8327bd738cd3f03a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb5b906889d0918f88b8d190c237e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13397457dddb2323344f43b4b6374e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fdc8c21aeec640157a15fbfed01c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d85d92b9a7293c6d4b2a74c04c7c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8e7809c57d74752cea7e4e186effc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212300a44420234299a0e5088869df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd91d44fc77362622f294b24f7855599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18281e201e16f215154c1b29b1d86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ab08282b2339d1d6f57af8dfdcd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b02f817a0b953e57cb7efc13b61f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe996ea519cdc1d7622ee981463b0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c6000c92b389bce269326595538e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a2cbffb2dc4a0acc891303641e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b6c3ab8a5c4b74eba40e3c2531ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a049fc250f06b71cb9bb4fe9270c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c30c0389e51abe785972f12fc79f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb3b389f9c5098706a573a5efd571e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a03e883a58026c20d037148103b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11c441d7b31e8d78f8bf0469b10bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae93811de11ad36e08cb9e30b7f2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f9b9462ba3588680ae3a0b7d80b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b17f29527d7c45eb4792fa9f50e35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49553a6346b33079db04cf56b8155956615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80cbb9a8c8273e9e9cf8298dc628e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cebd65196675db343e75ee79caedf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc544af9aadbd2fa3d65a5adede790b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4c9f6fb3364751d7392581047cfb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b27063129b25945dbd4e902d8954620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559147226e1142ab09159a1168b5d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197d5409aa185dfdd3e617948fb088622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60f6fb72238717e813867b2fabfd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f2a999144f5b6136db9a4c7151337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d749fd9b5b7fa8a7148dc6dace7e3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524739f4168881b6b3b91bc4d77a34d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95243489b7edae20d2ed5ad3931ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d6766eac782fe519b1f01ece92792628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def4bc10c5b5e2a8a0ed546570cb45c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed860a794aba5e1d630b891e37dda9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f131bbecbe44018e98cbc782bc563631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d924046a4575d038f2a66024e2d29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4377eacf50a912e5c4e44b6ebc141633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320650023eeaf9d9833ebf815f32a443634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651a90494a2f615f9ca63980d19139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5433eedfffe3a43dad5c279c1c3acd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab49aca189cecd4b816c7740af519637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5b587cd3f4e69d0e90a10c7767211638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6afaa0b5dd9c2c77f8dae758592a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888c9c699c130b2b4f194a7cda34e38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe227f1dde9dec7cb04abbfa0e6cf958641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2b4182268cc9aebd88a2f84b86c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc067dd9a290f4a59126e5d0603eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090575b0999479a9706130dc0a40b454644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7912845e0cde0da65bf96fe1869cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67487b6405da9b4e08d927ac83156646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8060911b1949a98942486f4e7bb2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b433fd1ae51fb33d77ce273b7351e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8669254d99bffc178767cd30437fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b596f38fae1170f1ee2b65bb1f0680f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce92934963e7fe57780d6286cebab6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154494b3594012b14a45a99b0569a3eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53ab06b001855917e912fadb13e12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24a80a973f1b08dffd237d16061a18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd9f543e23e50a93235b408e3505f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be932502e649ecf47d4f9b17dc895656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a8f5962ec34a1ba5f411b9b93ec5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9e64218d271694223a1997dbcb834658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5c97217c3f8b57f75bc91962f770659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863deef69ad2c42f1e127b806a0866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f31d15041199bd972fa74bf48d498661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7518cdbc03451a9b08558716d6149a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a97308a16c3a36215e859214be33c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813075afc9ad564908fa0cdd3846f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381276a5c552a8f251f34f68711e9a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a37e1b57697c30ba6bf554f10fe4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0b3dbfb64f461e69b8dbd7b0ae0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c2c0e97132d112550e6f97f3e949668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6af6a0f92f7bcfe5f5e07928a71b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ec43934d6800809056bbcedcdf97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34562da1c82c64745201ebd71ee930671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f96c97231a18f9c5b3c02280bda23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b69badf2bff22f388f797893163a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465d86bdc8c9458d5ac36744b0c917674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af1820f13901349d65bcf8ac0ec671675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b733cf7670b6d81cb65f03b56d8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778bf614dd707752a701a4fe9e33074677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9205d957fb939b8396df8b2c067db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ab6e5236026a5b1c6d22672c52d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a5df14a76c5dcb0167c19f3d6b72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95b9878a53a3c3a83d4ce77475cd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8ba675733819ddd2a533d97a70b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d1e2377be0ef033140fe736e58a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3434890a25bf26d86cafb0edc8c21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabd49ebcb79b4af8ffcdcb751b83f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa490f93bffd62c4ea4899dbc42ae6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29b88b74bacaed1b702e4e46b81cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756abc341bd7d191567a0fff19c65e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b10ed6ca18c5b8590d4dd0f4f89f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d45649edd78c0fcf6183f013eb8c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ac300c8a32bad5bb2805ab8962ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27e13ae2d097f59b6eb6c4095d0796692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8dc4a63f91178da02e00598b396d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c23f0b80ccdb92accb58c4a799be0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5dbb7c544f9a4a168cea84d7d108695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5245a8f9abea1360111c48fe4472696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea4979bd26414cbc13d8f30968e52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f3bf51af67eaa31ec8d0207b0ce02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53f423aadd2159a70e0a5e40882bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3de1dec8fa187cd6ed4971aa67d702700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544504fd98dfbb0228c689f4a842eda2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62e5ec7d8c5b40c8076b881927b81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880d8a28ac3515c2d9a368e41c253c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323276378ad553071d4129f27b5c7bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095f6127498620088c4fcea5f7a0f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da101c50e48e5a30819555f97069e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a16e86a6d226654a82addffb6dc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b9158395d01ef92b98fbda2078d3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6670cdba8b5df5c397bbb46bdfcfb0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e73e2d8ae969ce45be7fda84bc55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1192dc5155f511489efdc96a71cf8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d019c4248158c2ff65a3698126dc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca21c195060affac15966c1995283713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af81bc5e6899da19f6be21548ecbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c540d12599630ddf8ced4f0081fe7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7b2eea0ccf8df023c7ed6fcbd8151716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1dbd52c1b4660ac9664d8061fd24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52cad90ce3c86cbe3de05eef34d474718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5ce98b0ac43e9d5ff55b4b59baf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5bdfd66dd38414946ba208db9229720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d78e86579803b7792065bc04e4952721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0427e7685d86e4bd2a95c9691d4233722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bab7588990f7897fc7c997d3734a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb230a48ba815096b9d6270605647724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde57d09d7048129b9ef9fc8d560794725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b52fa9fefad6f65b05c32e8f75911c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a55ce37fdf04c12b88ae562ac20cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bc7f3b74405b4068f6853b5ae1c3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5aad9b07dd14d5aa74a3ddadefc1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac36122c278aa4dc0fa32c42bb558730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c227faeb0acebff801c334ba067a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183602dfcc35fa54691a62bd3c6bf69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b167cd83312071ffd3a9c41bc5893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc6f2638153ce907093a01cd59b71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1200d1db3a56aa9c98e65757a3b22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442917df92686e87a34909be759c93c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514002fa562ea806c6f988204689105737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07d647f199c587dca7832180e7971738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977dfcb77e56ecacaf4aeb8a09a144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375223efa92eed1c156e8183e5db60b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696666429b1f43babd05e87c0f8e9bda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110660796bb146b82aa0ec2902a335e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d4934cf3ad62149fd8cccebf56f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860eb9d0f25a326dc4b37799e3d651744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03238ea85210b5845300ee2d1857c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb9a21909ae85513fd050d8322887746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ca73ec14f3ee6f95b709ccc6b504747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e8cb2fd845d8e6b0836e89591fe6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24821a4bea9d3ab4a3770ef8044ac26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204da12b529c3c3c1a057c6ee55abe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ac344131d904a3a54dbc6ecc205c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f789a21b3ee2e12a91c9c220c277752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf53b390547043c4c42e29020c8549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9fc0eee72b4c28fa07ba8ff837d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37ebfc9f9f4427cbd419d1a9db1675755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5551c62aa7adc675d6a53baa1764f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e353ac7f7b21f96e36d7b6e08c513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ea7791aed167f30d400924e376b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e3ce0a656c93456a73ee58bc05123759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e690b08fd69219eb13760c7427ca9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f4939e1c0e2f1a793d54175d0dde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c5afdf81e4e4621708f594449ca89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30712bdef3b01cc4b96e7373a5a3c7a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99672ff83066beb76a0f205fa68df9e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03628279f6c41d04c9ee27d5e251d122765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ec18c56dd67bb4d070c457b329a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee27814331b1294324fb3ec4e2f176767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b67d74762d66f462e1ce61dd8855768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2653e76fe074c55c6a83d0b7a9cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5accf6c556de3e9fc89e2e03b31d2f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccdd49068b5395a8cdfe42bde056f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b03ec6490a3907231f0805f6e80c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39dccdc97593105fffe6d6d45111d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f632cd9e73a0c903811a62f15bf0c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9052d5f9cd29568894981ba6803a1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ece4bd82a9b5b66b58b399b4ca837776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc97e769de76a225b2b85dba6b893777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f366f2eb12c930a8cd311c1a95839778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fdfc26994d6a631bbe8acfaceca16779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c155d9c2a5bd433618577147fe27780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce2f2f825803e52fd1c554332ab4e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919924223ca7c4ed0fc4b72cc6f1141d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18eff573cfe895e6841b15da9a5f9e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d2e56949d022c4db4a4d1cfab8558784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f6a101b6a7800bc5852f1fcc2af06785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0663b29301284fe608d7ad29f9e2dc5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e38da34728ecea5d8061d0b40ed3b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831593f6f0b32bc78667fc6ed96b4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262ce7e3dc5d454373f78fdb27486c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958930f5f7da3d18f46dcea877251136790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374a5a4a411cd73ddc7c3c3ed17b8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd539c01693396c6f3276efb73c222f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68211af44f4e51537f69f0615534213793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fab5e188f1ae866fe2b9dfefd3809794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb056625c1aecdd30a4ceb0ebceb353795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee96db6c02e24b517d655b8821622796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae864a8edbc4af6e14e16929ce20d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9beebbd949fc870879bc752209ef4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bcd0d0ffcbf8813d415684f38644f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b5ec0da9080926d0ebe92030bc472800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0e127a3ae779335b65520bbc46c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd1df0dec7dd336afc9f517d58339802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938017ac3b0c813f457914121269be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d600f78b48b0da8d40ebe228c3a72804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5d7566c94a6aa7b49d0fcc41b981805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107412adb35475b5497029ded8ef3ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5203c7694ed536bd9846a01ee765807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcd12b418c0ff52f9591437b4ce6e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e68dd86239f7975872dd3f2dd066809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b2cb2f7e5696f2cdd305c81bdba97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde8fa6ffdcfb8e06536de5a9f7075811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846c7cfafc7a729fc234a1eb4b01f8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d1fa68aadb31b31212dd381daa65813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d526ba26cf7da8a08f87cb41483e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71375e52f51f90c7164a8b66f4485815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f588aa94924f6879129c896c8c5178816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b7a11125b8c66d4c07db444d42db817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef3ef1019f5db95de2211b09aa3d8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014335e8dd028b37573cd8ea01b11a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1b84b1a5d54acd7ad05f4b7ac031820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2d24dc535ad2dd3a5183748c1780821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d650fefbce42cd47932c5d0376a41822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c066ea40c727514eeea437b820d221823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f85cdc2348e8bf6808173268a7f9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88648287aeee75801d63d7ddeae63c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac9e20cb9175d33ea441e532016e7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c526c6a1df7657b0318a6e45a4e0304827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d318d44a27a2b9ec537113600c6aa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584da7bb430b4196d4f98dc85c57b7d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da26a58a215de8c3c5b202bffff37830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00614df29bc0d5d58f7e2c0564ccd639831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16919396e85c41fe26e9a8552b3f9f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab2494f78feadeb834429d3b967ad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5095c033221abb396b417f1917b3b6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9601823b47a7142c53c01ef93202835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb75c08e8c0116d4779c8479187872836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c57b35290a1ea26f9194522ecc3650837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1450dd7808d2580c4377e62ca184eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e034b8d402a278f8b37be58deb3f85839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a730263a69d12175d03b47a566ecc9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7753a82ff80ca08dd5f9aaac2513822841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98775af5457ecedd2be3ae1d89e04842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9e8175a33fd2e916a1e89e73ac01b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f3aefa92da2e14fdbfc63adb86f9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679efd4380173786301931a4be03464845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0d1dd7772da1ca1ef437829536e9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ef6dae0464bfd463b099356413c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094aa1e60e1efc67c856c63af7d5dfa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539191ebbe6be84ffc4f3dfde34993c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0b6537bc20a72ad8ddfa5708d273850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f61dde5ca2a98d28a0b71403e3816851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fdf3ba2d8971135c38d76351b905b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47176f4156c59afb12d0f82367a9e7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99761f2776d9ec3f63eaa7155779dd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66231a81dd99f41a8b6628cb630cc2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406cceb59c868fda382e2a4517a2f1d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f518d07655770c2ed0e056c0e56834857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793a3e72b4e8af3718d46d3c5b0830858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ad37cc38c6cd8ecc6ec31b5b90d1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc016b396be647c93166b1701b6239f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81888740aaa9801bf3b7701c76946861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095893b1e4ea77f8112057f63b3df30c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ed7ff9f88f105736dfd5542054e7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c482eb10042b8f1611605632ebabac3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ac00d7ee760fb4b6c8985accf1eb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505724a8773e9ffbed13adc1c4537e7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290e25905f5da5447d3ebf2d1f0afe7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385dff8d3c561cb3c329219255782a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d39c827b84e54eb81992c14f0b55869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e87144478b14137175bfb71a14fce2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d2d4256d88252ce383a87b48a1ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad4d40b26cb4c5b36da85003e517d7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82584fc1f42a05bfd78e395523301873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f1d0e3bb6f81fe1d5647084801af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61823cefc3ea4ff4cf89b6f03779ac4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d50e475a15deb1502ec53f59d9da44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3761f4940f0c26bbd673878724555f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd68d8fd8b94cc08adbe53c93a2d4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20e2bb682da9d74b5355cd6fb9477879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391473234a7bec183499c8dc8ea17bb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e19f024fe6733666f8bdd0aceafd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e665902ad795565c13759888205de882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6a07535a16988fbaf4f14f36d48b1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5710d5e2a7c2dcc0113b954c9ec91884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d0470f7d1ea3a72e72e11e38e27d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926b8cf811abb38f5da3f09d198971886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d68415927ed3a9e1583c7c2ba2758887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c52968ee49735056c62ed2aa515b77888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24bffa43d999ecb4010acc2ae9cf9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cbda0fb9033b587c320bcdb81c519890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1dcb574cdfe20fc75b51eeeffd78891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5328586d7eadd1b41ef4c5e2ba1b5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76d0f62e3524ca2acee7c43df4dfbc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942b6f20d6a625a8bcb49ec81f5476a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367bdb5a37fcccc1a5d48a00ff4cf9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c2f808a1a7060fa06d363ff0dda76896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f828a81cd53a27ca33762bd3c420897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453bab7496891fc6975661de3347e35898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff3b74906ae59c070b085203c2a6b6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf7f40d7aeade94d96858fec49bad900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f8423f1157063c807f4f5e7502b30901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8edcb15835977d30269455a591f1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb1d11f0fcc8b14a771d5acefcf03903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82261679fa4e4df42da24797d3d727e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701839fb3751f9e6de2a80ddc3205475905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5f6695fff565a3895d779d732796906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec465bb54ff4fcf0ac75e39f84cc3d71907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a68796357e8c136bda0731b288d7c0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33841db168149a9d6a65e673672e401909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188193aa2d0057340fce8c7ba8354549910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3522622d8214664ca9e9ed61734a0c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e5fc436a21b3f98d51202ed76f7b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33d1d9b028c5523947e4e4e83db93913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52d7043ca1f91ef9470f7540bdcdd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f5a0f340d1c3f2c5c3bad83bd271915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bada93caa7969167738d4556690546916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12edcdc80dd9a404c49d7b377a302f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdd43af8bb7682d291d9b683c1306918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f74bf3bc013f711c8364d9056d85919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5aa7edcbdeea1a9974813bc3a37a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cff1f6c6ef17788b3ecd15020f2cd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f06ae50fb2b5a807648aaa0817c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d903221593c94e076dfb7745a0f37923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0dcc78ae7566e718e0601356427dc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d90ecd6db7ab3c9d412867a2e90d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9ce8c59a2136e60bc3c393cf7b1f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2debba34a9f31764b2ca12ed25346927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681d0d099f47fc0cd4353737b24110928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d1ec84749f5bb7d3d9bd0b557162929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b714005fc98b963e2bf745f137e9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d0fa06d2d803549a301b3fc042693931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e50f604d5b18650529f0ced1c394932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5954d741c7b7a419434eb91c48d627933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc37adcb71dc20d93c1ec904897e4d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f96686ff4bfb35624ed503ff644d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cbcaed2c65f4189e6b974b5ce2fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144159af77013fbc78a602e914ec9af2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99a053ef1b431b2175eff38613a10938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6980888d4fd98272af14c27b8d578a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f26e230c522075efaa70ea9b03406940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b5f9f546db9ba0b01f556cf63b61941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39a046321fe2f74bcd76440c7e59ef942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda2f7a51897603e761c0e2f27f33c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d6e9c126f54d6ad25a4a041b36bd2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236140ae95662ebabc88a71562dc90e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ad1c9072c279162b7ff5b09be0f5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed84ba4f1618bbb1a7e71e35498f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e920880a66a28ef09b538c0774810948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e2eddd47290dc23700bf9f35a7b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4b2ad355486a2100905b7ab17868950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cce22c91a6049c7209e4a2a149acc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af162adf10a725b37929a9d603ccb076952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb10281564e86ae2d78194f8b6ce59953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c81eec1e99c36332486ea8b803fe954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77781c73f73562e45f85789e60da9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf9999625081284f5e2f2e73002a7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c7f9c3b7ed1507affb33c0d8da1a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef862fee87e34fbfe483c3a3bc091fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ebbfa1fb0f50507a362a83a2d9b4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f342eb1bb9d3673179b5e1f5556b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ff2bcda4678266dee23e268d4b37961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44616abcb2398026b8c07b1c95644f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd4fc886acc2c1d055c31411afca6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba4ce142d056af71461e12b55d4848964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d2ff0cd3ae081f5ee78a09055416b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77815052108dd38df109bb9c941051966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95867635eae5bf834850d34d782f4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe60d259407912ba4c921e4bb40ef968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205e27fd343316d4c2be56e676c7ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a821fdb17470d84cd3ea2f95bd4c09970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ea791e0277ce2249a9421a64ce66971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f1363a6bc23ff554bf69a07037192972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bfa51de0f963dd7a7c9bab098fd99973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c9ffd08dbbcf3e425d0ef678284b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861dae7ed57f1f1a0488b5d82d549cc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f092c124812236ab8e15d6f1614ae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b0dcd851da007b69c6e792e8cdb9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e47f0ac4ff8b381f14b18d21c508d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b886d3f4d48cfd133536d4416cb9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a574ebc7433ce5c445ba38be60e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3fb30d41dd622b3096d9bff249874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10afd9a1bff20059ccfb151e4897b8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e45d2138d3566cbd962530d9b1a2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050a4b6724e64357d3c622e9632fd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988376f12575876fe3c38b51ea2c3048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7f7f1ddb3c1af439a8a37b91048b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc522902621c5e4cb5c7145e1d37d4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628486b9b929805eea05ef66f69bd03f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586db75eb01fc92ccf4ab5b0adf6d1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23009a9d134769b56c231660ab08bb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2466eb5f784d19c5099f0e71e131ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e541107d1c142fb703266345cc24b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45734670d264a285c4008e8582a0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345a19d4b70112da6f1518d04315e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70a04ca03f5b49d8668a6f5023b4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a6e21a07272f8bb62a417077c51fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc2c88081a6968b6b8cb3eca15459920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee07cd41e02e779e7cb9173aeb53c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e1aeabd419c7ba55bd41d6843b9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febcdac990658a97b2456ef958986ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf347e0b44699ec0a83db4ac9b11a31224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553621a97bc12ee631daa0dbea00f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2bd4ef1c929882e294692da5989c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e9800b05762968d96ac067e4627f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4197bb8c1e2a31f1a6bc9a7c6d0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef019698498cee6b922e1eed1ddd5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18ca99c498431f0c9a7cc73d80cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54c11ff234fcb10891aec34a996bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597f3ff57ece46820ab11c67777e8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d524711b306027eb9b1be061566c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144443a3d0a0378293c811c43b7ffd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d9f9135b4f62c6abf8c67a7eadc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f72f047a49e8e93fa8ab66dd6e00c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcb0ca0f6a4d149df55aa8b65d80337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433648fe469a38b46cc584c3bf7723aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b95c4506fd371b3d16f34d9e4142b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918897a167db4cb649b10fb029d25c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bfeae4970fdc84210484d5d139bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9187972974c756ffc8551c6e28f368a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994af68da2f3f88ab73a9916d98db443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100eb13acdee3c82b414481840d646144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1903b40d399ed89d78ec7dcffb3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872dfd173f2821cebde1abb955fde8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e04b22410e2c3f8c033db2806944f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245dc6023474f80d65461f900bc84848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757f56d17a6a10f05a3491e9b26821b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b3c0b93f23add0018ef1d84f3f1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437150930d576665c329a3b04f64e81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe5d5a5117a16014c7c9ad543c03152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8587668938f878d7abef433fbe0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4574b51fb7039076d481f658553e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c005cd2dc97f1088c34caa65443255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0d95d350de8989688ba11206b45256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48bc86d04f8eb6ed776e896526593957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5821305578487e358bf7a70aa0d6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aac7076f9e06046c065293530a97b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd71a40b510af4d80690e189f98fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939f47b9f7d93704da814973aaf607b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f525b4ebad101257172976bf9f4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98e75bdf929780c0869b41f8a0c8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24183e8921fb96c54a14fe4e3342f0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b524e8904fc4caf6c1e8a50d4c0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53907d78bc01cb39a7ec341c43c44ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4334ddf68a2b7f584ee0c9ed4abfb7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78febac9f0f9cf1498924583f032fde968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bcca9746f767863b002d5799384af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03828e2c903c72d18490beab3013f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bf234cfe1a799f718c2bfe7a983a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0ba2ee342d1b278c4fdb0ccbed0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c2eb309611a61d5a1147a62bcf6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d79fec6a466ee732d1dfb600bb9bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2f3541252a1b1db3cf3bc2f496a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77aa3dd0c01f039a97ec57c67e6bdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598f9487394f032a943c11436528fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e46e790e089f145843608a29b87b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd4290a5add0fff08e7b0602d7453779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae544a589f52e518c4b66f1e23f3a9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc568a6fd4329a5b341f5831eca7a6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad1d4b53dacb1ff8cba6497ed964182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01187def02b9b4d67687194d0f5339c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e98a2e95ff8c7db2dab56a282a06384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cedccabb9cbde6a53c2322bf4b8edb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6435024d76ee4a4113bbe0b3f4ab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c844bf30a98c878ccae8645041ae4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10768cfdd0c9332c0650e78b631d10a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe1b4f1af45e0a56e5780558035e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e63541dc42d2de914ea5626a4cce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43db49970dc5dfa3983dbec078d0a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4432792fc889fa8b40ebe99986d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d820a9e39768329bef28ea05cb3e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628942d67051550be258437a6854e71394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312932654bb6018c5e085b8e96304595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c187df6abb9c319974fd769322a85196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc39d92bb3d5028a02471ac40915797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4436d4a925b65c0927150ad1b475398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6728038e326f7462d44fb758e3c08199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8d07a24fe4278de7fc2f9747ff46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0520bd7e24c920d17271616eb388c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb940a0fabe9a1dd61e5da35b63985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10db04fc8d722314c053fe7515e9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137672727107d837dd8cb808087fecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4d9a5b98f2dea90acdbcbf51eae3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b63e56210ae17cdeb275e779baa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2089425c0c1df0c873310a30b05eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4fc8ca0ea0a569c54ee16a0d379a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e30764cdbc32a71f7bcef2654cd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b736cec8e7fe776d4761940ce8cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfc1ceb3cdad50d434921bc1a6c81b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874f3d31303ec14d9f176b3a5158b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2931077b63de26c3f3fdf1556218113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8294b7578aa787aeaf79c56b540f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e369f593162f1912d1966f05622d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7002c54b08ce441088b5338045ba0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54310af1dfb3233b20bcfac34ee60ef3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe52e040c510bda5631e9b77d0ac52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d572034903c70a0f5705300555d7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a615da4ad18fa6ac3ccf571210cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ccc8c47e38f4d373440c696cec7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae721d1e2fe23f17a8f4ea3095aaea2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea274c50a58448c3d27779710678d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377da7a83661650b5edd4d3e2d9a931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3dbe8293de868f45901228426a9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade5418432a8c26455508595eba0142126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a0363418618f2ab8277ce8c5e831b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af1cd16a2a6bf9a28aa23cd93499c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba8e61c41f4a67fad10309052ad3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a8f063771de33d771ce5a9f42d3a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b430df5b9cf2379f89bf2b239c43c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a4cb8112a1489a8498b62b3b0cc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba35267478053df0761b6a60c119a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02634d8233d3ddf8cb454e27206e54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011411f6905c59db1399810809618db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989447d71356d7826d0cbe38021d70b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d89c8faf0821a5aebd1e4618545e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487c9a8ff49061899e3228a0b8af2c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7805993870d093815f14ac94c9b4864139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546616f3591c7f68958159724ffd17e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e746171bf84b894828679caa13e6178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492dc509769ee42dea10a75ef583d39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998c0d7827c5be3762400a6e5ca5fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf0ae89e72eaf24700104c41e0650144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc141a341e28e27e70c2a8c17ca9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a666958a88fd69e43b48d9df96bbc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3bfcebe64f42c3d58a1d1ec2aaa82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743e4bfe7a02130870d82fe4f085d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2c54769fb4ccb187aeb6422cc726149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11ad8eedda7a14307826d43dc0870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd461393cae37f369712c5c3abb82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d65c3bfc4020f2363860e1dfe63a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071734df954a9158aeafc26acbd65f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81e886a0bd4002a059ce77be4b1a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb75a27a3c2569d244455e5c7e085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87d0180581f539d84b974fbc86504156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aec9d17cdfbee49e591f46858083c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a4b66dfaa1b7883cda34e9222f4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90318fcbf3b6fd557d00e601b22e297d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9728850ddefe2ec7667e9d1949ef5e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02345f033e64fed106ce29ee33571161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eddbc05086297f80991650d9f21dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0770d49fab52af0457c00395d226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6672e008f06519e9946686a495112d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb15b3bf952ab5ebf81a9f130e970fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760543b743dfc88ce22226d09dc503de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90bec9189427122b1ebe18626bd337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19091b7cac95007ac9f8058407121168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5735db42c6d9f74c91ccb3ac73d5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b0051b1eec879ef032b6af224feb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73f5b44861b33cec1ef4595ab89b02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d335d1c664400e482868606d6c9ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ededed354222576f7832fb4b09c6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5d06c649ae3a53f3ca765ef819ac1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874263548d36574c8c4ef359ebecb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff293a7e76df8bc44aadc32066521cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f880bb00af6cfac06e8555366908177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d17a59eaa1f75377727f0b0b430e1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0162523b0ea54fcaf849d665669865179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e8d1118084ea2e60ba21f8244ea0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30450a7a4d17575b5374588aad8cbd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f337cb31d69d90b3c9fd48cb6b643182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c23ade6aa6746f9a91851da330ed8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409abc537bd874b5fdc338632502641184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc0db9e92934999d32cc53fefb2b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af69567cd7b0e4fbd411c799eb7772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245096d548e72b374a5965bfd61babd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0089162a8c0d0b585fbde6e57dc4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738aa3c7ce16a1c2c0424b5eafb6c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a162abda303b26822eec29c1b213c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089e3735191b10965d6dd47e2cba47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327359d5d6006e1d2b2e66ce5a00db9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfac96c775f09299ae36af0422de32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6766d127be7fd0b2fd49607f4864194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1144bf5fdd30b0050827855750e34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea095892c468860e0d189a0e2bbc9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf586bf544835bc9e91056fe7efce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1483032bd8a8ab4f1cc5068c12fe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4cc19dd84af7411ac4b875500d24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18baaceedd4b3b67bf6865c0799fc51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6e1e2a92e2619e100f196be3fa5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a58dae36e0b3051030691252d65ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a9824939aeeef76b62def25761cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ddecd5b2cb5d38c593b2594d2454a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e1e50962568af1042646c7f0e69c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d47f0f04a9575aef2ff71183c36c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec3f3a1768fc441f3bd5f0401fe8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89881b879e612332ac364ab2fc88d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c243e2e7fb2f9c948edc6e059c7be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d753d1e954cc5848802c3c63a7a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405a7deb0a6e0c5715180760e06ca3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5fe3a4216e320a5adbfb67edc003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f088849ac295a772d318005aad71e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33159c11e38757bafd6524dd472fcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b61d127a617f016972b83a87b6d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8d9d55a71daa75bc5e8a6758c5d8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9304a894a07d1de0f49462b788fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b87e8c1fc31b979fb3a97259988b5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970192013d3706c75774bc30d3509a49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c3ac7eb81e9ad445b7b85da14cb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406170156b656b2eacee922cc75abc3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac5f7db04475c989ba2d010b3f921222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46b48901e2ba613919426b30c272b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c414f794d0352c109c5c2625af89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc0138a4aab5c468ddf8ca73d2007225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410a3e4d35ceba8c46594051a9f95a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0361e53a0adc8282d8a737ec428ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99f6fdaa55f3e71d63618d78c1bd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aac324a3d888db1ab69fb8bdb15cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1099b432e9232d67bdad5159979abd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064bf7e26e7ddf0c8a675fb01bae6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6082972f3ec56e7a414330c21cd054232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eaadcdb8beb269313dfe0986bc083233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f30f5a9d1b5ac219349e4cc08fcc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3a7ecc7a849111be238d6ebb16ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957bdbfb023020b6ce990008786c052236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b3eb64dc8e18c8f0425e87404b57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c8747d597d389cb3816ac1f79461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7141f3c157b15656329cc313e115b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c3ecb328aa7bbca4494ee2f870b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb21e7dda58a07d3b6e63a10e0b7c0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b297e88a6002df8f9ed32b02469f22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7e5e32a9374e8d087abf3add909e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d784c510836a91d0d3de99e841884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969597faaccb73c96d9478980c0e0055245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a7fcfd61ef53ad0c25ef1fcbacd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928eb6d912681af11584214aaeee7c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6865c039a81c400ff5701aa3c0e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b36c8621adff5bfd1070be2d8f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30758121fcda12931dc7a0994ebee0e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f66d17412784d1705dbb0b90d710251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a467464c67f50e28123acb47a4f3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b306e2ecd367f8f854edee6cea269253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d0ed6548a25b214dfd065eb767d70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7720b6312855211bbc6aa1869a8ffef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045f806046becc72c6f9e39675f6ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23b5097db83c959765b63010f443d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b5298ade629ed0f41f79abeeb06c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d887385466a792916462ff1e8d935f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1ab512230ac22f6cfa61f45f4d521260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa423be8755d890b11e9257294f67f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812b928d5c2b7a4fd97abbd8c48c3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26f32c13f6623a75e84bd5c44d990263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6747c7d0ee957c73332dc291c2a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb978e8acbbb399a2b886195b90612f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e4735445d745c2de5ea066a0f372266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab8170bdff57fc3c869dfe0be4ff24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2221fc5ae89bffcc29c3c99a32d62d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542fc59ed88ade319044cefc7c49e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875cabff676de9132de165ed6552c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cc401a85456fd10cf8ee5a4afe36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f2a6fd8ff35fe0df5f73fa9817a5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63986ba7c304f3dee37632c634bb17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed744d9b828e2811bfa1f80f6a5637a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccb6851677e55f7695d13ad212906275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1200a1d10ac2fc85195f4f02705c228276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac903830597f87b6774e49419e849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf9978b83971cb0ffc8d27c0ee2ce7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d799a62bf0d118db3a3c48bed9b2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a267c5a08ce480ffa5451783e67382f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0722a86e8c3df7c14e0d3ce56756c0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613dd9dd4ddae3e8f1ab387fbfa7219282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a6c7d12dd14da3a31e44e0543eb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8ce16796e06598eef5f8832a83e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4f670bbe971528a24a640934a702285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860bd66257beadd704681b17a2255a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa01286141e7af1377400545199d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648dad37382a235c31ef8ae8945745f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aca50d2bff6bed045cb90a7d839ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16869b141efe47dbc6d0a3760437622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5d97fd77d55568b8c574b4801924291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04139f723c3efb4c903f68cb03160e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7806d25870a93f532291a43674848293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e10a29c97bf3264e485f604fecb00a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9555451702879d05b604ece288123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca7995236df0525ac169c69678fcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203bccdb5f86cb740b801f1f9392d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225bf8a2bf227811162648c02fc6b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67446d3ec665522c61b3f5695edb8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea0d26b478b88f9b61f632d55651d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1fc57e447c1f9d343ccc4c699dea6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876140b239edb5b613ac6432fbb942c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0bbd4c66dbbc8a86ed7ea9e342d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144aa5738a4b1c8f7a65955f615c1a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c0d65094635979c13502c973a8966305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347adf796c7c1d2b572161e037eb28cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9822ecbfea1349d111c466badd1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745cbbe2bbfe1eff3c4d366bcefd38e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aace92ea2064d235806944904e6f70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1a988a3f57a7e43bd5f86d274d85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672f3378a9e9105dd9ee33bf2aa0bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c56c6c2fa91ac26932124b5c80a28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798066fc19950a6a71f916fde652b62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460490cda4470cf40044c4251dd9c73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516bb12f9d4a8e90ac869399c09a39b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62b36c16d8ae6943d80aab4684d3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d32fed596e32cdd7ae22271d7b54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4456c1b34b4b059ebad0f338415f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa7a4537829892f31748b5cacdf84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adcf282df23b7a0f4f9a920d9bae5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5d06d5f6efbe90fe84959f09db2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db16515c844c22270276007c3da7f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0fda5c0caf9742c5e1804e642194a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab5eac1d607c061865157b5409fef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b41aed7217bbeb920d597978a7d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b60d0fe19f2baa9be086328dc85c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ba60506af416de6992b3c6a0d1c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe6389442fb4267f0d0c18e10a224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c854a30cc75e55a5a6ac1236305bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcdf157b73c94d91ac56513be9821c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349dc122fa02905c0a4174fa1d917fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a4da6a39cc17df7cb3729d54dd6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb3ce788d9593815c38d0a04ed41c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44dc4ea9e50a10a72a7e05ee6a1515334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a0574bcbe583c23c0dc75827b233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f11c7e6569f8a2a1e0da6341655c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358685467e30ce97a23057cf69c2ed7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d641c3f7df0cbb8f1fcdd4ff74c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6e5ca4f68e9d54d2483ed63a0570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059e6eddb63620b7934ee62c3d0828340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5654a494d5ca49412163cadc7cbebc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aad551adcbf2a3bc8a7dfbcc635bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ec88988931cc59ac58d75411a6ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd6e2c908858d1f120ff64f5a710c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1434d59a1a83b485b4dcba2147d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55769d0cff014cc39336d3fa6c77d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722ac9bc41e86a9820cc0aba8c3b1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63ee0d751ca9c97065492733221ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac33627b2092a02850151ab6135f79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165538968b1a6d1e68b7cc72c0f95034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab60807d8e15c60da2ca19a4c37e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf6fb0315ae6371f458713bd853b16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc555fc9ee788f934901f435e7dd5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4df38e06361add0c67fd01ce5b3b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb27e0bee2d907187ddc7814ee8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ee8ac8b2e07778fb6c37ad2f8625c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419986c8924af79d0ec02b5232dcdf42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b6c8c8fc0cf35b1dfff9401a6fb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405a99ca51ec5da3053538f582ca53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2503f8fcf3608a0a4ecece7e1ea2668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22ec0f96221d99d7ef1a071000324361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82963c12c64e5a6f4860dc4ffc136a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab36c20628640c9f4af331d6e6c1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85c7c14f813d126530faee96bb419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99793559d2f848f23281ba42a69b87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca70cc523644dbba25571babca7c9f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a106883bad6597a1afa69bc9e8683e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5711edceef6a594e9360d5ce822af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5e134ef455957c6af712c6a6f4c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6108e2ce66448ab288b91dc3932f95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2cff02a9594cd57410c3fb472041f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff1a69c83711693982a9f404f228c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c373ae07059124e9f0987be3e6a08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124dc8ba43c0c4074705db2bfbf9065374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374c1ea1db66e255b5d92a46d7b4b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bd2df890941a88b2c86a303aee769376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf94a8e1f03211eb2ae72214737e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29fb36f6582bcd880f76d5f46c1634378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b768077ac970a301aaf4d127e8c1f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9554801960c23ccfed7d2692b8d31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9129e3ef708b3a682ea71cf597b31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ede32cfc47f9db6fe67a1b88d696382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e4126118c3f600daa63936ca1512383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f756e4b57c423e7f3c94118e86ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900154b2024394c2bbcc33bb68181b87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f8c7822d2e15a29ef0fa9d316acd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a87b7543d72313113fe70fc74030387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51e54188b79c7a5ef26ff5c783f8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d838a8e480f2faf66ea3651034d96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34c347df67834b485c2420b075589390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f07336a3297e476986b64c5c0d51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b41753bb51546acec1693d724044392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bed96060f85e3ad4992ab5e664916393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8349d9c226997a748148b914218b92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28f7575a95441ea8a784a38ca95fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1c2a24472bfb57acd56e01c3546a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581f092025971a9652d91cac3ff30b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39fc5a9e9b7c7ab816bb6b3c929a69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e37b47860b94c9fdd038db63398bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002bc291527d98f700a6cb872fafb96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ffc0d37f5624343a18d79259d19b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc574a304ab1e413878dc36fb6c19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef7214151b704656f6cbcda8596fb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c15866911fb6654cda274ea547b85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd15e120bb27927bdd71f20c2f4d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d65daae228ffe5d7bb030e23274141406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58193bc9e32350741b51dc90b91eded407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78c245dd19b01a3a13b06541afc00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a75ad374e1df9f5d32dda73b5a514409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23496816613ca45496ac33002d4f36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479d7ff2de528b790b75a93a7bd8c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825585b537a80328947fddf74762ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb74c064b5f9518cd2d54c639780c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3d772254ca75b83deefcd3d956d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994b641157fd549931f2e2e009ac15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7011462a9ed44305c0358b9a7876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70dc785b6e6591e11b7005d6cd95b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17bc241ab2dd82cc8f40afed07dcb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6d56a1f6e24d50ff85fe5daad17f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a5f627866fc37ab8563577cbbb7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f1771e26357c36b3016808d7a940421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1c5eac34f8afd387f6b8d2e93310422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1a7178b0b8fb2059c60c8a0039a3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038357b39eee0af8166723e950ac736a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e263c289adf7ddd29001e776fe7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55aed61b29be4fa2933062bddff92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d8e07052fba7d0ef31e6a415dc04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea421e0287e1a0ea54e282176f34c23e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e27805ad8fd0dcdf9c0d078f6663429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2c4ea61cdaf0a3ff5351c751b16f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f959f6da3f127b8ee117ad04e9cea02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47743da1d3fa00f567ce43ef3b6fa9c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df61881cc5f3d0c72636c127a2536433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d04c487a90aec4a480a3ab1635dcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8211e4fb1d02f9b06a11ac40c47a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d5283c439cadbd08dfa83d2c414df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166978b6a0058cca09aeafadde453b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde70293864188a4d3d48e1e0628b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa08691df13f3b887c4d6ff2724f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d08ab3da08bdeac8219ab54a3688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0401e551527b6d46e50406f5a2d8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170ceaad48381cba0481accf5a1b90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe316e685084d65617513c993309b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dca66add528f0282317c3987c5cb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938190c6a6d2c6a9a60a95126592eec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be40cea67fef981abf78f2d64bdf1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b7999f6aa5e2bebd713016a062a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc64295965fb65a91abac37186f3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2b83dd7ab99d29fab4fafd22fa559449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c02576cb3fe12216d000ec813178d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82739c29ab66d428d34c10e53727c9a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327d0a7b4dd7b7163e5598ed49ac376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212a59807bca36cdbf5b85e0438b9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbd81b7394a6d50abdde3af4e18f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce03d5c81050fa0ac5d8a219cb222f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860859f09406f3231cbc82a7de63d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516d14ae6a4209306dddf9669adfadb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95ff501a713e79686fc3a0b196c0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cb5d2d208291fda7883340be16fc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f177a4fe144a0f6b59fab3ff93d39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df8f0ab053f41751986d17ef005dfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4460017a9ca8535c846cdb2ccb18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3732d44db5d34906a178b395630422463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929a9e5b26a1a82d94d67328035d7d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560fae2feefb9c10d7c9416be84cb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159708ac6677b91c6713fb2c83152f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866cc6000173e196d3fb1f5f69352f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3629a7ad295f2f70508e9a98336e9ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf33196a11b2bdc703100cf39dde07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695228d334af808fc48a96b4a3cf814470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23393e828c26f8706efae5e7482570c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df44b3a5e66229d6947a9f9c195688472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca70724db9690248b5a44bfe7ab0cd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564db372bf5e8474ad80a6a2ba70adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef262bce671dd4b2f21336becac21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e2174aad0be3a33dfa7873ddae4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0da49fd0c403615ca28054a66327477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead7f256d3137688c80b3a769fd2b84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b6a428fa0f917cb3f7a187ab20ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325b8fc679b7ba719ebe98b6382fd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51c6c617222b03e7ca280605548ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a67337ea767737267c6be8ec606f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af92741d23e35eaeefa157ea2a2549483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f68618fe637545cc4644b759e0a3b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100014da9c8f549da25ed9adfe7a14fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba66c11254c8cbef3875e6a5593bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d8fbc190f3c3587ec3c20b32ea4d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728504b129787aa315a18e86b6da55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3c74af386cd73d2f951b96283e66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3a0261075d1a48cbc28116e995f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f45c7f769b862e1c58df7fcf08cda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6848369f825d7d4665f065125e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477888c5699de40b33d84a28c649a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315307f7ed95f6f9f2d7ed132a4a08b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f09770518c5d1670b07ae72aa826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde916d387cc14ea8c282ab5086b3348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8402eed2fc5e58c92e8cb106907b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbc220100f1bcd9e1c1572d6d690a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341354eacdf522bea6a385be4cd56d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713e5a40e6d5893c1867a4623e7cda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc877ad8c465f1fa7a2148148888b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6925061b3a32aeda1f32fdcc2caab6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae57ed25192c27c95bcc874a2afbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7371d20a0b4f7714f006382a954c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81aef3fbf628899d677d4bb4acfdfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198842ee33754adaa470c9e4e0666f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367bcf0d08b5d388dfc3131e2878e51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36ead95518e313192cc2db8456f9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719289f0925c6ea2e60c76b726a52f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434da1b3e93dc4ef7fa78dfde9c1f97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26f0cf520c5ad06bdb5041269efab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b881247909c44d69dc1de556b2eae19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f57894d1cc40d4b8c3fe5b387313e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086d5c26b42e732f51b05bba6fb819514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1875dff9544faad53f30bcb4b7bb445515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818def864f8edd0b4fd16cf1b166221b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a641380425505440fb255a7678ed2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa9388379b03f5128dfe61dfcbc6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852ed5f19b5b292b5ead4507e0d66f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e509138a05914a671075bbcfe01f7ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e7e6458f40193541826f321c2f2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beef228c799f63feb953fafb9a463b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf69bfa6b44a39be3f1fb924ff70a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ee61d6631dcbafe4b4943c13cc3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c4d13a354ea728bdbe6c89b9ce5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a1fa72d592f481f3fd69836c7159526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14ccbc185b82059811a0290af4ed4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158805dca87a2eab2a5600f5aac113d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f469cd9773d94e1feb6648f7a96289529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cbf7cea035cc12df4b7f473c3e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fc3f9950d628f15e6f5dd3024541f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9e064f1ef2c9e610d200b8aafb90f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1732650599dcc093dcfff97936b1cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7640cc958e9f60037a9bfb24498ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec941b70ef6f867e21b46144479fea2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd8668828a320156e515885595622536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1318feade1b22faf9abee3d1ef2c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2d41367a99f01f4296b9981d9705538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864baf2687b63609664be73184c2c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a58cdbb9e06d62dafd7dc997937a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f56c4d597f36c9948c13e580868f8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164954e5b656de144507eea9595150ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bec26fd0205b0eea514fc7bcd0eb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4ec5a51b7b5c2ca16825e4ba9564a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972d94c8003716adc9526cd683c5ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b6baa24900d941c1c5e9ad9ec28b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7caaca094dbe019ed5d764dc15f884547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d632e4683db9125d57f2cba9b1e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171fd21d7c3a289ef747b015c33110a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b3a108b5acfdcf373b222e1c4438550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb0c437f28e9402b0be804b0b0f5b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8adb25cd580bdfaf83fb10ce883cb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b426c1b0f9828df3ff0c29f3e309b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4930574e158b9995034a691dcd832e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef09587bb30f51b64317689d01b65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2a2a6f86f48fa7117735a0d441b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef654d1cca1891914efbfbeef13362f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d132db13e1e67f978d2ca5c615c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7ddb010aa4bde22a6d4c1c3753730559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970bb76537f6be8c964d80c024742ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e077a56a4dea13010e646c93c2860561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419effbff19b931faa89701408d9fc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f396a3a5cbd607a27dbde741db56979563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5bc19b56946338b33c7e04b6bc6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a31e6439112e24c5b879da6d450d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c56850c8ca2605c27dbc4071e2288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32d7151c8fa4356e638fa63b2983d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d78a6e4d1f7ba0988bf07d03ccbc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463919de6137331f811e92086fdb034569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639ecad37b206511a910772eed04794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06017fe1994d544b27da75e7d8889a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b4cd986ed5944652cfde429f0e8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ece415abd92880cc803d14391e4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c2fb4ded707781bdb10e17325a3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1fb699f812cb754d2eb82fbcc3d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc52d9aa31a5acc21a120ac504faf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db314ad783f762aad6a2e49f94126577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e9faeb9794e58af1a6b426cfadd9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b34cdfcdac7b1eab2d5b8ba55a2f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6153396a5a667571588900411b725d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e318addc02773d3fb1341183d0c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa67c739d64e995127e30aa8397b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fcc822f76c6746ea4c40e97348e28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdaf5c5706402c173638861b324581584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66cf29c7df6dc5cd85a12cdfbf656d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad04fdbdfdde10b892e92bdb86cef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c7fb931056ab313cdb5f9c55f1ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c13f7b6cff4597002650c6605be36d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18af0a43f3a182470deff7fc74356589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe83e846b0d65b7a431dfe47c6514590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a9546b25c3c38e69d674a8a894ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddc2ccd7d92ca0c545fb1b2512e8fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b42c9fd59553e749cb88b0ce2788593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd862bda36864263012acaa4b27b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a1c81b546a1d51c04f8b6186f043595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013eb4ad65ed078dc7487a57decc9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc634baa224c158a07d90f1f87c003597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533f0327f3bcb474d168c01e3c5df7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ebbf98bf81755d0308e35e75ecd89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782c1a3e3abbae87a9622f24cd940e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb78e5f6cea47729386fe8841ae4b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535abde8bf73102bf8a1fdf1c40207d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf862ec363eb869e5ec9eb38c96891a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdcd37b15b1578796c0776719737e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f07daf9dc2bbc09b3056afdd8e23c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea345245fda581679a93bbb1a5e2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f2e64e4773dc2743251720be15eba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2348d20672d6c144677960b7b3ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa121c9548801b96688b47582582f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960e1706e082ceb3d03fa95a5d1907610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258fe2545581cdf64e0026a5c7338ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bef7e938aa3c7c3712c6d33f08744612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe553229759b7003b21c4302bb792e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99188fb24598e8fb6e13ecaefe2c2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64364c16f548e2f1f82f1ac35b4b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40be6f43181a2c5364d2093aed2851616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e543ddc628fba282b213683b956bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6af8b0661f8ffef18f23f27d09bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cfbb523b88c8ceda1c61595159662619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a217177cdfb339298fec741e6bea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fcd90634997d33ce411d8ff1f0de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def285e3c2e3707b186c6d52c48ab3a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e65359b835d0ef8c34627a0dcafba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37869a2a7e1ec1d417e912e8356ec4f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f529f32afddab3c667141f2027bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859424c5689baeb3c6fe74cf2915874626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866e206ba99acda0ecd502a135ff9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf0afb56410ba5ec45b5e1393d8170628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006a0eb00837fb61556c448860638a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdc5ef8cf51e6efd156b1f0b275cf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40212c8b768e1d4ce23ccca525261c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cccd43a314e761089a776576b18b7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0515dcddf79d9ceb9ce80df7f5f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398db4522abecf328ea53500c6cb1045634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0bce72a0c9a2f902b9e4ccc7c47f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08624a5e37a480cd0fa99c3d90e347636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2b787aa4ecd6dcf04742232d2826637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dccb5f25701c0a6ad36e4cdfa487b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d52c21bc53dc05ae735daa3dcb7a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899f8aac1404983a8fb43928ad1d90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c79bc8f6090cb133cafc2cf222d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e1d8621d35fc79b097d06bc46f58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4055fa984e69479a8043c931ab7e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965f72b6b8caee120cd4243f1fa0d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb318cd52f1f1007829d3a7ceaf839e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96977022a4df0a502ecf80f89200b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd892e948c97545bc81080a73d6780c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8742c898e6d2efd4df147d41d3591648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76609ca69f1744ca0c147b49217278649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb733b98d19d39362bd166ddb6e413fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf23d4ddf5deecc467500048bf4b6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50653dccf975c2dcb5cb452c114136652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696cf9338edd223ecc296740e5d7d32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488088c36dc16f112e4a4d3cf964f593654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f476eebc110792f03e2e1d0456e1f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baae416ffedcd399efb7f152dd854a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc01d4f731c29b8de9be138d34a18ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9778c6a7daed882bb7236b88b9f562658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a1dccf766bed571d0307de198d94e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6774ecaefe8ff00a05addadefe2c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87852b2626f03cc29f4ce36c58509661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7ac2cb44417d80471d9b50301a018662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea55ec9e0e4468b7229f404c9cdbfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac594a6191a89cf95e99560c26ffb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86cbcaeafba8dd37cc5b8e4c6c8d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e35a09003b0c9e19abee86e2463b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b24f9ac0c7bcdfe3f8ceecffaef7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1116dbcee1acf3c6e46a8081b64cd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da370e8ae73c4f1fab067d5ec04306669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a6bc46650fbf879f45e32f9b4ebd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae8fce083a70a470c64107c61d4611671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce68a4cc6793cbdef0886acad99bb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c80e033be90d7f8ec45c2a8ef0f7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ab631e4e23357734a3816d7c685c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae43ea14039db6b48548bd3725455675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f72bfeb384cda34dda07f15afc70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb705d95bf4f5a88de5c4bed4e519677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133b8930b351c266910d8216dfb2b0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3f6be39ed4c05f32fac5e85d693a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a11ab722794ab00cf5eabbb6b9b36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c17fac886b49d2699b8b71995761a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73dbc0fdd7467df4035d9a2a81d06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbddfae4078515d43f21731f3c35d71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d219aaf686f25bc488fc2b97a91946c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db6235d3284506987b018cd6da6ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f2a3985cb66eb0c6413efb56aae4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925311966188b8bc657fd2b7d6fb360687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9ad1cbe6c4679c59fec1aee52779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe0b921179f4264a6b1c01fce8aca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1948fc9af5dcafc054d9c9898794690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd6cdd069bc761034cb6d69fed407691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad200d615c7cbfe3118487a6ce1ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d760870c075705b6cd139375aa012b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6231bf426d6d14308eab3a1e5118e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368078006bca756a0888d05058d9fd2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b46f302e360231d3535d01c6138d8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ef8b024c2d95e2efbaef5f184a5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262aba7fa4a73c941c41403f6dd86e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ca6ea7f4ef95f2262090544a9f34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5b8720beff9a28f0f8c2a601c5ea9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed86be6b775f150d9d23d6b0bbcb79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6a105fd4dfcf0018ddecabc087b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327e1dbde5cd428698878484e40753703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bcade60828637d9b7ab51ab98ab6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ab32de2a8a1951f450b2969c0740705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d4778af612150f939e78e3a400070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e8ea85d865893567b6186a8ae2ad7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a5c77409f0c1c49a73da5450cfb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565700112bac9502fc7ecac3dc2c748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8703793469853d004a057a5bb7a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b81757bc901c7a4b0c9276ce7fa5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9938d932d202d5037a79d207ca67b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a6bf7f5b0a198c9631394db296223713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5550eaac2f9b2ee3f70e69caa58e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6bcb7aa65cc61fd425cf4045b5f01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e7de96cf8baf99ced180fae32467716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623958e7dfd44a5664efaaad1c16ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa0519b51dc7afb8612cedb9b5567718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f587dce5e2a714d854809ee8cd58e49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e75c1018ad7348f22367251ed241720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf59be238680a48c96bb17d41a6b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a98889d9b4fd7a4f70981822d3772722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324488d372e7f9ce5a7eebaa8fed1dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51006dafe54ef7c1acdec2b18ccb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0c0d2ffacd52c470f1c3b5294803725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15773bde860fd8b4f8f4a1467e204c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b26fb97afd7b73658947655326320727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc49a81be8e7aa9f7f339340335db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc16e10072fd3d4dca4c4c781c02bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea957784f50c950fa8cc33b4dba6311730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf378ddceea27cfbee3a4162e2c8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce38794a5500f818ecbb82208e0c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5576a572eb40435dbdb41c9ad3cc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d66191986bfcad31bfd2aa47ec5f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c498d469139de31e578b28f12b0e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef361b413de60534ef64a75180931a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36167c9524da95854b5ef6796e2ea60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656650c8b03eb167e225388c59e276738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162197c8a95f3963bc42f807f050a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5024e32c1f51e18aac7643bc374ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf58419659c20b1ad09c193c7cc4529741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a4c38ab047039063c3ae7479bcff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87498888a65c4804c27f74a76fdd6633743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84442206888897f0b3e35591a103eb36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cc777d599a31bbd80e9c4cdbc44f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9ad3769411e0687dd0f121d039510746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4879dbd024af4a36ed63fe7116401b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405f7f0c73980d69367a83f3cf42fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf6620ffa58fdb3b5d75af06f45557749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222b88d1c064a807dd0d7557366518750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b511cc12f68a0ea14cc89bc5b5a33d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99ddc5d86707b01b8a01bbff49c5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba8eec7e97dc9113fb8eee87281b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732495594c41c09dfcec15bb23ee905754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5f4acfce2b9633ef5e4ae093ee21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e6f6f28c9162635c66cca8df681c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d0bf477799765b935bc6c18724a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aadaaab5fec21cf14eddd64fc5a4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358a74b57118ceadaad895ed7c7770759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ddf1fd151ce5b975bd90dea28fea7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978cdc921a1306d8867073fec79cef7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0460a8f0113f2c0888973aadf245b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15915c598c23238edf98171aa429beb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b81aaff8b77bc53f8a5abc87d514f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ca41e67b53ce6c3c636f481cf360765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228dd7bab984ac86ed752bf568caa6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d56a9f0775ec9c6a19f0b0d20e82767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd219e371e9ea79b00f3c93133aca1e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a5508bed37d8f57178948af482a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a16209d9ceea1523dc387d7579a02770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61531bda6b8a1d7c94881c54b51021771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045155b71b6c3e4d0f50a719585bf7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90b7907759b4a2aead95caf3a91768773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde645ef4f76a42fe00014e2a8cb2610774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f2fa0b509104aa9505b7da346980775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9f46dc4e9a368dda78499eba4cda776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73f054c66f1725ffa854a5930f788777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddac8342423a71198d0e206fab6575778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6de6e1fb4f2268b3dfff300745640779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4c1c040736d2adb347bbff5446ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21ce53fad04ad552b495c0194817cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed50013d1d624c83335d28fe965e28782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce78cbcb4614c8e1955be864d4ebb0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc820656bfee3e25a261644dcfe28a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca53492f485468b27457c29849bac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64941948c1ee4c546ac9fd3c57af46dc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4204951de8ea2c8f238cf40bd894787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d99e0b5ac6095492519b770476a23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d560c5d58294fa51a5161dd9d7cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0c1155b39729b78aa009ea09fd7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540562891995cbd536ee1a88fb31bf8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff733daac56a4d272c827ff099d8f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457184d511fa711a8f08b0e40ebda65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967620b7fdeda131c6f10b5db4c24bd8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c83f2cf6ac6681e6be32a60ad5be795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe3dafef72c61774439677c02e11f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b410bf3afb18edd6557fb80af1f105797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0ea28e9cae535726312291503d33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dfea8ea1fb738f679fa492b5d08c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24673a1059aba88de89c52f602c0c66800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d90f607059ee35660c960ceefb74c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62c9023f9397b50864decc01a187e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e1e95fac67f18eb52f00b8f277fe2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c722ba942c26b0ce07cac9460700f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c254ffc09d67402847b39421875c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f03579e876e39ae4b62ef7f9ede7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4bc1e45698dda8e1dcdabb3e05457807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b423594cec7c8003de57b6409d6a7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015d2b88f6bb52c7cbe60e191f35918809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651954308c353c0dc799cd3ba1c18d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881ce1028433f3c1ed59d10b626e25811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b10a6fe8e813fe93ed4fcb0199f433812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d9a20a6e99ae2b5442280584a1f11813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d7e22c6ccfbff38ae1791eeb4974814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64216308d038fa84136e95d66a130815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8e6f641bbb5c6944447cf528efb5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6753f20b344e2fdf30c8f89817f37817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff289a053fb436c07831754bfb55d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd916bb480f94af27076c4789eab9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ea5ceddc78dd1e928aef17e30e7f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf3fef72fcf67c6d52d8925d51300821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f66ec0d0d7a8017693217eaaffb5d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9208a2d2308407fe9322a83bff116d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6324171b75bf152668a0993b0d29a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541175f4208a559eac0e13162f8361825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6dee4e6fbef4b2c94b9f9fcb6ff38826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c1831949b3b46f57ee64b90c0f7c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5f32694130950310652d54dd1a99828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa17a373a3aff8219cb71efd65933f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abea2de99cb3fb5589d4aa8bc99fd2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec8974ca654d1f2c6d84ab728766e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee991a247cc8690afbc142c9c6acc7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d031993341765d1c7e71f44065836833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5cbc96ba3624352013fe96c840f0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579fcaabb592d8e6f2b2d704aeaf8b8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb8bfc45bd80005670b11f2ee37dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8bb075deb81aa8b7fd9a039bc95b9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1d5bd601ddd55ef371cd03532d54838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc80e7d5c3269d53d23e5ad15d5e97839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dee36b027bcb711a6fdd2a4294772840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bd2250e66639f2141c39eb390497841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de23178a26ec7dc0a21d64f956ea9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc9111259a86ae59d4abf199839c0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbf791ea1d0a31898a1faaa6122134844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9830f3d4c9232df1d49ae22ba617a3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366b943c00ebae7c0b2ece7586ae9d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7803042bd62c00f362fa5385e39e4e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd62823704ceffbf177155e8837c67848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d541751f561e5627e245420cd90f0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407a7f51819e8140eec1c8a6916e19850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc3f4b180be501f7c2e15422f2c53e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856593240031f7f1a309f0bc60ed51852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf18a351fc56d03a7b40475dd8005853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a9dff379abb8cdbe84ceb739beadd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662d2405550d359572a4606e9901ac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a593334f41d6c425a7682ab1e01962856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c45a9baa47aa33bffd7f4b1f1be59857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403dbf5cf0e612e78bbc677a5da51ce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f0a465e9995d5c9fd9ccf3df3da3a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4851f603e9dd0cd3b3cca2889164860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402e244362746b401bfa64e044d85a3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d4b4138f274ff3a9a3b937f186ee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddc8c2ab1e7989a596087ac6bfe4b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56e2bd0e8e413e7cdd04d8e7f73aa8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c51ed70882c108e5346ca1c128ab7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ccae8e6e19249f7d93c72ec6816c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a410d44887815df325ba51d9e1f1629867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b22ead5795e1c95aa5e68c4eaaa9e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0d21ae60903465ab87a3aed6ab7b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5322f59c49a4d80ccff0692ca4de0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c31af6e2803f2a4dc548828a37e7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5358d744124bb697c976d1187225c27872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e06f98f24cb36f4e0b6020148d130873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a01ccdb12c47a6a0722e5dbe5471874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b241100ae2cb3cf06caeafe6065a82875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91800ee6eb998c0c1d06222aad8c4a20876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2983038ed7ae4223adf130b4509963877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948274588f2d3ae13722974393bbdbe2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f509ca0e137d764d2d6ce076bed139879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a32d52e9bb84cd673c9fda5b000c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f64ae26313b8d753388d165f7830f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea106171038c61cfc5a37dfaa6cde69882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d9e3cc10e034317951c061b8956e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb453b23ef8d87483eb19909dc714dd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b689122444befc7144a1c20cd869fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa194d59973d4561d7e06863c01debb3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ad399cded54bf9e855ad2bdcfc6a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e108b47219b20df338ca2f44442481888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a82003fe09ad5c6b641a342e56d15e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b63b0088a626f27ee1ca24fd74dfc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39228ba63859f63ee4e01db374fcc667891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd546ed6113c26ad980dc41d1b97903b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3135bdf174460e25bccbacbb14ca57893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b5d2eb99cfc5a8e91921512bbca1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019866eb6d481fc48e76385da6013e05895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dafd56831f57f6f6defd4b6ec2abb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e276b124b30937d2c3cc9da8f0c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2f63fc4635592acf99e9f4bd75be898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf3ce60bb1c665ec0e8002752c6eb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d9760dd114ce7b718395da8438b7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b2a53357e0cf34cec07ac1130faac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf784d10b54ba9824d4eb4d5a8432902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc18e618acf10c38c6548ad194c52b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10b00df3e902f11841105933e9750904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f9cea505fd0496fbbc7a125b1436905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6d0ec03137729318bd5e30343f83906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf95b6a0ae6417661aec6cc7ab6f07f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38336572628279635d40e0dc9b228d14908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a6efbc85358f0c530041c3c227e5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f102257e7db57fb49dae5f165a9f2f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5510f145b54eef392fcbe028b22afd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14d31d0c7942f3d522cb6940ed622912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7c15093cf2052ed99a39b00a04fe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080325a9b56017a8e7e1cd70393ae4a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ab1c450b3c1ff59231d4ea0c969c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd178f22efbd3a810db93e4c6f5b076916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3843fa7ebe05b0e543f67dfe1530917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc3f112976e1e2c8a3d6fcd24036c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6d84c17ab11e0f34ec57e8615529919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c50b9a3c31de3951bd54b3234007a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f844b54fb814883266a0e6bcf58f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034a74c52b9218ec3d701de0648dd7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153bf7939b4a40305c0ffed58298839923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985cce12a8dc48c5ba86aeca072118924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22841e28e12514f75208e737a79e8a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a9f85398fb2f6328ce20426abfc7b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76098186da666a3c4c8e34e3227e03927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3d035f258e2b6d4fa91f983477be928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7d6e541af54a2927c35ac7aa27a8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724aa9e27d54b5b1f085b24cda197ea930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0a58c323ec3954063b67bc04398c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b621a68558381020726eaef5dfdc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e35530a25ca2317a482f9ccb33058933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468263d96c4d54f759aa0274b1c1f3d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a57f4d0739dbe908fb47f8fe5d84e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249bb5efec9ac039597073dd74020f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616d0d666a2946e97be4061cfca78c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fb1927a045d292277c8a4ffa83c17938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a183c6978d5041bbd5b65ef5a374904939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1a3ed43d685ecec7057e9cc611db940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36638c98efbb4f3c99979589d042bc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e2ffa54ca377e9490f539edd7d11942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cc3e061beb1e4a08197b3f95adb76943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f1067c9959887d381b840e06afd53944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f0c2b85f620953b6fa471ed11d76945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3906c5df5263215ddb7760aeef481946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf790404c7605b67cc4bbe9dc74772947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e50e3fb4e5da9b7638e406d6feba49948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe46ec3e1b8020e14d479823f52ea4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6693079c33ab8478ea9ac53a1b48950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49452c634e9eb79b4a9e2f6deb5614b7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699a0e124393d3ed41f7e0a76aed64952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1dcdd75b4bca0ad4b2f0a96d0a5a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971e4ae4fd12170c762957b1d6b119954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a99cca4643ed1cb5b76eb9307ee3cd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eec9d9d100b6667f9c46ffa731595956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede94c5c5f36d1f61ec950e4f2a062957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78278e12e718b1f9e19c7c55cf19356958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b648f7147d19cd1ffc5e00d5897b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa99bdd3fc32c4a5732485d8885c4b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5324b8fedfc03e550c90cdfff0eb5e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874c9fce17b0da85c96ddd6ea203cd0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19733029e471c21b10237735f4f3b0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be709245a4f175b09fcb73d7ce8beb7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee880c5935589970c7c89153287ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70418d0e961154a268857ca6cdfc71c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af0203c0e5a36b545c8a5acf85c695967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2b5811f3e18a65c8b9f7cf9e1a85968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1960678c5e7d9c2eb27ac8c7679d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b72d323969a7e97232141d59ce00970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d2441f3e9ac4ab7649ce101a1b8f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe86ceed496c971dc20af2ca2cb66972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551468c16fa55c8b2f142ea9bfb106c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216484f7d500d78c9950c61ddd784590974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27b98fa0bf5c0c064dd7812de663b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>