--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd6049e4805517aadfe3147e914cdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5ef833aaeebc981c8129fe71915b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06eec48fbed57ebd35e58d8c47aad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5fa7374f6ffe1c447a0f7a31a9fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24cbc6c39fa98dca7be458572374675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238323d978207836ab24c09ac5109d506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c05e2b8868f272ee6d957f5b1f7797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8389a31b8831ce79445ffb73affc6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a0a896ee94ed1e4c01d5af56d1649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35aa4d90418da7e8e53c75c37eda9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227e7ef20f491063a36d259bcd2b6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545099b0e603a230e3e39ab4d4f56c2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f0778e4ff9fb32881b9a49f5076b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4da24bfef7e1ee819f2184e3bd1cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a747014d4d06cd281edb3d56894a0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff187752ea97d55d2c6e97438db7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8601d68e7225c72a62627841577417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b649f69758cc809467e8ee0b0cacd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780dc284e2cdf95469a8d7a58383a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37b0a21c5f8e5800762779ada5bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b442ff6aa2c57ea24d7c7a40c0312121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72727fa6c308c837000274fca17f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cec75595d86edd804d1f843b8fa4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e56cc1e65e7e3e773c221d80688824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3935b473406e6b138b6df0441e50e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41398dd74a2d9d131e3a15927ad08c0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5229855a5bf3d2b58766b938f2417a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa024ef29934e76ca9067c3e5e2df228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1031b9a56ee509401c2a011aa075fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cbabf37d6b1126ffa4672a67c941a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fadc66e1d6a9579d4141c3e43e6a7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66a60eaad6c3ff9c55fe7340ed741732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cbd9a4eed61af873ea1be2a4e032833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f52e507431ff8f36d52cfd6b463a6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a897951be19b80ab4d1b6f1fc87b8bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371c83be8e47112af80e28ed20d7e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b88e0688a6d1c620b71c529fb49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc40ba976ac4b333a97d644b2a9461e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf6ae326ce16bf3804956c86a91e3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d267ef4b6ab42d9fd1a9f0ee900c90440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b405eb103ca80044a154570642e1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cad6b7866dea718ad75063643906d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3d90dd0c5affa27cca51653af20643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb43bf5b35f29b52e78013dec33cc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050415aa8a9a110b7ee904d226d0d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78d34b55df835517c1f76b1cd513546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b29490fb8a7b64b71fd303916123b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717732cffd3c75f48e68e6ad0d3b4ac348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c332068cf4e974d0bf362e8b24b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5865d2998d00574cc2733262438050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e979bde2acaad0a581ac267a2d6a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af192928c0435ba5158c780a328fc4df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d80e68647b139adeff69e524b07d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab998c2f9ebff3b7a8a50383b274354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa227195bea4baef7dc30f0a9739b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf6fa3eac38e5ae1f4a2af9a92e2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4d3a1c973ec861f20494cc58f2d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83d9dd0d6c4471484f730cf82b2a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae63d6cb5c583237b3b6b130b5dd41e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a307751357529b3e492189c2ce2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e53de1566de96279f1ddd76457dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede4521aae4ddd9909d65fd4c10cd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ac147966ebb0781f2e63e3937b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110f2190fa94c9285c123c452a38b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4f2b9eb84225be8d4b40333a86c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58567127dfaa9e86aa10c3b7cca59ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f73a620f2cf1e6665aa3c041cf86467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629b2406bc9e0f73e42488b5add8b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe62d7bbdc66ba3d845e98e0ff9d5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975961756e5052a7b5e40886b4aa8d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc342257696661126b01b3e6f35f04c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a9c2c4da4815924d3341270a91a1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c15596b3f95e557db8dac29042a0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e0fe549b73d17e284603f129343e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e3e5c353e56b2322961453d91ec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e470dfb510cddbeee1b3b60055a2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dc29db4ab088b0b009cf1471e006977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a249beefd7a0d55264f8eec09ab4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634482ed1789740fb8c055cb0b822679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c0ef18e180324df9c8a622ba5edf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac222ccf247fdbed0bd5f5cd9599ee381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f27f3859296acd08b4b91290bec782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f40e2198e9243395417f5ccb0de2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec764a78dd1d2decd8143131db86db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaff14b07945eadade627f749101a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512fa74c3ad164c4289a3ed6c871bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789254d9691c16f0b8e6f82ee1895f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8a708c5a94dd8c9e5f0d06518b86388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f86baea6179c88bcd8f09764b217189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3d16314b73060d0aa77ceada78c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a7497bf8d0845ac788a32b7d2ef4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0aa076f2981a4af69ddf0deb25f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe559797645e83374c111adc64cc5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b95d491273d0bf2ed8561ef2139e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76802b72371cdbe6c9797aa7265123895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca62ceb7b7229078bbf168fb144f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23642a707af2a800955666f73ca5dd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dcba6b00fdd82dac6df0b249b273998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607309dcf55522513d46424d8f6daab399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a821f0dc7faaecfe6c9b474b681fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8b6f2086504ccc8332fe350b69a42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a395a3aac29cbba71696315fd43734102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88fb857bdeb3c2aad93d853180b70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089cbcdd5d229b6322fcebdfa866657104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebb8dce15f5c4a408ea1c70fa5f7af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd04d067e7f2bb7720eaff1ffe9679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267e0de8c5a7a497b97d5a4d4820f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d6621acc0b983dbe231bbd81aeb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1576dd94bd8188917c7fe86371758109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275dc63b2511100ca265675bd36fec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a57fc5732df0a742f5048a03facec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c1b7a80565850ad386c76e3503b84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab54e3d4e9eb606ca4c61fc6b5c13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc404086f0e437a4dfeb506489f94ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f554ac481b6378332e85c78bc4d250115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a118de754f3e821d38bdf172b9d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd4e0ae939a5f1743537010165f6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537baf84de1a4c15124670a40d62044b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894cddd392d6e9cb8ea79078946d41e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415179193aab342d8a571c0822096a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa3ca61a1519c29d0c1bf24de7a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce4a886aada293c7f87ab11630bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f97d06fa71a86ce2662298c0f0dac8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf20de70996bc9e0dda8164369f34a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a4ee63ed297c822e7de8fdbe3706125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3a3677643fcb6b24046188540897126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7148be9f4a41080447dca540017d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2bb6b7473b4049fbdf9a632260168128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee07a80b4f4a226489db7023dfc6a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a16f3b4921318a0cf1da84568b6254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a9dafaca6fca4a4539f81df35f8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329bdcfd6ff713ddd15480d5bdec9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146083cf8bd6c0fb7300cf40d583f72e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb92643854378f8542008f87dea3ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd3c111f6f1498ea1e5e1bfa702346135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd54a60b398502e34e78077656588136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6cf286880ce30af8c677b0fe4715a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02187c60201c8232dc62719f0f57ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8fbc6e7bc586a05ae15da2c0e7db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935a3c90f1295ae6fafe5983e3fabe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7623d94317e0bb92870740ee3f713141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af5e14ec0632d8ef6a52a30bc3d07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e480dc9dde23560db1390c297569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9311a918e9d6b606f0d84df200e2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b1c86a80ba460eb119e496c1a4ccb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d487df4ee8f717833c9f83be3324e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746a938370b634face1a833b6bd4fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2562807de219513deb041776833afe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0dab8af3fd0260f5586b17e551ebd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb73e007ccd10fe237478d02e5b73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba4ea05717f8bee779d6c4c96105aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed764997686552f70c6959d72df2ad7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40659708478194f6abfd6f4d1f9729153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784baaff041c8da97eac1d4006cef72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d8ddc4c8994e168760509fab570f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963fc846536225013f0dccd2b03859156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d522afb21b166419c584750fafc9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b592447b1cba6fd2db47127a0aee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0871f8cfad32144c40592111b80f6f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d391d9c04fff8464abfd14c1491c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9661ca26755798d4ee4fa2cc5d1c69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2946968b1b7746a2ed8184664f1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8520da89720635c083fe1a0e27173163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c42e2072c60d7e70274fe407302e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef5eb3d62d6c8bb685ae83114dcb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328557c758bee99056aec68a85208d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b746a97364123403f34309a0f46e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c1461b11cb1052420d2f3e464d99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ec3c17f0f479572c5ce06dc23c37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345e8af9a083326aae84b7135489076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f37a725c7bed3ce5013984c2206e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f56ababe28a52179e7327792d3f96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4698da8a046ebe392ad0721425aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841985ff1a74b3dc98ae7796efd742a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1101a52f23657f308037539a51200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7371a534f622913c734fa1fd81d89a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f7e42bf251903ab528b5b8a9c72c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcb98b3ead334db855bd9aff9c170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9fae020aeece3dd259186a1cdc22c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1ac284e10b51ac5bc6c941a15c53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66a648f1a4791765b12158d7763213181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c40f91eb200293f2d87ec2e52e85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd269b2defbcfafec6b56256f46d12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aca29ce5f072b11876218c5245f45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1a8d621ba08bccb024235e95fae6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052009ff6275825584ba3c17a4ed29c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557096664fdf6aa01c212baef5f4c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01143408c2280a1f5e0a0b4c0b29671188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ee3a7ddbb95527ed20e33ebb94b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cced38a834845c9aad1e5cab15e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd83a7af212f027d9d89011fec9a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f64b69d7f336abeea252e464d4d8fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3210efcb254fcd3e6243f6cb539b58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e9991207a3d4f6f5dbf97e135d70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2257d661941d66e12215c9c98800195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9d685166fafe7662e303d69f25a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bdba45452ea7437e9fdbdd91be9b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8dcb0b4066851ab9d1576ee85448198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a16e160a747d8e88a66df93cf6233199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb46b42172c5388b0e68c9b998fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5285ab99d5c4ca747de2b46804851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090266009195b414c613d54a5840967d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f3c3d74c01b190101c2614f3bc5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51187d1cf138af74e9f9ce931cbd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec1d1beb4b1568c0365ccf4a49fc77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf73f2dc4fe4fe6ae1cd65d7a38a85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e1b89111622b21da92c460dda137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d7714357dbb8bc1907a2c4b1b93a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177390a60a6f4a3ac8d3fe6c1f40d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb057510ddff2f4620d161ef71f11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b5a60499c9f3439642515088edfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a31f3ba931439c732e1928373de3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152798c3517941336eafbdf8323982213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c58f64a6fed6d714ec5184e0fd2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b672c1b50479aef9d36d2d9431cb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43d43df18703d212d4cd59b995ed6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43bd6f7b088706ac09941300cad3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8451efd6d3545d37c31d8dab578b45a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d235457ff6d76edea429aa2ebd53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0786bb47ee9fc3db50916c4888b417c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c38c6a6cf8721d166943cc9017ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3c358867e98d83002c65d307c24fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd87a1568b073618e210b3bfd07512223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd28d5ce3f387deaeb635b57f9a1db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27aa262cf577b666196907b9c2f468225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d58191000f577093721a63af45bcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda796e8326db054c06a5c2a72d16ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a9805a6b01c1339c6bc55cfb07cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb06aa52df3dac09be7a05f14edf9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0c9d269980a183ba13c42b9191e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6fccbf9547ab08cbf45e3e002596a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd8554c0a3f7e1ac88ebcd17cb873232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d24306f8fa4996fe6793e3b4bd2f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eff18fbbec3b40bb443282249cee6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225adf616a719a9f0fde2799138765235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33e29b657653677be2367817508ed8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c776f3ce827d640f75a488490ef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab237044fcdfe9c90031d61c8f9d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96651787aa2d65c66c284f981a494c95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca445c42add1e34e3a3336c84fa09836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0804a14b7c429e031f0ec08cb7b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413055032e2b518a06b3b5b8af0e2bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce0c8b50bdace326c0dcc9e3dd58a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6586012aa0a476007135f7d8919e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffe43bbf1b58306cd1705aa265e28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b3925fe6a4298d67cbe84e49f488246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c62fb1a2ac644675e5101f329d2c11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3d223f2ce40a85152c7610130562248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75519e3230563457d9476c6c6b7de6f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e650969b7ef1e9cc96dcb51f0a45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce19f6227acd446c8a743aa65763af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d4e342300e24a8c856483bf440b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab970f5cb73177bf5f19184d0607d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a424a9257febf1baa27cc0374e8b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93dce559626467a0180ce31a0474b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eaccb765f1f212f00e568263b73ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109be94ff7afdea1b1d709c027aae9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4fc1fc4fbd96470214269004f0864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2289aaa2353ee22ff2c69537bbd92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64effa71c552dc89135f7fedcb133260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef12819e2a943f29fc0b53ba3efb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6eb8d58a311170cdfb27344c2907f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82cfa24d8ede8e228d5ecb93c6902f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba071e9592bb6dca17d662378cf107a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9ceba73e0119ec45a9d8d58c9dea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888abab2dae871ca84482475dffc1999266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed777cdc524211f2da55b6ee286684267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970243c85f80c289bdf5d8861a2296ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6584ab1bae49de835891f14a40b0879269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d6dcd9717cc9f44292072a3fd110270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a5886b5915c3b828a3a4934350e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda588de586e79342e7d7199dbf9867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0624e149a23dbe5327292d9d9087273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8159b3e461f1aa2a2a372c16d96ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e7043487b2e60ff74cd4e3513055275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed86ae515918afe4de1940fdc1e909c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711d0c0bdc2ee72c2168f42f6e0d78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3adeb0941870d13553c1ec20f67af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a08686cde9b1e2eb2eae2cc6a9c0ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2e48c85554da437f056d2caf5296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff4b9fe3b429e2bf5738c973de685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e46a3983580e927fc7bef0cf5d72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd56f072f9f29bdcad633c550c2a2b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcdba06d117635c732210c5201e036284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b30b6514b7fb63873f48fae78db0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91772c963aa05f791f3f610be28e265286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb26cc33085167406dda3b8fa139a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7bbaf2e6ad63791cd400cb6612f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575821a4e64f350a827c63feebb28e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8368462c26f38612e9178598bf32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e64f3b054a14eb6c918565133d5a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2e7cd393b015d5dad545aeb1099f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f2acb6a5962662f3b1b473c06ffbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7ea608ebb97b319a8344b9c0166b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1a8e6197185729925c48f53cbba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb819ff504546374f2a36569910cef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27273f9eab49cdd4ac493f4766fbb5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a1743bf4fce1503f10b9527b4047298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d5031037e6199b493d191cfc9818299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e2a17a886f9a2a1d9ba28f2586f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53dc5f42a0b066965868078fc1fd1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebeb2298411e262eb32cd03d8ea0e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d72c8cfab38299bed2a11b750aae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647c7a6873883b8bae06f60f46604e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c28aff73bc78487684f47960ebf31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e6480a465894318ec56c861c8ece306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e590926027747c978e6f896fd9f84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fabb97594c9b13849244df6f5ea93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bbc6e94b5d693340a93a1243e3c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b33262b7591d2b088fcefa74f99c14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab19b68861861556af917bf265f98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4394ba93379cc3a80ef2b909b2a1d80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216ec385f113db32ce4368456a0d30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab78a4c194db2adbe7bab61fd3d642c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffbbf65acd2edefcdb7605adf83efe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6cca841b157252eb84124027894f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d0b61588536b8de2ea2808f9d86fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ba7514d6a2f848816115d8043ce8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b0155b67477d681c069628333144319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a9c041d0073fe7e9ce24d4caef9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4674c2b8db8c26644ad9f26a9886321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef3069525e98925d4730417ce75578322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10750f8be8287b59a6109b191ed5eef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99952075fcb7df28adad97efca80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76245749f31bc319d3efb3d110de0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ccba4503d31316def34723987fc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e5ddd301db6db0c1fd8abf10bfd17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c41306feeff8b452df2ee3eddd0c1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f96c16fdef8f398864769378ee31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ccd2d347e839b51eabae6e3d2e58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869bb85d393ecdaf3a2310350298358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42ceafc08802754399304ed09cf3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c43d4e2952d495a0ebd5cb00e7ff0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187227c6aa975caaf00e6a783aa591d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574c061eb001b4074e85d8acc203540335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ac868044ad06036cc082db9d03ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00e5d35f6a7a2e2cfb2b83d83bc02a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7561f2d6e63606ce4176009b262b3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b044118ec76e36f606c3094e10d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ae3e6340416786a2e1b8a6041708340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478e97ead2e10ce9e4a5d274be5284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306955d77e06b0746f8e6a7a8eaca62d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddda1a89606a554709dde14c3f8deb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b531adc525002e5742689853dc00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e3ae3ff2d25eed2f148001d3e773345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a73858611b5662af52aed674e0c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed0ba176b7ab7cc3dad3de0a8568f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96bc1036c417efa487cd13c381dec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb045c3696e62abaca0b3d05764ace349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7feae92187031e43e5b6a373a3851350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249c4ae1d84ade912f951957656076351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b83a5988e07abfb5cfa9b4e92f7ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd89977198f716983771f7277a3b49e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac631fa97a5e1b7800a24608e075d96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5d8ff0322c3e3d654bbf848a2cda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cd2af6eedba49985e47e4979a2bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fb39b296b546f200ccdb66a5b5a16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8010332cd70c0c8f564c5d23a252358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d33d2c5dff0b5e326579bb5f42c834359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf162beb395ae3e04ddee47c0426a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d50efb74620f7af1e8cbe8905db11b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb8273f4bf49e5b4f51dba9f2dba7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176da7cf2c0a07b52b28b1fb596660c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f312177f8621c29d0af93dd9c1dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811bf90a98fab85b42f322eab47cf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073b4c84f90ff4ba0f54e651d8d4361366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89cd7d7b9dff16de0767f3dfa8148f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb6e1c25a02094f44768a713cf29bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933882c5dea0f2e572046bc8c04722369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840985b9273cf1dcde04b2dfd1f1d0c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befd5c42c857f2c5b61a76460dfa98f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79530447bf2fc778da7cfbad2894ec54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c996bfdaca079bb961ada6f84d34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d21e00edb81a8b8d19feb8a984f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f8a8c86dcd4fbe4401e448794ebc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00c1c7ce9eecf5faa3fa507a4c406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d8adbb6b6bfc7edef75e7c1282e1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849d71e0545cafd39cb086a003693e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8caff8e79a84a2dee3205f6bfed1b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b228b99475bf2ad58763ad7e2d1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfbc3bbd9ba29c5c2a097423fa343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dd86580c9bda9182cd906fa0ca17e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1c24a3820fcb9e0447767cca3712383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1538a65256e45738f6f8be217467da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38395e62dc31aaf96b5c2636fcaac808385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d733115e1e840bfa12213fc4d02c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378db3cbfca888a6e08f4eefbe2edb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc8c6452a3b271f04fa561721d750c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b3587d7f2550866699643f62cfa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03bfdefc24dca6a43a2debf39849f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef8190552e4a8256861d45da806bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25861fe91e14998709f44ac1ab2b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018ad42cd4934150038d1abe3d058e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce007978a000742892bf8e61f640f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8725ade40793ab79787907f224e972395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5549263d04bba2f2de8bbb536efa330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7533cb3b50d8b437c930a2e3477fe6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705274c952ee6ef3564aaa8be29963f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826da3638cf1f051ff8737b5290842e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c55cbe16833b09f3330e81388e975400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864d67731eb1d8b6d7024486e1a60a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0ba59032c7951ca5fec50d8acb7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0dadaa520f3f51134e18e45dbfb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6fda81284c2459abc173f1bdb16e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc26351abdaf4d9a119dd18d8d203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2997d09bd691d9407496bad497008406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441fefcd481290214db7462d5812b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2119cfba3a2db3eede259020e0936b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d48bd5f9fa5f2b1948e7d398e03768409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca72ff52d41264d31acdee9eaf52ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365502fd422ab6415e33dbbb0de2c517411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53df9f0c9bf002bc4fb9c478c009b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17eb4c9c34e72ff4cee9991841b5dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019df2635cd1de79732538be8146996414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2874234922406b377e1212c03a2842415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099fb6bfad4fa97c31af5a6bd3e087a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63feef4fb4e7bf9ca91f6108fc5427417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497454de0fd7816e580d8d155c4e7c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8957a0f71fecf65942dc6afe19c5d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0494637b7c5fde174db85c78d793420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2a22f11355ea5838fb952ce7f223421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a26510aac8da74c5e471d159e2aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9684a212deb04bc04fb2bde48daf5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8818f0db25ea8732398f4fff84cf12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f493b7df7a9959dc114fdb0d7abb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbd828ca10078a27174fe12eb29ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257db07de2232e54840043ebaf5914c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f69828cef523792458faf2cb9b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ae6a6be8eeddb0c2d7123981d8cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1189ff9606c76d7ff7df525ebbd056430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce97715bf6aa7c59d3982810f5e2c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217099288d7d4bab47eff94fe3cf86bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dbf9930794eb1029509913a6ef49b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf654a97a0a52871654f63abd9341434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28359fcc8572ec24d792b9adff4f13a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656eb15f9416e751203a17bae622a7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f812e3908512c2373df2616199118437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d705365e37dc9fe623d20bf610baf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2270be66b705a85740df2d1848edd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913eff593d62846d5d51b09a88fc561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623ab1ddc4c8924386228d2481b20d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a2c15bc671717cdbc629e55c8a9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fc5a74652a1ec0cb8e8fbfc9c36b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83756809079574c0974d1e8e0ec63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c79c6142b7b432f798e599f1623b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e0f38c40e4c59371ddbf9b70c9f74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932f6ca0f49b5c763307011047be64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72cab21b76afb03c307d4b3ad112b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae183f490dce581a60ef0345be86b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993282586a5624872e9a687f89e63c2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a8c76107b49c673522d56192fe59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3bf6b3dd65a89c7b2723320db43ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d52a5b7e1e6ea64e5a5dacdb40fe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d386d3ccee5a573fd29daf2dc2476d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076131ab7a032a635b78f3a46ce9067455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000140b9a658ab86c1ecfe014e2f7b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea636430e07709519082270f0c0568c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c988ce047d426d36c17298818dc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e365152060011de85fc2a1ddc8ddb86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d66d2eb5bd4e61d3f40bf5612206d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441885cf7108a20087f5f57691e83c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b45c46096d2c160dbcdcd107daf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f9ef2ecaca258e974f6f4e19bc01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f62fdd7fa4a4286e9845ccf121bbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec873d6fd72ee9e17bdf5d350108cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d160399e48c4284f35acdddd2ccf2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3095223adf8c73f14a3eee349114aaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82647341854033586af49437e74973d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dcdbae7cd00de229877c71329bcdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f43a11803f87251ae47f6a6816eddd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94a4b2ea86c8e984b14c0d0e4a773471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2ba82a2552db40bd0e8ad301e824472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21701a3601ae721b51eef59cf5ff7585473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c9116d00fb925e99aadbf0ff7d42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476b45631a0cd7a62d80944139423a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474f159641900dd3aa5bfbffa0a9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc2c8ec698c173ad8ddf16eb32b20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd7fb2b906e867ead91e76334228b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ebb5eabaecd49f20622b9ef90dfaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e110990d94338214d7d97a0dbceaca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e3a2a5619b63ce0cef6c30cd77720481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f033c1a5579da8f3f0c14492a4e08b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd3cd0b6eac909409122655346a530483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc31ac52b6856c0ed73df6e7fbb983c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a759f46c6eafdb5bf5918cac2d29aa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1103dd8a64ac610a2804015ff56b0eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29951f283f2fa28df597c95efd0f17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b912a19b6b49e606c65d759b3af04e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a0eac18936b4b9ae89fd3b5a52b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262de37d40708f82ab0f05cae7a552b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47def2478b675dc2411618d0ecb878491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e35d6da4b2f649b8c80eb2d2d4d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e7633c689fc06daaa1a4728d416bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47944dd956d2d9da9083589e13d17be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4ef58903704ef63fbf92da36e761c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262fa6aa514c29af65ada08bb06cd0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc24f3fd9e6377e1380560357699f63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0486bbe59a540ad8c88132683ed579498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d7ff9a7965debcb0c4a2b4259556499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c7d56271bd16211e3a16c43b8d917500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8bd48d0c3382ec63cfa9283c09d38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622435c7a3f4c29663d5de0df5b5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f71038844d5b3d795812d79d7d51c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d16af9bf18baed41514a5d3e2813c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028cdbcea23ac8d9728c94c4a8a9de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c8222ffe3d5c2278fbe4a9d6aab9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e51bb52ab18327619652a10e243e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f5facb133269b16802d775e08cd1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd84c446bb7a19d95bf49cc3285aa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6699a99919a6ae861da58c0edd92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46551b0b6c88f89d8c4b1badb23b5f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a9174cd25ded03ef3944ef00515c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75fd155e5a0c8c71db9823a7036ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b194d62a6a8910cbbfdf18b75c485514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa088611d3013e07ae579f7e8dc4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3091cc9bd065ad2e507dd30931be1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260641a5bde8676b6cf4b842d22d6b54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f6c31e5076dbe8ebfbb2a7ba5dd7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fbfb251b5992efb95cdaae5ae7fa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a50c228b8cdb407b360204c4ee8b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661fb0ddcc568ff008d7b611f811747521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff984bf43303d53a2a03d28b30a78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f3fe81a72c3eb8c3520a16f9c7b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b6695b6675e05a7fae4aff21c128524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f5fd1ff4e6acefd41f2dbb2da2a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e1f883a040da596be9343a082c512526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213c9da701db62aebbe92f41ffd6c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e0cce5f2336d8ebbe08048e70a84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999ae1d57e0ad006309bacf460b92d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aabf02f665383ae2596d4a9ac68401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8809974a5ca1e743308e42f2b505d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e14ede49424d03055a8ac5b2c4738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a85c717ed3d1602b880b2b38f9ae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeef5c2ee3a6ea6d63215cf9b8580d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb186fd00992464347b0e95f0de8aae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcc17bfd09c60c7fb9f28d62f7e370536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcacfe9f8e139734c392a03751a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407be1e153cd901c1c11b47fb3450b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6bd9cca9da77ee856c52a94d2fdb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8655afbe7fe9cff0427c7eda03848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc556157f0c168feaeae06e803e187541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684bb5cc7416483d61b0c68db0e6aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb046f2ea8459abf5dc445c1be69c8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b54dd7b830f5780f00c80d21eb738544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b649d57e86089a98ab9a05cd047b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dbf29c3c5226dda8e111a5456ccc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c927084bb8a46ace9844fae50c34b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc6454291cf92a5fb2016973208af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1f40c351d31323c084e598152d4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487019797f82c9812da81d5ef3e7f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7bd9f2fbf813c6f3c5ea1ed65a738551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0fef0bb52089472361dcf570e14f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c79e798139f17a1f265cd39044f67b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d345f03da9bee6bd895a7bf2b26f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25e627c203f4a5e467e938e8772ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45347d9d5762c34bf67a24819c40e10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bc40d28619df98deebd4bf71f3cff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d32ef385c7c7acb13485705e94250558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce522f74b8b5b49aee023b1f57a2025559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad123e717d68e9a996c6df9c604f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fba03f29e8f7cf21ebfadfeb29c48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1beb3a844fb4829a676c89ada5727562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc2ed474f43ef6f9b76f9565969bd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe06e594b6754d856de673ada4911564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbae9f6cc640d4be1bb42957b462b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600b1e13fb397a0b1d9e8bc674e7ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2136be3ba241ceb28cc4eeac217c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b20ff58c065edef1757729779a52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac26ab00b54ac32e22d55b5f14796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be37a37435ed64aa4d53f819baf3df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e5a6a47d21b8065cd930850d64fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d639fcdc4af087039e189d2d9a29dfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df1c4ed95009d016a3aae51b354a42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5ad97818977217c441d17032b0eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ed95b46a7e1ce210b3bc06033310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028512da0ba04baab96c20faf103d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b323f196efb214c55b6cb1f8ebeaa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f050bda9e6cf33d327bdae46a23d23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df9ffc0cd25e7581ea52d2ab741424579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b0896cc202984f845a789fdcf78f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdcaeb600ee4e4dcbb867c4ce2d6ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d54468e0ff6f2f5231ec727ce0cca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3205227e8ded1ed07360624474852f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba123fa4c30d9b3da82a513f550e6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ebbfeaa1177ebd4145bacdd2fc385585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae2d4895a32b5b51fc8ceeee77b22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b16f67ca98afffdd6bdc2f1ffb36b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c0215ea3de1a47bf723e6ea13803588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f4587555fbd890e9b3c7305bd3ec6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30badda72f41c1ec996cd209c97840d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc35cebd92485c7319fd61a53a00c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8486988144fac331714bd7a3f7d78c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507550be74ae591a7976ede9df57c85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c649ee0ef18d59902cde99c1d575a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14ec3d0e148a4ab298160f5cacde1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a3c6fc2ebb4e1bc2639a68737ae0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9479ba00247dde38d11772477238597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae452aee3e24ee78d6f38e4fc8a6b5fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a6bc8a1b2f5ffdbbddf23ad49e2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f51fbea9e3e33721ea00764e289f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88806e24e542e4fcc8c311d28f0f574d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c624e944080effc17a0bf93f8bbdb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4e45bc8ec522c852c712710c2b30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1fc439a27bd9966fca92fec09cdd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42dd0cad4eed44fb02e6c6199bb4d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb702b5252bfb6685a755f8925f98e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65bbd11150fcc871ad125e4d3e6ac6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e576639838b2411d451b8621407d0de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8990d67bb1da018c785cee4c209fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485a7b91c66914f15dd91010218316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf4195d5b872b65ccdd25c3f3f4dab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdbfe443821d4557d445d1ecb23c3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f402063b4119722b79656a6afec3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb6b547a5e77360507dbcebe542d6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdff1002d52fbcfb0d3a4e7867f48e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cd9bb3e0acf2b7f055dff4168e488616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de611ad6950500d2171751856a6e38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c83ad9347306d9d42dc0d3665bc21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193e97bf40d1c059b4689d46e3d43f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d05260dc431f5355e5bf144b9880ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31823be417c80cc263a7babaceef3e4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68f3fafe71acd9a1c76d4eb6e3591622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c75c39028bc5eeb3659aaad28cfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f8275cb063535f8517e41eb900b0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986662fd8c0d1f33250a9446923be8a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77a7054a9f75b4b681d843c02c3f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8df35fba1d65790cd0d051af75c5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf7662046606696ce4cb879ecd3393628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de98c27f04d7bd74fbbe6396c07ec6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075482f7d74181dde8db5ec5748e22c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3581a98abdd9371bb2ae7fdffc92c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84989b78a9464886e6e2dc8311daf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6bf2d8237b0b74155d85a168334da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bd77ffb480d616ac227d33d6c0be6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54c6738247b37d4ffacce91529c55f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8537712197b228e5b6a5043359f40b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144afeab8978a77bbaf246df220459637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055e79d25bea5d8f37eef37c9eda22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a63130cf818e81067d0e3d1ff222ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e37447ebd0eec264f61e27e5503a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7fe26c25ff1a46b35526afa89dc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120012cdb4f7067bdd515a4dc185e017642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff0ff7d30e74ab9927b70532c8848643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c596ddca4cdf99a6e7f45ba4e9d98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff3d4911df842c3b5402085c15944645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db300dc9d98fe6a70c9db1f48d9dd802646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577cc800e3c2a80a6a4370a51625db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed9d2d366ced623440f362dae85fad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aee700c5316ff9aa76cefda96a075649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fa119bdabd33424d43a0189deb18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ea9606e5f40f404e194938184a966651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce645a6f4adea0a7892d0123a009c8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9c2e53a43667647021732c083f84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552e7f65faeee4bfe81f5421df9eca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9dd2c45cdbcb4f2e7c7553bc3aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f76de257ef403bf8b71c7c6ff8a91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a86bbfc1d6f596a043123a21dff2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1076390cafae1d5ebf0ac6aab941c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326c71416bb07e8777273a175426c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde37efed453d80d123e9578910ef8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95085bc5f489fac71780a5bc39ad1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae02f4adb6fcdf152823967f55e9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb019f71b899983368b3df7dacf028e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7062c54bd8d1d36e0aa4aab2863a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128e65d1328df44f35438a83c8060a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed6487525d467e9d86d5fa9737f070666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb53990b228d1e4efba169df30fdea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa38eaa2b3d80e2308eaa07d33718668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d5e8d5495183962b481ae1206d1c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a1b79cd3f17bce08bd4837a68723670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412fb6caa0bd20582acb2f5895d6da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3a5ad37f7f7606be664f2ddb9644672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b210c73b298a5df8794cc942a4c06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc2dcb35b5ebd4c2945da30ac6adb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f063aefd0ed12fec77b0161e6a9e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b555bbd20947c8cda4846931d059d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386deaba66033abcd8feabffcc232e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cacbdac036e7a257d5cec1ac67674678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79638ce1c5d014b9207a69c48d9cad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1ae7d55677d6b4c11324c6c9dfb1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80bdec3d96b1f58600d100e601cd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28696ba86d6ea71bfcd8170382281d7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de3023c37fe2f073405d74e3b45f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9cc604f64ff77e44c88544cfa87af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5e20a157d3ab6e60fb7e412fa5834685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb3abca4d216fdf9ea4d3678d95e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f0836e1e96a9cdc7a1a970897c041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c400b41f66c2ce5b0c362f7059979bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522a9eb270f85013bf6db96eb5e581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21918644af7e1c3e51378cc3f2a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d8f1241d154f1dcadf7a3b4bfc9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db8681bd53c447786701d98286b345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e1b450dac874b52f79cf6fcd29339693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad182d69734d4ed9a655cd6d3273d3da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbbc5c5aa5df0ba64793b1f0b22441695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffae434bf4f4e5500ccffe5550c3e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1f10a3bc2ff89ca92173a5d5cb22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4477133287d252db9ae291247029698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100cee0876984e61fd2137df1a484a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0149c72f223fbd58bad1783a478a04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de3e0dbd78414c411d85aecdfed3ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b922fab6d33b4bb3e8ec395ad6c199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5821a2935b201d419033a9461ec37d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c124996b409a8757d31fef4f6b8ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3eb6bf991273b2e07add998bbd044705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcc4d0ec67298a027f87b28a10a618706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce58bf56356c42dd50f1c63c586b01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd30abfb6ed0f45f687379eb175208708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b864e47b226a4155b02c326eb3efa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa5097c1f53d9e5d29f0e6f51fb4d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d02924c4dbcbe39cd03caa6ee4db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b1d55335e1ecfe6eef01d121d4df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c5e5357ab98b686f05040ce57ef5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817b7d5163a4f66d20879e8645a8e2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c8286fcfb816016200007731713f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deeb71702c9d4e18a3f7bd12439455716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad804e84b49ac0ac58625e1fb0a21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059a1716ba4b21af9db34318b94499718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a2f838857b93260987731fb25f1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850864026d43f453a987af509a13c8e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539e20f40a13f4b918ce00d2cc1fba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff04319c87098eebfcffc02953c776722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfe03c31664e72efb02a93e29ff21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f42f27910f5b1b1c8f66836cd3015724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be544ef34caea314e3a704e6252ff695725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2df3ad22d19cbdfcd6a729f3b4d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa6cd645b00992a5aa4f999de3a81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73792669fc208ffffc523363f68be8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a834c372d449ba6828e429ee73df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4336fd6576e5692199194fcbf8af56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e9ed7c5cf2b95b7b1475f5ed7587731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e163a71a195514c10322586fdaa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643cf96acae0b8cefc3463f7437d03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb7ae914a58d9f099d7e154e88295734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7988f5c9d12b0d1bbf1bbcac4a3a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fa5599770b9622071ffe4d79c05a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7d3f3e1d2aa45db221ea47f63b36f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc35d71944be58e2655f28a84ebe4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772bc14e0604e521a2d0aba9f66d362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe0f129b855302634fa94091dd15d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7fb41ccbcc128900c18265478e87e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71223c10568922b9f57101ecec46e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2696599a371303947bd24f7d0aa77a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6c499dace036adf09cbba05641ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198bd0f298c7a4f4d8150d9916ece6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636f71304f0de794c972a5991a0e4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345273f6405b28d826150d05713c69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987f57be50b1cac4bab3b42ec647fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf24469bbc21e9577c8fceefce75bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244f74f73b64395c76fcd3e1caa619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f18770693376432bb524658f0c660a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed374c1d0bb88dca1b19d18c0f5d87e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1db3c386b8243971c7708f1c1b17b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3fb56e609a4bfb8126796ad67e3a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b9ff2ef40432dbad03591e6516ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9406a005484e16ae8447a899226fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8b674a1872b20effc777349204fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2297c00aa4424ebc5883cb07adad4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ad50dc43ee002e3b6f86ed08fd59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e984f3fbb1236faa9b2e7de616c4ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1764c44b2b4805af8d78616a7385761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2941844eb74e361eda7a1e4e11202e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11971ce5399348b34b0b342c17f6b24763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624224769efa000cc308d36ddf146ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a7aef0b8f46c3c3bc7b0066600c6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae063497f51e97d790ef9caed5a40c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cf2249e5f2b175e4d73fd3922e82767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b917c63177319c952e3e7c911cf20768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2cb1159814b128a455279f6e47b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e64af5d9fb8a4a99a03c7c4509abe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d9fa1c2de5b6d8a69cd7a84e7a4d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac43ace87b6c8115514eb1a0600d79772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b0cd41d2302606e0e340b6af5fff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41156752bca6602f88eeeafb337bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10dc0e401871511e493aebbb08799775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb961974b87a12c1c4ca8f95dc03a3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea4a9daede2e48c99fb408f02929c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880ceb4cfed44f5a23f5ff38d4fcf6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ddd2121d5c50b5729a3ed65dbdf6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ec286be071b73c15ea679649f4e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693734deb9ff59ae6644212ac0124bb1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e1708a55a006c9f79ec5d8629175782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70c582393a4242f6bbe730fd304a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b92776a98a43cae72d879698fcb33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886584a6934416099590779bfdd0f67785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b0e69374d3d21ca329c18144f7a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2d8615c672c57869bfa47b1daab1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce93e8c993da51197569442bb25aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d202e05b9d87f0efdd89b53e43d87789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a843610b8b71cb23c4fe3c0ed8635790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c66ac28c72bd1dcdb801fa406b263791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e6f7697c6c3488559e0022d94765792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca963d9fb0a448d960a9df0ceec9667793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f74a8705cd6248faf0260ac552ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc461f295753b9b40580a083e25a63795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4590077af3b48aa7dbeb3fbc5798349796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8aea9aa03a2f38c75bdf0998891bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e741f0d2fa797500a0ef11ae45da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e283f2eec86b9bac30c641894d276799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb55c483f9c2b7dc4e62dccf56dcf7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc3515938d3b163b25b233c4e808a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb1163444b822b994a28c8af5a0e1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef39c7b87c6cc9b4c0883e00dccb4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006b3690197257e6bdaa6c3875a16f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4bf95f4ed04c9a14fdadbaf094c49805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f508ac5f5bf1da76f425b16ad2830c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dcc200ce5a5946c3f166c0ecb2fdd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd1c282b94e3ba9d42d8c25b461cd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc6a15283edf03843fe19491e15d4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698571bd9200378eace9d263b7737d4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f23b81e5153cdc0a9a35b34be70f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d056c897227f5623d4645ce80f375d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef12144a2b86815c2a60a2e7ebb0ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb534a043ab2a14b0f3cc214370974e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a61cd6c37adb6638b36c184b620a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19233ffbf6a2106eab72842eb6ff037816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1cfc2b7490eeae5736266ec95fbd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d52448b6c90d2aec1782034150c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d0705186ea7519256984e43e3dc5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc5cba4f9d447154ce5a37dc457fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f510bfaa0a37893eb32c5d36bfd994c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc07b4c48523732cbab43b0b57f022822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e3c931245bee3c2715398cd7d62e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b2d62a787e159a8648bae40a858e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3c1b702b8b43b3b840126a7195c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea62578bdadd617b29bcf62e1be40826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f79768e622fcccfb8ab7bb889089e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf1899c2e2c39765826feb3c4a9018828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf3d928be3612e66dc315713c50df829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1f0d5a720b38a8c2f5aeb3343fc5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d251fc7a91cc99cf61dd85eed9ae69831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff12dafef83867456efb68e6f3338832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0bacc3bd634df330afdde82a34f70833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd58ac118e4c2450c0e9935299f469834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161da00a88781b1b6c88a318086fb240835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994fd78d9ab76ac363ae3ff4067adae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9888bbf6dd3d1378832cfc596662837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381f1566672101d70a674dae5b2a51838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c067cd04bafa266005cc1384a67acc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ace55e55f19e15b4bab9e3cb96466840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dee30d54095f42e553a545531292f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e6b213bfaa292b7f7824a1863ef2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb5d9cb53349b436eacfd3d8961948843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ba6c086222388652eb0b48196434844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0405fbfe475dc9f38380000430c3d05845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45db07569268c79f5f04177784caf8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14334cf619fae04d9859431f771068847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42b5ce6afdc304e647613ab0099c4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce3c8fb9c121b877dc44a118b6e3aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068274aed5d54935790e2213e9f7a92850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8b1a5515d40d89714964506b6c82851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa84b3e7eaabb6fc8a2b12f35cd9f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9cf48f4746873ec80fc3f150f7d7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896bd6143f6b553d731221217e3ec1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c660f64a0a98dc7877c49814a6b363855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1746fae0a010a4845e2c6904716dff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb546fbf70fb3b6907bb55127246ac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671b4556b389c3ae10325fd7bd00eb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655e3bd00ca837bdbad53d72d71d204859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728430150eab3ea2191eaf64434b6b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b487dff3cb3b21a7af32b4f925f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11697b4c2217720ee83f7d57a1b350dd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903986f203d4a8f8d7aad9250827d10863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814a6b2da82e546662e5dd73168d42864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41635b9370193c0d630bb41fd5b9b97865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c65fdc962b2b09f9b981bf1c0b659866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf931fc6bfe36404a6cca54508e9c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c0ef84885bd1549891b3675dda9b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c3800d28a6a91dc99532cbbdbd9ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f305044405d4375a46b01b02b175f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5a104033007b6366ae707fb4ab84871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8e3b81802690c6c791ba8085fa21872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829fa9a5333f9e0bc8fb685bb51c3f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ac035bf900f5e444cedbdffed7a96874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427357490bd8d9686dc6e3206a17ba1f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b068b9863b44141a132b459f61d9be7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a43ce1949fc22372c8899f4748a5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bdf183ddb714a40284a0df0be8b6d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a828a243487c0bad9048434ef225b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086203a020762c8a84498260ec28b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6eaf81590c0e19872428e7cffdb62881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46218a6350a11f3dc3b2eb5f0744dc8b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479612b5fa8acdcd438be3f6d8377a2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9340301aee0b34f2a611bfabb77e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26364477b234cd295268543526ddb9c5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a38b8fb52c9d7b9c2303e7f514106886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7a4a4c16059541f1c620b4f2840c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6afff023e16e76f630562b70930d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001100cdb760bbb3e15cd8bbdaa5b16889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ef81fc6bedd996b583f071105f1c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215fc7963bf6e058e751c836872736b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e23bf7aa8e63064e1d944529a6b39d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639678aa4120f6cfa52fe919f19e040893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054082cb239042516e960613eacb5110894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b8f910138b8aa544d1bbf9ff19d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8212f295cfcb422e84ff633bfa270896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304277ced6e19639f53e85c53feb498897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d76fd38527d5970ef5c6e5d818d2b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cdec7c58fe97745cf7354ae3b06e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f735c4c3a06c0122747f92819891f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf5f009764202b2bd75b94d5a4e1a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840f5de512f35139adc831426c234b8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9574a2cbc5c99e8498a37a2853eb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0001fbf15931eb6f78e9d5e003035904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743198f33ff40189f5f4cbfd27b185905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd239971a7e3ae92f0e1b3f12764e5f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954978bc78e5d357a6068607ed09b2c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970efdfb974dfed844b5b80909fdd90908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a8beafc9e131f503930a532d4b12909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55006726cbb58528713a070ae30da4bd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50ddaa26dc1196ab5762d1c2d2d7cc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7984f258866450586331271142fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2464b013232771217fa0c75a366a2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe0a01c5faaa783545bd901ff90b1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f66306a0fc1e02d54968e9dfce33915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba39226630e6b15e8e8d1f5895258916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed705ed37745b51ce694d07a4ecc1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53273cbc3b1fc6ef54c770809157044918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da89f0378115bcaf9fdc5ba1aff23919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa319a491ec9c4f089295f2d5a208920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398bb397719282ef21362ecaddc1c02921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d57de844902d177c2b267aaf9c04922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1ee67d78148be6fd146ad33db185f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4c635870819a90621ab11feef6d3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e911a8fed58125155637faabda0d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089873f4f16f5628d3035d9dac9cea8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40d514bb6ff4b32bd50bfd2cd5545927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d82509b04810407ccf739077e32fc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd86f311f8a4af1365e6db3c8ec18929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c0ce93c6aec834e4c45b3d5a9e9c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ba805f5fdae3347fdc06a0f1ba05931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa4735725faaae02fc697fb8e84f0b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa32b8626d23a8a169da8be83de96933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14b3572a99458ff05c90daf46825d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204cebfe96c475afa0285b57d0942f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cde02ae2dcea9a5bf3b733cde1b79936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410372fbfb53bf3a9bde56c4e4ea22ec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305b33ffd6fa5e609ee3b0e8612c08938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5519cd88247a0e79264f298572553939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ac46741ac2f7716b692febf01d17940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f652f0c88f5aa602d563f978245d68941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd459fe6be5349653f679361bf944942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192ddc76f0c77469d9f720a5cf027e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c085457e271bc676c8e5ce9a6f42944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a953be4408e00a99dc0c59f7ee61945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7604a4a643f6129ceb6f09438b053946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9c99438469e7317996617f619ffb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb1a97f7acd12b8ceabd70d82e8f85948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665580e0b547ad503e373ca4cc0f35949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ddd9eefe0e46c4656f287451bc30950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363cc9f57633afd90fd413cd96c2d1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f083156fec6c2d559f546e80c024718952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8657198eefdef3dae5b537d8d4dce6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d84c45a75d72a6ffd58b62cb6f5b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bb92f01db5d2dc45e076c12ed710955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de628d9ac3f36cc11cdfd07b4049d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217976b7b5029dcd911590382b1c4f69957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44220f5e37508ea19032a1200539aa6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81f199f9663549a3662a26085784a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf74fae41484e67c177cb400e0a9b9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18ab878eed994f66b7a95eb6ead3cf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bebb53ca8a94fbef406c31de8672d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f9d6b871c871c5850d4ee1daaeee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ef4ee5a87b950a793f47d02a0777964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6671f060886784d27e788004559c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bd9ee56afbf5cae7fca07ba5ee7e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772a32dc3857c795b5222d6b765499967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d216a1dc94588bc8271265d3043fb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f74583faeddbcdc195c5df2555f2b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d74fba09aa2f9b6f0e41f86c48027970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630677cdb540e6960342b4ca9da83d0b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504467040cd789804ce621ad3167868972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf305c54bf2ce00996029acd49c923d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d51df6870680b13fd3332e2a670a3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc234116ed517973be524291c27616a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4579882488fcf9146b9edb91ae94976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff581c828de95ffdaff66b1cc9e12c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5157167eb7acce1569fb1a18a07ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f288cad1a733f8bfbcce6b69affc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2dbf9f00dfca24535fae50b9f92d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372eb91bb53f0bf04492a8afe3e84f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855054cacbf9656c29fd758654e3dd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e593d7409cb89f7e1efce3d6d01b216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d9b3b78e8ecfa67f4c2b80f6dfc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37e0c8f57b736dbf93669c9cd67578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3ec59d52ca106919a012d271667a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca43f5d46eabd6184b146cbd7ad31c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40faac7d0ff1c9dd808316c8a201cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e58679ae7f9c6cff286606ef6d7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0002e177bdc5e605cdbd2b803ac8e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f92a46fef8220d4fb003d8df184f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5f31d5a3ff48bb5dfbddf897763d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597650b1275cd34a919fdd4dcd976b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a2a291a984ad78cdcbcd8e6f2e4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8d9c1830ae8ce847cd6a1557d8da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8f369d2d6dab47f78ce618694181119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdd1799d60e84f9fc9b5e6b6d53ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911078adb8e5569766494f6ceb72c8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47436e2e75c8534e632e6f3756b89422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb9a8980367702d0261fa6b394a6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c64c541d51928799b8ef6ec9402e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910b01576e014782b3753a17436e64c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59fe9e1ce60a3466a518e6ce5d93f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c3988860f211ad48ff3b629ddcdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7f46ac4add3170c9791d4e255a0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf23a1190cdf55e81bb8b0f1f2fd6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e2003d6274ebeb6c44da44b2f39430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644172a927a6e1e03e2fc579883b5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c3da63598da57ae845419e7bfe1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c6cd5ca3e9e7831f785944b636a5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb8be6a0518309b4bd2b2131bbddb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf65f9abb75464dc052483a5ff39bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579846105a1d8b7a23f02bdbc6c2d1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a4212a3df0a165ef0afca878fa3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9dcbd67bbfd92a9f8e84a367268438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd22b47dfb2b029cafe4afefd47f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0be3ffc219f4fe5ac005b6464412340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364d878316db772b2eeae3b8a474a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3408e78fe3347c2d94f1abb46347942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb533e1a2ec65d9cc6fef68628f68943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba68c74458f3a0004ad89d25c7a9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f0fbdd75ab199f0fb1ee8ce3bada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0056544aa6f02fef695ae257870e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cca3214d4fe23a722da85bca43a1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddfe7ce616f6f4327ce712c022015048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbdab125cb31aa357d585e46ce53c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e191f987ce989430d609feb9c5c1ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dba9f3f2065b21dfa6d9b61cbd54851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254bf449ba3d5a341894b00cc76915952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782f7cc2bf1f8018dca16ecc855b7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0438c4bfa3f738220643bcbfbd24554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b85abf2c95ccca5b0c7aff4b57ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd12be4ddfce36894b2f42578f1f8b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8289f68daead3c16860b05980450757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf908e2216a987ed3aba8fb794248458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec9bb1883704dadbeb89335a4969559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad59fb8995c1739e0c7e78def59cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b3ffbbf7ee34a8fbf73cd145e13d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837cb70f4b72b7c68d95360d8e863d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc110bc6abc4d8cd8da15edfb5807d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0cbd66cd370ccfcf92a918b53c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681c8b1f9fb6348e76615b2144d82c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6357482e06f6fac1c4c68ae643ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425cdb997edbe09cdd3cbc6c0bdd8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6dbad488dab7116a5301b648f00a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912f7608174b819992588d5d943787969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034820abb43ca386218c04f299391d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd3e47f87038ab07c0bb7fafb3b20571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e47f16ee0e22d42e8b2c8fba20e1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa91f82f53cbf265f9f799e12adba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ea66282781d8c93757254509295574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa22b902e78aa84cb947df3d72774775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502527c5c6e9fe87381dabfdf0d1727a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833ade52cf41a8a72ff488457a268b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed39998e0f703d6513d2f4d74dd3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d210487fc3982c17c2ed25bbb8e15b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c9cdd7efdcb0a93b08d55959c3eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88c55cd57d236f188407341b1ee4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071180f0f6de31616874cb56d29ad3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ae2fdd0a1876003cd1569034b1d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5dcbe1f533cde7276e6c2df54618984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c832d97620e58f779a6977c8fd9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219368e2685cdf3288a75f5f062b89a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7bd6585ca1a68e38259346244a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba20ebc53f61c8ea14b2d1ae39917ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d233285df443bfe2e7bce77ee40e0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb812e83fd68c471779f03622b00e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32050d02137f71e0d602d6f07e8f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf73cb60520004eb2ab8dda4339b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44201793b90cbde3692bcfdfba6746cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5afeb1610abd78b0ee4ad913640b5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003472b8d51d25b94b25c5246aa483c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb24fd3399b1fa7c3e0ff1dc99abc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490359b9e6bf9a1b2e1a7b85bb5bc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c87bc52d04741d7bc9816eadfa0cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a34ef40c4ae85770428b02826c63199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680de206946419dc2f4e2119829dda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579eaea83c8501c36b90f6662e654c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04621a7003ebfed66737e6c8ab421a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6fb590339c158b2cc9f095100afac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac560218c760837e2b3c64f9f71c52a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e38b2f7160e51c4fda90d164b903105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4889ba2d5ef594fbc91da3d678762e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881faa98e80925fdeb180f93f652f7fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3981baa577fe658820b8e5d760c253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b217042d886d8954c37a9e196effe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd40e4ad23f33cd44b08dcfec4a20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb67a6589563cab6588e850dd100d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf8035194cbdcb66b75372edba30b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442aaf96694c2ced2b22e6e76bfbdfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a42daa371e79840e0b1dfdc05b7024114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd735550bf68dacf67651b11280f82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf34cb7b00b5f3aaac72f5f55970a78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a02a1261fe1560ee62f2f858ff3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369289c01c764a34e89a0f69b11f01af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec078c21dfe832105ca5b8079fde22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874969742a8be38914b1e445ea4ed88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419015b9c5575f292e6660976a30a2db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce389cfb5094b38c80376b6bfb321bc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0134a27fa30673dfbca3aa029943125123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174abf7df6de73c1fea71a146b085c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3217b250221ee21ad831b8e14fba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20679449ee4b15115ce22cb043446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30787cdc11cb4ef2ea5c46e5508f89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140950010359cabc8a955dd091020d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ff853113a2713e935809d60e2a50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28dd9c0c30ec6f7e053c8aefd183f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168a76127a452ba06cd352f15bfa33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c44872a0a6d1314ef17d1dd789ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af357790614d6162a47d0baff5f9cba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a545e5c6475e1384d32d804c5ffac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2595896ed7717a4fd6e1d0df01b60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec353aaa1cafb7fb4dece773fef71f96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac207bafd6e33cf61e88ac266796b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2df7c712b8c74c36ea44a84b9950e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8059b231b57373765156cd7b2a1159139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fae2652de6284eb7535ab0dc12f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72de121655dfff19a602fd5bedb163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97e216b353f68b112e3572f030777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81068a2f0d2187155a4420658ebec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ffe579a897ec92bfce1fa589e6248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dce528a3257049cc2cea08d043363145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5ec82e60ce176a228de1f83a1b1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1721c9a1057c0e4d6ebf5510f754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30fe5b0d7869139f317fb7c9dd31f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb85b29cc41bdd32b8807bd1737182149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb6d2ba64f4de1edf8d4e9c3fe288150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e3eb2150d661747b10e5ee7eef2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be90532b25deed657ac21dd8b06bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a976a74f32575c2fe4f3e70d2d63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f66ea27a0c08fd2dbcb4c926c498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec861bba58310ab2eb229ffdea0c85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6456555e8f0e6e8c8efbc8732d48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a8c5d7770b7494fc68249aeb36c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffc1f2059c0a7c3e1c884ec886b2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e4ab1675ba157d83f0ed48f17e63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea47e561d1c03c6aa78f5bfed1e1d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d7727b82d8d25d9d4bcecbd54c55c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ec00bcebf3a4a5026e2d914e0840d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130f52ff14318fe703b53cfb6e99ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a117ff47cf9d8d40041665abbc74a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f047ea75bad66c6c0052c1023eb34b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c118ff8db7216b730ae9c2e049db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8bccd7433c900db431e6618e3e4a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f243b8858f983c2b5cc31075aa25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4659c6b85c93169932f5d5ea2ede169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b2c70591ae56e247d3c77172d52f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5f0a10f9e7ea05276eb68faf89bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213ee0d741352e3ec49e731576525cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274efafea13a3c97436568ec95f457173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f9aeb5b357fc6ab5426518bc684c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434142c818e1aa0f8e1a6b0767a5c99a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1f3a4057cc582d484c7ce68e25c6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc559906a09097d8173d78beb1a465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81455415e3bd120cc1e80d10ae3a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4bf7d500de66498f2fcedfe8df054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd20daccae294dcf2f4f645bef490180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92795526db12045e8910daf92134cd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e547f38b1b55ef3d6d7ebe418cac35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765801b019fa45567e18cd7e31acbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb307fb08beae6b6d3ef1e614c77297184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124180dcf05580f28de4ec564e0ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28ec0446a174b6f36b4b74621a7908186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf489b7bf051169542a0b9a24c805cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668d4e11ff1e4d3ce1d0711af4e102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf720c75c37550cba45e02a87e25bd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2009538b56027502de68801d9b57b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986aff91c365fb7630563b44b85f641191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc7937dc25a7c2c8966a4591fda63d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675f501ba21a4c089982ab36f9b85c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7a2a48542d953feeccab2b1fe437194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe489af2637bccdeaeec0f62f2beb90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9446bb8514847c86cd81d682c122d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402b6f4ae756f7233cbe82da2ba264197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de3aa0107e864948967e91234e7a0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b73207701a75044f58b0476c4750c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46c24777ef939cdee98ffe0443f8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b512a5bc5f16393ddec71f4c1858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2c7d77771f1760a6e21154194ee8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c33d23ecf4e1aa0363e520adf9815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ab6e5deb3bf8d73090f674eb3fa82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fbfbdf52a577a5fd03189cb5f238a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6d1815b98741b5d23f0e86dfddf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706805571cb09cb4062a1b722f39132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7a707e2f28f3cace403fe0093682208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2757691b51e9b92b417f96d7c2e33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89ee6f7cd9cf0f37a930190f6cdde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d0e75cc9f45b3b51eda33d69b66cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4976c9356c0d54d3f94d5168b4cd07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c4aefc76194ae851a8363ddf9efa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1be030f336ca78c268eea05ee397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f2195b61c59bef325e58c16fbc117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41c29b078f004cabdece610e34721216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f109fa36540e522db17387f4f03a117217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b812a2d1beb8579b8bdb74e6eeedee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2285ebdba1fe8390b7b74621023fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242abb0d266d0c34cc7296f82014ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca25b2127befa7ccfed276f4ce379221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58650631619b5fed6c98f4281003e6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6850c41bf11e0a8c1683b5dbb18f93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f243eb67604bad95dda4911b7ecba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e46abfb7e709916f31ea90cd618b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6d9084b8b01784bda91390bdde22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723f6a703724a144ed9df7052d033d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce31b75dfe3ff244616eab1bfbae5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61c2207ecafdd717f71555aa8925c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25614d792260bb675c7dcb00891bce4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e485323f6da5add902c96da1d17da1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259b421ba35fcb01f01ca47f2a9f7fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665f6e80b5f8b26934c6e12fdc56bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b059440a0ebb58ce13673e02f997f80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491d08814718ff5d45ba8c0fefaaa79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec839e6d8657a98626ccfbfadde6eab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f371c4ca6804e5fbc08f7d4309cd4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abba261286257a838f77f4acfaf97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d454b92b63fde0519c1e230ed405da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed3af1917e816737ab37be4752929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4185587e5f857c4b998d5310aadc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2f091c88ac0dead6bcb1f5eb3f5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce042f03cae387a58cdf433fdb6d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c3531f9295ed157f0f5572da216e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481b6bb431347450624e1bf3d4ee5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb25f1919aa5e0e660b0fb5b276da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097896942efa89d27dd8875a741af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad219a6a5de1b2093afd6957eb63d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c11f638787258e6599f91442d9df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b5a05ae2d8f384462c61040fe7d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2bf354b82df7166e052fb9fd3c723251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90507b2e7096752521aa0341f9b860e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ab8f466cb2a9be3f3e440918aead253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03dedfbb02905a17f042c5fe37408b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0008e74b7476f7947bb9fc43d8ca54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357163508952744080883b40c65c99a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c43ef0cda05c1aa19a78fed93052257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198f863dca9ed93ca254d7c622e5fd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107caed77fc31fcb186c71a1d9738e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec109c384cf72cac83cd69ddc799ce7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031baa1e70dafcf7f96c3cdab6cabb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba9828cc91ee3cd0a1816fef2422a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433deffb7e9b7b9fed829338cbc9daa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1ff603a6729bca743e78e5bc58889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60068ef403e1fa3721ba24d398b9c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ac68bf189f2b084fcc436620ba0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716c3f52c47ef659dba8aef3935c82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b080ca9e7bd4275af1b2cc60d05542e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc86b21b39aaf0f6880b367a5a946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b175e65e2a69ba9c7a84e32347f03ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319442b441136fe6c51fc4189e7c978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e727745443b6d2d589023ee7ddfea5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d75698d67549c1510229a9019565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661e132a53b987e7fc97c166ceb27d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8725d0c05f21960ede928ce248e3d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f95cd90dd6b119e49565e03ce7cd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed685c276d73d1b673cef4251820d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc34436b74bd0b466b84e25fc18709278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7975d2fd5723fcbd069399ba1e8a1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad8af6594a2f5ef7ee78c6fcef9cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d6d36b671614a3376226a0aa4649281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b330d2ea9139556ffaa8b50168f34ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60ae5a99cac54c2398c8274b38fdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea0cc068b787d834620af62eb5de6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39d6b2b62200a74061e96c5178424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58802bccafc6cc43643f09e020b73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05243a7f73398f24b4d7f505ea538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd479c9501a086ed7e016f3be9588f26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f868d680bdd0cb3749f644ae47e1df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7da1a8fd5b6e4bfdc1e0c8ce8430290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530ea9cb241c55ae1f64e865a311e1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196632b631faa396e080383a70d6a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb59c7f7ac3821643af710fd56516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00b10cc57b624e9bd2505fd11e9cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047f36ad2a44307cc2a69692ae8325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eab5db5850c9bc341774adf6f1908296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6d0275767265cb2c898744e3dee6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85007555056edce8cae7940399d5e07e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1620b67a82c3cde78a2873f50e614f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac13488f7f1a3fff9f3e1d8279ebb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f1da8f2891bcbb48118b0cc1c0173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854f5c66813f7f1ff57ad912b146c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c91cf8c977457546a96329c832d25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a50ab0668f19c60b78e21f725fbbb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825cb23b62c69af2d7b19c18252e0f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bb7a43c8a32dbb45d38dfa54f535306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99033befc5702182719cb077275e5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353559256b15088cee5419b2dded9617308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960716ac2d0d80aa100915b80182f0d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e20700d70ecc80a1c779550cba09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c3ff9793ce854a4c13c3a6f9c4ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011afda6b8bbf74e4bc99d3189a33eaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857779d4bca4d017492aa77d0c6b74b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd9e6b00bf3b1859a1c33b23b7e51f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6a267cc9319c9a8cb6f444374496315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6b2498345ad7dc42ea6518b261ad4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbb38409c5051fc5241a3ac141654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7688dbdfd29f4a1c12c8e300da480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400008da3fecf2628f58d356b617eb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fdcec4c3c298e23261be702550d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff76c604fc124db828fa0e6e9d47d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799da4e4d6bb39f91db934c0663ab7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ea1abcba391ad42da9f5d29ec523323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ea8553b7af43c6a2e4a369bc86f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346338de20cec7d99043c8bf8c2085b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320667594a1bfaf8d5b53e7ac7082b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce04b2b9b4fc76c999f90c70dedb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199998aba0277699d899572de3fa242e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6f8c5a506fc01b12dafec18563102329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef097249dff2b52e2110f66995857841330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14e1d2c586a0cf892fc5624abb4cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0860018771790c12255b537d14821e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd97a43bf508781e13540705b9798a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320bdd8fa2209fc15b662ce1eb38135334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473effbff96be149d69b805ba22329335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105d3b0ef8bbf22a68116c1c2a580d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c8e3be7dbe765d6487320fe41172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6ac7c3f03ec7b50fc484fef5b9cc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec27a776dc942ffd4d4f4821b6391339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0b9810ef7b47f27ded7fc83dcc8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8bf7de7566cf5e60578c19f7cee55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cda5cc42cc5e08dc3e96b1ab6b2b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff86b95df7fc4bd227db6a91a88861343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1ce2a4465d46771b30d07fa1c76e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe6fb2b2f1ab672405456561ac161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a826dbeb2ae488f2397f3f7228cd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a22aece6918e6d8a491a9e7bb03b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3dd4a49459a6ac3a7862bb59fffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854624994a2349bc355862c5cf2b00a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee4550b667852173d739a2db6f949350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5544491a64782b7f8ea470fc93d0dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d88cce22329b0405e96b73215d3c67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231698c3b924b2ebbdd5c04bcd89093b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5493e9c012e2272eae98f9424cddd60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864cf741d7b35c1b95cec2e827a7a7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499f551375b6a267971de716eef1f4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa920e901d308eff3187466b61e50d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c458511f51801795e3d588606bdc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d32c0006bde4e92fb08bbf53b5c64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b3c8957d8dfdccd07b52576ff61a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bf7117ea80d89fdfac32ef137b37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb405a1120c48f7c68123c765ac5fc09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab68d5255c0f658cb7e863876b5f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcece4104e4dbdf22a7fa72dcb5f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b05d590368c8373fea8792c2811cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329ec5b84bf405ceadd270cfb253e8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af3618eb9fafad953ad0cdc94a35f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd3259707e81d21a6fd0f51a855c09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3529639ab8c4bcdbc88069484385b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b03e79d3852c7adb1bd6b0ad60f47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e7919e9d1220ff445f5c77e151579371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfd72947eb41e33a472486ff1f50d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690d2d42731f18cdf8881db63166e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbc014d733aaaabe170b208a770fc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535ec663f37bbc518b7d8927aabd8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023122d1d2f8cbb428bb5f88453ab9f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6343d8a1d7f89ed858a43989edd6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0a9aee604520122262c2676adc703378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764966be2f21cd0253654a01f686725379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9dbc2e0e678dbcc09b27bb9504823380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd3494e30dfa52c0a7e049c34e752e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2547cea1522b3045740083be08f41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4aa514d0da63767353a5ee0a3e13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10bec0a671d1cea603edcbf8f56af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec29c4c30f2c692208897450302b53e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24228ca00f1af84a9f708fc659f3cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e2dd10fe5c3d0bfa624bbe77746c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b201faf3ebf085ad05f62c1e2ed3de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db7c4596cf34219322345ccaf4810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887e4952b4f23397cbb5dfc759c08b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741a4ded2fc989077eb16e12a92964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91637a5d05f04685378e9bafb2ade6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd1f65c05e74ca63758a0d5fba666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2a0b64ad18c691e158f3aad0a263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e7cf4d92d76751d330a74e38b49e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78978a056fe2c9235f7a7319241a02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58c5485a468eed3633457a88c1bdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e217f2c040a298fb539235d1a372a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a980da6a7e28a845c3f64c3e6c86e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c79e08926d5951ab601dd3b862e7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4771208b0f98ce9dcea7c88950d506401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fda2a73828ba844b79e7cdf488ea4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe4d13a56ca0da3b8bfdd38d35547403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71cb9ac2388617fb86adefc83cd3b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb9be6e9780da3c4c895b9ab0d458405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1839e944fb2066bcb5ad5ab796db7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8821e9bbde2ebdc10ad5967e475f6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b40b596b0ab861c200a925868d69e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e5a7e1ca3d942cc407937bed83da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145f6a68f9c8946bcef78a58d6724c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a102d1d96389da92e47c9c0e188ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33e728cb4537c1c312ecfc55e82ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960bf9e527b93a6000edc24d1398d2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13145b6574c1e93d12f21d1d5db1ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8754d979371742965d55940197f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8e7dd99ed4600b8a9f318b338aebf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6e537162224238af6b975e9e081f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b758c672f4f0f58e5069f009cfbd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006524a4bf33450bc14a59a240194b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaad539077cbc22cec108b1d346f3bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250d4c938a11473e904f0378cd6ae6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2d4c6f337517383d7374ec14aca6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414cc1a12a235fa4a8fb30cbfbb1dab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dceed7a7cc3dbcbee762b1a6f91b67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f7007b790872942aa166a57915bf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e7c65ba5ac721ea975cb8300b19bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280629a67f1a6dc6188272a4fffed999427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c8b758de35dc1b28d02da33fe5e4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d173652e596669b68bcd1e59bfd8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9d11fcd43899290e6571a2ce711f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cc4d3cf6c2b4c559218b19c0841a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2b823f68e3f3090ec698cce647f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf5985f2a342c9ce7eb942be32203433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030482090cbad7e062fd39a8b087bc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc82c1bf4a862723322ff95a60016435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c796f0db8ade782945961fb155abe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a68d9ef5664448b72b73c5c7e92f2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b1e11c0bda569ea2430e160b9796438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b8fe4c56f52c39b556b001b812c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711769ec852e4da2d0a7452cef1d06f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f9ca1cef83737b74dc3f9a3d0f899441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4373f1207afd156851e9463a0449bec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c459f30d907de5eca49deb4d92a384443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901e7863987901595f34c9d28cc9f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6bb25c83b2f504cbd89ab872c4660445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597da1165d8d25b3c64d4625bf36f8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141004469fac434a73eec20c755f00b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56620cdaf92ad8f4eccf3f11b44ba76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c77dc0d688d04442c1512bd67784449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d925725596c694fc2471312a33aceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31784ddeb8f6144c7e8798c43a0d737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755273c4e5ac8d1304092713f788e978452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e0dfd31c5d6fdf08a1070e4df5dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b499cfce8b9be7f538828c0c55d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b39770c7b227cf76c39e6138a62a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1730ed396d6bbeaf29bc673c865a4da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a035d5291f17f2d2b70b35c43f9aac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce0f4f00da7a8c16ea8983f80e53e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800c16edbaf06e671289abfde5176b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c3be8fdfcb3c9703e4e961ee69ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef304f7db28bb3ce264e1d031a8a975461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72acf55ac462d5c0a8104e276f807fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d9dbafe73fc6407bd46ed50203f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923d0af078a9c7088e9dad8b208e5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfed86d9925f9442388d11a8396cb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ab027be73ea214f6a5af653961221466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f0301b8e94638f34316a34367dcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44346da0ca338812e8300ec17ff71ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446fd18acf7856b52fc6c459555b1c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db275412b4b38d01cd204929527225470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a0a8ccd74f93a2b0f154543b06f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc30c56185df43ab6e5fefb94995a2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858867a1fd07fbc8e917f8e562db8d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da517453434a228b0595ee84f107b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ceaad73ac72d7ef84a02aa1ab579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7bd655d19449f2a2d602ad5a03484476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6587ec756b82b25829060a54eab14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6935b020e6dc34cc9721ae8e56f68e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141f018282acde90af2ec9de67640b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de99fbcc23ad230d47e508ad46b620480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283872e7a9cf3c44d6b5ad6bb252c024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b199b72dd1c8ac3a491c1eab22312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d73343c01d354a0ea41761ac57069483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17eea02db4e5da7b5ef7fe3872571484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd904ec347d7c8d4172d20b02c75a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e809663dcd1a661f90965b0658395ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b44a95db1f1579953702d24a1f55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56702c2c53e21d6fe01f582b8c930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955f093915ac730a4fbd6a414d13a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adafcac06dc911be4ed288b522fe134490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3714bfc256f19395476a562723bd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd80e3d72c2567645ff549b42ec19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407268c34895b39dc5e56ae6031c63d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa339e13c89d5707190f7063d5ab9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433337726df6dd7b8f73f88fb1ccc1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985b6f7499ad85875def83a6849231496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789a6902a79472acd18d7d2cf07234497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c694f133a1dcdae9e60452eb01e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec21f584ae85b28e30292975e0645499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb74b98d54a3b4d29e24bf9003b9c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648fc42824b780b1c3df3322145b89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cbee3e2569b01dc0f536acab44467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ee59e9bed9779c5bd6eb9c8d7a20f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335aeeb18b5445050ea4ab1486cf0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dcab85593bfc4aac6e6293d06534d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcac0d8997d06b3a028a398e7c2639506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099df607cf5f7253236d110aaa5e6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb961cba671fd3c0786cf1934a082508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e82fa24d7cb590804ba61f164d49c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd4b214baae00b3f5d84986a2d53d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e27e0a3658a4772c7c398c071c63b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc383b8b16b9279b91800f0472453c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5fc45e8ba7ee8632a70e261c94a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b1250d450f26d646018e059a6988514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbca0903ea56fdf37850aa2bcba6b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e1807cccd2f727910bcd86fef714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cf56a5ff1ff872de63822cb32a9ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bccc7389d7abf609fa11d77b46faec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7baf7a4a2aecf8b0801c46331823b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fef3942211cd8482ff37b5730e473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25556775a0bd48828b578d8b8c12988521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df18df2522f0308e728be5f3a67c24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78523dddb4882e7a3764b656126ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429dd8662e77ffe3394d894a017e47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23af7dd6b2caa194f8c2edb9e21bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f83cb1fad2fa5fa3ed84343faeb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4bc7f119e3350c9f228becb79cdb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f6ef515515a049102766b88892d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a38793853d3ea2ccda58942db1c41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3b97b6c34134d9b714bb632e51ed2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5516c3b9b338371584f95e32ce65a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424e4d1be130a8e5bd21d2edcedc88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17008d6a75d208fe96171b2db472ab90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1bf7e23b23f525afabdc155711d4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4382d224cb60b6aa23a3b7eb9c1e61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826a6cf8d1692a64a69d2d28577942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447b7c933694367915a50f329872af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6fe7f9c8798c99441063ec5dfe3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab23c9a58e6ed1844fd5f0b168699539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa3f75b145821078993a5accc9130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3a7f2311ac090b80c9a583f23a98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221dccf7947b59a1cfe7ec52b30d366542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085737b89d2a25778f585d3702a852c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a72edd3999e46d64944daee412cf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ca19630c7324719e34a246ce060b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db7617147de5440284e28b2ed44c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7483c2229a73a0b1601e5bac8a10c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c6ed998194d1917c8b6283e76a8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a7c96e9e7a681dccfc3b1e6480ed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6b01704d541a5c63860ff5925dbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304780254e5b1260da2c7e6c10961f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0044dc5990d6398a5763219262791b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81efbf4ade458d461a8816bb1122b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd443513c48bf340c6d27d3efb65d0db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b356bd4a8f8ddbba9a75118e113d6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048ac8d8d350dc832ea731204f2f35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69e6b126743fe8cfe9b9de9479bfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be82eab69c5fcd014c77b60542185558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e888c0a19e6b660e92997f6ad9f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2efdd25895ce3a5e21b41e7d0d303560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d3cb42df55c712ef34db1e588174561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb2bd75cd1091ede6e81bdb530b94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade7ac0aea64dd1f8c3a4e912edad5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972d11c6e5b6fe81d366a3dcd049be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90579f11a7611479d418e7d6f0d00d6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92993aa2a0344a09448a56eb2ab8b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a5d8f6c9b721b404cefc065b81c86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc8b902f93f9ecc3a8047517231e3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba475342ba9eb02a93721a726f2bf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2498fcf3b9153e15276e9bb7c28c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ab334cf58d087d5137f927543549571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde2d65c3145bcdc34316d0939238a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77874742d7edbeb00adb73bfb6d9d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998cbdc226f5b36f6da19c75e0e16ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee32b406fa5d6b8aa64629c68095d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c788e092008a1e04ba25183559f3472576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9033b0290a1c021f239fafde02700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caa14830dcd43a23361dcbe292f0e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba694126886a08b4eaef01ea59d6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276eb5d3529dec4837ade36bf5fc57e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23edc4df33ce20f0be2e43c8e9609581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714c3680d46965c33dd48986001ef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f5b4828a2b536c00d18cee63c76b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fcffe951355292c97f7334b32b10e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51b94dc35845926610e18cb6a48863585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8a1d02359c119b92181a7b78c7ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714d1b7ef1eb264df241c4538a91c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623afc678b65a4b32fb3f43c79c4f8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e3e30bf1244a33f64e8ab72df5e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d8f9793350d7323cb412ce60a9e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02167bd2ce5967cf29f666238512ca20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c11f94411a12c7ab0ee4a57ed3a2bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3caa9979d566975e1e662aa2848896593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcef49a7bbb4c652ac4cdcd3bd1a67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a70184dd5f36762f7560ecff49350595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c79b39b0de079bbe22cd448f897fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92fe9d77cae5a44b2995168bf91c99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767730a15a2b18fb8bc0fa9d53e07e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21877b55e05cf59159660f594953d10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828bb3f0cee52e6aa9c0389d724defd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848609567a4156a3fb5db4dd2d898ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda785b21880bc75eb25878e7c97dc66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff7ac19a1af627acc4fb6d0428151603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299b4c4d698dd59e11c871d90382d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8a25760e120993f67ed858a1af59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d24b62bd8aa2aa5ed3a82a7510e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488b9cd71a884902b14e72f0e1daf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ce44c2e55663c11b33c5fc47aff9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aac4b42bc99b4d19b8c1704675da5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498bca249348d0626b02fc65faadd81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce25511ffbb3c35ae1551248302b0e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937c5d88859a31fbe339a3e02ad2de0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175c0588f222b1290886ecba0609dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a132ca7461698fb269b1d5328503614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019671b36220d131d35a8ac78932db62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef9aa5a19348dc0d03cac160ce781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278332423d20d5d1da03a5e7cb55d93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301bc39e297f6b9e0e077464f1ab1c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b1d14d871fc4f33499ed472a893f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc53e0fb1f5ccc0f46255272b61efa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffd3b5fd17c6f98f466605ebcdcdfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb097569510ba629d8969e6054451622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb473921872c4fb30914e5b18efac7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e97fa0e56e4d47417e4cfbc74e95b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1b7ef2d21604b4c57770ec8eb9b93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9509104dd6e7478db79f9e41f00ed79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195172e4da1803561f03f72015fcdca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb3d45b622598f559f92c82f53a61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c22b29b9e27e03108351765ee5f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2ceb5a4e10f525cebc6ac40e9c5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4693f57790a420f434bcd994d3364631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04162cd229de8c9c7bc5118e86ad34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c8f897b32c67d7106564e0c4da4d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c99111e30cd033dab4e7c69662d03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991976f94b82ecbd4279b639b03685635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86d071d28e3ec56e89c9d073f0eb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c74cbc1ad8b786001eaa0c532bfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dddf40b8def8c1109b4ab4ddc67605638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f63bf74b13d0afe41504b3522ca9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc039940d1538c2ac8e7cafa43dec45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b83fd15ee91c86ab07c7ca62f7b38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef62a796d84978b3a88042bb09597642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2442581461d486d23f2a1c7e82c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52eda5b30f7057b559945bc883c4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5375265c37ce6d0cc7a36cb1e18c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d013198e419bf3ea94f23b927fd6a11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abe75729b3e05e2e3e70ad4f5abd0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aae0aa53f9c3cc3aee33e9fa9c164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7efb01b98c1bebe3d7e2e8aba8cbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e86ea96b4a0a5750b09eaa4da3013650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4a587f8a1a15e98a16de6153ba20a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f59aa522ee047e74e8ea6d2cdadc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87500c35fab2ba0913c30dab5bd7a7ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905bdeeb8bd2cfbe5c8fda5491a1b91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259340d3426d88733db4f144f0de2257655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d030b1cc72c193f91a4de6f3e5e869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff850dae2085c948d74433c768441657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab926c36565d32bb1f73aa58304d03d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96454ed81f9c1efb5d48d6e9f5f09f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4c7f72a2c40c3560c21a46447878660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152957e632cf105187c47fea06ea4d69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd740e113343b11a576295ce1a9d8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34db680e41b23ff379ff5f21d5414663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335d947f06048968b32e6d08896132a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1051aa8a1c8b24018315379fe2590665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743255ebe1ca661dd08f4e0df05e983666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc01c5dacc2def8c6165b8bc796c598667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7abc2c9692cdd856e3c82d8fdea50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15813a6c2f14d82160fb2bb7c786b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13166746ff9088085475125a3b50e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244371ec43ed17822a6b885541ce37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bceca68e8cb27b46e87064ca5d9eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a60333ef060f0d2f30f64e4765619673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469e1ea984bd675aca521ff3c0d572e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c89ba6db18aff4fa08aaa60f2fcac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843469d129fbc4afe0a7786ba4a5b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3742abdfc5d0b8c79d858c5fda9f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930854da5cd1a8bce4a03bffccb3c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba562e452b1e1be9bfe3b6eb59f16e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af4bbe90596d8e8e373574e547be3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b440f7f4cf0faa79caa6c3ddabb3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5359e9782b957bddc42551643f17dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c31f05998735a700c7b6d55ac35b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cba733401be8d5f3466d0ea19055b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362802c6dc23e4a11ccb4642e2ace20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c78302472194fb61534d82c84cbcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9dff8c6a27b25922032a7a4fe14d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d0adc864386997d322983c17fe82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8eee24f83cc6492f5c39f5f0ac1d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885bae9035ff8d2c9d3f7b45f7adeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a39b84c1df51c6292918a0efca79b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a31d060a047d1f59be92b4290985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ff3c86cdf50efee9b6f41381a1d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f150efefa754f96976fe52d9e0ed3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b887149e118107c5f25b94890af5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5656baf87e250495697c053f59c448f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07ba10b31663891ba5d3d6253df09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fcd5972e4e114b3e72d8cb37de233698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181e35c704422284029c22c90cf482699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcb47ac070ae76edc46b02ade31f71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfd1623f81481995b6f37768f57ff4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c703c4dcace9cce2423a5ffd64f4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af63ae3df4b5bb89c47ad958ff961703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ab2d3519cad7289274fa5f2f54c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87006226669ec56282004db10cb48f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367349a985347508832c7f85c162373706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db75f79ab51fc4e72ab6a9ddd169f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae9baf348bddaf27006e287a23723b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264003ff859866998ad04eecbbd000bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b16d00bad8c58a2f9db809820aca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0228bddd8e403d02f34d84c307726b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b7fdee08040f255ce1801bfccfa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e17425dfd581cba070fb0488b645f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2092f43e6f102e53915f30d9b36b0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0852646c9f01e6ff904b197c3528e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb029e14f9a3a3a3896f795e4b19f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c55f99da9492e7372960db973f16db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e82f70464189ecbb02b7aacee534718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e3b03895728cda2ec391844460f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0881f98db45b8a8b38d02c88d09f0b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce493048c7e6375799f2c39c7e8f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784ca1cfcd5a1455b9f86e8a801152722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6a81dba563c07320097e94abc716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9378673988b015010bc709801d754724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82374eb64212773d8a945be9d34745725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d0840df5dc6073eaea132570498c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44732fedd69dbec2e2738f3e582f8a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a273cea782bd99bdd55abcf98a3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2ef89670e93e3276bc8e4bb171c2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d161b491dc21fe4459d8e2169e87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055970596154b81932b7265b45ed1a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289ed348fcd12831af15456de31d62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a35b8287208498ce9d8866ccfbb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fb0194135db5c1405378c6dcfc22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73f5a430bc24bac02f3c47812af5f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be2dbf9706953c115b0cd2ada44cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7ced3540095e16120f4bae4af1d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c1f6169cf8b41feae6f7a7178fb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75992175b1748b8323942a32d98373a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ded2267526977121cd6edf66eb515740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f37da72407789f366131d9418fb750741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8357a5277209e7110b5b1f55a0ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf94b2dcc478181b5adc4f9ccbc99e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984895d425d14b4d0d02f7fbbc06895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a943e615ef039e5346e555e98288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048df183c2d1a68f9123d3d4b905e78f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8336a6004ee88e0f2bc612342cd615747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e5e601fa03fd544211c386fc47627748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70111c896f2426edbf22dde76e6eb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee50392903d095237ebe61f7f94e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd37ba4acd1492946ca4d925b3fe62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042965b87705db073b25372ec04eea40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2e821a09523265875883a2a89ea42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b9a16b76679513bd9de462e7e836754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532f6f3bf709e7bae342969270984de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f323683d8fcf6643045b313ef0aa9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787e5132a7e4992e9541b91525db89a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd4ef14689753af9f3f62ed4c2b5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a77445f3f05c5490c166e15c826a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6bba63a83ac9f2b2eddc421eae8c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2236530a2952f9147415a431fac410761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ccf8f6548fb1c6ca6d94723944c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257b2e0c0ceacc096afd8312cacd59763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168731131e5406e52efd6467cf22907764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79d26c04d78a3788dc61a642f87c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d4531d76ac816f3cc156b446616c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091bdaa73300dc3d0b0eb247daad1aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c21fc9f508290c551d1a76ff69fbd2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f75ebb6a327240365860ae2746313769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f91de6555451a793b22b93c65d1e5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d842c4df7b8bc7c49bc5de7b895d5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602da89cc9f16cd6294ba5cff029c56772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3af242e36f7dbe3d2b63d69f03187773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bfb1f014cebd09305512cf44e275f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac58ca597f950d70a9975dfb0837c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc893ce7c5d2a66fca67f8b0e336f32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbce64912dae9527af6541b3ba50a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40584a3a2651413f0e661d61d2b81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611a0deb4120cdf7dba2271914b84d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498756ac3771709eb26cb81b130b364780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbd0a80b11e7f155ac3791bcaeea2c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472b162ce915b6a360148e80caf9b1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93764ce2bd0aa6fc1c1e6b99261bd5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7818d228034d6f13d89134081db8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81ffb02f60cda5a8243711ab5ccb0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b23602b208a8684118e75be30870786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a1164a746a567ad1fadcc24b3a78787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f65474dcbcb6d1eafaf8eb5f453a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4e6aac66b000abc4613eb271f99cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b157a1418c7351b012275b340062ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf9ca2f6b7b345f19ca891130df17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519d7daf534da5360d9a278795b8ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64d9b5735599b38f46d28d34f667a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cdf69767a9d5796321b967d1cb1a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bc556e50dd8973b9ab2cffe21ece795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a4350bef92c38a1395d43b04461d1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2dfb5a8c4affacb78fe15bece1fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b2d926651c892d9d0315a7775db8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba889d2bf08e44f97039c8236e1ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18367b4c3d04e95e6b0683cc75b38ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a87e1c7dabcca7726a52f0ef1d7d59801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe42e05ca3aff40b84442b6dfaff0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a7cc926eeb14537051007eab219d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e835157016c3c79104abbf613d91804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f39cf73e980e1e69c8926211d421805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb6e7dedfe938bab2b643a866dc8b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107db1d8caa0b11682e96f40726d11807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f35b79bda216ea0e8628ec02baa55808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9602ed188972c10eab39f0b063f097809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8e41b00bdea44798cbefcc054b39810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499dfcd2be6a45fc5469ac7bbe9544c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b32d404c9d3c6d57b615db51cca29812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e338ed3a2b39682a14848240253d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473349acfa800122d77cf0d57dd277d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910485299077ffedfeee3dee195a3d9e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410195746e322219534988f08fdbb27816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20e5f8301bf030b46b08048f6d4ce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b3d0ccec8606dd1e9ebbee6f1fc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e4449750fe06387cc8aa58fdbf6e0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac57426842936709c776ed08363962820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36ef2b8c48627f6e5534e5a90724b2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d485d1d04b7451fabe70def9db1a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7cb86c1356a049273b5758ef02b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded68e97a82a43012608662b5602c1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e36857e2b8da38f7073f967282c7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3cefe66ed52c240af1f983f2a21e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a4d44d348f6a64da1b5eda9cef16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e1bcd258ac45786111b2ac4ecf7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643391776be220d78e6017b0f87600829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1690ccbfae3dcc866412b7146ded77830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43771924b6c87dca49e5720d2182c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb89edeb71d2907b4eff64020ed67832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ab51bca6e85c9a6a93567969f554833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc27ba8ca7b9f5b4a071b7c3de9d5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910fe798595007b6c9959babb5dd054835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0274f4adc29db0eaa2f807e2eb9edf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f023ce4b30a2a87332703252e04a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48d3fe1255ac331fb78a110c475dc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d008db07415509231fe9abb6a175839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb39c4241da79b594e1b41b7f85ca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464da5096ad1bcf39f83f9715b5d6b6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cf748bfd556ba1fe5d00dad6681f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483299865e2e0ed1154a4d7dd4db64843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75cb0f9b1114ddb260a26ac7bd4cb5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e190b43483eec98643b5489aa53ea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f0ef7c87c6a17253c12b082d4e22846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe7790acbeed95caab5ddbb0e103c4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a46d8aa7e678d45cb0db33dafb5546848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde70dd378ab6801143115bb7afaf3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973132f0427d085244b270321a991bb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc8d24eab28a27c816809a5db4f68851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d9c0061d19039afec801e3b17971d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700901d02f07a21cbe9dd276d581dfa3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f95bb7ce42e091225bcb43370067854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56ef2d5648363085dee10fe7140d8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeff260af091897ede32c2b776670ff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c304f8419afe058a1602a3ed796b0f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a06ecac52f75b7309ffdbfdda563e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2099705508d18107e6075c625212859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ca2718d211e17160f6b76570eedf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cea4dc23fc8f7877329c8500df5b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70774d2abd41fa697951c053a53d7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17437f1db0cc5e0a7117c2f15e35b47863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48384c74e2aba28fca3f019895e0e6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6ba175a2af1bec108d3b58783b5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f6f64693a340dbbc5b8d3d893eb1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e4e1ae41d53f64cc292871a8076c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d08ec839842a3700cde8c92eceb1e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c41ffbf650449e08a2697255c89e9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42e62d4fc18b6b680cc7bac77fc8c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7c4fcc27e635fcc6e93570a90829871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab24ac466b238661c3085cd260787872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709cce9cec29da1088911c6c4584b78873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6778cc40d33ff020cf6c1cfb5bc5fc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4d5c5d7e2910273a2f8d6c6f0394875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5789510b5ff1dac29a9d27d2621683876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4301c7d69f0d2086df927868b010877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8be659f684e53cead8971ea1276d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdd104c400afc8dfbe55235479426e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2357f548d70b944139d149a68a82ea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c839e4a0888c1f6f90c1d70837651f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc158c756185c5c8d7b22e570d14ab4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc666120a9000b66cf88476404299a3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8ca358440de8a46929955b501ab5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309b7ec9daae09442d79def4530acf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043c3fc277692945aa2b8cfd45b413886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc729931b19923a389bb0fb0f795efe887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392632b30de9c3c15f8a52208e56e6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e53e696b024428102049d4d25ec73889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417783157cbd4278dcb60a405830255890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d937c19febbbeadff730e3c70d74891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b0fd95a672643ed61853e2a4449e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd929bf56affb8a97e3dabab043048a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5776b2ed12397914d357110e2c2847894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca27b3dee4dbaf6f3821ebcb83812d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11527ab265b0de0b8f12e42c3883746896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fef98782bd75ea5213db398078b6c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35929ad7f5f8e7fb17f9c76786cd1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7816fba94bfd5762181d1f60130f57899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdadbf0fd63b530e9ddb9cd72b0a858900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061c1c068b4d794cd2fecbfd99205c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30915e2339dc5d27b1b11dfc0ea8fd9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b7859f87da3b056bef9022cfe0bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2fc8552202eb6340fc952034c9b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90bf9c1cadd19dd11059331c53351905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2aec544bf87d4da69d29087f1df07906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dbf2f6c2bf00c76c38be6ad87aa2e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c17dda212220c826e6063a8ea6d7d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10d74fb698e84a103476563d2b165909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f0f144f36b6b8e3bb35794dcc7e2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bbb8b662d86d3bba7db2ec7e44c00911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c070ed1f84f0288f20c45f885507912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57dcb8f2c52b841a0be7bdd7fbe234913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e9bf8bbcbde5891deb02e09207021914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e7beff159d410d4792230d3565ef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4341e2618dabc5ea6fc110b46124d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e7975a87e798d8d71d549f0eb335917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413ee84ce338de9898173019712600918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f4a988f01baee5104bea12dd6496919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88744fe7698ea9ac08994f6ea540ff7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df7a13da49f216f6f7114c2eec718921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c1571040008f9697f2b290a11b29922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd3d4cb1d5df7179cbce524432ba2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44f2f37ae56a761399255a7612119924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a558508dfd6d2b6738ca8ccb66c891925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf8546ad4cfdb87677f3e85ddf6a0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345deb4c369561808369203acfa159927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5eb41f258b8a3f313984856903945928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7715ca73f51374674f02813fbfe60929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d3ccce7a425d4f3081e5ad920617930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa33d56eb916458fad62064a4e467931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937162f858d7dff59ad128274dd540932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5584c090a393379ef17356a765f707933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933b61e01c2775154320d5cc9848e8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6e6b4431a05ad586fa39786dc81c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d45c366f56b1c55e20dbba04ac9b9d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debdc9273ea555923d7f736ee5653cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6e53fb2b9349d1a748088fabda47938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e4cb4a6b80616d2ff1e8d240430a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab5f852fd3aa84f06541822436225940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce276a4934af9eedf0f9013cdcf0872941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28b9391370cb06ece238936c54642f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a42d69245d1ee7dd69f7b9f635a2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51967544b2fd342f94d3c091616a8d5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b22724ab09145a62a2836efdd89fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a9fa8bfc7033cc807642371f8b73946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa1b1b3729db668db0e1bb95cf2e7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec487e2b94a4e0b26b0ddf325f9cc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be85fb1651ddeb6feaff657d01d4e6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a87a19425bfd32aa53054af0d47bc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf47dcb8c1d13e8d3bfed3ab6ff415951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e4da2401160939775fd1f5324bbc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d2ff10280261a5aff8a6856a07be953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e327e751d6b1e18fa4a84bb38d3c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ef8bfe376cf8fc121d0654d9587e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3022c4186dffecb131c05a37221cd1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f842a221119a0b04b014f0083e6bc8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8667f3af941cb2816cfeb691415a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d1195c3ef9b2c15164984927e8427959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce1758ca8c814afd79232441cff8a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d97799643f5b8940b3a07d1edf58d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0d7d5b54513938dabae1aaa4b51e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb634a7fcfaa5532b3784302f3f0626963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744a09c539d9ab4c4b08f81674d302964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b08e6d0e34b3efc822830273c275965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557afe81edf218a2a1868b6f380e404966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c169d74229ff3a48d92f87c7887e3f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd6e8210804223c23397e03a0a578968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3d6c8a7ef3a6534c13466d1a3a1e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1f1313a5c57e325e20890579a02d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effbb8d75441f814fdf93a9b13ab60971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825175ee0035e76ebfd6888872cdb9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf0fac99a3778b09f614f5958ae40973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91994ca797d80c8f7a29f62fb496d685974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3be51be5b20978284139f494478182975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>