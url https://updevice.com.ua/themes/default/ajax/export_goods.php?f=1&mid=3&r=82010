--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc674d15a578e25698735d11ba199ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa963737cea9a556b471770967160da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a90b332be597431028dd1e3d3dd353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ee06631364515a7c315c809a2b6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eab0fd52a27bbbaef0dc0c3b0c7105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722f6e1d93951f7a504acca2861f006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165612f78161dee5f889568c0593c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d323b02e5d1fbed5691b8413205a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f92a5db6e91e5e846f96e66b5c4f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb68e733d8d22da170aa67489ae48c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e50738adfeb5f6f8ebf974b5ffd8ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abe288a85f02dd67fba944291820612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f44aa98315f2fa405c40577f78c5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5226f8079772a1a5a67a0c35f8ec7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b977c80d49c535df27689c81be45c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085852ed07f1bd6157fc644e387a19416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0d32a517be4d60d041270104f24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502464c4c039ac27f79b9aaf0b16361618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fe2e99fdf394d14295e557f66143819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261b802e01fac4b6fc904ab7a1ef5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024534708f863ff8e0826692a0952821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4f3789f764be822719b76640ead522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb9ecb8e8032d11ee59dd92590ad923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756ed81016bfbd3ed7b096aa67f1b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5229baf0c936f6e94edfad52b445f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48e55c3c683e819918936efaab72926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd43ba9ae2383b29d8daa45d1bf703227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761fe9ab40169cbfdf77d6a355bd6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cfba03203ea6d792ab824c509cf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c94147ba8678ae0f6a87efdbc09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a971faa50ad9b8feaf7f1a44c14631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c84816c732a2b92bf48deeba42db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8577afea6e3ab36fdcce14d877e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501aa5155dcfa7e3ae46239f1b521c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765caf6b13bc8869b518a2de6267600d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079ef7a87a447642f9434a4c2ac2c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f29adf0b861a88f055f36599cd4f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b20a138634c13835d22213da755238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68207caeb917419ada4e502adea0ba5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97bc50ce776d1af597832b87fd315a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452ac90708ab80ea1535df464820a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40fbd6907df94ee150c1cbeafa54ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77427c24e75d45e862070ac4b1f3bab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae255e3fb4b4ca702151cdba71777f5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aec2bcd6f38c2f7da154cd12c007c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a5dffb9acfa01302a5ab4fca18f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b93ec17396c6946aa3af8c1078d5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f6aae0720b8cc65eef4666b6e7c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10340e1696e4b15dbd2812f33e65496e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50cbeefc219bcc3c36d172593e524c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880fd9482ab7a887594c6b31339f71b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69f377762d39e2af71d3be2eeddbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe7a68557583429526064200d683cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6c19354425e9d5b5113fc5975b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba460b9914d2e3e622d9c62cb093255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4acd5caa708c118983c2238f7b3df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d0bd75fed1b7340f54ded77d166357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e7681f7f6d565ee7b7f037b44fec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a3fbd11c2c58f8c6862a8de42c2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6bc8250beebec83bb0cf4e3819ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8d80f37f9ec37e229570f77944cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb41e702d8bc2e0df9a0739ace23662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0827a62ed837bcfba51b0fa8eafdb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba335161186431f003790ee76f78b1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32beed3f1a94af6237caca2937371165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243adc6305714808cbf5cb22fdc54ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a741818321b7ee1835083c55bee2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de856a663eb4ce4f37a8654ce79f15d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a3d07f9845ce1973ae46de0b8e9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9132bd9f96ef6f83735d7be3acef870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27acdacb49cea9d1b29388e90892bcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a51a5b557f2370fcce7fdf7ee1088572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb17c0af4eb594774c308538a5d0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd94cae4106a83275902b975d829e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3476368c0bee8da8f9376461da94df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c73ed70481922a018786690961a1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d040bd8c3bc44940c4630bc82c26877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f616d8eb01f87f19b36a6de7ba8c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772084856dc433435579ff5a9a771b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd85dce4677062e0328f457ac53a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef39538384d74c06c7241425468dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bde6e46126d0528bac5d68b6c1cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f0289636a9158024a80390638e10583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac24fc844bfcf4c84663b91e23a6ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b189275735df52c175de60b90fb1b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f5cc284fa4bbd5d37997a6b13e5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893503de68fe148d805dff0c53bae3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec8283019805e96f7e851042ec35d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490de2972333d2232dc53a21cf2e4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566b9e757178ff4bf008b3cb21781c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df97905c74b743acfdc68efa9c62591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775c59cbe159ccc552537c1bc520a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25b738b7dbceda90b6c874249a01293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdbb3c2f96199bd50a8f3f8984b19594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899686a8c6329e748c633f45d0f0501695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c41008c64122e68148ebc534cf10296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a5d3677de154536898f224c8dac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338c8d33908fd878dbf5d27117132b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30a70950d603e2bf9cd72ff96855b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c33845b5bc481dff1805fa569f4516100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765353031aa642b105b0d1a517cf4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d02841759d474a5ab45669b844b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0492da2d1af1e468c75244b57c920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0899af548390a90286c086fcc2a737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33fa5bb48eb27c77d19bff6843ec87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915440adb37f41c9074731a6affb307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f32b83d5274931c89012e9651734e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227213678474b859606f825eba6fa5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f813db69aa33291dafc4aa0d3d76f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2077bd0f690d9ae8e9d7302e02b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16274098b3640a1b723a11a537f8a7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349dbf8a3a4a86d0701ec6068d17320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764435c4bd488824cdc72abd46c9927d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dea7b5eefca7675524f896a5f9d7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcec1b030e042baf48ed47ebd89c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae72af5f777c90cb1a6012df56fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e523b311b16f2fbd1be82779760ae2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce4b085ff225f99d563e8abe5a1a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997737df79f19ef38abad45b2e406108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedba4ec0016400348635baaf6c31f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7dd64e366d6976c7ee9c1f430b3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026861cef4c38475159797c987cba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585a0d2671c46c10b9c21906626ac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c8e1872ceb141c2ff7065eebcf88f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697c9f2b7a087b5d7efec38f534542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23728342816218936823a0c7db46f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdfbc31fc58862a553bbcb005b23cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875d0ff29fdd49bf35c449c0604b47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6fc556eec7c0b5606bf96dfe9df21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de5e222cb9df6f4a99149f5dee7756130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f3ab404fbd5c2c0fff2e3f8655b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ff7cb21a2cd8ec60c186ecd066e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2593ec3749e0f59e33e43e5edb977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c22e6ea907d9e407a557951a6d9e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2037546cfe22e8224f6686d79bf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8a9f90107c2e4f414393fd5c93bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2107eaf029db5f445868d0707050ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae926ff3528c1979b4f615c6376627138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79848b9a8de6e1bf6761eebfa98411d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4c865a63b20bd8fa7c7fcde624d37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ad5119ccc3483294b630a467122a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6563dfe42adea055fe4497338b64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ec25cefdf5ff2a56f69f042174eeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a05e1ac2d74d6ac2de951fd8ebb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e00497a68e4cb68b8ca80e258f927145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17b53d64668cde45acdda1ab479b08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b2ccf0de37636dc555c441c1d214147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3afa7b3326ab52e2e3644cac4ab3fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339e7edd2781c8a45577265006f1a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ec20a30d890cbb8da4f1f901c9a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef55d723ebe1da007ee72a63420c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c62d3ef696533e661e56d32526e01a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104b710e2ed0beef94cab428bd02384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048fef5ce5aa56419e69b692f899d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b32e884656ac834756671e1e6ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01dd23372c398fbb8dd79eb5ebb01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb433ec34e098abf132f11b8f8a70c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0404d009e957c4b5242b9ec568639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46a5f53990298f93db49ce486b278159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e3a4697615846436f1901ebe1595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac0819751bea9c13bba7af7e0b2a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bfd9158f27ab93cf3e20177b5b954162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7092a0ccaad056b55997b7d78469163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e64201bc56d89dd4800d4dfdd6613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d2d4887d2af643b2bfedc1638da1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a46f02d63b70b97423811c8de0f38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994071888a655acc7f8c368c1900b39d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0afefd08637a3dbf214749a41f9a3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d2c956148e699804c77cefa70eb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ca19bb93209d4bd4375c7b9e1699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45fe7889e50d94d422b354e675dee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9030879155399a62a33919cedf65ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad27408d1b5d77e1e87e9b9ce32987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac7ed819c782d0b5ea3b566884c8a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f79d80e293746c1036378c306daacc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6130dc0a8b91526fc9aa6d5ec764176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971704f3e532ab8c9a65541967b7f1a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2b44a58daad4242c77b6c3d16a02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c7f7527d783a65a30886ae382b48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346bcd1d48d7dab398dcd9f3dd9967180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5aaff8428fae26bde466e211ad0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032b0a4c16e8523b8f58c4f0f4e2e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c07246cb9c6039cdbb691e219814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6cd223a3f34bc91ccf625ae469b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e10aa75b6e94fd83357be53e5b361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbc3f979a1da72682c213d3889131186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481551ad08cab650416d63925e951b1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c4763dd8694090190f4567cfd837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e47caaa9a447c98fae913f2d537990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e621461d67510fc1bcf9503be9efe1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99a390c51499e6d8cb7f3e0ff9ff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5f6405c81146d4728abcbdfa37ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d33eab96b0d319599d51fd5214b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a142ad065593140b41f88f7517b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fdc1184f79653bba14224d32f39d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386191f4a9ab82d741e09a79208d56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294a66400df49d29c36183b48ad79a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc5c81565b4a3bb368cef0b64e2500198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0366b7bc134fa24a8ec2f22ae2be10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f06f7e7a098a9ca071a84e1e44bd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230201568f487c84b2e03e38b3904997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406cb9faee281ffeadab1bd09f3137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4d1cbcb9eca22aadea51d3b0e5e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b174d2ba09cb1690a5269fa6bbfae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bda3cf59c70a582b4605be4391637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2dbfb7e3e860d175fe7975c6a547f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc235edfa83f45f2aa786c7365c1bdd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfe7ed757f0851cf8ce690aecd43a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447605d2fd15f2a63fbfe57c02d651e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce42a482b5ab33363b78d04238e334210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c230c978229a42db76fea3f126b04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716c7f4e328a4b70ce4f1a7390c9e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e51bc310f19816e80eef8ce3b95594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c6326cf87f587d150f8524ec17093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9c8d29fd954c77504a600c3b18fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410de8784a2509fb7636e40a956d57b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e762adabbc881f74f78f989eeda8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7e996fc702c0023114544a5fad1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352498b24678c942e61a54f0cf321c55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776e6d107256b25d72446654ceb526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac002d21b40249d0c6d711a61e8c9e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dcdb5a1ac5ef90a39b6c1f5d28d67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5926ac2baf1d9365ac1d93bc1d12a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab5041780e7ec2969437e44d3c2de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953e59a29a95fdcc5a842aa1c4da37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc9fc6bebf725b8924c8384e38f5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d58133881934be36b63f52e70c87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9d912b4f95415b241526a6ac4bf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c884def1d1bfb137aecc50e23e86a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b093f950db9f5cd93f1d5549ae6a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7f47f73734c9ad34a00e169ebeff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bceeb823259ed66e13240505dc7dc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee83eb2624cfc19c9b66493872dc94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb4c2890ef4475ae36fe4e8671f6a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035256eb6f09babc1da397a5200aea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164e012ec9cd12028bd83083cc2246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e172dca6fc6e50b1ac2f1bc83865237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d40f053cb098043e5b550b4a9b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f11896bd6fd715eee48fc825607f44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e9f880f70e595c3f8d56ac763ad1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3bc27c5cd1d397468371f1f879ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e45eb6ae8cd930652f8c3b55d9a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9152e725508479bb0ba67a1608d48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c9ceadc6b6d8dc1aaf713adc9fb8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823813ccb66063369e98501ac848c408245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39c5913192f3798edfb852eea14fd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d30e9fa27fcc6d0bc081878ea00e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58998b72d0bf4b029863bd444280a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed5889e74bad858ac793c6d6dffd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0c58f16cd486f941b0d7e9da97ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47d585d8c804ba2d87fce383d6998251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a70cfe02cf2025a668141e7a0ae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f23a2ff3b73342a9168b2420f2a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b71b17d696538bed7112c58944d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecae4e9775b68a998665191f43ccf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24496e5e2b25fa979cfeaf475bb05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b747cefd288b21fde2aa943cc4e29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a79eb03ea25213630434d06a8dcfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f608303684b58f988ce38435bd312259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e24c3b59035772bb39b45b2187bf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa2318df917d431f239ac81d5f86a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e1f09800f7e7c206028c052d5045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb921e0e529e017ade70a94e96685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba9e9efc955d8d7cffd5cb0c2a4185264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9fd4db387825f31a1a25fe248f7db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406235dd74af983f9c3ef473fc45684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235791af577324e297c4a403ae8f6181267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b177d02b0968ce1e3e777df4abe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a50d08f4020cf96722d2d8d2e6ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98abada2c2b2ece73cbedbc93ecfed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130438497c717f4e207138a8281faa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fadb419a77401d5a9701009b2a32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677056c70cda496cfa71fb812f88334273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d1e4def29cf898a061ebc0b6bb3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2edd44439ad50efa8929b67d436d4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833ce8fa29a37f12b9a9425c331b1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f786d75b415bf091b3280c9ff3362a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05dc17f33dd304a98bf53973dc34b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9fd36749f273aa004569e9f6a08a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc92cf47d72e8dfb122cbfcf296b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0a7716424c02e4a453be4c28e82a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70711c3823af20bc8e7b7894a12b06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd7554e00e0deb2e4bbbd95b43e1c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418143494d84999b14c5717b1e3852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae7671a87df6d34d83921f0519901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525416e20f3f344bf25230a473ad810a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3725259cbde3da2655b5b40adc12a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401db68be779de02413b42c43dbe0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf41543eaacc5e717379132de9e1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a22e703f500c9920995b6607be7d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8603aa2bf7211bd673e8f8180a5948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c48726d4fa1b7582e7c819df3847292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6d1dfd7e8aeca180801c105596a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a081aedb3c1f35fbb2a63e5a80c3ec9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a719bc4a4627328b26a1e377f09084295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea961c3d4e8b004a223091b4c8af03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418da26471b61c500b99a3eb256a38f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45efca138e0f84a6d65202b22a2a4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf03bfefc1fa13bec9f094970f038299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56f003165806f8e5c077877a81ef4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f0e9042c9786fd7f4ed90dd57bd43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b650f31c755d41f90c5a5b848bd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b365502e410bf7c8bffcdca209a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7c5474eff221b10088b771f263421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b983d4661651a30d6d283921dbe203c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a7681071345e882dd2f7fb3a5a83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae661ffcc892a643caa1b008356c27b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c0677df0bb8a46f3c822ac5146c66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c52c86ac577cb8cd619062ac191de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01b19ca5233913073ab5fe2acb75a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a56945965d586cc3d4b5af7a405cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c6e6e66c1e871875c2a3a123840bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f2fe21acc4f4b142224254259186b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927c224dd912545dae0b02ce7ef9129314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c89c9a23f7fa5420d347e949791f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a2c34ee218aa6faf31d79a291a5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c66055893c2059893dc277088ae5b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb458b27f8bb21741e54c2b4fd50f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547272b2efd49718473c32604e96d63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3c3beab00860f27208e4fe7c8cf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feed5dc53f7630fc01fa65b3dfdc4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa263514ec941354b5550248d63667322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bce5d9c300282ad7628aa2d53e19e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f889bbad08e4b04947beb4fb7fbee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92736de748b70f9cb8abbe65479fc60d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be46c5e765cff38094fa17546f66a87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd470a802e78513ddbfe50c2186a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99aa17a2bea61fb93959a089c32b25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d5cabede15e833903dcbf62ff95f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870116c5843fa2e658e0590503c4077330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf999fd56e21ebd242ff51b83c27b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a0b827cf2d2833aea7a267066579332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eda62c3ab634a704aee7e5b2c2359333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d17f1718687340d8846502599a16f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec04be8a945a4a60414e02a52a13d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b08465b972ccd3df3c29e1409d7408336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e13fb7ef9e0ed5b1e5e3480c0f08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b587d9c53679b634a539f5aae0ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b49370394f72734a967e11b1e6434a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a8943bb6252f2ffb83c41a3d9bf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a53fec30dea215b7b24c847260887b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162920d2c1b395f8992a24532c1579e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73b5feb9be5214118c4fb39212b2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f3e1dfc36039757afa540cbf4ff8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2790e92b58efc2f71d63b6d35527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b2b9f45c1f4ecfbd1ac9f66fcec2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c14ec40244c0dab559358ace8845347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c715b16088cc9c9655575aa485a2c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6056ef18b244c49033848d840f29f67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4689f3a04dbd3fbcb3b79bbdaf80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b058ab7e697bdaf94ae8aa5a6bc74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ccefdf40cd856557d0ea9a7f6ade352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84211d2bc8c3d78d80f92ed7e8f0761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b4eb2493251fd4ed46f3869725c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ac7d7ee2be765a1c163655095d89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d358d05daf460212965144caa29fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8429d70cce5925de78373a627ebb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa38d0404f677d856cc8660d6507f6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2e0aed6809cb72769cb627fc42f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc875fd63302a1a74131b00e9d9d428360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cf9973d2f00817f6e148e25bdcd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa628bab69164e391b704363990045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0103305eb488039ef282fd45e10edf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae612cee318821baea272f1642951364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6df1f1e969b1d15e878f1be1d7e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c25e05ef6dad728217bada21b2c52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e7fc5c3f8956b926eba95cdc6eac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37f06d81e63fcca92b0b61a9f1e5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cd7ff6797b294934b750b82e47aa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d268bdc3ac909e8a852b2eb1e9a73f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01827542ab9d6cb386c08468473c77a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a03fa67f62db6212ba7a1ff47ef2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6fa6aa9da88c16998ad1afdf1319e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc33d6260cd2cfddd2af2b5bb7afd51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7156c7a0def48ac2703b2283f01962375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023c24c39933088ae751655885f6fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c276b98e4afb942dda27e51746777377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f12c3dbb6cbf8ce40242facd773b74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296c66ee26dd9286d5e63d4aacefc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f0515a452474d3b801ef7efeec327380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4edd39ab8da56ee01b989b0fa865381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafe3716d89386777d698bb830ff07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f904c6b40439ae03a629e24f27b8e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7530dcc4185e61116aab88bd26e956384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaae261512b6808a56558f42d489b2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb6a5e4aad04507248d16fbd463e21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06107864c30100e975e5509fbc255b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779413bfda650d69070bbaa76835ff0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa46928541a55bfbf51d1d35d0abe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee395d8a4c1b7a4493c974fa2648044390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81748182a30a05d49a856d79701f4884391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560238e05f4ac470eca48c207ba4ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0251f8b31f5535560a0e20504f96d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0889155cbf4eca0516cd42c26f60a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d92c9d856716d857eb218d65c53cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b8446354cc2455d2cb457b4cc6ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cdb4c53f25d16579868db7329ec4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed71385da763dd588814e156d687d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f2637d78d0fd116a4be2463f8781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18c841edfab56053a2295e6f9cd1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c6561c9a50ffa51671d5b074e7a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ba1df2f03b685d9e8cdb2bf4948e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a219d42ee718f55c96ae071c51d95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0160398692d538b5a073932c9fb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f651f23605e84071b9fb36afab01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9b8a52800d5ccf4cccf36f19752f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db04b5d54ade79c9d3c9b5ed0f8bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b468a51d79804648dadac948121d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1763d920cba0fb327409d4bfaee744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46226d3fff8bc174708b9ee39ef84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13297041c2dfe5de2d800bb0fa5780411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128b0a15ba1c2a5a79d5d6497f85ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a9be15d35b4f551ad558e822e3b61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae93d8f03fec1d507df9bf4c07042414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb92f9975ae637dafb9f99f709ab7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb526cf3cb231d8a9eb78ee7fcf4c74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb652665f4ab3b373db0d5fd9491a8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a122de75be77fd34cdcec594c6bfa1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7745664586c57b60200c5a09d1c868419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00edc7e8e5c1632fc3321ebba2fda93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec3cb3ad3c4d1ef0a1e638a86f84c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666e5e4ba6e5c6236da14594716219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ad9dc987e8abed5e18160a7996b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df763315926d1c3f10c5ca09bb8454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122579a71190ff20ddf3f6ba2b4216425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2b7f8523d81e6f3ff5eaa833a1498426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fbd7d00971129c4b2c9b89a2b849427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1964b23b37ac32c493023fa8df64db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1cdfa65feb0d66079ebdcb331530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dfcc5c295010c4b09d8c66f17bb7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee68fb4f65b69ebccace731988f22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9885e89e340e31e2fe8aec55a588432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb647695df913264f4fda5b1f573d3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d41d81bb7cbc8a6f4e31c6830670434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453af6152bdb3495dd8a7d270b1dabd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f1371e18cb203ba434ba34b9578ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d303b0bcb774407ab562fdd2f4fae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688e5b329b11cf8f0706f6a5497aee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574261b474c3876b74d0f15a39ec2122439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b47e46131c554eb5fd3fc92d4c1b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d37c1972d1bde0fc07325742c6a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efad3e3c13cd60b93d731fe8963bc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d914a4b9d5c756f4fde9f6fd0d34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b35a610a106331302ed624d262765444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de97de954b4c9765ef3f17fd03aa22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3501da0240fef4322bb3140d150c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953100c0bc68cf2a08f3a512f8d2d55e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee3d91ccc425385a15aac09f6b1af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd685b18f0008934f656ccf40005ba3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cf65775c5e94fa5c18f0ee16742c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b33f02f6c1df76c4ea23b9065ad2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4df8ff68941ffef6d0a865f11b98ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4320b9d75c4bf9066cbbc8f88fb88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c789576f9f8143026fed7a88694376454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d6299a7e23a9cb5b9f54f72a33ee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bdd801375a53bc3d726e9a1cb8887456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e8e9ece23562fba280e090bf5eeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d453ee3c7fb095dcc33081cb5a47e0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee9f12bc3b0c89681369bf56af9dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa32e137e5a305b3148da0e391e4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fae1a290b63b8eabd33c2ff35ab00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ead2a34c91f742abbc7567e3b563462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1d752a75a3cd2476c97212233c75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd5f7a90947f770828f519f2946cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d1fad402735e860f0f176f253971465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34d9f9838fa52f8533042b4c8fc16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8a66d3f0e8f42331e1755f6e6663467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598adbd002b636777323d593a935c23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c14816affdd82f409218de0e6443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247d554431174cd3ff7d112ba1f0d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47b96530d13d5f47621981b5d7963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a41abea5fdf2fef3d5ba88abb48adf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e2ba60df48a281a339b94d148c86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e9590382130f1763987f90144cb57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501bfe3b429128859d15a4c288e7cb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c26e47a6f6ec7c4ca3ad425aefba8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5547896914839dc6a96195bce0a5753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba764dea0c32aafc3e93468b2357d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095096796a37c24e47cfbec6e5930026479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f23fd3828e1ab9bffba8f03e82f5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab50a28ce58ea9139c2e728888b34b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffbefcd64a35334b99757b6def678482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0990366170775595ae5e9b1215a3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f8f0ed261ede22cca8ce44965519484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769ec427da9fea7f04b05b1f7361ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380f20826283005efe219693aa06e18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eec8cb06213d38c9e9db0bd69dd57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c5ec6072d667391fbb151ea9b43b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3082ea4588a3497eca57e3a756208489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad69dee0a674b6469d38729bc76c0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b4db72dcd1a811ff266a0f295f03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17147ba5b3814e218ea9ca0b4f9a695492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babfc6d04fe5b49e2a80c8e05c09871493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20bcb405e5c89fb3eb97ffe445813c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e30a2be1a5cd89c7fadca60595cbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328792b07272e66bd7d7450e635bd39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536996840233292a828f64e3bb7312cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb1a083c53bd801b8a40081be2acb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b13b863c96d3e72ee109e3dee1338499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64bb4fd4260b57bfc2ad8fa3c254b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa31c86e7422ce3b131f50c165be0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7f83ffc6ea31405811816981674e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f293b416903b273b3ecacd9208001a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12f97865fc2860c2abad65e44b6911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477956eb5d509e579ca3a927407cb79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bc35ac3911a73ff186c5059a0ecd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a08ec7ca8a01a07924547a9375edf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda64a526d43434d719197a486ebb32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7c83e6b7acc090de97463679595b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99c1d407afa26e2330969537fda1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8986534b46fe0b358c7d3ed5a549ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9d67f25a09ebd1b1eb7926b74272512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba477922ddf1c6d740cd243b45600c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2faef4a769e240d5927498852c5b1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699decb055230f66c0670c1d0d983c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd41471027b1738733e92dff4af127516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50888661750a452ca088ae72a342d755517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8e36169804bf79a1c69edcd7a449518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b5cf8a5935b5f0bac75ff44d96761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1dc68b8ff0544e4939d50bdc57eaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd38b16e576b6f0e6ce86b69fc2ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45abbf018013c61a66a9889b07ec55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795123c2465985124b5c26efb66bca4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df59b9a8e9ab8c8bf3d87e02d5d55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0107d53ca2013d65ec5d92f9361801525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d959c794513278fe7b70b4ab406b8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db689d47b6087bed6994fecc8de521f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214fe68f8ed05ccd59e94c605b3439f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4fdd52de18ddd43bc6c693946bad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f193f26e931f850000a5acfdb5877b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27082729066f53b053ac30101e8f495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81659eff19125efbee5988c8fdebe51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d0017f267b7788fb4f367b5c6bdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a01db12e58a2e3a38ed2a85cebdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b556325afeb4e5e4ccee6d43827c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95df9751383f023c1002ad477e6414536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a88887a1d2a1099b6144cc49669db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9ee030282622d24ada2bb11bbbd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4fbbb465553c7f6ea843bc9324e44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333e9534b78244e8f4b1a2722aed10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50714453946233894b3c929c2488f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f2ecfae49efaee8c6ae88975fa4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddea6ad9d9d4094fb99a3e5bce0eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb0c3100f7db5302d5c5e32b77b4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0736b6569711f49e7212b8e60103545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1fe4e05e82e02397481dafc23586b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8784238b77cdcd22e93cfab9760cfa5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62524ae01e5d08f585347fce3f207548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289266b4eaf6e44440d2e98747b2c72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff680736cd1fbe3f3e463e2bc784aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67884d6c07625dfc5d356621e79653551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd8a390bea0481a97c55dfa2a98d29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78ccd846d9ca052dac162d1c659ba9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c89be9c2e3ec17246a7cb6419767554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08da018f03ac8e55e5a6b41c1adcb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a766f6160a725063eddccbafec1a89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4186c180ecfb0fcf501667ef76ac63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a351d87060ba2f8dd079a92230ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac945603b706210d99ae47e1cbad9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12263fef526c8f67484e5313719df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2072023bc852cf8a41980e8b14bba0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2fa83e5506f2a42613800f7b290c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096827c6293183e553db2e9fb1198938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ee9fcfa6c15e8434d3ac49e7fc35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754caff49618bdafe7efdfddf0c310a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3b7839d3237a48355752c4d07cdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8f3e4e30cc857ae0ccb18ba513057567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239380c5bece0332e774d3316878e38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f7266112e6ed03cf778ad164b718569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36e4ebdea0b2972dffa4214b5228a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b894184e7ee8fd6acac53d672ab942571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a61757c35bb107d56a27610fd521a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87efb0fcfb40f9d6b3c7c64162ea4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819e0378e9dc9dfd53175dd966fa01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9fbb4a15450e55d62ec3344dcaf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b3bdc45e75d37e9d74e667dd8600576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86854f52f32cc446ee9f8c993fbe5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e30ebac6f520ac7d24d24d9db3b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76501538eb7a24dd41d919f5aa69c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ae6a05ac05f177bc31132c781697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b9925e42833d55fd0df794e5057c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a81b00bb93034b2567dcbe3d88f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dddefa791f6f58d6c70b8e2ff80de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0180d327e51b54fb653642111fc02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988325e99af753b44fa6977db7b701d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3053b11ac7a5a39b447b6032cb22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e1656f2e307526d119c52cd7f9708587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778025dad5ceb7d18a35a2ed4bd03ee6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab95337d66aa25f7a75041c82d687589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1651897313b5b0cb283bca23d2d57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613106d7dc9e0305332ce33517f198591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf08fb2d0f4ec4eb5f4f90165a2716592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757948715569625cade54a75edff6b82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f453fe1e73f8bcef11112342ad0716594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b89f2e4c1de39303eb9c443963ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffd229ccaa7ee45293d2b9f5688ad2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007ed2b26141d891f7f69fb5b7b0e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0bcd8497a99adb8cfa998965a6422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ab27931d1c18917dee654ea51c32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb4c15e02228e49b47b3cb537f5268600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824460246fb59d617b7cb789a44a822b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b5995070ca2b91b740ee336f52cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6943ffc7fd79bc2221563c8ff11ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd483fdfc1e9452932beb8a1b2d4a7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d6cf06c91e93565d82cc1f703fea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15440b9f737b51fadfcb6ca9d0627b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f766e5141d57d702495849d400a8f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffaefb397b773ba30f5dd06f24f374608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07190b4fa4b68c26442b47e0b2f969609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa38455612ec76de5131f5e5c3f59b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3ebb196ab7685b8ac5656ee1c293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2216bd12f86d08baef768b963c4553612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620ea9a10e3b3a62c8f65f58d23b23d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13273e691850738d83f60f6f62b7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f6d4b03e768263ffe603124e0f2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b56fd36248f4098aedf4f687f0b69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc57ff63cf9b1d85d111422a4b9c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4540332a9f195629ec645f68820f979618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e05d8d71f6fa97cf94d4a94267e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54d4cb2f1e22f543b18407872a472620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e600290e46b21442e6b03b37e7e84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8068d906a8d9a697a8251b99a4e20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f208673613c782d743d99784c33bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e24b725a2ca9f7c177e177b7584f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204951dfc049271608437387d8dad2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac562cb378708248eba87c74e40c8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4305baab6469ca8695d6525e80fadf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371c494d566e06cd71fa4d62968a05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e5a29c46dd86e8ec8915e31403b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a158bc5632e07ea86781338fb7f0ad8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b32ae98263f7ae567f1b34242fc20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c8fd62edaba375efe5173b321640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574b0325da4d7a9660313524cb4880633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ec9eef6c8641446e1156360d2723634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c5ac949dcbcd30563e3279733c5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f251d950de590c11ef9c4880a57b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b620459aacdf5e91aae2b1d9fc02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4adf5481638813cd0def11b8b9936638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e924d5a6066db8cf3de479f79315639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da369e30851ed8e75ec44e682b2fe81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8bd55bf1c5e32e52fd2044b849b83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf852eaa5da01ca3179c74224f0b32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b3155b99fad5fe788fc8078906bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6db6db9b16266fee1e6b8575885a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac76b1a25030125f7bc85098614044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483f2f96aa4ee949bac3f36f40cfbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26eaaa4b8c8b400fe304fd5c3ffb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f83963b8b35178bcd74c03498dcc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a40c2a859359092b1807786ce1e7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdab39441a837dcaf4336403e7e1a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbf288516c92c269494c14416dccab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5638644f484593efd10844422e92a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c763c887ed586df7c15aa7aae4f55d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38bbebe774103368facfcdcc915dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87a55a62a078d8dbce67dc7a761e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10417bb5670a318902176aac6af70467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4fb67337ee4622c3a606c32bf068657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1605d603a2119ed0b4b0fe54bda8bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfdfd6c4fcca72eec599136771410659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0ce419448d0f5ca81d4786c04096660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877902ef1761a01804326345d3ffc7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7846260743738b1328237e067abaae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d86f14dd4cb3d6d00f3cd5a4beb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ab999035be722c793b84062ef439664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d060b779f9737e565fb27acc0258ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c64a4c7edf02abe9b45e66f6b08866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e8a6b069d18e15ed1ef2e561d0762667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa2191f3a22be5be3934b595289a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1eeeb2237891eb146b46a7792a5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4080cbcb2feb904f1889b77ae53ea47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7effc639834b182b2e85e153f4c69d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29fba2d7ea20fe420d24da3427eb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb774170ed922790caff84e122b33cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6938f38361987eb74acb68322641674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e1161031e9ce4b780a38fd47c3a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600e1ea38bdfe8ae93f0820fca2cbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc7bdb64f077191f546501cde644a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847814314711dba9d92531f98568e9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c40fd067e1fe0593ec3786a49546a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d251c5e4d27f4d1941dbada1260f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f43c0f178c48efa2f3a3d46f2c3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e64ea8d3b635c82faf2dd6cf3d11bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7a79e96b5f3b4a9b059af2258695683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b704211f19054ee03abdb20ca89a15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ea480682c42ae34bbaa806d24f59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7adbcb6838e9ef49e9560cad83bf75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d59f860b620ea96b35590a103d6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee2462c9dd886a3225bf1fa645b797688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766f76fa5d6ea9b5f918f727527afe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241e0d8c016ef99b8b68ed30e17f9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c9e9fe25f4fc38a21ee0e041bd1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789d079b216054449f83fd3bb2c98ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b72cbbdae3181bb1c762a44bd9964693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803c885dd6cbdf0da5095613a44395694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bfdff9310ca767862ff195c701ab7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e03a58601a68ef11e87a9f2a8e0f32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d000c621b709356ab1c86c88e0b04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d9f59d7a5b70b629e47a95a2cc38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764a5f613d3c68cf3e4c0ed84d4636699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8b9efb5a551871ad3a956356c82f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd524ff90a0f4d804f9a559568ebc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3f08215c7c94af77988217ae02822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07485e0030470c34459b3f0dfcb0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf90fda30a9681103bff7ab03b91a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239444de29e5fa9e34642ff2377d2bf6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3bc926252bcbc1d57c3e9fd6353c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7548d1e96df65019d75aaf1135ba96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa118c510cec5e1f5df7ce2791ae3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4a9a60bfbfe220c7ccf83f499542709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee311e06b90eabe2a5eb608f493ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b1cb1620bb6f6df905eaca3b4c81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b478024eb3e150c75c1b45dfe6fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7d3d331a3abe1659b50f6e4bdb6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2024d7ab79baa91d637429f92ad3ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1665c5326b379e4f1447406e976ccce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8cad251866736fad8eb83904077b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b82644a9f06c3ab39c011704d97e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0208fa2ba126f2b8e9b3022cf202e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ae009e14131ffbfd388a7b3bf18a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bdfe959bb47552ac038a39a3fac6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a784dd78c66e6891eeb7a6c81a827721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ece1f2649ad412ab5a700c73f283722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa80e887fbd0c3481a383b0b27f9e79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bfa5f3f889833f4ef9f10cbef01b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63354d07fbcf20a4ec1db9eb0da04a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dd04b92c88d9f276c828a18f6a391726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a46a42cdf249cd481278c0d10b95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ceec391d3299dcff74e7ec6c84536728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78af87b31271df04defa64cb061d3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6b1799e055979b4dd66f03afe0008730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8eea83dbfd144c064ad4619cd2c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be106424c83c49473280811f3673d52a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c202e560e33be6970bb9bae05fac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f8c0cf0da2bb3e103e4df0ba654a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbe859300681f98f2ad49747d30edf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f62fb5e60c61b88cd569fc495b17d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a67696882f2864a0d68684695aaf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab8157a9c577918c8d4b9cabb548c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5152ef56e22f2a591cfec1827b820b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0c99cb081e135ea5442a3ab2f1aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270a5a6145e415d97d15385b067980d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67355dcb11a46d654923028ac4655d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdee023008df0d4a17aa9bbe70cd8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836e0c6bd442c3013c321924bdc69e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eacfbe45f1f793558d0fe0d29fc3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d9ecc45cd3c2eb012d765b7f8c5d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520891eb8ecc582fe64dd0dbeeedaa2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ca4563c0499b7c7d404165763d39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af3225c040f5c0180261a9e69abf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6707cf937551135867bb0c048646750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2229e6542e8b3e4e3d9481cf663c65d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a984f26f6611057a815883bb6a3b48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a6376137774dcba3d77248d0ba90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe135565edda90dd79ba37905da0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6602e96a8279ff468efa3b7b1beebb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a934f30cf0ee613cd31b256dc16b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2db5dac17d6e0d25a94ad7b5b7a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf6a7e4eac3054af78290df6ebf18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ead973512a45dfcf1b5de26053ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4301ed6228f4f485d9fd5c5d33906760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be9c0bfe2a6aa031f898640193c89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fc5e2b37f54f475a4001708f8afaf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3a55deac02546541629f3877ba9d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d7cc8da439aea550b888d6a05112a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427f11d5804cea9f18b10d578b028b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184421282d70b0e3dad20edcc0173c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db751813e7448d890582c58edfe95e4c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf6dbbce938cfcff0414f50921540768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c5881acf930695bbf99489223da45769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be55b24b23398d77e8b217f375e01770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c5d043bcf34b915d64ab10785750c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf250e8f7d4768051c03f7cb5a0a820772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24635f5b1eadc39c18b03fb11bd16b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeea9321b45e9f31fc808338a30e8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fdb6a4015c4aac63b77abf8906c0e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785636baa171f103c7577abaeda0cdb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad249ca5e55c3e56f514e83f21f35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d79258604f608da6807788824eb51778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa5e7285fb2977600f86919006838b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8619bf60b27c2e7f6ac99bb21b5d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b34274ade7865d9f05cb6bd09799f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ec04369572bb9336b23ae6862a3e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ef623640612c67ccdb5c35ca81d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439bf349d3b8c2da3475e34f1195ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96800e3d4a509551936affb85c7e47785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f828fdf1c7724c19a39ab0d67c92b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78bd687329caab902ec420535dd3b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1df3919e44e783655e6836d873d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f6efa44fbe33230a33521f0b4d235789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb9ecb0a2ea17b2aaaf02e04e47632790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb854ac1d0c5ddd03e6be39ed65e4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964857f1e3105788174f56ea25086e6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa75dab9dd874aeeee01e2007efd41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8792c162cb12591e2ff51139ec727c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671302ebe1d5554472c405d8613d3e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead54193f999b2f472789d7e5d5579796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858603965bfb8464d36ce217967ec7d0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9e6ee66b0d7b8340b78b1dec625b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b913d38add337862fa06a69d7dc423799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586285ea1574a86b8bdeab2002cf5d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ef6ec9515e13158cc5ba2551f5919801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a192e7814624a3e46274831b92e0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4167b1d25946e018752bb63c7d155803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847407db9280f7cf7f7caf0eb46d7939804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f62422708b3fcb9a84222952ff004805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565aa1618667b23436fa43fa4364790806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206217cacd8ff1a894934fe4e76f889807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b6a3fa4215274befd84cc24ef11ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d1efea5a2946b354c04f95a2c2e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e5dc9deec25cca441195e22406c3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988fafbdd07fa5cf22ba06b5ba8ce2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b4b7c11a0c2eaef4c56b8f410622812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62c07f44ecbbf210111e6a600162c8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa8ae97fa221e4002854feab0fafa0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b224fff009fd56b29665c3d6c72aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0445c43947f55e12b1b1206e810e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744333a56e613bd78cbe499e887aa066817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57761e6400507d5ac08eb7b1c6b551d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe18766430a6ae5950520731b5418e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde98fc0e358bd7f3e88f6cce937be2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1434bf0b85a5d311021d116128207a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e93eb2270968329e6a88380aac077822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62bf0c36662872bb7df89da4e432b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1394e4faa629bb9648b725b155ad65824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f21497a9e2e01c47ceb388d604935825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276470b48310fdf251570d7fc5b0fff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e16349bd20e851841f3124e16166827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9965da2702c53b5ee96c8ea1df38828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f146f95a3cc9ee8de56b35497087d4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc532be1ddb9fed16d9b8d4cbec17c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e683ea035ca4e6b1fdde0bbc4eb06831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05a9fbc73f9ffd55830c3efd0577f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73ff588e229df39c32d4c7b6f8028833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8508d05670b37c7930585a22cb1ad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244cc71bcdf1377ebed213239d0c86835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e683d7f17977feac06d9b5245898836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0e4716511293bb9065f2dcf484dc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7a0ea802b72732b1a4ea4570c30a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02989e5656f3fbc912e6a0a7363d137839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ae6ad3183497e068bb1ae048d975840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a7ca315f1652f6e48f380cd66c86841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7322d1506f7e93ee5c2b73797c3b0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db27b7bff4132e86ce86eb56613d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35769bf93d9670e8b3e3f0b80e678a2e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e597fbed30384427d0e344f4eab5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d321f9be837cf94a33b16cbcf91a4ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51bcda080ccad1445401caba42173a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb3bb6dc6f83598a4c9ff1f10b8e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f91adfe49b425cff502709e64798849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfd234eb0d87702b2d1d52d3847160850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4751b98a91ce2400aad6e0aba9ebe851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a1edfd88c1d0e9aa4d517cc89360852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b654ff74594c1c9d3cf1eb16bdcc1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d82c6aa2b309cf3f13e0cc4b256b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685dbd4877ad6d71787db51f98df3e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b0de54ddd393a2dbf956135df780856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89d36e722b60c314427907e6a90f6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36240215eff3ffe4a19a16dfb3621b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df46cb1c5406e4b6f1e6d3cf511766859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8acf2b88f3b1cbf171a4762769d56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a9bdb3d2252bae3e36fd5047684a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08fb4999d0f7a59674f2feb085d3c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc4b5dec4777a705f0b79c84ee56d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b0813fd66caee3836c5438d6e443864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ee52699b04c57f7200d6324c51d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f627354eb0de857b3b10c877ab53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee0a8784015b56afd428b0bfee19be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd36977abf70a3ca1f117adfaa431a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090f818b8eb7a4e36ebdf8e7b1c413869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6dc81fed4fb99bad03e9702c8cbc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed46664864a6a2d441336035678aa39871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda4c33d4329b9b05265248f21148c8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9831df5d57136d03557bcf2305f32873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f6ccab79fa4866e101c4afbcc0e4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e093b5111c88aa3d5b5bb0474cab23875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4223add13f2acd5d86f3e28af89204876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ae753dbf3677a00226ff67110cb1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e133aa1a86359e98d500a94a3a8812878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50243151930c1181752503501c7113e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8d8d4a367b90c64ab85e4489e274880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dce694674ab46267f910998629dce881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114779ff48392ff13d0956b8895ba55b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b973c9255f3a27d397146c8a7172e5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b12f13551d6ba41b8ea3f489fa87884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615874925db61ee141b13a944d00c6d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a867d96ba230f84bdbc4eab68680886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fd6f24828feaa8b6c1343cddc487c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b4bfda288834ab472d3704d0c0bd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d43f21b24154b48800386ee554d0c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c52468a6cb752f40b16f78d194fb09890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9586f961dff365fbe2674a92adcc76891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea80eea18c17ba39670c6212b46b7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f71197cb22a50914befed0ee898ab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52288c04abd0389c2984de3ea5fd7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d86b9521a9694b3ef75f76cea237895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df0af579ee385448312d387fac5a1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117658dd930531605394125e2ea45d3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121af5a18ece34f7ff4c09846cab44898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a634bdc5aeb2b255c3283ab5c8f08c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085af7c0d6f6a06b464724dd0e60c84900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fd58f5d61ea3de9f4acbbeb2e625c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ec4b7e97c4d73323cf93bad154b4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dbd1220b476824157ee0f49ebc2c3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0fa863e10402feff5a82dd240aae904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1769101cc3feb55e89a47c9f880884905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9ac6f6e86a6e216ced7f3c617211906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dd5967491e22b4dc1b73feb2579d9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d37380452a4d0d8fdb57fcb55fd6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b36733e02e63ec9b0b74d10fae0241909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026ed24ddc466ceae5f1b3d94f050c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141855c1f354f74466da10b7aa0b8b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbb6359dcfa31b5c367a93657a9a4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052751d913bcd854d35505be9358e5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750600cfc820ace9005cbb2139bd2fe914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bced40838d94fd60cd9bacaad57e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e016b2917ceefd2ca676b8de1ffa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4411334f5fc7ca7e47b111fc710435f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937dcc41450956b9dc45b3d7ddcb49d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c52c74b61bd9e4b9d37d0b6142310919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9582729ade6d93735509fb8119890920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173c66b1ec3b44b5f87e06144d66aa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7233fb6827246a4a92ad368bd94ed922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9107856b1aceaaf70dd9f802c6a5007923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543cc811cd651879bc23b0effbad84924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784108b0ec17c18c7d78cb4f14ef17f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e43924839b0e01fec5bacdcf128c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0090f056ae0a8ff1e3c459ddf6fde927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef39b31284ef528456c3b7d903349928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc7b966a75cccc7367e417ab673bf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754836495811b5fa7e978c6fe3e91c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba18c8d51d811f1773317656950caf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11936de81bd2225df087c7191b31a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca6694cdca810fabcec174345a9d5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94970419b8ef940cad59cd14cebfdd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba8d36ff3f3ae76d4b93b78ad0a5f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e804737c6c0991a9ff507769c6be3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a9cd51e59a001e9ea3552a34eee0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07fe3b9f31a13a02cbbaf246c23c4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233aa710028e64b7a36b449f1adcbec939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa817d85fa240fc2b471f5e2ac93da25940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1065ec357244e36acf285fd5698cf2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b673d34bc372fe074a32d353a8f7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf5633a64bf26b3234a31faffc8ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aeb87d9513e479f6fec891e17f9e0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20c5ab98679d68409aaaa55bcb4f97945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dd3aaf1c4e62197d5cde5a5bcc58946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d24998c7e9b811afeb65edd06227d9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c4171ba2a021855df52ad5c7dc5df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09208e5c53bb36ad24691205dc9e31949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9e6486ddbe63a848dfb48d6a3280950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28663dcd68c3fbf9e42e4e5195e50d54951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efc2f4e8e5bc14b7b76fc3bd01f265952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63be9487f4d6928ed40e44eb18b5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91979cf72cd05f32e39d85e771ae3ed3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357c0bedc886f31f85e9d3411fa210955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028460cc79ca5a4c0083fc486950a3f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee1fba351b05530cbbc958258b1c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081295f8a27ca5913ea875ec50dc0d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4b64e2560e72ed9c357df9f391ff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33429f617c93d8df1c110478a086987960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c02318c0ed52cc1f72c4ad1541de961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed6b9e05c3d15c188a481bf8ba3f4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539933b3f9604e0e07eab08beedcdfb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ce295e486101420ee636ac9a613b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f424c3f3460f6cda6d8d8c852fcfd6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d76da3e5df406b40017bdf282b327966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd17b14703bf68a1acc74c151ac4ad967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee752a6d55f4e504d05e887bb8ea30e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e4548523f8a8d036dc56e909c922969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd0385ea7c45d31038b1145e961d2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7581e5342881b81d8d5b3994ee0e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8b248892d492465b748599d3cd490972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff215a2cddc2ac11ac478107605682973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9657c4b4f6fd2acdec638ddb178d9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b79562efc4e1181a2a9c7975127c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3fd9260b7de9e56aac973b8dcdca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e687aee22f6374c9035cb6e1548c18977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba58a3abed2af8aa44960e6cf929291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660483506fbdd34e3056379b8f69d9282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb340bb7b261530e5da46204a340f4613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0366b0ac662668f5f0cbbf200f59494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941dcf0b12d6397819a01f4ea8c9255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2021178a024205a8fe4047c29fd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f96c6399bcc9051461471e91bcb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f211ddf5961f88a92800a39bbada2b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6bf3b7b3677c4c7ca9a4fe12f6cff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb93ed4b6ee6b4bec956cf5526d9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b7a9b216b54fe895d493d2ccbaa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e502ff325ba7acc49492486cb53ee5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee061061240372a25972b1aad9fecd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29c798c3c2e4833c4fd7d14489f8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f63ff428aac0069a16242f6fc90ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ed0207464c5bd18f781a15ab57ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0c50d53ebb5182b9a04c4fa7648517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ea4f1ec96dcaf4a2c75d2be109a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b2c6510db56f2a5d1131418a894a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f49160e7b80b090cb85da8162c6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28ebb9277e9ba7187b7affee5a85e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615f147f40fe64e2827946709de9b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343064afba249ae44778203e2184072e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a39a8bd3a7570e02a4344b404c5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a6ebf0deebcb451d84ebb12b048625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17293c96009bbf8a9e74ae40f296826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738015250d09ec505f3452ea3d29aae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590e4ac3cd9cb9292636b9ea6cb51f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c564510ea12d248ca5865b1ab65629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1a6e9b3a83c142e0ddab70e4c77930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8864b4dbca1d0178981a66b71a7a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54075d99d39d5656b81769411d639b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9ee3fc73679f8b22f7cf57bbb15133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33d3c00cc41a1e450b3f9084dcc5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe12ade1ba2ed6c0faa125fa3989b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789f60767b8cec4c0f00a6eee6c85236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e81c29b0c63f6ef930344bea2932937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f21109bc925f21eb7af9a4d54143338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a795f368c3e6bcdcdc1a1baa3198fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c3eb35c0704b10cb9e4cf325547640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32247b99d1403ac324e96bb3e71e1a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2e330a1d1439e8f340763618aaba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec30ae86dea4ecf28ab58b6ad4d6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee6c1a8f383e28e2ad94109560a0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb677bcec6270fa2e853117cf7d44345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b5b28a7911ab08b2ab233801479f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164d46ce02a74644a157e657b1a88147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59695f3dd9b032a3fab27bf3c83ddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156426f0d2f784be667f91fabe7cf63249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5058ff948058562d418b5560f7e3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f42f2474e01b32546b6aafb78241351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d11716244c0b9bea041b6e6eb69952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99398d58108abaace2d5313278a3a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a27d7feeb18f607ee52c558771e90954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea93586f81643d4c021c4a9dcb1bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6376bdf2bc2a6bfd0a233f8e8cf3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad83c95f78b9db83c9ae8d76962ce557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347b77b71131e0a4ce4b147dcdfff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df835a8f923f19d4850fbb1dc60b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cbb71d3738590e24fb1420f2525ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ad14023d4ec1c4b469238f40f1fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dae15493542408a5409ebe5a920ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba55d7a83c5bf7c1f3f143db7fb4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8c50c59768c3cd700760a6830243064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435daefc92a8e3620a2cae064e05eed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20845ef6738690640cd226ad97f49066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00439f6e79d1f39aed2988014acdda3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6bad905ade1a8d632853d4255b57e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a7b88795821e8e5546178d96007e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a51b9712fc136a2a6d053ed70be170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc1a8bbd0cb9dd4b8cf92b60ec31871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694cd39677f1b273ee9df451454c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82cf292807c98e3d7fe3cc8acd8e0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6722b7e7f34d3cbdedc359c3e900774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e588ffeb424b1488d496504a6993c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fbf930758dd295ce43bea10d70ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440fb9d82b65eebee60ecf892ee71a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25481066f95167669b774bd171a1c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f56a312b1ab13b4e236f3d315f3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482ebd7feda43ab0e566bb1d2381d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed7ee44b6f8ff7d2be718b4a9c36b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318ca0205dcc54d70da959e4b1442482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec2b3b95ad34ddf544f3a46feda5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e771af5c9dacbab6c32d0744f45ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d50f37bff2db31ba9e3d47ba250c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d6fa1666f54162fbb90cebb2ad7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15c50e4c51e131353459ee2a191cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adfc62d0e0341d4bbe15e1608ece9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd85fe4e851a9e2ceca6d435d0698489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d584190317914373acc6410168add90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b043da7118b0ce3d6e80ecb9000e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66c70da93552497710b93ffed45dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84b7ad7995471fa2b5280f371fbe3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900af324b3e208eb139392f688f7feab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199b2faba165f2a8bcac6cd8a4db7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27955461f43538a649b8e726c19a9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0654357891d047876ea9059765e27697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d84f1aca9b4d733ca340f4cdb97a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93048af0d748d8713a0481c7f016399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a316c8aa84c119074e02eaede4da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f127a397460e4c0358da6438e5bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada27499a8928649b0419ba63819f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a941536d15d9da33f16e1031d9a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482c17271b710a0add4dc694d70f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010f989d12394acbe63386150ae6cba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddb7896913e37418801087157bf46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9777bbf216d654edefba4f178efc58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e25c52701001f31722a0e0e14e1d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ded9ca1d2950b771f0e52a446ddf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63952836f805af85a76a561452bce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f1e3a9703a9ec085bbeb825a9b2df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169742219dce7355fc03803f11b48b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dfd8ae1f707bd21736d3c58dd92d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b90b519994631dd91d2c2160768a44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd525c1b43a53397278d163fa7e3f22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6d5da45f80337ebeb662c44b07ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965e46e27edc2cef6252b072236b5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cc656dc5b37196db693dc216c4bd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f232e023d35799218192a726b57c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7609c357353f120076a7876832380d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e4f69e102e5213eea59c32db9f63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217a1ed3b98bd261c7086c1e7f0053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c81c8e8a68734e8508664db07bdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4d08abc67010e6f0c2cf508e6baf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d7052f62896b71757baf211dbca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe493550bb4eb212e78d428840a65d52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d693ecdc53fcdb7e8db72cf3027c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50126f466199a66a80bafcbb0d862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c262895f1ecfefeef43f672f5ecc19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74cf35413722cd38aa7fe75c2981dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eccfdce7ae21d6226de722aaed90e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a791c5368c04a02b4a1ce89c45b65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb1eb56f67764d3300122bc7d0451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1023d4507427e8b302de28227983134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfecb727bcf31c2361f4828abf9da0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf382a332d7d8d17a6c4ce096d16d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887263c4ea3f7f30f447ee5e07a172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88673e13e164a7716f8723bb49aceb26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262777c4dd6a3b63ff68afb8e8a0f7ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a343555ee0ab41dafde923c1b87a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b956adc37ff7b26272b22866f8e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabc16ed0482586fc74279ab5f9c27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0018fc00714b54c0ff9b35e3457f26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d43d76f6a4d8b1dedfad23399dc81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f674e4efcc655e7ce8c2ab9e725f9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3637670a2c7229db47a62fb9951d74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18572f16b5229e7672352cddec72126147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc592ac89753acd6f83c118c812065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053756ac3ba882c98a3f78cfa9244d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804f5feab685198aedba8dcb6f1c74e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fac8819fd7e317cd68a05f06b2458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419845fb1ee4390f1efc6199a5b780152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e887fbca84ba2d013e1e9cd825219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a332aa7d81ee4b203cf932f796df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1ebc40696296ef4613db4a64492a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a424e3af02105bf286450c8c3a8005156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8538ffdfbb0aef5eeb97cf2abc2c20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875a6fdc8613c49964cf92d9f7dd31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d834fdfeee5e3c3754bb7a1ae1cd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36996fd6e250fa4e8f6c0c58ceaae7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e38389a1bbfd168ad6372692e5ddd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfe6314fbde006f9a800a32807e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b334226ed034d206dd91b1b4ccdd23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b1608071a5a5fd64919f90b7ea41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028b5b65995513d12e5000d081adb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b758b89bcbf6ca6d5d52a6eb93fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7c2d4d355495258a87d02220b7b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc40cfd96aaab0462c895a1838de9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70db69896455fcd74460610fbd4e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4af36e745042dd1f67effe82cc006170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b4790b07e7831ccff2caebb8f39e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed4b228c7bde74faeab28501b89ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39e1d844c868baa3fb52d630ae646173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50a37031e24149e143dadcf9fcbac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fea8844029ce0a2ec8aa4534e0687175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a1501c3d67cb9d8a1b3ca9768ac29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477d7e39a4c8bd00c3b7ba9b969757177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64730f451164b0fc6e0ad2ecf1a91e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43634a119cc38316a245a94765b01a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce430d6056cdeee0ed270787d043fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d290bae83bf0128807257b98d2f17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb624a371f363d683c91a3624fd7556182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996c4e5fff8a5d5e0c241015145e4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a67aaa586e637262b82087a1fcaa4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1441da56aa90175a0115ae34e4107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0919e84751d2efb96a3bec8982f7c30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70c88fce3dbae3768c62f9f11e17f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b928d15425d51630dbbb2817cd585b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f03798c17378a40832a854e72a998189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324fd88a1d8779db09ec3fab5fd91b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3822b2d32120bab0ae94e7714d2fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef94aa8d10069b633481da4b5a736b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63223d1f31e36da49b3e366f554a2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8906992d4dda1f23650a24698df7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2192dc8b4a09d88fa71db2eedbe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8588cc4441ca819006b29381921f95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd76b445c4ec61b89153a5302d92b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad01e3f7fbf2822b0f1881ec4a38ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52138f5b03171ab8e390bf0acf3de96d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a6a8b60a6623f45eb12327aa41ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5257c3166d117b21f9b11fa227e82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef40d88224df745a50445683591bfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb0d19c87b6757f52a6a4fbb14229a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02fbafe5fdadd0530e325b1a45b3c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6803eafd75e062b08e632b19126a12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322054d5303d848be5d153079eb69ed9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025ff01364f3794b1fcaf2322bdd12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c6bda7d9046d3d1598ea680d2e4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295166b22d141120dc738465f21e98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674a55c132a5481d70d758c8bb7bd54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d85268a8372ffe7c7e482f74a7dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9e02406bb613a99437d5d38884b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18605f3da9f2d37a3b6dbfa0fd275e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730d6d2881e88c2608e17aa428808c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782305c9141f28f7f5aa6ac9311df9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c6e67bb276b3f70ed62df5a396d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac882d4774bc39aad365da8592d08e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb4511eab8cc724bc47f371506066218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f51319858761b81f9d6146523e5d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d44bacced1adab4ac86c2fbf2710220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189d3cf95f39261369956058b295de6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ac8d82de62d349bce590b3dc0eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c344d7514b1c62d73df6be36abbdf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09989023d610465c3a90ee1396a304c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4851d1a7ce6623379ebc649eba04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6222a8183c9955dfc975dda700ea76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c0927fe112b55fb4bfadd70a8cdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03793d3253e7e3d13d2f39bcebcd0403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f24330a6d9329abea4b2fba8e983229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59bdea507597c1c28b78846899c51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d1f144b9eaa7a8b193aa70483083f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4420e36565da16cd981af1116e9da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf900b806da1ea20a278b6db155f16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4162a7c16d7c6d458d3fcada90e69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc76f3e0a40f3325284ef816f7f39a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96fc548363ab9bee81d051ddfe2036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572f49c59875c1d3925b2ef84c46572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a1e5d4b3b8cdb5fc8f70abd4d552a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e0f64d899ce8de70eaea515197dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063ab6b7958c7b15c3e67be5603eb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6acbde5a9f235db88e5cbe60be74b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a288392f433c9408ef4e4ae42c83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b7b82fb666c7ad4cdeed88e3eefd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b3899f4d483da76edb3923c0224fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f866965c261a157852fa2734861b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097c5897f12232503d62570c78b92f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c27ac535b6b526495748e4593c85e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a57a061baed748aab08c590c01d85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22783ddf06ff2b5e298a6e26bbc233249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de21958b26dfad8211e70306dfa36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54231905532590ff18dc8031ca6f2478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc627c16cd31c28a6e1ba55a526b574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fda00b99520db26ae75e1b0ca104253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c15aa6f5fb8e9932a8ed061eb14e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941418d2c32920bb6658e8e185331824255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f9b83d787f007247c5b0efdc0324256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d420216ae968783cdfe0202b2236e5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73f0c95784a57aabac1ad3a80f376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94692fe1415251559bf261f5148a51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d72426bb883edff9d351ed8580e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7bdf0ee3be6dd10cd88098adca0ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a542c97a10d45ba61e6ebffd7493262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda42a37e093609b28612a86cb71e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95b97ec41c3508604e3f43a784a19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed18afeea90b23d34e0052085a7492a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876e197124844b586e9b144250e9745266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c714098c15d8eb480310fdb5374e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aa53af7448ab4196671614270ad35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfff5e2d980b9363440ea4b3772cec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc3ed3df5d5af56f567a491f8fd062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de14f0eb47892c98b78374cffc8206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f23da26dfd7e5eef2fc3a867e83ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f074d5461e59819cb3160298b2b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f3254f099069443d577ba18eb5d59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c25f4dd318a1dfd00d3b05c654ab2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d26527969357af4009d0eee537de9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca12927bea40491af70d8c673c5469277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a634ecd2cab9daaf55dfbac1329b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5528618e39a96c3bbf18477ce6de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0303dae1716c1b664612c5f272479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6179f30c244624c3ab0763025dc26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e3d2d9eb0930825047c67f6e58c67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c29cf26449286f596efad23d7ad79a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71116c2d4f7cc8509c91732c5298eb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffbe8e66083e22847f4a5dcb6f4169285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e547f866826268787192ff0521b62d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3442e70c7a1c1ec556baac1bb8097a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377bde7f595354b2659dfb5b1661095288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5455f75e624c4baab25ca2c8b9bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487040ccd8440ea16d762a51758ed5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f16d91a01506dac1a18ce7fdbf9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19256b43545cbad603173464358fddf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d5502cf2bad678ef2139f945ddb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130811a4adaf10fa70e3d2973b2693f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018944f6b5dc4df98d4fc720ce9d3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7b10b330413e699b12e9cb18f3207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef62a86c5a2e1706adb9b57c6ee36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd081fe03a5d5b88029296d858708db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9843e65a5f5b16befd685629159b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b54101f562431d46a033339f46122300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7925975cc54e4b60a4dd98f8e0f7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408735920bead81643d599b74d0c6c4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986e708685e606ab5bd81c3b389c871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444550a8053b9e8a8ec84a844a05618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f1281b279816cfbe1b1729000379b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972dbeac232aab46ed049fdbe7b269306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935dd89f0bac57e0ba26f2696defbc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf549f635ba298bab83f1ff70d53172308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21c29d4290bd769b7062819254ccc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7bf4bda0c541d34a7d5d2cdec264e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7b29a872c45fa69af7f21230394b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566369a47cbeaa9e31ed270a8887b83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc460ecbee79fcedbee21354caf5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14c72a681c597c08627344821665dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e59621846e3ac314ea1c6bc1f0898e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d65a3e826b14bbf24bfa9991880ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f3d177eca85d03d3f97d17a71266317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f20dd2c027192829b89009444ca75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c32272adaa07e96265bf2b423b5f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c2ae2070e1db86c91c04cdea05fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef9cf5cbbd3360df8b73854279f01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412b9ff60d850e60860270b4cdaa015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5d8d2852e1ffdbd44a903d4b561f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607895ee3704c06bdbeaedab965324f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3599d1fdbd4a5970af5437f6906b719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab94d2cd51d27738b85ccd18bcafbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ffdd9915da29be05d13dfea25348d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54310cc5d2da1282ec35e66ca469199328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c00a5765650bf988dbc7638d805d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b3eb55162dd43098c38d6da92adf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d23646e11f6b73bfb57d2a49e3e15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ecaa85e9f0c59ab400123c8ec5c6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da67565e9f1948e9daada98ce98f38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71817c974edd3a143a169021c5d8df0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a8fcb9c8630a29fd75d3c91d3609335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a73ee334b76319233b592bf77a51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966a17fe78302e846efd300dfb9955337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110c3c16e6b82dd74a10e3876d91d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38ea671487224bb841ef0ea2e176d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df46b2f5f223972abe07545cf928fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd28abf53dd2b813b0bebc8cb6eb9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddd3eb96cbb5514545daef60f994b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b7d463bddafc41e81d65146948f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0363a7af09f6919d443546d32c4b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a97cd82254c17dd7b6af61758149345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e5fb85605c3b6c2ec2d3f66c89e36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13865c0a0e7e3fadf82f209fdc679b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3edf0e9c50572ec967d9f13f685b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf49e335eed39f98bc4862187ae21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b238aac682753a0e29be87eb3e3692a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b0fd2de67a1c2205f55b30c1b428e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a2c231ddda6d519aa096afc246eba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ef9275b6f43d4330c0e467efdb29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd7a5228c89a0540d83b42368cb72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809bf791fa360b6f2e281e7ca96a72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484faa6ed4c4fbd3c87fc8dec0e1f7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c717a06d5079dbf83d21477e531dc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4897a7ebdf061480e2705614dbe0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d94310971119ebacf94ba4cb6ec1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4731afee0d26016409b69ff12890a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0ced11b3143440fc0556665e10b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b18fcfad9e9930f12695a3233cb79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5449f629cef8081fc3ef0bc6273c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684190c169de9cefb38420e49158dca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fa9fbbd9ea943c992a8204f128cbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84c4f3f442b1830ae254b95d3dad9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967953bc3883549c478ef4b412256d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e204ba8a1c8df7ee6369c057b41b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b46b2ba690f6c9d695215d6a2f9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe34d72efe1cd73e368f58b3b7b4247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f06b4e659ce4106991f7059f8775c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2f1445ea736b539d0ba2911cd63a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ddac1429b6ba859839946d85a2ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ed9048db0383235449862ad459e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b955721526508497d2861003b51c12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7a992065c097530d9d3ea08eeb93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea4c9bd6c1d269eca78d82e5c7ec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97835589c1be7edbee67180866a36de8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13520215ce847642ed7fe979f7e91d72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94620287340e9a449090b32d6383f421380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad223508b33351b72ba3d14e9c05e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c25a6dc1803052b1de3aca5a87d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b5f6d877dc0e74947794a3cf56249383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7df06bda07950b0327038385331a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8bf123ea1a94cbcbd782f76f8643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85154421aee918c7bc0ed350c7e0b87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aca4f0df7aa5eda89061e9ffb9e66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d065549f015055991e5b1c9f733d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6a4cd7ce118be5b387b02352d56c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb394f8334c0b2a1275bdaa83dfb58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c4f2ecef7ec6887ec3ea576c08a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f68983d38e6a0be8bc8a7369b044b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9a6ca99764a168424c49be086774393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cc9ac68f8670f0d43a1d7f5db59be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cff96d2485b23fe05133908ff6e46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d668ee0e0abe4a654b87491fb7b174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3829d896ffb06dd14c8f0d77580d42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba7124887daf22c1d3086c8012932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7507466f9f78634030e6fb0edd0a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd50bb6941283ee36393a77f11f89e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578a3ff40af39b755f8551c33f2ebe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdf5fa329c4035f44e2b0c6cf7b1ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf49d1365a1bb28170eb5fc6a154747403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e7cdbc1893a0302f975fc265cab80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa6704c6845098099610e627a8bfca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0944b78cb4e58457232037484e33d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8a3cc2567f703f93ea81d0048dc19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec611e4070f74b568ec9c6053d76ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b3380fbc167c8a0469f85bfd30cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103401ee292a940841fc0231a09d69d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878304fc86398ce3b5398187912bf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67bf914fc1bfcfd1cbb4a0f4cb9a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658cd15edbf9d05eb99202669b10d93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ca8de065b8de685205ccbc5c7f0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec17e0a52976cbe1dd9f51c1a7bd8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c7be00508244556693138b827fe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd99cfcb7ef86ac263860307055849417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8a8af8428e7a76eb9d7993e0f873418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975771960898f32ae8959ada9c39e76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683277e54699633b6370466113f31102420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f988dedf706b1e21e5e58c551205e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b463d44f0b7ba27eb8ba2b609d2ca4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70322913a6993cf61aa3407bb998b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b554b946735d6df68f972ee5ddfdaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6acca5878779d467b846875182fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7e43a0f35a474f804a95d7c13986426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d82c4f7917c017373559ef17746da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c5044778cd437f32dce88a3a8bd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fdf3fe7ee9354c1b4f00bfc01e647429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21866e0854f744ceca937c6eddc2c66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee54bce489dccfd59acc87f78832c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca8e45d8ec941fe6653a35ead34209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a83fdd15d707597deb476616f6257433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daa8335d645884c74d8eba7fe9b81f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58c1544441b33c6abcd8497d8357c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a43e76c9bc745ea9858c9c285ee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb8771a2855e716d5a75168610931437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1419a79e4f5f63db08620f6c650c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39886b5e9138126dbd0977310e8280439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78c199da192202b3b68ff59b7d0f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca0b77ff3c471539778c3133a4c04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fdeaa5390914b9cdd0c93d0d30b3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc6285f170c20e374d320ff034ebf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5c6fbf64352d4a958a49f229d041444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ff2c9227098655c23a01c06f564f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b814b0ee6b4217ad5e7ba1e165338d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dbc6372d3132f9a1b1d7cdacd0bfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5dfb5ee883e9ee04dfe3d574bb827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef7c02a7eee224eb34c3152184fb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5682674f6deacd37252980ba5ad45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba281d830c346fc45efdcc3eea8839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbd160f9caf857c2d52fb49cae8f5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f23eee686c3519268e08760ba46385453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba881cb152c50c7c97ca679676f83bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa255be884031345112a90379b8446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d8d67d4eb5e81c95b6e139d67f1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6060260ca2e265a47717410f53e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20305123b063c55ef35b783e28f46b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69303a17358b611c4c821db0e99bdac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f5e171e158f1fae497d96ba69578460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc837f07b512597810f49b1e8e2742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9016795b345c8f2a4615882e76fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca531758c370ab228923221e0cabd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061065afd19c1cfc467c49d21e0850de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ded7c0dd4562c092a1ff49a53d4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ade23a667f38f3064ff07e5627a82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd52e9b039b0f7752a4a6d6b5a31a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3fe480d0123476f6a62b5058857cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee5afaae016f9743e944e08f5f313e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc75be027f8124d5ef91f5111d276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f9b97814c06ae533aafded5bde3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408ebc7f26fc82f834225e0c192a291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035796a0c15a4e31d7971b3da25a69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9372b74b8ef4093379b4a6c7ea72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb3fa3ca76f1aab25ec5c291db7b32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e44b4336c64c4c7e5d236c9502d7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4f582fff5e09c8174c89a55c2271477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1bd47ca875963778e977e66de8a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da588de15b3c060d7aa65cf0baea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f3f941b3b1fdd49868ae92eb7a81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca9da96526ab4c790e1bcbfa48321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bec2a92a3ee45a1e9e3fbb6479e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568840290456f2582f4ad0d7a5f23b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44568a003ff9b0db06cd99b1c17c6af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c35d3edd34da9b7d615e759de627485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e2a9c92d755ff7031579b373f545486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a229352039dfce8884a9bdeabc932487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cca0093e5c95ac8cdce3af3f65cdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc56926a5cd2d186e4b01aee8ee90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b835f46984779351991ceff1fcf467490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0171567a8df9f9c6d191cac8f539c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a7cae2c0694d9c06623df86661591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619b1451bbd6447e1857e157d689a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c7c0da52feed7747135702169a79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84340e2d621b9b3bd886f2a828b9c6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b49889dabd4676f770e1fc46ecac2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ebe7e74609e48d1e35b21b833ea2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aa880c7ec5ac4a5e1397c604aa0f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2963a4b7972594a6a252425bb641499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e2cc61ee7ab264b16f47bb9f1bf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87282083d2ffd67bbb8bf874a1d17b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c497cabfe2b9e606b5acf1a096735502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d2fe86aa2dfb33f0cf3dd60267cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38d0e41a863e3f5ae5d362e6322d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e7d032daf2555d0033a34435ad15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76b37a9244f3fbcda827930ae41fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a64ae9dd4e80202766760bbecaef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaae05a283370ebec236680e900690508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590fcf4eb8f968f8efa9aaaafb4f393509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fecdf96787d49ddbe283a50671450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca489657e96d9e3776c7ad690ee13d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ebaa93199708a0beaaa8045ec774f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258545ef44776d5066c70ecbf599f00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e81a851ba4a36075c7421e95f403514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656231ab94f93aeeed8d5f524e8307e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d2baedf316cc48f6a68a0669b5d90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72a648a795247e68552be7a3b90a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fb378a3af23f01086e9331e43c4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cdb3aca8a44b257a85c51a02bf032519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394935b60aa8c9a4b20efee7f905cdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4afbb69d71f24e0de1f8300cd625521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca2c7f3327fac7d9e62befb015470522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9758426bcd3878049b494cc708a32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532808920dabc21882d985c1b332d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06452e8befe06ccbdc2d442da7e6def7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60898c453dd26ec3975e4beb5d141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b5e1d6b16afb2084b4760c5c93a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f84dba4326f944b9082885944f662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484fd90d7c33a00fee4401911abe74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649062f9427b75e5063c631ada8e393530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a6c80be5d3b208efa45c5d7d87a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29aaf23c6911fd2d9fd472e447a17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1dbb91f71e0c26281c64de590c97c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9888c8375c461f80575f4d623eb739534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8ee24d7de878daf4aa9ff284a302535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a549a1630a9af4789a1f2f2d1562e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c48aa4ade836f24379d35bbec96b93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eec737e8772ade88775e2fef1dcc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e6fd6f3e40973bf3d164da38142c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeca2ed1b6c9dd414530ffe97fa4fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669bfcff065556037c63bfec99475a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7afa7495dd632fc3f04aa4dd718d5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9f997ea433ad3ffc99232b009c01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7da3bfd97380aac3ffd8f6525157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de6db0878a4ccdb966f3aa762a911545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d1e2500dca6c7cb87df09ddbaba0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1a5f3562996b0984f750692f92ff9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbea137db3884e71e9afabd963bd1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d6f1a7d36a4e78b01f41ef9fa4991549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1b1e25d1753ae7908250a2553a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4397d0fb0489e95c701ce8c44f647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654d58fa7f7162cdf80986f562344a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f8abe841e19147756fa6e0fe100b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0632730b4253c816e09b0a5f38786554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364091907eeb6b96f75317d75e76600555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f260b2dc40363cf871d29f05dc0509a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f4ee96071ec747c1e40ae75f3392557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c510d013053f596e9009053504e7ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0147a803ae9f01db1407dfb2cba2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c40d4f1f1f06a36f48087f6217440560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b2a808adfe17bc82ac0b560d9e129561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9e55e5ef8a31188bddfcc951315bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d61404bfacca63bfe1a852668a5976563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793b964a96e90f5904b2132ee132a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3de2c7c2b7c8a8dbe9a70711b85c7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972ce4c62be2983014d0dd19f15cfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522639fb4c2d6adda5db963f987f3b78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4cc82074a04051ff991d6ae8a3157568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55efde356551fafe8fac15f82a1131e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5df8e8ec0726af47c60eb473f3189570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc49821db903266cee4132906ac12c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d699e9b97af61e779ecc5f9cbe46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0533945428610c46d35c976305403573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17724b3eef8571652fcbe04776fcb171574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939577e7dd043381f19b98e2da7bf30b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bef17c90ddb9d80c3d1be6b990a14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7dd21de1e5e8a96216dad4cf7c8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7bd28e5a7b258b21f5dcc67de88a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc6c0d774a8c3e1de100cf3f2e9fab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e66d8d75a5953cc47f92e654104701580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b96427d2d4cce8f74a91826d6b5c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f65db245cce0ed89d8fa2d729932582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f03fdde786552286062276efa0bc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01015bf440ff1feac503c0a48c4ad9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ae33dd00d4bd3a6846c01ad79f0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec860627ec0bf06dcdc96811fbad25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440388f652628d51242a009008ebc50a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d72cd970df8a1759392901c4bff798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822592a716cd087ec47e0891a86f606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abd39cf4ae7cc61437b72bdc4d5bee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a85ef30bc6e1dc60f59beb4aa965591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9adf011e4a3e4e7a7f0df54fa5004592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267cb57bd8410dd68d1587b4e5f36ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58784eefa75c832d5342f34be82fee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eddbf7951a75d45a909d9db338d85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cf924f97e9a40470b93b5d0ec811596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4b8847f482353c8610c933d2b198597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964e8e279d2cf7fec2e5409da65fd1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c463775d147104322e808ac25654599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b6375031caacf36a8f0f1843743b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968180578f807b15b7909572c49cf97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd78158eaa556bbc5b3c38ff7ed26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17789b409ec235bcbb51a3d81ce10305603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed994beceb700efa03ce277f33241f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c4e3162f32864e3be74fe052371a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d53bc7688e5644ce16e3fa48136c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c22471867593353604bc409f50225607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9f07da30220d494d022eaf05864d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2677f790cae7758ec5ae2cb8d2158609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4abe608100a94f77e6bf5bdaea5c43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e159100863b36b58177f39fa5d527611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8afa36781ee14361abddbe98b1b7e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828a86344149a8a58884803685d06c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956ef8c86c1ce33fe6b1b0a689f7ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78770057eb65c095399c6633474c57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda55e55c90b3a68beb0049e6db03e4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad1d99a98cf2b6abadd7f7d99cf4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57d0b08c23e0ae82ff0f9d67d0a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54291d0bc00cb868cd8d6a634d57c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe9cd51b3e8dd56b8b7a014284045620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab096fb3de21469981222b3be5fe1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a63fd62338f585b81c9a9daed0df9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1568a4cdf5d45f264ae13115008b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61220ee7f5c02eff2500f271f21624b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e67cad5d9c2671b7e2ae941ec07d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546a1005da06f3b024559086602e51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f8850dca3cdff129dad28c8682cf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778307e67c10ff6a417b5f871a1645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb560337e6e44404da6b373c869327c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d56d06c7ea637738acd251c3de662630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78f18fc0a484e918a5c3b27bde095631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8fbfac4289eb35fa9f62824fe502632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b08f55aa91fa359b8be8e2ceae17a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517c414e36bb54e6647dd1a3ae1ee2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9cb8e0aaaccdcf7ea3d8d59841847635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ffa79c08c58b54c35f44b9f55e4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b8a6e7a3082fc5f060c258b0d25c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adec7eee5b627878a4e4c3de9e3c6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523de3d50f9612943f7c554ad8cf96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99953ffe0258f2a5ca82d0e177ff2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc83598a54e423c2576068b43b7ca2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc178645c965726725f315d5bfd88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48cebfb95299b4f7cd923a350fddd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6d04e35c830a39515f37302ad845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afc4511140b5e6305508182cf92bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded162af4115701ea1fbe8be820ecf98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9099cd11a7a401acf00ff795fb949647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd472d450f4b90c3b4a5e83388797a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56819a1d37cd2992e5b621ec0ea70e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22bc63f5271a3b75e5efccc444e452650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380eeae25b9e2ad37ed2bbc9beaed26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644c65bc877b80b842611edbff2089d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4957778853f0910726c01b5b4a530653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99df4a484c84fc3c92e3f77ae181a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b459045b67d1746d7d399f1228f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436fd4de6bc5831dbf8f016c5371dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd03c4099eb483de2fd48aa713d0e48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd276ed49d2770106951fa6c0ae9aef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4909d1278fbb819643cd43180530659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d72c96333a57cdd07e76378bb66805660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258226c83e4e074ba0bef151a9d18c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92cbbf767c8165a6c5cdb25e3b954662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c5e4df5ebfc548f450044f52a6ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e8d20e3412ceb1e4cad19f1729f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa92332083dbbfeb2a80bce49ce12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cca5a2a534a2a6374ff566a33522b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298489501b77e15a060f56086b03af4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92dd0a41aeb73f320a882bf949a04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568247486c303094c7925cad73344c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2f604ea30ddaed70a89e9af95960670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7254562faf50bb1730a21912d762abc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ed4bc1597d63b97405cd92ea16d0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb9cecef1a47e05998492ea8e4da2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ba9f870c8d9c35be86df962e916b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4fcdfd6526dd9affd6b385fd4a849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12b5e873688470b0ada04881f9db9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c21046e40aab51c765c5094882a3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e3b83d6ec4c1c0d15daf0861a6de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54293ff6a2290a64991716e7af02589679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94401be6cb4541fd03a67bab00b2986680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24546ae35210bcf3f7f0db2876100c34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb259a9d5a036900df893732be256682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d29523d2b88695d6344f9df96f33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b9aaed115bd4c217aa1484d6fcfc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2a2d10e491fa984c4aea698be0c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141e0ea210089138d693e3a624b84d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab60948fb48a022cbd038f893f2546687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc52733a3a837ada9236e04a760f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca86718ac246f29e76cdce235b2c20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9036118cdee8094645b816595e0ac9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6949731ca02a8bcd252b38bf47735691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc142a0dda2249f9677152c0d1e10497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d88499dfcf3ea777f27ea953247f7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f8a5283cb998eafa43a1abcef5e68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee4f7deb40acce954d4adf857ed955695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bb6030ccc9f3517fd8d045f16bfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847cd8efa44040f7e63d3e9c90944f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427af52a161bd71792beb4201341381698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa801e383227bf48b7f8c0c3b9d70d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643cef98a0ba3aa6b6094ed0c38626b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c022ac676608648725546405b2d87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c671f66c02ea42e1a7697ad649307d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e9da9659ee78877f73485d42a5ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce64700ac1809a4f09ac24e796ea1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40a7a04d289fa4d8757e5c5e33ecc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6393086e10d8d19bb8ff8c848ccee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3b9be0fd2f08b75ea93b226587f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae349e81c3b31af1fac77b24b2d20ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb48ea495fa323777c9a2e1260c570709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4ec6f6d0c287cf5c2b26844aac71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20295b774666cf3319c83de7b3108efc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146cd7d01b0f4463b959f673deb1b4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f62bbc0acc2873f66706ae9978b8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde433153a22fed84d81dc7aef28ebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee042a59df8caedd43a300bead671715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9718ecc070a5fb02aa052908c2c81e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824086e9e7e5ca2854607b98fd5608b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307dac79e37143a54e04a209ca7631718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad337e3f3b9a9c468dbc5b07349a7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3a070ce896e34f545f0d8123e5d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70a8f1add1765015123baaa80cc32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b4b106a028385200533940fe980d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d19183dda03e77b5bdc8239a7e40a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523e74db40d9e297d3c446c0dab54e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd36ab4cc5f2537d1b79f023bd90ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86582e4e9acbfb103a66f74acfa24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c2976e18bac357ab6f80253b9ea7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8268f47f6ea81233a5670aab6be84c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52daa1628e46e24e9aaa146f12a72b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c31264570fa4539cfdf0eb53c70dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43e0e6f15c1635f018a2e3b0e5905731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7a59c5821444cf4f1003e4ba41c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468803a26af2c410fac5be9108377e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a17318aa43849b6b18d1d536e1187734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad39d2c22b252898dd086466d35a88d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb99b33657c2b03deedb09e9d3eea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8aaf2ddf0d8faa21b45a554d8eebb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c52a6a86a994cf22597fe240e724738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a825fab0929d3f3ee8c983c4bc2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda5add3dcfa65a7dea433ed3d8477b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e08134e2d0d91d37019df69961b384741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686583643cd7b038875c1890670afef2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3b065fbdd3a084fc3221f3fd8d3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b656b7412b208d493b1f5146a7ac4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501c6c7685ca08e986e8cd75fcf8b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be017191350e80e875c250403bcab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdc56a50985eb01617cfe3f3d18b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44fb3b2d21d5941de8f3c8e6e484e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ed17b436be2e9f2441e03ae7f625749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef50065d8397cbd30f058afe9aca07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6fe4e68f8157c506eb72ea8b8f05b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a46cd0feb5f18c9f57b12c6c6444752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d2b5b5442e5c174e48503cc458a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b7b85c82d6ed5691e2e51aa33260754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c18b6d9cef51eac3944471a4bc82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adac038bd36541e1450b6f5112e709756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a5189a4d80616be5f19d603ed870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bd673c57111ff73c7a06148a8586758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70274514e4c6fdc1df3921e78e3010759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564107211754fc904bfeabdedddc37d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb44db1241795e22aaa06ed31a14ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da4adc22c3523af0a167c8812144c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9e6ff80c92b48468685a90d565d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f0a94f109a4ee4a8194c1658ad46764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c33ca626623c0dac8d0368fd10adc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b16c6705a597ae48cd51615ecfca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0e2db100b1732315852bd4e9fa65767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aafd9d8d64e23dfb82b3415b07ddd3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546884e00a9d217062626dc1e6c691ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c35a90eff104ce2296a38bc5c4846770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844d808233f3480a723c3ab67d07ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d709415925d3c638374cdc965a784c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30c554f24172d56b70acc3639117ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c3d6468b3ebee42bdab506edbf9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f390bcd6ac698ec3bfbffb5a91763775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f4fe80123c63468374b9946beb92f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f934dd972964e2d8092a73720f050777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd961a4599dc329aa1217a3aeb129778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5bd469885aaadde5041f7aaf070d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293313402c260126ef7c7dab30d0663b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4590e927d376e266a9a45412b11469781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0716650a912dc5c896cead4c79c7d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252f7d2afc2ec002e00b977ae4792b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d452ce7651fda5ed0826501c10a8b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830ae57ec6a641e688e18b57985b5e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb306e62eaf85103b2a6e9cbaa5459786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8395fd7c837092d3fa63c2963cff88787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ab05b9f3df6f9c0fde301bea5467788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc513edfe6eee05838d3c526070da70789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8483097659441bb1c69cd6276dcd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d70fc7c652cc8586e33446bf2325b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a424ef79d8decf86861afac200e510792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71977f97f27c31824e9b98de2564e107793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa5e73dabb30e0c1d87072c6bc983794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec71a0b915e41a2c9dd410893695d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96ea9ab7e82c565302e216b2a0e84796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8913c1bf559b6c117bafb345186e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe3c45214802145fae339108e0406798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbea8ca8d3dfcc1d25d9303cccac17799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207582cce3dd31061bf859ae53622c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b74975eaadccadf69a432cf87fd7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7f9539de80cf700fb341ccbc4f1f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072b9005c8b4063bf4d35c67ac41e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70969786302b656294de1ac3eef3f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2060731274593db97e511dd0bf726c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962978af2eca7ea4899781b78d95d94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c33e0c6755b353e42e59d0de9290807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f105c66b7971a01e027e50225cc4a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c69fb87349021f182f617d27debcf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b309e82b846257f64e1a917a13849810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3792550763782a7263013c29ea220811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e2cae53dad14e3e7e0557f85ec34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ef3bcbca4bcf044f06f407878755813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf3d8abaf041f32471cce4b0b208f8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ed050b2724d05e5b03aa1f12ac0f1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9011f2c39d51828e21dbe8fb8b43edb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585beae0a49f17b24438b3172b0ae32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689972a831e101ba566cff69d31760818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50740065dd0cc678c6ab9133466710819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de98e63d4bfa1191db8414f774fba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ac009f651895099091836e316955821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ce65547f78242504056e2569a75f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1752a9031da4e21be063f51b1da543823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d37ea286729d754340851e964362824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424eac5052afc6a0c3757c6b152bba7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c18fdcb9fed0de4c817ecd09bf01826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b838c933943ba81e0b0349f9cfbd7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962afb35e7e8158c7b5c6e012ea160828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b9f3f85a61dfb61e79a1c807d19bd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d690e768d3bdcc3287b965f0df19830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f389377fe72235432e393cec3435831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad4fa3aaed7d963d88af55c737211c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1040cb4e0edc0827f859bcb6871a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da650b803ecd7dcd7ae43b33a764e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c82d7ae478e44b335333d672abfa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e001d2af78304ba629fef53f521d5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4a71c1a6d8f0223e029b0b8c4069837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126902ef9fd7bbe98b67c6fa82f66c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14874df4087639778c99cbef09c87de2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff36b154a61eb9d83e7690ddc33f0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72f18a9c1dd9e2b9179d85001776c1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962335067f134841feedbd4fe9df13842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47aa8f0e02f5f21c8ca575be57ec82843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209f3f774a40cdfa8a4e5657689d55c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451eeb85def7d845e0cd6736a26f8ab845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c019426aaf3ee2fa2efd6b637f9c468846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2c0bcee739e91b692514c507df7a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81eaf04beff8f2f7f6ac987d8f5dc3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb36d9fc623df2f8564fca9944c731849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98d13f10ad560adf75042b4f249574850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231fdab1e0935a46cc90087481491d5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b5f48d28a31e6c2c5a0ba9fbf0946852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8cb8db90877c3003936211305c6e1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6bc24a6e5cd9ddc9c82b9cc138a2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1ed56bc3a79f5d6a5c49969124bf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfe7a8a19accf6ef2911097dad348856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b22423ef65f95660509ad2b15dbe0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb18682c9b0d4b7390e2d31848281858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223988ea7b73c020c13bffadc1ebb9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935209a09e2361cde0ba472bc3d7877f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c21798032b9bd6fc263afd6935d9b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9841c3d18d22af52624b34e076e57862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec14245ab17f4d746d86b5891e788e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714306fc5c815284d6908cc5c73ca76864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065382531d54dd78f504cebce34ad26865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347609506dfe67ca1eb2b47ff73b99cc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e44ef6607143a218bb69bc00c5b085867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a22ffe0c26bd372fc44389e45863868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec139a1cc48974819602ea71bc67d2cb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c4751f81b56e8032ac240f7d8801870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29313aca51c800502d911153a30eea871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d946b6c1d93d943d5f877bceda21872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d903201e7de4d4eaf239648667f98a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c429f712f3bd5934e8d97bc8ad8b5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc97f5f9dfa124d66e1842b709ecc69875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76eb72e89b9b79c393ad962cfab7b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2db31c75ec29173871f0682806bf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af77f7d523de5b71d90900c98c447f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c30d848205aa3cdd1165a9cbf4ce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302f5bbed031f2158f47fba3ece78f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4cdac1d9f10d9451f1506b36cfbba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca45836d17016ef5309037535553a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174d33b6752b28bc0acc685bccd7a5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fec6e750a0da5c6fb9ad17fabd849884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d590438ffe2d6491ed1e1245455f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e0029071859986eaa8e3e19648c4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3925c68ef661ba193c7bb31070df887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde90f61d4f5a48b2e7446b733b877d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb037f2f22d77c552e524b1a17bab3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12acef327dbc0ffb187c2bc44d58d5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5df4c8b13b51efb40b0bce5af6a22891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c466acbc4d620139e99ef0cfe2540f6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e270e5cf290740aaa3061f2844d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20024f5ad533ec749ff17591e9ce3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc04fd78604185601e9c531b13fdd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f1833a5a8da9927beb6b7232bda6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf742e70b3aabbe74fe5679b515c41897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a71db604ab0a07d22c79e7aac763b0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520112ed89b80c1d14861847892cca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a91efb021874207b64f2fcf8a9dd4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889678c0f24ca5cfcf19333f7becc6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff55ebfa0b35c7bf250faefceaac5f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08cea3d79675b7b585f6cd602a798903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927bd63e1f1ea5f4fd21e53212e171904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8d6f4196178dae02294ae4e3d245905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57b573a9ef6963c0cf679af858f3c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8097305756e1f89afb46aecf672a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9ffa6bb4041ed9e67731c7f5009d1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0640130b03937832d098d9b6a9a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef1bce7ed5ec82a8f44320021507e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3f03965c1fdc7b505c6b5e9eff38a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184cdebdb0ebec78abb3f657d4c6932912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd04c375913d8ba42a206795ea063b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138b6f162606abfbb26010a4ed29c3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d60e5ecb45dfcfe660bd5a528eb36b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45adc631e7b84b698b5458ef589f59916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94f2ba03f50b9972dc7000354f3b1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b5c00154b44e6852ef4f0f4b2c06918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e039ee9e9599dec39aacc8c819d4d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba0b67098d1dfdebb7a4ea71257d4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822370a95398296c2b268527f13fe4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd20b64b841a5ddd6081e4bb136a54922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c10e31162cf89ec3bc456ffbb85d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f8d1a266bd70d564b69e9de3bb530924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf27da1c047ab418d381fd14ae79d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7eb335ef04110bae2a3fc38adbc27926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f8cc1a9a335b2e6929bac2d3bd0a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ce146d399ad6d6f44e6484e04c60928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3f98738824751060db70b57a2cd8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8953c0dcb51dcb13b2438469a47ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8fe97389d08c1df103259ea43860931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b129eec8d964e452f1789022eca4e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83546cb2515dcb1e7a69d48096227933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665dba9eded46c1e8b09ec0019f727e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a903a7e478dd4540edddd3b04448d67935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05206e9beb6dec79b21d737944ff1480936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d641affdf82a6f223d5abad795b9a1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f774cb084ff91049d63399dcd488938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f31c1eef08b49bf8b21b48d7c37b1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659489818c94fe3af4135c1264d03e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15ab7acffef4efc353697af28f575941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980c07dbd41fcbd831517c3618e139942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7200d40de1c9f3aa8f5b0f3b958d1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1c6428a569777589e74b8a474433944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188175edb8fc05dcac0ac1cc0d270ec945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cade09d0bd46a37e0ca2a6ef93ab0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d43fc2bc90bf14b08969cf664b87947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57301a1897931ae5e2dc3a574dec173d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb8496b8ba30630e4ccb2f5a89d08949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebad62a66489563b63a4af598cf02950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bbba7ef2559db567aaad5093dc40951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c430b6ffd34e8c151004a13f12d4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c632c00e6d15a839b756906a54f53953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6918836a72fe77c6259681a9b04e71954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1467ba9b8daee79aa302b95abd82d70955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fae062598c21e95dbbc6065a91f6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be9adca2d0d4e9e08afb6895c3ae4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639182ffca60ae411db9db427e0946958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29a120482d74f1e6506c2e620824c7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea46b4b4220e59b78ccbe85afcc99ae960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb64a55c7b0cbee1d416b06918bb6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df565bac2b8436c7868f1eee78201962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4d35809b5185893750b2e8ac2f68963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db008b03cb7405216d6b6574c34e691964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d519f1b8db9f39a645b279631280965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23482ccf3fe2334f9498755de2cc54966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f527e93ca24aa940468622ff2fce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21f406db32741664cee5b962b6299968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d651ad12e38dfb1b17b130d9225a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c51f3e97b9ef49d1c141f68d5727970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb87c9456686019ff4c83acdfafd3a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372b07587ccc33a942304b9e689d70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e4cc3635e182aeca39f1d2d69ca2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967b798ec455998607c3ac590c25d24974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201266c95568b9f69493422f2f54a11975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>