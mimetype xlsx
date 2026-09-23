--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1361a2e43576c81dbb6979220aea51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e401a395eccfb83a28b933c1d941332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ac46c5230c121f4c4aae3685ec5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d46024380f6bd54d86bfd69fb91374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f50d92fee4fe1b92271d7c22ee2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9fb6b20604b9998bdfb1a95956abd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b7ffe672c4ec403f282d128c4e437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e963a35554c3dbd7075b5322ea108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb2f70ccc95a4fed23a9e213c9dc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6922c2a4db7e03991b0628f77045df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b03225588fae80c26a5d7320b32911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a05678f566ba46d08e04029a65ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327e4e4e11774eab1fcb2a65813def13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b03a70b306a7bd9c10f4d39b76ebd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb918633f685492ca1d9e51bb643b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e44001df4edbdb44c1402c98b755116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0407ff9311d14de1123f564c13aebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd09570651c1e1493a88d6263bbe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1200f0a365703a25e3578bf01dc3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5111b408e62dc0d40fd806f7748aeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682d81089d6be2a0c3659bf39fb8c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9960efe8695c3821852bc9242b39a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001407aea5699f75199764c83669898623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18c752d17576671a5287decd91c6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3fa93d1395b7561c3e54d4d7c0c3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8951a528276cc9256e4e5053581b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e10fc4939e219fe9d92827d2b39f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280321620de958b793d746545df12628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba69f74326bcb2f0b6ef221ac2504729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46522dc724e3b4ea688acc8d2ff27db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bcb0b936e1561dbb092ba02ce28531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c8ab92a21ed3c2436a9cbf36e8b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4e61131d6ae8b6aa7fcdaed44f0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5842eb46e9d39615a87fab1392da6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4dd206283a5d99bd912ecc66d2f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eed1e7353ccd11f4b667fe17733d6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428775c4286462c25743870b4e0c8bfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae520b29f652850aab885f2c646e4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f2948ad149e5f424a270873955f3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca880d4ffecce74d2005feb8341fe640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc77460f2537daeb76d339a145cb3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58887e0309e211b9b3629e479cfc7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b06f2aca0f78f129c9fe9648515c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092d84fbe2173ced157926508b046c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a106edeffde3494e6ae63315f7fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f492eb464f7165a014f8d3820b3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd807aaa90955d9b8194b7f1910982d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23e64c30fdff714d9ffaa8d43d99148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb26ac061100f27564322a8f9390e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed40f830925b9207b842962278d1b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d15676567fb37cb9af3083f9a597251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f3e9a8c5a806232734cb4c4d86b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e1dfdadb46681ed2107219f12dc2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391ed7bdb4de0f3053d924c084d98d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df3b18bef8cdfbcecb39248e6beeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a319ca1e8239c5bb10f439dbfc67356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb310aa52d4e45338f59ebf61d2b22bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b8090426a3c0fc8efd5e9e8e273858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f473f92c7477d88f48d2adfd6b42a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8daebbe1c2136986e222be410ec6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c009f30cbc4859f7f8f6e94b87eb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c85d23c639e366f6adff59e15b5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4204516a1a6d87c6a4ba7c63319be063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eedf50b85c13138e402556d9b2647f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71f1e97ad83b829e69993332779de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1b43390376e03987e9b41704d14a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d7a8715d0f6d2ebcba373212eb8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175091c8e6201e6381567b9d8935f1cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59170fc7165aeb3dc30f4a19773939769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a156940f37b790aadcae449802e0e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be67143b68c91574e546bbffb7907571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c519252e88b8cc0b736327b427b1fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e0db9d7ea66278fcab0c5b4d046a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a3116322ab367cb39183513f1ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ca2288ea1ddc9b5965712a627fa1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7905316af42cd03e3e199cec54ab37e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd6ff0ce121ed52b8baf1c06e265c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e451ed63454f65b025773ab83697fef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcded901795cece6e3cdbc339416a2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1c611b6cfdc0cf805f90c4a602d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea002212904eaeccfd562da4b3c256381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a125cea44f0c66adf57d4dc35bdb8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6efee9376aa068282c8f6a6bc04f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d483587dfe469465e389c14a5448384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500d418de72673f224611a2b29efd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e45560c44d249d54281a16af0594e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ba7e1a877772360ec684fea9f17a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2e16a7b1307282820f432e1382b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389bffa642d849e1aa9c712c30cb9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31dea18839d036fb1bfad43d3d1cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c04c2c6886607e1b87b59657c2db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b14010173a5d0c6a3f54bab52c3d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5068bdb1011ee6fe29692b769e3c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4592c85465790ba72ff82123cfb2dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec5cd517966939b23bbb8560fd381395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feff39b5b741f15e682fa57f01644096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77886d51c5fe666f8d2af7ebea9a5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0fe8cbde5957cdffeda0fcdafc3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28654d4382b1075dd5d26536c457f02199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667702f8bebce91a5cb6563434ba111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e529173e8fc78d50a756bc0b1963c84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96a244a19a7c6566f24876a86ae2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c46e847887c207d0632bbf0a3f26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601835645f8346edf5e0b08e5a4419b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccee942a83911eb72b8026d4e5c3b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2b632e9e460bfc6bb6063a24fc4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6e6ae09b9271eec7c310101cc789107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313ba8b5b318b68f0284948eaf1875108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cfc34b45f738cdd5c547a974086d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af929a87081ce37db56274c5aade21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93383dd5c19a272c2b8872a17ead437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0101030fac0f693ad78e663484bf76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274014b0aab9e1e8f0c00e06cdd22c46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543b1df99e44cefd2f3280f1c32338114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9146b51404300b77c8540d6959d56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5206481d72a099001bd90ea8bb5ac78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df34143788a30310bdafbf30b12da9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29e4f557609ddfcaa5a35e7512495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c0584edb16f69c8e85319b3d1e1b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ca8a3f0ff9a0e59e97884768e83d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206810e4b36c0be07878261ec70dc60f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e48849699cb0aaf3233bc7633c5e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6aa91baffdb3f97f81a7618bcdd68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287f1ebd89711dbd400ed8f114773b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480990360bfafff136b64a10f24060b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e10825ccb9f2718a54983e31f5b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef41115c70de0a2a22fcae064c52e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e4ed8e6120ef702f0e8667da1f81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e407d12bbd12429c44e64680eb3dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306737cba7853979171cdbdc15ad4703130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec50ad831160470fc60c1b90072045131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912b4a6d79e59873a511963dc2d102132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b187d9f64a67cf4145a3eda4edc45b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b446664ee5742d8b653238950fca5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e014c9c4d59a0dd9ae19e7fa5a9476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b12116e882671cbf3ca921b50177e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c56353cebc2ad413e70dcab1a777f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a438a9b9039bafb994bde1d6a598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d7fc164ae8afa37b78cb7f48e274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982d40fece20a2c464829b7e203eba4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0ab3609deb448689fd93f631eb947141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7bab7ab1c82dcf875a8f4b9a3111142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478beaba9b5dad23b866cb3be3dc324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feac595c540f7f62b48c4314e9cd17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba6d4496311aa5a09fe6d4125f576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7dfe67f8bea81eed3364362329a2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83fdc6dabdaf709c59bd3da7f7101147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976738e5db7f2253f874ed726d9f761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452ae0c427d07a049bc7a374055afc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379c65591e074583a4f97203a5c3bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78838a991acdfce539dd65bd8bed489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a0edee3254e9f4d03dca44c49e1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462a737f4699da3b67ea9f30841e18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a061063d6be3073d5c23a9106e50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f2dba8d93286790712863eba28ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5aecb4cbeca1de1116ef5899001a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8194c6af215be45f65ea9a2ce80c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682bd245ae2dc8209f16e3cb329c4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb87daa616d520f8c011d19af8aeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b0c117d1dedb15286dfa8c7b627a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e04335b2c1d96145f963e69ebc2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785e910e8e766404c8e72fc51c2e38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f30dd2986203a2b174bb1da9d662163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6115eeb4828fe1e066e71ff7c041a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd176d73df25a148e14dea49525c8d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8baa20c2b12e14d48156bdacafa1ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135684b9314a9ddd0366e7d8bf5bc86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e7f1c431f390b9a14580853218fb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9100b223ad3aa7b8b5dc8b346f6620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2214260ab4dd9b557da4d005f1490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba15fc14b92070ff88918cdb38fbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16051f947354d9d6450efc55e1539a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbdd1c34eb985b99a3caf9984fc44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021a271eb8f1fcfdaf9733ef29d92d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844abeeeeb27b7e77ad08f393494fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46788fd37ab97bb820b1e05e683dfb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74814edf2862dc911cc675456f4f63e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c8fe6be6c832b94670bc2f3831e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2d7a0fd68b34188a488830f68899179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa81339776f405a95bf19b3918bcda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc77acb198183658aa6ff10f10c853181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1619c488fcb92bf44e29cf976e3669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e8061b47e62c9c40f526a09f65a19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06370cfd04863edb36b75aeb19f868184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20850eefb1ccb92ab1f0a59f3b208185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5c1db27a55712fa5ec023aa6fd2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c15dbbd9e9f8ec0b7535c6c65d15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d40c2466d9e53fa1825e6f15ece1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd7357049a43fbc6e28d3fe5b9b42b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f0a252062b271bf654f9880a1af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedffc92fe696d3b69058f516ced12c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bee5e63779444297d0546024b6e31d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca288041bce553fb4f9f9d22d1f1421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd40fc22137e7b12725da87472b8f96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ef725fc32c216c6931e4993a4bcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe319686bac0f7080fe54bdff0a209e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af51fb9560a8c927b0ad6aa677f301197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c549ae6c82f2f0f00c632af2ffccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaddb2731c41550d2dd5724539a56d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185f79bfef8325daedbfe86e0c57f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f51c4f5ede99e958a8d91b3d24f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeaef859d54b9634f77b20f4bb11ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d0f8e9ba7a401b08345111e57dc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d351e11144beb6dcae4ca33c486c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b32070016e7408d342227710b2f057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38652e94a3cc8e100d82aafafa84e64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b875a100087ad13fd59f110669445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d8fed5e050d2ca220c5ffa5294dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e005195fdf8b4f3f21cfa672c331af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7b1483d0664a2c8b98bf96565813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f374b94ee466034658e476bbbf02642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba9210ab4192676a21fc89d152e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf074cfebfe3c646b988c2558f207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834307f0404ec3ca476828b8fc556f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c373eb713ca6d17f0f5d5b5bfe20f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475302e82d1070eb6bc14944a9ef492e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f8a7c64b777eea610d3cb63f1a9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416106268af7348b5f1da01127bd48cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bdabce5d2b88da081889ff0bcbe11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e894a3c800656912acd6c4ae8bdf3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f806f3245542cf1ee2c8128301781221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae6afd45ac170ed36e69b0bdfccf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7a24f4519f3124a0f41ee7eaa49b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ab37b5f7a0b6923e88b5a80427bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca49f9a8b0de1009e2ca3582f8bcb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b2c5010edf1e9b38c6271706bd7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e0ebbb1623107a016e910344e457227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c3c117aa96b5acebe76ebab647da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555f6887b34cfc9c5734403a9ac5ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7a505c7007f5f723a66053e98a8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c26d2e1279cf05408adcd5ddf094c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b528cb01176c577c2b1093f17d8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba79878cee1b2f0c5b6a5361624c32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf583eb4196298ad8db16d729252d21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc99bbc2e4abc54f41bcc4fe135b2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081679fea4103c0633dfa0112fe9b8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341096ff3994e848eeeebae70880e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ddb45a75493521f33132bd80d210238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14114ab46276e0a09a427ee4f5a5a44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4e078880466e8204c05a07ee9ffb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe6974d5c1469d6322cdb1ee4e3506241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307edd65d4035c2d1ad5232088f171b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc2d3db20892d0b8131d9dd40a877243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9da58c7f6d4cd0c62c3a9624a26dbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3fd649b52846e72f083438a865b32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786612b62a6cd87ef62c2316da6cbbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0fcaf0ba096b513fb87948f7c19c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e92cfad236ad7accf635acc8ca50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4821b05c93a3f89a20886091a93588249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d3e6f5b62abe0b8aa1aa44f4068f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf17dd815c79e97eb79f5bf5ed32a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064ce4f7c28c7a3cab1fb9bce3e28aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07669a1d4cff1c038c8c747a6268d188253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109f43353881a7fa37ea00eb33cb9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e415a41ba97f9d7d24357b394a32f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e13cfa7b7c865188f477f2bf4b1779256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716cb01ab051f70a96cea2cdb3a6c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3aba222ce8e1ed1cdb691210c65c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c36eec22015a9fcd98e9b59086d61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4df3d1d78cab7d890122730a06e83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d61f91096582063d93af3bb487e63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf5028693ba15f5e5f8c88a50a9f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff471524517b09c9232bbefda8a3773263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10f95566bfd6d6af5002ed5c49b6fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4813ec005ef4d54dc9e1a98f09d7b83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf99554fd484bca1ae041c84fed239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae115ccde7350154a3582892072aa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d75eb541224863357507daad993d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87a8ecea82f34b26697e03fa2b8df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85483d6ef4fc3389dfa6b5c6c26119270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d2dc0bd986bc9699dca18e11524e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bffa6f4a6fdf7c17b7f7d19f36f8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d0b185aedbcd8e1b38b8c68086c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec70a04d6e1520f0343ebe6d9b20fcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2f74b50dc2fdc6ba6a18157bbf4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edffff9e3e23aca7064aba6d58eda4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004c4c99d9baedfef74a195d3dc51cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de84ada02c52e21b5c776ce63ea67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920126675118f3ad975becaffa0f985f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8013acfdd66c1776305ad80e64f9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeddbcd007a262677093eb30c3ba6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378f6411984e095578c76ebd60b40d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f7079bcce393981fa035e518c52c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddeb1290e74734260547312bd15696284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f040ce5c3144d67e5d71973136fa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d229716f29df950ed04a2d61c014286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81535025729e7bfe775724123b687e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a0ba71e51691311c7e57fdf3509b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d2bc851812955de4eee647b5ef5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6fde01d6643ae514cea36eba5b64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f75dd9211e26e36388cdfd72ac5552291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee68f9e78ac0c770dbd4cbf287b1ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02764897e4c8babc553a5542f36313293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f2766f72f300b8f30ef2841adc41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3faca2dd3c796357a795e80e49051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75491af68577b82ff19943518de3744a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef172ce98a81dba8d25f637ea6843297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d4d9a242cc8170946f992605aee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9309a3634e7dd50bd6bf96f5073cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252c0a3c0b9c0c1f9d4e265529d40e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514195eacf0e3f988776fa648f1451f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a201e7353265f1e61d672e3578bedbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4888553a5fe1806cdae5c5ac4286b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d50a5db75a3082f74bc21f074cea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca16739f868b8af1ee0bd1eadb488305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e11bed9d09ff300f58335205368e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bce8bf342212d4613516e57f4b73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02790a7737fb85efc476a3a7b2c23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc5f5e8ae17f54e6bf3e6dacc21845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b14244d12fc868310fdcfedbbce8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107b066dbf73df7d84e050d358bb41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c713d453357925eb5c94b1edcc89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131d79da43ca52dc9cc5ed20bcfa390313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f239470df30fbe0221ff6e5ff2095f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a2a4d256c3ae3ee81f9f811b866d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854aba024380664a1161f93b6bd2f9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8972799ae652d2535e0a9ebd141e37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7d1a13c5bc6f0415b51ad8f6c087318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3689426d06ac84bcd53e0628e3a2074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d713861c465e059bedfb5f6fac3c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156ca75fdd286c1e2bc4fc43846b1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2834098a2ffa67c1be09c8b28508a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50512b44ee94a117ade631d7e5813323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271f24cfd9d83d33b32c78cafc3f1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82057c9a64818cb7f613ee85e83e304325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e004c19f94cd68560d8f49e8de80b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4dbb4c7cd2e959454c8cc09dd3f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcce8d09db48169ea1f0ab3e60df6ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d965e08b8eede4e11ebfd60f0b27e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623371430719503c309105aab816191330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8059361b23e9cc86e26dc425e05f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d17487435f59113994e3aa32393152332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb93639c84fc7a8d92d15728761969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee3228e443376dee87b4a4c948fe04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d9af9d62af97c925213e483ef0484335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93647a90627f77df980b777a33402d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e34e5d9b49f1b20d4c58b7ea19b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55244b7001861bc7a2ada0740c6dade338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f99ecd7579ccfbaa4cabeb72c71e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6a9e931cec3d11e1e455b19a4a90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56afe0c5b4cfbe102cb3bdbb439b6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005557a7ad65c70aa1b4afd771fcfd23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869cfbb26433a6499eb861b910735b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ba54df493984212d7e82c4a5e43b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473db19107211895ba9fac1a14204db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12df9c06b11180cd8a0ba49df93e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e321401923a14f856e1acabffabf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dafbdb945406b5caa1b0447ad6256348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84138ec684d566e84d8b04006d13d08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf77c5f40b95ec6f9bff9e7efb88c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a5acd084ee4d151512eae53e9ce9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4326e5e66ffaadb5135969551a6c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8962efd1765da62b4d632bd4df42b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c7040a39f2e9105ad436430d494f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f298b09670d1fbdb74833e248b3a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa93bb88e53657750c90e188ee186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4be57fbc3006b9a9a8f17583ae86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308593de524aaccf5ae2d7e18e30e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84096023cab46b1407f078df81a9a88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101404b4b760af8e1383531ce7c7ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7d381da75e650fc515f1556f7bb24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e753b02d345d8266131cad094e161362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898ad0ef2b444bff204a19ef3efd43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f934603372e0ff01617830a5a49d614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8458ca68fc5b1a40e2479acdef2cf85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d604f05e1e12d387eb5ff2ad34cf64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ccc6a24146ec18bd1b46bc2f7feb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f4ab642ce99f049b673f74e6edce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f87216f18ee82920a97be0adf534369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f235c89461090116bc535d0229be3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fed8b7f766e4f99b7a6202cc1bfa7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f40e9ce60466ca1fd4bd2741eee48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b635edee91afb1cd07ae51985da8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21d48ad7ccda37c45053688c9a83fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec6539b88ec1ebc622a21773c0613375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fa33cc085628762ce7ed70a3e2ca1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b3ab3f4dc52d10ce2d7362c463e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9583f2da4ea2ae5f61c01d31265635378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b68001978d1af8ff6a321c1038196e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922ef653e5e15b728ac2d0628a7c06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c08a716b7706491c99e5131fcf6c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936e43a46d967bff6ca660481b8e2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05b4dc2ccfb5f63e8ebd0b40b9c45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de264be89c14e1ab3cc8687bcdbedf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28f2c9572534ce908701377eb2745385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ae4d86426d9d5175fce0854dff70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c8162adb88316b560de87959a6a7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e72d0ac2073e2d51522b65e150e2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551cf4089ac8276feada61cdd76f3dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c747da4464bf035aad40dd24d39d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed054a9ab181fdedbbe1268441471b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbeee50b1c91b9f6dce43f27beaa5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941571da7c8116326d4242cc6d393d67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813c7320948e80ac6b7192bf25c75b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e5f922280edd893b34fea0b71e9bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a5c34d4ecdfb2f1d98790e1e571d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235c6ccb657e79fa3c55ff859b1f2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da3d9afa512904c20722f9979ef11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8d11a413bdc7caed7d1f26c1e0ead399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe7f472b21dc533304c88503d6e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829530ac5b660c75b6276ef8ef4a3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724f83caf69f87df5bcad0550dbbdb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce7678f5df28873609a53cda2b57d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3bf92f493a80aacbd5cc172fe1011404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9a95c422cfddd40a8289ea9a8f44e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bedfc94b482c7109478f9098548433406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab330446e7f786be8c7bfcb7d029d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edba4fc3c47db5934676151dde64828408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e9c45ab477cd9cf03a0c4e545ae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752d746fab8bc0f67c6697dc04fc5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5ec153241bd35d853a081e7eb21f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe55c1bf5214142a2b5ab274fbfdee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1165a07f300659dc81c8172ed350413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda699c7dced7dbf6903b599e0f7932414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff626c085caf5348bf300028fc8feef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e224a1c054ba2570cfdf0638905a80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b44392ee0a973f1f43be95a7c98f90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc42cc62c1bab43ea3150f0248f5fb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b1a56f4e34c26aaba51f5e3d1b335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67210c13a35b424b581c74edf77a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8448ce2bc4169a8fd251cfb0b90327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd0e801cd59d6f5813d74af65a206422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db9cd01bbf3d7786f305fec4d5301a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d7d5f28cb6475e278eee15d828e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe860c0ab9a460ac42ac5007e4132ae8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc418507e8df5fb3cfbe45b0f9e3f03f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedee17edd02856f77d451f1f73721e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b45db74172ac5cbd70edf2a7bf3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226c01314f821405b50abf12a17ec9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6d38639d131886afadd12bb817038430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8f170b22005edc0f84d410ac209b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f851e7643492ca743c88271ebcafd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4811f6c919ba033e9c581a2b3d95b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bfb6f0c1ef3ea0c5adfc2a0d77c8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3611509ea8917cf355d3659ff5e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39efe58841391ad4a28ca92a9fdc67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca8729c134d3d5a7e77a5f1847e52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a360afa51a490f10352df021dfd9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a562b491788749d7089422e1971c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d175563c92c8833f8dce357fab6788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d595273c386fdfa22b653b63ca29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf06879214c92950ade5963e247345442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e7f036756bcf57e8fd4f1a14d244443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0143e6a7762186aea70397e4ddec3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da974a2912dc76a3744bbb3cba322db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e401be1ad163374797a9a2a956d89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c0ef8d58a14df165a2ddbc6c918bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e98c39feae4d4dc8237743011a56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20d9274bc1045869a6ba45b9f8443449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc247fc2975e9d6bbcbb2c7ba0807e7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e72a079584ab299d654b216c29ec39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd19506e5ab660f7bd0aeabca62f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b52b7f9494208847399ae39386c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c79162fbbe9c2a1ab4c33fb359ae80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae6a9db50413b6a17fb91133001ab8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da654ebcb103c9286d33574fd1ef74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c445fcd65481b5abc9016693431c96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616462311e89a283eb070d8b841045d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a4ca54767407eb2dc8248371cf78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dcc0c27e472e0c212b66ff9db9296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc35b4e78d65c98890af549698d586461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d37b449756c9b575dedb621d87ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffce10eb6897cdc247a3ff8df50d54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43f9f73322fbbcd8e6617de71f65e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae2a0eba0e5efd94a099469ec9965465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd245205e7293a21fa44157eea43979466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ba927850175897c6a5b6b0d7ce5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc392fa830474e7b83cadcba1a6c1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c20f8b63859fa33dacf74e907d55f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ffd4b18f754ec28dfa2e30eaee78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857786927120abf74634c01f3d404c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5cac6871170dad4bc6b60e39386c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a374010e01a15f6313e063625657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741756d97eb7881f54823ec82b30a122474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26cfd4fb4f774ff2e12e7bda831db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4a84ed853caacae3fe5f3a3fd608476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83756c90070a7df1aaf8b9e5bb81d668477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eb8b4cc82d66ea07aeb7c846c31be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9121102a5ee3700a79744e436554479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bdad3cbea23f78454b18c81956648480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfadc205aa450694b7ee5c8c83d56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e3834deab16610ec5dd25e550d63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee2eb41f9cb453e267d63ad7bd8094483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd606eea5cf8440c011c27ac4a5e9f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b9104cc459e6d5f8b5159636cb2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f9521c6e97777080e91f6953c9ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403e7d377b709b34236da6025f9d53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826ddbf638153ad414231d2755b8299488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fc3ed67c063b0be1e0e24dec32f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8176695cfaa59c82dbe194e5d965b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096185c5fc08746be73b544aefbbbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e91d57701dfa3d4a3d2a24b20d71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48da3468eca1b0838dbc09d438056493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118970de8edc522201c0807765e931e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc2bc5fa002903437553a967d4e80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3a04e7e4849d784a8ac6d2620473496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab232f834220ef7dcdc7fead63cd8c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202794ce2bb9b6c45c5e84271a05d9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857504d310657bac8dfbe720816236499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1865cc54b2ddd4a022df903f0e33f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb3a46bedf0a0325de2ada6fff4c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577211b1d5973c9b8d7e6fe5c8217594502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7ffd8525ad74863c2f1995b636168503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cba885267adfd6776644f6701d730504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c118e3d01de1e410fe668875d914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18f629b75c3424c3c8d69c425c590506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161452e2e81df2e01fe8533f4c40b7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031790cd2902bbfd82f94d0ec83398f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8220ba75ceac67ca230b7125f394e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde719ee6148fbb7b6dffedf1bd768510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af19e0db1fe6c1951db297b4cb4c72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151949b126f8bb25416de815ecab95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d36b66d8e9198c4f8b4360b56a9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798c573881325962a256f323a6424a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991892e62ea6b0e0694be8cca35980c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6f24f8b8b281fb847c2c452024cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf812144ef06314f8884e336b8f47cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7615ed00c2747477a3290f93ad191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5fadab90868ae364f9416d694c5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2457b526d92f30a44a6a62ba9571e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bbe8086a713e81cb41902e666fa99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ddb01bcae4b8458421fa4dadea76c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ff9a3fbf246c033ce17a08e73349523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de1f24220d3f94a35d9c08af651ef0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616dd7c9f13de21b363616b8d47aa50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46e4d293028c842b7ed5f5c5f1947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15749e390833e4cfd148172f04e818527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4426399dc06c3d67718e0609fe9227528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42ac9a42d9c7f3d21ca3c011a6849529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95df2807b72b82fa5cb03267ed229530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab041fe67c6914e3a4b0e742375ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9809a84993635eb436e91b1eee3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f521ddc4faed6030cc2a0945b7a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad620bbc4b8600345e9076fa91b26f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9b24083f2bf2889ee5371516dcead535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218527c4e3daf022533f5ec144673693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5505044b5d42b2a5dfd180d82d142537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01077bdf81a17492a4a380c34f5671c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f4a2a7bfb3ba9d0f6d3f113efbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c778a04f32fe9b6a6131d74c0f2a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12f6de941f574134a73e2447fa93c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837ac0c8dbd2dedc20e834995e5aa78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd0acea34a9a642d555801e7b3cd6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf0e377288e9efbaa4966f1c7d912544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637057c734297a78b5b54cf585e5dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582132d504cba9c789a8e34e859abb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439429402e0b193a2cdb82193699fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e837452fa516daf49626828a00f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844cfbcf8b047517a5c722dad0353d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ac8e9252fba051bee52dc963ca42c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932cd5ff05dfdb8dd7f8eba3f47fb7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fabf6459cdd2a9f7984f919880e1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9693d38aaad6ad28441e2d17e0c3ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662460622de97a8641648401e2d918c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f614cdecdbcd96943eda4e9a5d0b73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48dd27821635ee590d856f78482b23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c746b11131c8affc8da7e06b9eef2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152da237053d84e70cbd148893aace3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6d8f858fb3b166f33582cadafc31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958594def051646c099124f89ced1ac6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b30a25d70284cd5b18207a80e072561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32e0996b944a1bb0a5e8affcd68a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77ca8d45fab4de2cc38571c979cf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a93e1f54aa14bab10e10acccad8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40052f61da3a5edd68cdb8c3e948d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf04df484619e7f1e4ccbffcbd190566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4f0f4840df141e69bccb25254688567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68e2c3c76ab26178a31059f8c7e57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788f35d3fb70142f38efef10c6199b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2290d7ca9702948755ef251afa0a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7340c554f256b260149e3189ac5b0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c151d45bf58efce7438533268a619b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e105919e7fe72de6f95637f6ac3167573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f74d506f27fe9f55e324189ddb05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013ac428fe3ff4c3f8e0f065a0e0eb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588811640a033eb96682ff2d1fff7f95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c4fd0547da450bec13360b09a9ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3fe049226766aa36644b7b1a3eadb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c877e05690b95fcd0ea7964775234579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b2bdc1f4e6e57cc63e64d07c5ef4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c608a2c34278ec5600ef23f21b4480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02cfadc3cf58c1e1244140bdb342f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c52774f2ad39a96ae29781861eb41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a366ea117b576631783e997ffec4ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4523da155073632fb4d8aaef487aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d61a061d243e9bad24ee4c62b4cf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7215fcb07f06e79e2ea8be3f91760587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb04059c4b53b467cb087edfe68e06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d215942d985bbe316134524762593589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349661e27d6b5b41dc4334ba2f7d44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcfadcd3f993b5a74a1fe9bd6086f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008adb92975dcee87879b8bcd02279d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5921458ae83a727abb7f2ab4d44aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33867a0d94e71372d75cabf3c0a89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab466c22f9b570aef28e2abec1f797595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cced33f2120941480a2e4c49fe1a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb581356ba961728fb924f94c839bf5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3440a36aaaaa86935d8a5c0e5536e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f779fdf8db8cc6db97fa942fe6fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462478a8968d5a75096e09bf62885233600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660174345a7a7d5a9851eb387cde6da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3476e6f681d4ed83f45989ad4ad5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810dd1807edc588ebf1274462376fed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21eb3110ac220c8fb120f0cbf1fa72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f505cdf8779911608a4c0c4991622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf3a96b5200a2216d948854d3655f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b31034139169e5dbad54c9a3bd4989607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e8ea5d01a4d3237134e4c87c5ae50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f7dd4c724e251908069470acc8bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84861bd6a15daec13a1f3e1c65a87ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904345e6ebdd9800c295ee8fdafe0a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4ce52f14f5b39e3023284b0b31a29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fa6bfd2adb3d999f3896d21cba6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092a6fedfeae0efda0613cf653f73a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2693f960637f06c3e862436dcab6be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32dcc92311c0a91b7fd1c0ff7ed92c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f26b16f1a2ce18058399a8eea2b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22241ec54391fb6f57d70bd5ac464880618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d1bd8f76e1c8235c02b85d2ca88f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ca774a80a63f6d5f8663a5c18f7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5128022c750ad5146b5b0ddbe0be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf3f975facba0a07d333730809398622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059660d267cc458976d0002ae1c65e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf557d055f423b40ec2d02ad911db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db6c2cca0cc52fdf49cc9bf011f98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b6fa2b8a2c9e04f153735013726c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419d0952a37efb9b3e267d788bd959627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706cb028e30ebcbaf68aa421cbd3e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb12c8f556438eed7cc2d1a9e8e66e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e235bf607a706cf9feafe981ea3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83401a2f838593952fa30334cf87eedf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa2a89cd081efa31bde0e0ca4ff5ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187edb767e956a38f3a248687b78e24b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbca4ade8e092bbe20b43c4b491343634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30103cd51609553c75c77e45b292d3c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502703195b1c1f76769f15845f17265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8930df7cb8d4bf76ce73cd30509a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f5ea212228a62eb529c45c8640eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c4d395be5b34ebd769ef0d6e7e0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ca8a8985faca6ce4fc488e4c951a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c16d3bc4d80ecf3053dc88de7090f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01fedac87518166371718a9f0c2a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b01316d7afbe16d8a1cc731a41498643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11bff4f8973693ed42ef6052c526fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f103441459d2567f7b7dfb838eb533645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617a27576cc84a9ef7329b5cb195fd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b4232c88fc994e8c6227a01d9f33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f6682556f689906480b7d094d7ffc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f9f18f4b4d18c675cb4f090f5112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a7f57ec5d4489f15b0daeb0422b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299d541fd6b87841f15d6606db85c34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fafd9f5ce388802cd3c89feb5249652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb64354c2ab4c1159b13243a222ae5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862731d00754af00ca26b979c137277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e20191241fe91c6fe12fd2d7c29cd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f875e7d7bcb641aee078a2bda8735656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf984847d61bd30be0d426f39df9d31d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad794b6c7ce450238117799f51d60c63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1514847e84fe5aa7360a84f58a1587659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aebababd31e073d054b8ba03cc00c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc73d899ccb9619da4ab9f7e579e17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335a9bab620583749f2a41428a50e9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554a69fcf18cb247782d3cfcbd5fba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901bab20f0652ae4874519261f7f65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc01d8e3bc095ebaefdf12174e68b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e34d0505d48dff41c4dec3068f70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1d59ba6f1f37c2ea0806fe5e64491667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb42b22ba9c9132bb39458e958d2b86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc906b44bfc4b682f4b563589e1f7a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b739be64ce27e692ee6b1edecd46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8746b3b04a1ed0212850c537ca0fac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a632208fcfed90b117032213b05a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190caca3949f9eb1c636e7c613c5bd15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815126d778099ae73fbe0f2726da058e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dcf48d45a2bbf9f74b5cc9c8c288a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffeea4427c467e7f1d69dedad4d903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e70e791e477b417ba473df116c1f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d92b2a6acb52307d9968100467f27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf673d4f454c4ca1bc59b186f258ce0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5c15cb8590bd9adbc6730b34d4fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ef3b904a927d4b43e57f3ee088bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f500b9df7e316dfcbebffa7ff1e3fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918da2379011928660b37c9fb5be5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1025eef44eb994c3d0312076ffcaeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95bdea82747f8d8c9c7e0235b25ea5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495a07dd57a8ba9767ae2750d53edc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49b5ef5e0c6581fffe9e599680764687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c7713113bca09c0893212f4d25a65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3701c42faf450f4fb6110c85cfb6d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7693b3252c1fa2c02b3c5eada9a6bc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5263f8bb16fc8c0a9c49359511bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b752aa13ef08ac0074ea36278393e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7b7fbd564a4ed9992551807aac66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27a3c6f53bfe10617d28a32058c51b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b15679a88827c82737439640906b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f07378d3ac907cd2d585130342bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aff6dbde3908f9c0edc5d18de73f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171d29d654bffbcfbe59688579ecaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739ddce67fe7c5d69a293b410efabd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e745953e704b67f3a4abaa03a40e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8fd6f8b9c22bd55c1c4868a8d346c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deeb4caca2bc8ecbb588d44bea4d28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2d69fcbe5abffeee1ca391c07b270703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8e5b887df984c495e46b3b1a1516704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f3df17943cd59c81b91d37abbba1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528da88d527a681b03eda0bd01c6559706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb964d161ebb9c7246629de5c9632707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ede501d869c68a0caa8dbe888d66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0d80518ae2c3c818890e3e3d635ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5558c916b4e65df379d071c4d81b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b4b024fa4b31f32a43cedb0591e6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9642a302e5bd87a6a53a3231829550712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca415074737a6c6aa98f8fad922994e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d0ccd0a69111fdf7a5abf157fad6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a0fd2cb5a4f1b0518460ea38a5f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acab62d8b0cac63c23060f7a60e673716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3395fd98343e722a03cdd6c319894717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97447bb530208a79198b4d04582b94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da21a8293f20ae97f67fb936e2a8d93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce03d26f7a99e0fde91670023ae36d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608aaa0d5fbe80e7f2c49bc109a40e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2385455c05c4f62a896f1f51d4ac6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaebe4d1aa7bc0299f326bd19e1998723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ccff23bbbad23e27b2be2f6b94be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805fdb3482c0a0a8098d969ed2fcea4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252486200f3c0c46c1dca41b6ea032a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46176c5e2b128d8fee052f9b64419e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5c56303ae6f0cda07f3dbbf124e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7f3fc35bee17ad8cb6c6644ff2b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cab409aa7155c528246e824babc6a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e201e352018aa51292dafbc4f45e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b9b374fb6fac82a76c92b7f9cf937732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd7365cceec75c933473eeafa9921733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e6a49f9c22384c4d6f9d80f0fe99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9b4e58e856de4b58de824e22cb02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43c398feeadcd17c80fd067ab2ca9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750c5b912f4ed8a0857cb7482ee184d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52144c1069ab4c1928fc5c50d3999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a40aab967fd11ad9c7e1ba4ba35a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21c7d5d2708eb4b98d6ad64901aec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625555a26318921fa3264e103dccc0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d03ab5b071ac8eeecf227588b512e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2dec2f92107e32952641c5fd50f7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c3c580383850eed3ffdf7875973a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c5b972131fad74246b3a4d20663e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055d8f6b678c85cc4cd8a285b7e6c46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f8ce62ac25d3c28b2a5339f54632747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973473871984b8c1dba861727d1a28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5135242a22f49bf0893c479001e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6847e54e4cb418b7b5b562abdf9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd16d89c3b9fd2616bc49cd5518a8eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b84ad126a696db7da3db7d85bafb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1f044ca4aa6fda3ef525f37367ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a09fbeb75b58a3423b9af1235b7e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215db754d725fa7edcfd4266fb9523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b716200ebf2fbc39303c3cb10de072756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd92ed94ae3d08c05e4fbd106f2ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf0fc177abfaee135d0d04824c7e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f5871b210af3fb142d434a6ebc96759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aded09a752e66dae4fa7d00067aed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5d11ea823f822d9aacccec30cd21761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d09538980349812009e4fa23cc23a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52684a836edb3705e28203dee5d29c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b42b563cb081fd258bc3407a9de1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58cb56ce6415ea55d7c9bbaa20ea2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919ecc1b899a949d290186d8bc8af1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c24ce441f98069e6d789cf1c6ae8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c15846f6cfe6d524699305b4db568768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d5adeb120c3fdfbadd330cba9e28769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fbad93026cd32a360fc6fbefc2481770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269af32b2bce80526f7d638e879ed0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1358097b7aed937cc3a818df043d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33c3254a4fef8187727c5cbc7ede7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a30c3ae17547425d8b8d12e86263774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097138c067ef2153dc844574dd165c4f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de91d6da62f5be34dde0e1cf183f7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a689e8ca746654448bf556a6eb5d9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0c09c2c11b062e4f3373ebe29e2b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baeb3805150319469422c0cfcb265b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2dd81304d6474fd3ea3c044eb544c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638bc812590e488f5b38f9046bab13781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4b4a7b947562291beac2d11fe833782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627200da394cea42ebb1ae5c2b65a3c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d15d99a6ac96114953a2e12ce3ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51c75d6e4b02cca2029aca03a0af7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865467e6e42608479724625ab165a71786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d644b89200f48a74b82baa921f10a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e04ccc29e8cdf33fec840b5c7ab67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e554e1d436f6955c6ff1c40058e572789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe10f9b83eaffc23712a9acefc2fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819408e5ee694ac59bc0ebbedcb061f8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcfd40acea8270e3c5782409306ef0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724fc15b4da0a8a9299d53bf34911b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8957118c9cf48aee95833fffcd9c0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012e1513774676c235a659513eea56795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72072ea7213e9d561b8500c02122de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f4a95e407244e924bdc78df4af13797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9ac9c72ac5c4aa418e09eece7e86798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036c1926bf9b94f9accc6da769596d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ba33eb7dc8e9ee8a9bb9da3dc4d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd50cece22208754e89aaced60e590801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb97d88fec4ea9d4e83097bd0dc68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e49efbc35a48fd6974d6da98a6a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df174fa18af499a354bfe84ce35d1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921c911feeea227c6dc70a5f4e52406805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3dbfc1d44a80a1c27db4c9a29b3b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f3a36a4f2fe7674476650b5493fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12385a80c97b968d05080bf52a091808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae037ee6bdcbb96a8ca18860551b901809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3630070987f75241547710474360f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b52c548f70adfaf3a073f0d08f87d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda8d853d64c91b70a22d557b8bfd4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c5927ebd5ca62146ad601565420d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997987a8ad0b80b947a76f3f60c7a57814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16791a8783853d7bad73a11b664a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945f31def20cb4cc42ba95df11c51a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a9335f0911a3f5cf0b65d372eb91817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0020e3db4fb38fe4b5d564f0e765b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b3098ecdec53882f738daf3a337f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed7c6a790ed24f4f12ef6ad1fb2c7d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e49812f6cc901de6465b646da0bc7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660339986152be84a8747ed542f85da822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714add187756bf555a5a1cde53f6a1bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446a50683247e1fc5993037eaaaa29824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257fd8e7483856867a0d9ff2755dd7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e3dad2f37f5a957628282a80e328826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f11835eee6e3d8a1a6601d0647d5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ece2491b19e466ad985ff45760fc8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c53ed00d60e4b62d77120adc83e09829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a066d346feff62fc6034d8854748486830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea3b9863263a61bd863a0ab44b58d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df22696aa3a8f392e1f29337b5d9f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c463891594349f54b72dc4ffbe864833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf722983f8f78625d8935d3eede7330834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c32eb11ca5f6488697ce53c0f5908835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b9de9df91c83d7dce2d8e45a5129836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe994502c18255cf329193ae2f543837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d3ca8c57683fc2d150a7b163a1ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1c3c3c222862c1c1be681145f0c8e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2c0b4309962f8a6b6e37e7e843d6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575559fb85a2e7bcfb2b23b3cd893d4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197816bb8fb92bf6d4940e8b6535cf2d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b305d8fd170c1197f292cbbc4f2618843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1ce34201b6e8a629ab1f2a2055e7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84f160b186663141faa615eb599cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81e98925df264dc046a7594654439846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d286651b24bfe2d40c7a682d78801847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26ba57871e8ff03e864ffbbb2129d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f4bc4d0b29e4eed485d71de04f8b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c2970abc0dba91413fdde3caf463850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294237337ce0904f9bd8b33c3ee656851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bc40ff2eee43949159a1c0e730ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9fa6101a4d1c8f1b21acb059a96f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12088439b684ce7e7d482d5fb044e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50cba3d59dc114300e88a7515c8f28855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b3e9eafe696b2a5a7bbc90d28962856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b19047a8d6077b52896fcf44a182857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb4feed8c777bea2e4fca229f45d2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1155b3e30ef98868f20818953649d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d395b3e2561270f174123d9d3e7687860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e693f64bd81b792629ca833c8efca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dbc1dc383214a0902d36d58cc42c6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa385ff948d68d7df71386e0a8159ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12360edfa6b534f68445410365891f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2eb89b3c202fc754b0f8d8e4a1bb5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe50dd4dfc06e10437d5ebae28c46d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58eeec1d28e42c9f7923e1f287c02867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee493a996e93c23439f1fe7c45f542868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156964d332781493023f1252b37f980869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb254e66ba80490e394f521f3193f80870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b003218de1f7e1e8536b6027c516e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecf02ec13b503d7fd76f3dba5047e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0da2dd92496d3a50f22fdb48ee8eb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2684a0f7d8365a2ebefafbb460082874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402dec90b7fb281755d61572bd3d63875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfdb0e7d76c226c92794e2d8ef29e5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707c904e02fd83afd9b12c455026c8d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a2220399ed6b4363ebfb7156fca7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f4e31c7f151642756ab15b65c8c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2c838fc3536f1b83e5569ad5e865880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa68b4c31aff28776bdcbd645e8f0f3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b102f3a8d13d166eb6a217d516e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905e81ba6a29ac11b16c784d8fa572c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169973654ad79b810c0a231e7f82bd7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae5e645a5b7a10b466de2b2672317885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3272c106db8f2bd88686fdbda23c5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d0c9f897c15969e04d2ea9022a63c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3bf538c520b32d38f9c56405d4e90888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9766a88731c0d1440de665402b3f780889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8a2888884da5aca2c354c5662a7c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065db70904aaed438c56763aac76abc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e7b6b7c3dc1068db67a458b35aa9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76c787d3c49678708ee4e2c762575893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826df195f82baea2e77f61e31c6aea894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f884ff06cf6100d9d14acec52211895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad67b68454e9ff06964de04b0a825896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23a8d708cbcf662156e2dfdd43108897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e941f9fad6c2a6eaa868f411c507518898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3dc27acaf110e279d7fdbf2cde39899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87870c7eaa0add7f4ca1487f10105f4c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59163ebc6b616aac26184e7131713901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea60d39d80fb679b36e27ec18d7472902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a312276257521ed21e64163da56f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75a30f06bc80b90d799f9324d5cb4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5a6558ba316d70304bd971f8b9d7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30715ff34ea792d03a0676aa390ba906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae418f77a2232f24e3c06132a30dfef907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89f621818f58fbd5a69713ef592385908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e4eba81673f9d181d88eaebb43533909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee76b695f1867714a64488adce5c6d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f088772925cef2ef223410dc7e3728911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d9a0523a7418ebff86919519bf4d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aeefba881865bc20af0ada665773b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5bb8cd861f12133199e9c4eb174cc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e7597005b99686fa5a627bcceeb03915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0dd242c0b69a236f721d9de2ff0de916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b78de4cd5e7e87f2fd6416e7d5b33c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088bb1a408094900b2027897117896d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a63929549ce53545a51dcc27391a9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9ff7129d071bedd8872b28399a10920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c26bd7cfbce3dc6b678efe0ada13921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c3abff687002c9807d9feb5fd18f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34fd96430cb640827221c6942ac62d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b1ad5692ae48b548cefdc76c5e2b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3906876a5c9698b1b92935b16c80f5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e82ef304737aa1f2618e8e60e485926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf1df36c0b93abb7b76feb70a6fb1f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681139be300e7b8b026ac93c09dc94928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa413db3c582d928e6e63c84675c3d9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148111280ddc64f5f430d0d11e41419930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fcc83f561c1c8bc5a804f6c3ba5bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d829db748aea5e60aa4724a9ec6f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168c47a633c408cb1bba7ae7378ac06933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e783186d4f91170a402edb9ad38e39934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8df90f5244a302418d2a510d6249935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517670cd73c44caae6f118384bec564c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400c17562b757c01579e2c4a3fc2ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60daec47ef0ff097b466772b74fc4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541701475b4c14c38f3bef67bd2699a7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d363054b108f87be9a6818bd9501c0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f745b0fc29707c007c044777a1d0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b81e524ad36f690e11b1175d22b4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164d1d400d17656e3e0759263ca96b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883db0ae9df0119845e5bd1b31363de944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cde18676f7fccc84e3da7525b5edf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17161d4e6a1681db1883a20e36689946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61726ff3833e707dde07c55247aa9d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba3ff0f68f9f7552f357f562b0ba2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d19b084c306d00d5b6fa15eab3f64c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bbff1dc7474f65c1a4b4d758ec84950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11958f463bd28f74c1f772916eb928951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beba4c2d882c7d9812ff599575a700952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6d94e8e760482e2da0dbaa90fe5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370bb022c9c9c97cb590e76063151a5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb94c27e31bfd59942ee5533f3ecf2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428a9a55459dea342ee51632bdb2fd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fe99cce46dcdfee8320f7ab97b17957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983696d38d99d62456e6c592ce9966958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6e7d1840de4a4e0f158d169dbf0e7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6ab8a0a6cdebdc220cd7fd7f06456960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb16f24213e319bbf6ef34c54fe0bd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd9e96306e181d951f63dc68f9991962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d87b9bfefe45b5400649889bb89ac963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6a4804d0bdefdd7c2e98e72612b6e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac074d0d467a3c9d2e729f1347c644b0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb215925371f303e2b7677612aecf2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8c9a0d786efda606f3de09f334ae967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db448fa9558a072b1d055e4a0ecd427f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9cf6117b5985d2740e96730bb3a7a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd9c0b2ae93b117a377bca30e0aea970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4765f7565b89c3395e3225a170964971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ff699e88dacaa6b7fc72fd07272a6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a76f03bc5e392366dbc4daba5303973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6983d560464ddc75cd06b2e18d5c73974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076569aeb58ad599639788f8ffb787f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3625e7eca7b0be755dc3b453b7bd43976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc4e2462f681cac86be5e395c59cea977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a888c131ada2e4d1c9d8e1c9f89b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859be713f12d25e409920425bd679332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e6a92c4991f3cc0a862a34469f073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aed74f6f8fada90bdd0124f75971ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981dce95849bca808ee1346a4c4e64c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dacc3f860f3c22e908bd20b5cc2eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3036423cbbe58732ea03ccca6ec596c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ffb70736308bc5590012cb8b8487d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526066ae6f746e733d773d9e26837119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72e82b0910d36f0a943348a8da1c2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d3424b887436077ce4e7659769c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc877225e06e3445c40893b60a34912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996de3f9a05fb7e1c00e56fc55992b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd027caac2c22040da2648eab0fbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e0ec131034d557488aa05a285a7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0369fbd89ef5d7d142d4c7bd2d6014116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39022a1e25feda58340c5f2b3c7e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3f4626768068aadc747509d7a71818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cda3553fe5483ecdb4e5ed7a9c7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986569b8973c325827ba2995450d273a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c7e568fcec5e2344f51d3c33629521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565143fcf4cf91804930bc5449ae1ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774040eb66defb08e010d62b48af6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759161bda1098f5dc0c6f66280f09f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb2ebd772acee0ee7768ab4087baf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa2b95140af6b297187adc53703d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a470b815aef0c37957f65a588cca55727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a009f70f91ad0c198e3333ba3232e1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024de1f61646bcfe937229976fc3315e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d6d0f236e4d751dfbf286e7a447430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353d1fd7abaea09abbca6d6a17e48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06d42e470d907ea0cb4d3ad9190d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca2edc460232baf24f4a747c753ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef84068e12cd4846cffdf6e21b3590b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ebd9446e3e38419610024d698a8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dbd51c82b754d997fe588f254af8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658cd64ed584b664bb3a79276778aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf29b500f81585d91c30206a89a0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c523808fae44bba3f7b4d63df3e6fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267296380d08793f99e0413f13c11140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34068f06180740ed1a5a9f12a52dcbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa669b02acaed5d7ab20735cd071842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ecaa0a02e6367aebe3a530d7d7e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637f500122fb737558bf101e83dee4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29576f2551b72833223316f3d35305bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa09c0d0cca9ed6d806268e99778e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484bb1bf44f838afce1d9d01e8cac1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd809aa26a1910f3f9442dc6bacd50ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02104519a9d134c2cb5c652aa561649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8141f37491b4ddf97ae864a9fec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c5ef5dae43cfd85d4206a8f038eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e1fa0d43e0c36dacf70179517e9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0f01d340a9c31dbd930c060d83d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d01cd5ada541634380b67ad9cfb6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c142a39f6e1318045861e273f96a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff95169d65bb4578e5eccd669c11b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b83830b889adc8ec8045c8ba8fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6500fd17676b54728c8802fd738cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93462ce58e6bf4ad21152e53d503ebc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9ea0e3fa53536e6f6bd78345fba560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a394904c976ecfd75d6e2ba19263161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09298b54dbab1b7556ad25be4cdc76c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f702c6f0bb451c6435787e9e2363663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5dbf23bf64818febaabf9ec7bf7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c993b9ccd6badbba6aa55c3115ae865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b876af508249179e45cf31cc55f8f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5750c442de3cc649cb319ec6a06367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb575513cfc403abe30fa8701bf1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742cf627804b6cda1f6c984ad521ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2476e0f024a3157fa4613939e64f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c58bbd9bbee9efa0fe3ca836335271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144f13d6825cdcea8729a8146f393c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf46a545d1cf24a31a928ad321a8af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73151ba781468921f2d0dcc9ee6aa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ed3d69b3d4add1ec1273a4c6eb5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc421d955b497388d3c6d1d1f4991c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463fe264c614bf73be6ac6b41eee61c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5610968146a7bcaedf4dc3f8b8ba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb03af87bb047f99b8c70fca1d76079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1879e4b631c03b4baa6601cfc9753a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6501d16c0832f4a2fad399767b09e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557ec9d0f9e5618159a476fcdce56ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d86dd0609f619be5905c07957768d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f92c9dfb0847619fe3b07923e54384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33181771462aa547cafc315303a2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d041f41bb5b370974edd285ac3b16186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6ae776e1e610579289b8eb2c05df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe26ad32aefd7b28a011dc5e2c75ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c88dabf8892dc7fb274863f9302989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e76f70d1593ff34cbfd74bf9ccdf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a291c19a7fbc6e9c4da600772ab3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1c511e0e87ca23927667d4d162d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23f1207bc84c9ee7e283d112b559cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa831429a1e419e1e75b04e34b286e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a6cf9561626fa1caa674f8f4f70895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d3abbf8707081b8b0c19850cb21896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6dc05c0e333f4c8bfc8f1b364aa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e438d98ac42dc3ce6b3bcf098e9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65908f5a26993b2d5179368b86f2438399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09658846ae465bb5274d7e96f9443100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dafc6a55b433fde09e715b8edca01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f06f8ac94bba31fb64804026e737a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096218a693a76423c472a99477d69f9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8369fd426efbed70bd9a15381943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9952ac444ca114725314221454a72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bedbc4a99f8e502e2a01cdb494fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c49b72ff734b89d869ba5a44c2845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5668c8226b0f28c6e333db97c1e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a1f25474fb265bc41d2083ddd708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb250fdaf3591c2953eaeeda9feab6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982b843142da769790bb93d6d5fcac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266c25ca971d4255368457255fb01ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f858ec6c4fbe217d2780bce61203e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc4555cb475e7a26905286b6eda2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6caada6e8421614b0962528339e4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d57b493dc730d583b21bb0ec4bb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae8c758f87f96fe66e2ab98df1563117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a14c8a3ab9d7702ab0b79148e5f29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b178786a9a37c45c35ac9920848766119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c3c06e4e9fda9e499416a69aedf2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7882a95776d4a27a69b4728b78298c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f8b642e1811d81eb76dfa0e68f0d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc57233e6cc4cf193a1adc6afa657123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b86a692ea813b57bcd83717a7afb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff15f433d880cbfb861f17503ccbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b082acb5e129a5275ed55432defaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995754b0c2e482de0675ad63fcedfe7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04673fbf67d59e24c2018e8c9bcb3a7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e223bc11ae57d49b0997aa07c43f82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894bf9f972377236b3e8ecae632156130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2520ad392c9f4620c7ce1b69abc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d150e40cde1692d3147d50fb41bb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c9525056b235892d4ec3d0dd1460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666296c401f2f90c3cc6699fcc9ca4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc500c622f63a0d74766a39414679526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5b594e600585beacbe00930b56d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1129f5549696279f3fb8b721ae244137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91816c81a347a34f3b11102b98bc9d04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc988764730a6fca28c06fddfca1da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92249e2e7244faec1804ed09a56409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae57b1f8d01a4857d0980ff339514b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b488049cb60d2628beb7b95c7cd8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995d478bdb5ed06f2193bb861eba60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3d163f82db70dda9fec8cdf3b4a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195d9d2b2c58a95524208e0e5ed76a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62c2b1006f13782d68abc0482abe8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728598f64a9eed642b7a88b7f38125a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a5f826ed6bff4895f80c77b7b811148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7fbbae222d34fb4349af0edea1c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327012562a6c7d3f40b9903130209490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a66d7781f152ba254c0023f00f9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934beddc1ec5f21a2bdb9c49bb7fdaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976668774a6f06af461d2d727edcc78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f15a6cb92db8d83300e73fab6436a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b88309b40dd79140fa0a0b3243702155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e6e201e740c25e37083ed13f1803156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282904fa7579707c507d1cbf69c356f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cffc8bc79f9bd25a492714114126e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c0b5621ba04671e08cbcf74fcd44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb2bceb90b5d9e2cd7690aa6a7ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294ae18eaecd19e2d262e23ec2ee93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a3e696538734e454979aaa65a7bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa35cc239a32d97b1813a4b43153b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd1cd99d122ec267574695eb3cea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b236236d724fc3152587309d43d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b01ad006fe26decffed394ad4f45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ac037d2c4eb9c477dfddc60d0c1f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117298923fce91e113f01836e499c57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68e44e918b799c9f2569db31488b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342b3508e30f1c90175653ff04d999170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12862bebf6fdf707c2e465f29fb36e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e824d63ad97046c40ce9b394aa6799172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b780844b356c7fd190ea5074a3be1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216516b078e65b51c7e5de8f4925e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14575eaacb38b27559dfaf4320a05a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8168b2e334d17cd0c9cf66837e4ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfff030a9d51df1f5d4faddf4a7776177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af883cb9aaa42e219aafef8f0d8bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341f5191d87a9840809620b72240e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f363b5827b9af3988083f20387bd75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab883cd189cb62a7abf0389869532181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4e33ac7c41710d64b625a69f1a0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7adb4359bdc45a0da4c96202c8595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b59932ad2d0b5ed4f749b86896d2e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3efe41a45cf8875696e7f21279eb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc0b9a9f6642af75bed1fe248059f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672989e5aa39ef5b2b92a8836515755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f3510ad0d24ff8342d8cdae66a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb5ba64e95a267244a0e12b13d941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8828a757f4677a51683977180732c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd90a04b0304451ed023c368913d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277929cd4f334ffad3f0508477083df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738c79eb8e7f14906108ecbb3e16da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db3c58a883b925f3df75abde4c2ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92952b3cde4312ab5e4a10eab419ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493808a39b4cc608e1106bfc46f480c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea4dce383565c8030f8650e4551e8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94e69bacd8b922e8fa49826bba5e41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37219397fe2bf62e32c6b5992a951199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d06c840af95fdbf00cf1c8df0a883200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc64fe62d7c41ca30a1c1584d1ff6a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347663d34c4f630b096e46a5d314c94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b5cb994088b586e39e7523980f19a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5dc1334c3bcc3ccb02004a522e4fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8221999420887f58ffe81b7c5ebb4f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de864212926384cdb856f5e4a58df02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f960e885585c6ff3a58bd6249e201207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd159c51788df8eee9dffcab1a23cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece91ca9fe7b2b6538cfc1fd312eb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082615eefba2f16ea38b8cfd134a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbdaa7ed9cd3ab2d3238da6f04695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250b9e628eef94b78f371d70bdbea1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0d6470663907e9c1e3a7923d6773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8104db747574e6907de7616be4e3a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1f1f9f000e1b62ca5c95de3255eb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aed6635abbebccd0a7e58eda0fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61306fedb63c7b28676ff1338f28ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce77d5b52e9853bedd9e9ccb43953d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be1637904b0a49c15b548dbeaaf34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33514e59b41e65fc3f3c0182072ae97a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cfe895ab4e05a4766184377482d81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5876fb72b42307ef10a3ef17c17c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eaba1ee75a1d064b3a5c1a9960522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369697e846e5e6bfe08af15f38afa049224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138be67c173a11a6a675557a12803485225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd553be654a6903b3c3f7116f43b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00988fd67e6c8bb499becacea92bcad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f5eecf14f728e33571dea0f51c7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a12f4a19fc1ff90a9097cd01cbeab5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc49178e98e36fa06d5cce4e608e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f5783ad4119c58ce1a440d3b33e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230bc477fb25df24092139de81bba77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa3f69af46718e6c84a574945e025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3409b70d10a53c46f2940ddeed01a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8f1bec3fcb735791bac4ab1d16239235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a745a0ccd5c8ac6b080c309561f7e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89c8555aedaaee787855c43fdaacc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b8c285755b52d19b41394cce32dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b51c737d23518fbad7c849769ab3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d84bf5b849cdb8e7d30d339b97a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7b40e912e7601372630a3711da50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34783e5ddce41504870509f896835e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dabaf9eefa19d31aad55b3d770189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791f9a8789515b328e612d17450e2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6df25ae6c6d5176204500f2dff9cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e64987edbd2039d34a460a1b4bce33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e27ed9653b1442acddf53a0f70b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877530eba10f2a5a42d40ce4190fb2cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f797795721070e508f6242a32efde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1aa4296378a76abcb2ce12209709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e7ddb748b6ae7d0e31ce5b3d993b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327967b50115cb375033ed70d2ef7d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a443a8670a63bfa48fe779e3bd4d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a28409ae1ac95e67a63de6afd2dd8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fce43fa9ebeb792d97d9b5642911f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ddbd68edda81e967aabc3bef9dd8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c43249ebd75e8626f0c0dd224558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387098ac62b59616dccb030904b1b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a46a35f83779b9aeb50694a2bfe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270efb2ef30d9b5e13d215059953b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415f2cd5718d448298323e7d848536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e19d8f705c2be1e79434a803e992262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296df2f59403a9e6cb0244623e28a51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd908a0d76d4acae1c37496b6d4ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92abb28fb57917df8de9b596a06377e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea1191783fad861d0d9c81d3523ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce957a9c51efa0c2f9495a1da7b1458267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ecf8b596825a1649b5576f3a56c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c60b1d12e6a79508324ac15304cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6314a57b5dc848b0461d217260ac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0163a3a4ec0006f55b1608f0fd5946271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a9fb4b561b60bb799f096824804a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a39155c805a359d90fe432fa73a55b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f293b1d12fbb28fb5d2488a10563f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037d18a7a9aa8059f0538108f42a4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aeb9ac27476e170cffbb1032262a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c158beb27da4b7a4454acbfc14991277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7599092295ab3d0c7f33036b515dc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c9d3a6466359fa811148ab2fc1ccd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27592917c64175a345351873d53e0651280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ca80d2b1c74725d8158817cf41e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b5d16ee1aa861278ed3d2aec50da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159fec0cbeca3f0b0624ab9bc3e9885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d7185d084904122270df381231dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af0848393d8dfc24d539b010594d88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80c3f1bf6e970c5bfce9f2f39e817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d4f78de3094854027931e4e6e5df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f77977e8af0f3a742c23963a7f908288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99af71c64ff9271554dd7b35e5daa1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb8033f6bf0672b2798c744650fb4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eadb1b6770eaca292943329c6ee2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aac0a15a3fd746c2258fcc16304d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e50424a89d2bc5ff94a1b1248ed71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2864802b09519a572081c0461c3af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7223e4367505297b838c50c09c76ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480429fb4c575e284165f8d69851b102296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29d4c27092b630a730815fe23d0b20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a8e17e313517deed6936fa9fc8bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e33b89731b694ce2e0bbcb438a7e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa616d4b27b221711b29272d1e52e8a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b475e627c3a3ed63d1d56dfcfb400301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900911e1541ee51af29d5212f01a0b29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c49adcf8087643424bc32248b9c2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca87ed3523318a66ed5a195eac56f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af4060a24a927980ffda88b18dc51c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d730096e2ed03a5b4057d6e4aea7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c62b4af4b734baf4571bd4531685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a394e483814ff965b3114421517c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff619461ae78dedb8696be72283b06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6c664ea927bb4e049d00b27d61fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fca9fd2ffc104168f0144026206b5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f06040487568e7f5d8e43e0c746d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06642994636aa90eca53b4ba44b9b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de09639f9722955987cef2717bab6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12544ef557d26c104ebdcabb57abcc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e356ac12feb704f471a3386e3adb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07947c3d86d19ad773fa934d9331c533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae07faab797bd7c5650d8ae06bd545318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a49366b711861091087cf41f30d4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152b743199c199ba291003574374a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b92efd5aa3569a0fbc6b9e0230f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac853266c9760d36a8a7aa07186f6e7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ef83d06c583f1ea8112c09aa18ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabd03b02880d22685c2e8dd75bded324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b58fd599644f5c0ffd44ae1327356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e70704e3a13d121341fae0f28dfed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44355e39784c9afc1638e06e78fd28b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6ea202ec73d69e6a9cd6a11b9ac4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3f96f313d36b694e6c7044af6d376329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e6d607f5b1234c27594b286f8724330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99d36a8e4e08dc13acb4e4c0b93e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d2addae51436d5efcc5bfc6d65a07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129819e3e915ea49e73740d113c450ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302072809c42655ab784a001c27f5ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb693bafc0a57ccc239842c53c6f43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410fd74e073b77e3561c39023d70c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5cf3d0694af96a9fa83aeb48ed4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df2e83807010cabf12f0ae8603671338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd5c84febec5997fdd91b7a811cd05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62dfc64f701e72b5534ce71c402f54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd60c0707e7fa2d1e5c02134009b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429398de1a0c40783edc17cfadc507342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbf0533da823388ceaf2beb2a798f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da22545b597d6ff9683c2d463b50d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ffd8a98a3650545fae2629c6d5afd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f801946f353ca56aaf254ed629e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b75aff4f3b72c30aa42eca2ffd3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47af2f6c8f14051e71af12f0dc7a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4fe530cb7f2053493cd06c326559349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2beb016177b816c95960e61c2b66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33f1cc0a778f72ee4592da2fd2e11f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae0973046bc2984f5e03d1bf8ac38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb2d358f8631f1c3409b8766add4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578870e23dd69b464b7980821ff01ddb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf25df660c312522712cad949ab3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17de0354f1b283d654884a8da3f14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbca0f6700a161389a3d014065ba754357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c55e55edc61da1cd1fcf1fbfedf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24fcae4e157b1ed6f0e02a0575e266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f099ed4a0a73b4eb3c3bd7f1f490df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e5aaae2ee9f2999dd3137931e7bcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c9dba4a2599e11513d1effbf6f07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc32840313c472110c376e491dd6ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d32606acbf148ee5ca98aaab348e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc98034469c09a245495aaa6f6bd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2823796078cb6ff52dbe60bf25ffc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaeb6459daa32411602a570af6b119367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97151a85a87535df2e3836fe32c1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5e5d87e852e73d66026facac8800369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec517fc8db11a195f9a90dc47c1a7da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3088b00c15ecceec7e93dc6f23f6cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585515f519561155fa0edb6cfa683f54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def385e5378c37d5afca7188a63136373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ebb0cac683fbee13e1d467e1e609374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85956d77763a367e144a00b9f8449f20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d1f88bbb8bd100fe614a6d125ba4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd3bdd085494721563f3f8808dad7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85075404daf6772d274795571db25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a02a54149cafcfea846b9f7d5d49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e210fc4d24ccc55aa70fbb1f6fb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44a18ed8e592654636f722ebc895a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2a51f36efa1ef43b88a65f268642382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914509415971d51a2690f24232ebbe7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63daeb9bb570cd372f1e0957daf0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d93a84a83692cc61ce9dbae17155385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b32141373a456072bf3c61d373156386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e9eaa6353c311f8b8d118285b4b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d70c64d0b2d20533d757b457ae7569388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d89a2e9fb1726769ea03b292eae4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0174b41ea201e51e0e9a703127cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a678ae4afd863e3b7a93e89cf2b463391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2d839dd808271e07603feb418facd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc440c0decb95fe6c7e270beea94ea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00e8c4e79f0107bfbf01da2f0f619394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b80a2d302fefcba6b8c64063eca9c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f99791c28408971a2b1cdd7ebda7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2340865b06f5df2b7b6a75e7a285f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953fc0e7da27287020cdfabe8aa2c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7b45693cc82f1ee6d6554d870cc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e883943ef3b9b19752b78e30f2c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf121c632bdb3017b4966d98f8cc93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1d8ae1d721df62b58553e28aa479402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f34420affa2476cbe5f923d90eace403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c116d1f33700f9964f3ffbbb4bdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c5cb8b12c3176a0673ab89285d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb318c0c3f1bea0b93d4b22c705003d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483060032e4e5186d6fcc57ef7bb5649407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02a057e9d10d8436b45c7201f75984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051fa99e0d4741d5079a37c3d45fd82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308abcad4a3dcccb6b2afdf16d22a93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd2220501d514156611e43d88186e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e5793aaa3cd6c52bd5a1bca5aaac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0d5347bf4387b4958187de5fd98d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d7b19e2f90567cc7678fdd9f0ef06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf6148a2d20f635c27e615861e770415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971178feef12521c987cb1b9951ca7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4044f7cde1af8468febbd88988b173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81bc9e9f325283cc19183234891e9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafcb75d0cfe44c3ec447d76eb188c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf1a4f0c8bab40a3eb1b1bdc44bca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e75ad6002d6c91a4cb2d526fa66bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da53065fdc881a6369b711553ea0fcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e827d21c01452944edd40f4bdd8e745423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add66f51dcb41e3897108edeadb6b08f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6116e4623c8cc9e0ed22394ccc73fdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fd166a52351d18bde37f0119f61ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d888eebbf2eedd08dc8a484847fc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3fad5d69b06fb76bc4bc66565a3c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f520a4aa943fbd79d49848a3c7fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e81a1023554897757d94b8ef0739f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e382122be367346d535c955801093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280259562d9820109c6d94b752523237432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb065851af0bb47e7ce2f639a53fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e515f8e75aeaf141a1064ec461e0cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889aed8749732c7f2560b28ea9bc968435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eecd0e07cfc7871feb863ce996ecad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63464f46705ffe04d77c7e3efea8702437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67cc32976dbe2066ba92f8d5018f9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1a756a24887df00a2456c2d1482d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d28a1d35bee128da1a2b93830c495440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc6f244f7167f57e63dec25bf749f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5881fd287c7f15e794de8bbda06401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052863f13477f03378f8b4d64cbb64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79a21d55b50a0b21b06415f67dae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d259676740f5f72dbe00419b7199445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333568de0544a8d6e239f80e36aa2040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649869ab7fa96bc3697620176d642a16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfc527d1ad5080d8124d1fdc0ded1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d913010f329544a00c63cb5e6a7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c3df6472baa66942a490a56ca9b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896e4cf273314333218942c33dfccf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941b9f4fb1ebf27ed66a3c68e87e00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0974700f4b16be4e09f4b83b13ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de2c618467d14e71a02472efb3125454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff97dad0d3945410b727e830f4d780455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c136efbf54503162a22002315883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027426ff74a16c0e0d9c91cdddbc49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c3d51d5552e266d79271ca79cbd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091af44a93fa8324c3ac8b8d9a0cd395459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09aa95f3fda74e380c121b486f84ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276714957f666f82645dacc9057cdec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c361707b6ff3c629ba1eb8c9a14ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397a9b99ebcf4769707816b1e991bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105d0a72821fa33bea448c07e76b87c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e26e519d235df5410e5195cf08600465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd8149bf54bc0c57c738bb11344ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2888c6906878517a42e135cb0411467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a7d2d782dfce254feb7bb3d5640cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6240567bc809a4be142c6aabe729f5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119c57b33a1451ecabf072766d82e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa0c21ad9670d727d1d315fda6aa0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1d850c2d65faf4bb46eff7f758ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22c43921f15820db6d9f0390d1bf7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396511160c223847a9443c2a55784d07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b4eaaa1337b81bb5900a9527b49f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987804c2f727f88a952342591806d9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6604627c25a81d48df9c90aff25c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4c941d9fb1b70673e339d1e055982478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c205c4685a7801967b6323cb6e9256479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95800af83e8ae921bd416606db255e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9d3f50700b78b7084aa7258ec5f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c267f8f92088260e5b822dfdf3f18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41971579791da7657c6a07c0fea0e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648160ee01434a40931a02ccc4c8a775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0d1490dc237b54b17e5f1c0e9b5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538902f1366b1e2c8f149f0e2f95482486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660bc5de06a1f61f0856edb357c63a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21628d88089ad886179907c9aa366d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629d7ad3cb1bcab5494331715bb9aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c5dd239d95ab4e81dcb88bb8390b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6ebe12dda29b6da3b244026dffc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6dce32e54e70f2f5089d95a2fa66a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b12b716eaff4756b9b2304ad61151493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037dfc8c4efc5b709fba7778e517e1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0821f8a752bdf60c092736ecee44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978bc6966b900e53679876f2122f969496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac6c1453685ae9edfcef370044af7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d145f3bf9675ea7897047cb14c37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9216002569e71fb080b54f896d7bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6d071014c719646b0556861365ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964003ac4de5c5d9b037667ec6d01f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d55e0948d4fdbd1e85968e7f04241502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd20e7b7db29998adcb3925229506503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c054f99e4aa789026d6af593ca1bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae08d4ffeb1eb1b8891f570b0bac04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1048f401f8674ee570b10fa1da544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e05e2a107d74ce7f5c47863cb16dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ac331fb9af328838eb1fdd2d203b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d715f84469d1906029f1f10003f29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc296430ab966223c12146328136af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54599aa4d6faa879b1aaa7e2077782c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb07f7b6b64d7c94de3c447bdfcc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7210408a720e129c9d0e8b1a21f541513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c3336ae31de768276e80730d22c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c2f315e7462a74e87ac231b1bbe48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180004715634e44a16812c39bce02b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0341db6556c87a28dd0e7398fd5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc9d409fe8ba8f4f998d4b4bf9a95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c75d6e33bd7ff7dfca9c2ba33e985519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee04d3d5fa2db5966cf73e94366df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d496b01151af1fe7a44ba4e538fd6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4df2d57cbc98ae4efb0b442a07a7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c428b2c8be990646f311eb3cf46e0cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfa9969beb7a0d2c02732fe0294d21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96431399130f95ec20d66f2bdb3328525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328060399e67460f8245b1925c58c527526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec71dd585a2cea1b74b6e7bb563fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d691d18b2ab79c2c505dc1e64cb79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd6bca1bbfd09bfd99bcb7f61d4efb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d5e3f365160455b408d891c5dd8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9490acd724f589ecda851745f4330b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e02994087700c9af427f2e9ffe966f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cfa5add5e80b003a6a4da7cd9afff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de1ee37a0f32fe80cd51112a404c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d41e22ab6ab3b0fc601f521462b3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940faf585f52cd69792a161276004a8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c4978f870756e86b2965167b7409537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5024d93e9b6463c8b41ac2022f11be0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316cdef5327d99a05456d691e1363d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034129f1c230315aa92b29801eabd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06639a33333c1d080b3641e07f3d0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0adb35c3c89b1604fb84375233e94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970ffce11ae970e02a9b3fd421b4b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4dc005c1db746f6636f8ea2eaca52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaaba6bab1b7ea981a1883a584665c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb978343b761d5b1f2583d803d686da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c01344575e8a07dd27e1800369820547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612fdad128cfb7de2707467c998e574548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8766e99a919d4587656e3270444fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359334a0d777fa470ce35af2f59866f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76082ae28fc4041f6a5b12b54698f3b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c357ef086eb8ca474da179c170b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd4d98321aa0a68da8e687cbcdef0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c22b4cba8eb1a729816f0b5c3264b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88a87eb23dd4c3f329eaa7bb99cff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038accba2cdbb9cb2ebba85def9ab7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4fa9bae3417ba4e2ffcc626e99a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1418c0dbc84a25ca3fb84c0029bb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5a212c3598921403f7ea31a44692559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e771f56f3b0bc8b4a9aa958148b58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7203dba00ca9b53ee296bdd4f90ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31ce48a3a7d953826ac55c0d61581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b087b2a330e2186a20eaa9e7738e09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9f347e7ef82fa19106f552b5558b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca1203e0782ab0fd44682e3f713e5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8b3b348e9ec5137963a28a03e450566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a769024bfaac32586de81ab1a9bba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884c95dc09605b1e588b8a372e6940568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e858f5f028f4b7fe7117a8d41b5af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e443de27c1691e94cfd445df9b3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8a97df6d825d51befd7dc1f47d0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be23bbd307be0cd097fdd9c728606572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680709a02886cf68acf17fb197e2c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d3e11d32883510d235c39e060634574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fffb49fe293862763a79d8b520bd54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b565597a2b7e29b289f0cfcf14f588576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75955b279e54a601b263668aa601bfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd1cc03fcea8056a7305ba3e52c37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c22e996238101c075f971850538467579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb357c0fd87fa950ee3985e6262da0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1367b663327bf1ba3b74868963346d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d476be61dc8d634e43125fa968e8435582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc37b97b10b83338a3e38fe6ab943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c948988a675cd0f25047118574cbb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc3da57819d5878e6b545dcd0856f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b24526d585fef2546ed55cf9bda8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6da3f7cdf4caea3d907136098f34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa09c66bbc95f8139565303b265055588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc76b7dc72dbf5d6b98b5c681a8c34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f010fb05081f00ccdcd8a15ef167ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d059fa776d2b7c684915fd31fe0df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba8bbbb94f8b6a4f235948fa80fae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee82fdab7e2dc1909dfcc7af55e8fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6349191458dd7bc324ab3b0ee73d96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a51c98945dca26ae19ac396e8b83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e083879f4de23fd9ebd7044b4475596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d7eab1e883efd9de828aaf9a2dac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3f08db6892b25fbc6b556f2caec9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215e1326027de28db5ce3c1001b1633599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3c5f9c3f2de02c765d8990a37e64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e580ce6baa72c99e3b118838e5ccb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e2e3c69bc18ba8d2db4fd7607d210602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b5aebfbce7edfc4d9b7ce87b32777603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6492e2b3f8dd7146871cea5663ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4329e5e5e4a2c77c40aec73839df0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45464433f01b5b73b471e4a375a85f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bdbf37c4aae6ca5c0b3b4c5f50ec5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db41237e8273af92afca440f78070a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad730f66e859c61bf3730013fc5b6929609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40d4099fce6439bbf2595ee63f882610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73f22829dfb9fc63a550ab050e9a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fef7516cdddfa273dde636b7c3442612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30fe9606d918dc5ddd5a68e3d5044a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b52e4c018de7693a50ac705cb6dc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85b0988c0b46095c5b263e5d2aa34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2101ed1721d374916678d8e9209c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc81cfc80531e82841436da4473c42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d508694a9cbb4e2f04af9a1cb3786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1792343d71b50914d9826dd682256619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c315185635edb9e423146a2050fc53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb4e62412a0eead563f00a8782bebf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe775258851202e33ad6375b2b66112622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e4431aa5c8b3f39bcb991023608f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643962dfa459cf42ecd802a814b7efc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d66364e90b5da8735e8155b622ea9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a6e29f25319e26682c2f2fdc2e4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8f30fdac43810652c6ea08fee9cd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4901cb675549829669ee564decbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe9d5f8ada84fb4dc0d1f7a774a01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f70d0effa00295d7d21d2285d8767630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1be8b12e59cbc8a8658fc1a9e48f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33f3dfb55b9cf8473141608d103f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3334b48c4c6284d606e8985e7ebd632633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594270e978b8aacf34080640a74714ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732888d175531f9571b660588833b424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300125dbf8b0f8701528291e5152da5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032884bc050e1cdf4d7ecaf932a5e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ec4aed84562225c592f3f1181e975638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741372de475839f9a3642d1da534f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46637be8f4813dac543120b017136aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c7af9cd9f1f8c03735a98dedca9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801554b954e18db7d8906e5a9ca1d4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb702f00afeb5cd6d1407127dfecc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510b88b216f0c9738234c44e174f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8d365b085fb8576aa45b53014a9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279fa06c6167a03ef4a2ffe9cfef59e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e4f0b142eee481acacda90ab8236647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908843362c9df748bdf595ac4e509fd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c40bbbdcdb755e435930662609c4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed030433f90b97d0c7b0f7b3d8cf29b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d87805a562ded3de2e9973d48afd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d80dd7337354b8b52c4b289d64880652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9947e39b7b0f907c6a4b776e1f92e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62affee676e081d48b0704860a84c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01f8ccaf3a1e12eb640058ccf9cb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cf816a1987c9bbfaf458e84dbc3c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9294fe11c25124b16d7ad924f4be7a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803539f57ae2acac330d39e5588dfc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0e1392f3aaf8ed8c332f75ee67b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3086b5796ef9761f49688dbf8b4e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079b8b8b3352ecb25dceb19a515bc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11c4659ae225db4fc5961304c7114662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b0d2e532ce96d4fc66fbbcf92e48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e635a8f25377a6ad2a67cf903f24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ce169984c35327081ae01525a506665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68c2ab83ab2c5c40a912be5b2c429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadbedda4895b11794c04687619a8d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bce10e6d9e55d493f2cd89d90da2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cc4682d1db98f63a8443f2dab3f9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79251cc903429e37b43d5f601bf455c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d677a0705f2f6ced8ec566ea7270671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b41c459c06baef1d56fd8fef159b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01c77b0a1c21831be572284347396673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f4e858b77aa64f794b2c4ad9e0e9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec0df49495aee29d508164fe08556675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92de4ae6cbf247a8f6bc2271ef41272676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591fe455996ec79d0b94bc798615d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417ce5523eb6adfa625d4c74746887678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d80540bc704a5417f1149145a9af24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3f2ed3dfc02bfc4163a2f1970113680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050761027ffd37a27344af243920ba41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705e7fb7d1cb7f71b26c0f2ae712ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28c6a96e078233fd776e92989dbef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8cf2e24ca7a1f6a1c140efee48c6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce6fd72a920c6195ce8c712f51c96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139615d3277949afa6e3f1b2b78c9d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d454d092cd1a7cd5087fb4c1a343a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558bf1491c6a735be07265e2fda058c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f884b0564bc152ff5c4a3cc3a1cc3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05322b81c0623bebc60ed3eba410d49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e9e62a64ccb61891ff4349284bb01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31a882d12105c235d8ec1e6cfb589692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3022b9b53b643e68bffb4f4e97dec2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eaeb2d04beb46014cb052c894c59d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6694aabc7bf2c3580d1111f1774335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a7a6d964211a82d7f9e1504cf1da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0807e8f47c878c77fc8b3ec494eb6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a661bde97997d54cde97703c7e58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cf37827ea26835545baceedcc8520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660d7dde644432f4fa44301d3895ce2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90077093175709f7fc7eeda2f2ee502c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3694450095f3d1de3546ac9192ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f40818a04e1235b0861f36a3f32d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113143079cae23b319eaf698551d51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be0c90667afe8939f6a80d1c81965705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b810573cc467c727b9b31d7c3e934706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549980c614109442f9e9e2b1dee596707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e0c3fb7060b143476d1b33e30d2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f6d85a82d75e601f2c5cee6a56ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b10c236de90d64ccdaca17390661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44e874626d478be15ade2e4823147711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5d0155b275b2e8c79f89889c2f74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46666d84661ba6deff69f3ceedeab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ee7217a6a32c6c8ff36541767132714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a58a392b4113119011e6dbcc132d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e6bbf2e3cf9ce0a9f9201b7e52c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050acbedfa8f0c4c58d4503c8a88e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c16adf0bf7335948a7d3bf56c868c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcaba203c7a4b2720fc133324124cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788c7109ba77747c0b9cad8d0dcfe1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56960a172128999e6f97e3f94fcb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b847cd137c1c3d6a6323d0e83f652d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ad2fd77d8490579370d3043f7cf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf25402320b30c02ec6478a0c1aafb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364222f356f49a91eda78b14ffbc77d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc29251f27ac55620f73598dd0afb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cca397b728bbdba65ca4b5edf53db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddbfbdc0d6aad330ae1a446462026728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ed7edce12904afb2ce27cf8dd178729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b51f90381bd6b22d7f99a1bc90af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee769f0a74c5fcdfcd675e6079715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d0305e5df6a91e88034b4cdca308732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6377d46134f47dc1c54c39e1b5c3a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449ab640efd6ac0ca853889beb4a36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3af013159cf385566a82300d4853d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b9f601f0c5e6784ab843ceba996b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd678e398dc6353876aa4b3f7c156e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ae1323c7ec36dc3c200dbfb3d3def738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b76fed3c5b194e00a9c2a86d93da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224652d64194aae15ab41bc38def3c65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a9dda75ad876e67124e57150519c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef045c3874b279d218d26a908b11b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a422386d87481fb9eba76fc96d8511743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4e9bd4c4234285ca47abbe140833744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b444ecec8e170f68048e0755b49c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2449e52d038af0c1187f2252fa9f1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223af5400ecfe928c44ce4915969ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507189f37d3bb88ad20e24b419ac6030748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57244cdf6fb0b70f67521c614a8ccfe0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9fc90eb6c12e18cd8901400d74e2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a220f6c1ed1e0febfcc28aaa0faf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d5feaedaab4d1fdd71ff993e65f25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d5e81d4c207558bbe31147d63b12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02edaeee122d017d998bd362eb44bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc67f469a91193e3104ddab6bca46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e75de536d9b7cab638f90e36dc0e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5d5bb0afd6f4b470b7916a52f7f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2563a4c67f6e47d2e87674c70173c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16556181e08c0e0110f9cdabd3855759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfba85f351cb9ba655c5b3db05e92b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efcbc7a23127af8831bf7c07313adc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edf5689ce4c5d92e118c6af75e7819762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043a28d1e77c0001df221f260e503b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2fa681961ad308e83c0040dcbf0cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb5c50b7f9ee3eb627354164cc2cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e40ae98846d3f112af39dc9fb679766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9db11b5eeaaeb77d60b49871ea756767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43145447780f6c092ede6e53617f879a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfc832cccf1176ff1899c2847f811769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab1839218d17fa9fcdb57600612bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f36d95a8927ce408c738caadcca21771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a2106383a39ffa4b261d155c461b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8b0f63ae51c5bdd1978f2e6fec22773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f363b0e8b2552f6dae2970471ce45774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a85c696a742c818094eec80bf175a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ee124c776b6866e78fb2d8c9287d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48b2a81ebdd4c1c2586a7f2d836d0c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04ea58f9dc71b7416779964752671778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57615279cd086887c7f9f64f12a22e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa350f32ca3233abc72de8fcbbb967bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32570a1d4d8b3dcdf8127a2f89b587781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263bc477ee8d4c7a16a703ed993b2c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb039684621c6e727cd0d6e644f5903c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561545e13a108511a2294a0035c82544784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fce59936a0f77f0f2684c2d7aff373785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4f4c6dc39d1084c5fbb929654960786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b5bd8ce1667686668bd2cf63b8e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d9dcb0948e992e9bbc19476906f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672db7bb953626c2a9808bd9485171789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9931c22464dfb9b033e7bf9fdd15fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96f38371123d343df25b5103646d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb1da08ab6a89f43199af9a913a82792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c9b14ea460518791db8a29cd1d648793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4000a32066f8920c6827ec917d0da2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed12c2c618c96c236c814718d3abd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3c95367aa063fae55be5735795343796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c737eb349c50cce6d310e2e4316aa0b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe0a13a8ba8b852ffc3c404885fe0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab6f0a380ac7238248db72a002c9b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b96a6cc0a34295fbad87ecec1621800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a16d2c3cf8b77fdba15a5789ddca9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9e79a0ca1372f9f3f7bd256f4835802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bbb5f6ca064bf977449b0f1ee08d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d88f021a8155d44e88705555f431804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ee0fd0b157ccee167ffc30af93abc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8035be07d84c3827f15495cdb89ac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34613eff0e7410447b174819367402807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbd04a394ee7beaa84c3b3eb69088808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b431191ab0b45cd54c09153926ca5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2905e3ec3fae045e93a17d97f8df8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e3814802f2285603529698f37afc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa862f2a175d94720f9fdc461359c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26147ea1110cfec2d330acda6b5ca1f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e8fddd0b699bb4d0803c8dd08a36814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f36eee4f137b5ef82d25ed563f0a6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a50f732490aa4e1ba67ab8fcd3c31816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad54cc51b2c96351cde8bb7c6064ca817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd3f2b25be6634af0869467448e705818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb60bdc2ab9a1c980481cc5ee88a3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b5cb100d6bfaad64b5b208a1b8a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720e793af4b7e872b9ff6a89828260821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea24568d804b49ea70f49c15b9987e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4a081215e7f21d79dd6422912eb4b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4f85a72b0e2e813a0ba396fd24e57824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec98d0454fd00d0a5bd3cc6869f73825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b3b46110e9144a28abba4a4765d2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1ece640191c7f4198c50711e3036827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc35d7ad4cbb2684aa0f8e34ed35611828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c769bb2241060ea8f8ea362efea870829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd145192b6e6e99fd70f1e39dadf3ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70010d4c4b7a37a2fa81245c9f07795b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5bac3d499039bd2cfd5a12b33c3b6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7a263f8bed1773a44c1afc71a2c04833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b46017aeff563c40cb13ca12ffc1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93753d6c83e12660b28588e39612f1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e02e008438d01552f1e7374c5334f5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea7838c0712b503f78cd28d188eb8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e96818afeaa0cc31ef21101bc9f0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de822e16fe67b511f45dd5f250ff18839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108b6120cd641f335f7e32f85d0141840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2de6f73de9f9baa440018dd7f3d6b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cfc271cd93913511413f0968b9326842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c02d97c020631bd57fe011e5d0fa6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676fffe6d21cabde958e1e7312b74e0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e326bb7fea6e742665dd0a29366ddf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee563f3f8d5bdaca27be835aa207cfa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599dab257a3d65181db6333322bb800847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f615d63cdcbe1c6d782292353d9a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e2b9bd6246c1a95d29917a77fdb6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06bdca5fe2985e6470754784c9b14850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b44145fa178ed9a4358c1876e6bfae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb075a34a43b885eef6384e651206e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773b733a99b4db362fd2ae318057f19853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ebae0c98678a8cbccd3f9482b8dd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ae74dcaea12a3bebcd2fce42a67e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6b412d6f615e2a517a5ed41c1a63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22475639c10b7b9e4be01e0ce6123857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26ca4d5c0bd28d4d04b5630d917bf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67801fd832a8df251405e345b5dcad859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866910c1d3dfa46111c2318d470d106860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151549b33c9d2b35daa6985cea995270861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95a66d0921fe405e8e8903d6f6f52862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05890165f547502613164805bba56ae2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec977950adfb2223c9cc55d53684e3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de71d052b16eb9202fbe887be49bdaf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54787deb0cb5d86d18220fb3d24216866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e36e0ac0a98da5af87bc7b7f05bb8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d48653bf549114196e92b4941ca0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e841ab7bbbe932656bf7cd65112fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ec639724a7618000742ac66c0d51870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1d3c2237e430817328364f1aa3ec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fcbee20beed3997defabc04b5a9dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca43137997367446fd78f4d9c91e6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd2e6235e9da6b831b62fbfa651f2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132632afe11243084f80548665055e1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a4fd267d363fac6be6003774fdbe2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27dfe33ff988741ff6e1c39c19654b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf68bdbf9b119e2d6ef38abb8a601c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757efcb8ae4d892ef61ea3ef98e8f70879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a26378bc5af2274a8bf86f864836880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8e8b2faa98d2df3ff9c14024bf06881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d231b22b964affbfbf14bbcf2bfe4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131e1e1c99d0a4c1adc62287bd2624883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b29b68555c2f0b06f90ee04e97abb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab7753ccbd4135da6f36e751d47ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2bc3beec7e248a53daed3ace51856886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b668de80bbd0c9a2f0c109d2f727887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc4acb258efd121e666d3f6c8d92c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058eb5f38144f732664ac6096611509889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e376a4b4377bbca86344fac4bfb0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df524580ea0a635878d40e89a21b22a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ddadf59a6eecbc5935189210c775c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8740e1ec0ea4b24599971d7f1c1a880893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5e3938d9841f6ce08fa9b77eaed2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d71a03877dbae210397a037488bc83895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d608ede26d950531ea22a6a001395896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3562060eb9384b63b12ac5efbefc28f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024584c0d39f01249986fb2cc6cc91a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd8c4fb09d68801874007197a8da30899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc18687efb53b4aefe4f40052bde1a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be555139b7603262b0c1e800406716d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0acf58af5b9009e0ef4c02cf288cd3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1cb5eafca6dbbcf676f8ca7854da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9850cc1a9a010eac655b707c354799904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebaa30779383fd3fb5e5f849f69d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b513d3ddc107a95f05db4ca1bfb3d1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308223e08c4a637ff2937c6eb0009820907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f84cd569223395e44723a650caeb2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf741d96916810f551b8f6b59c62a813909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be854267c6b1a7906fdb4ddebe19b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee77dc44a070c4fa34d3295529d69911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652326360958d6794152d934b118f90912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf19aeb95f274b2c1c73af75cb4167913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ec950d70d14094dca16c9740639b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260bb24138be9d059be64913ef6ecb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c00f940e0e4d095751e2ee1c3d14fa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35acc339370b812a871866e967c220917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1679c86d29670380bd20336ac8eb273918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcbb4d82fba6c2e41f259c1bb6e954919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec1d816403c332b3655362cfa178a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5b83b238fb4fe4a37a14fefa5a72921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c32d65abf874140f98866d913c4a9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825b3fa0de0b7d0f616f376744da94923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab32351f895345df803f05ea70885924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9495f1cbfa506cff90d5939b9eb3cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122266b954c1d8c0927eb67eae23964926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba056e6b8e6bea0064b74a588c3de184927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d5ba4c1d74895053229eb9808368928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140816dd22eec4cadb778486da05a83929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42be99a6535e080133ae0aab7d3d4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbcd77df0e5a6f655751693286e932931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f317a326a81455f2e80ccac65026a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24d98fdcfc592bfdfe7ac125daea3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da951915cf124dc219daf31867f5b83934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e0f51661c310f7c6b7d8eb1718ba0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc92c891ba35aa6e83945e200dc3ea3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edd90047b94bc3fc3369852297e03937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e750295d5d933fdee83aa43afe26938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15b445d332f5b13994348ce6194e8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384117a0013fb390076175ee3ff398940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c60695215249d9ea4ceb46b834bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc41f9162df3ad1e6a672c9683800f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d203cd97117b1db1cd969c47ea1d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c47783c3ec11f62ff1d6d5dd7c0b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76be1f0e5012c9b028507cce9443c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4f87dbb7a860ee910d562a83d53d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530f0188f0835f963d1680c8c7f8e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795972482f795901ce02b40be4c0a882948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d35b1469fffc5268cd79b5f53cf2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9fcb72238e2d9226d03ee7cd0a42950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e0f6df5c9ce9a6f3981eef07e9ca951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7417f86af157ea241c6274d5697a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1505ed68c423a7c2ab6fc318e2bee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652dbc32b4dde8f8c53c700d4e1491e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f70dc0f4f2e3a7735c1fe7ea1e203955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59389c15741928f963dd4e63b22504956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03f66a86ecb28f9636a7dae707639957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831dec86351d97b425f188e1e874d4d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cead44135fa4c6191b802c4bf3fadf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89488963f433c5f6323ed5a67f3b2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28dd944c82ea6dca96260491ed512961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d33e4360d4ca8d3cca187bc196846962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144619ff58b3a36de4d4add50d966b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1581bc2e3e5cf267d3160e2d68e4b82964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad3172b41539da04ddf4405657b509965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ea6b44570250d089affccc50cc7f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cfbdca004380a5a5038c57802c180967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5296e84227a1e27f682c9d0fbd340968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827afa834b895c670beaf5d239a562969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389377594f88ddb002d945e687dd6c0b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707504469e8e30b47ac227a90d4188e6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d1c8066be3bf2e10894330a1954af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b0eb4b1517c7fada941bba9114a5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef852e5c9e755b58b6c26bd1a678dec974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df39a10ec682acab1c39d3f267918975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f75acfb38565e47d2ff2865aacca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08164a7102c3c75e210395300ca80ea6977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>