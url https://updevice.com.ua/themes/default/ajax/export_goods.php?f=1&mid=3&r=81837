--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d536b0600e90708ca25073ab7a411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11274f3abc7c24003f47b172dbe86bcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62eea503b1aab01bb0a3ff47523833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261c96185b638670448f91c207a465b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfe7e6eed676b987faa192c38147d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cff981567e2a5aa2113f178debb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723147792d8275f6bacdfef9aad0b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f464c32b12302aa3add9487c091848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c8bdbd5fbd3d0f9ead8801bcc4419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156599161f1ce27d3ea8593c208512210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e0cf173d1b6605f6456b2fe19ae5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09fd7bb8f901581ba64d0edc7459112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555fe39f369d7280f05d763367e6df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1a21f528c2741f4abc7fd5797a9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed5accd42600f5b71e06801fa1eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211e7395e1f2109c405ed8107b0fe516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1313c658f3efc042d62e5e4e0a8e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001267fa6bc27e9b0407aafbf40845418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92327c03289291b27614c5050fcabb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1acad36700f8151080aab887f9ce4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b1175182161a83db3e672862e878521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14202ee5dc4bff22c16ebc82ab09422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2b4d8864dba0b7e088ba27370a5b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406be01ba9606801fdb78234ef5787124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351d82927a102cd9ae1686e55a64ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432784963d540e2d5895e2550e70a51826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a7630a7c1b58b1a6b431bf8ac36a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd18c2a650466a269dbd4342ccc1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b994de41f203a5fa764c613f61bcad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06d9fbaee51dcf7f8b9216e2d0fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c87ce35a962dffa160ce737bd9ef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709abcbd0ba494f0b9918a8d69521f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0fb960eae6d5ec3d8848a54b5434533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ff018f1fd1c5cf6d38659ebb436d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284520342864b4c7ac81a8a9b798aba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8f98ac9da8bf9bccceea1a79b6bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb924a0952c6d675daf2ed40e6b6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4019e244d04c065ef49d5f930a67938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d93cf856c2c608dbcb024883aa1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6abce368f43e10e4e1117e9f4b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec87ddfd819b91e6922dd232cd0c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa579a036b89962d6114d5039266242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79432840ffb5e5895b690954f0238e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e0f53a86594d9c61f5dfd85ca0dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaad688e744108ff3bd117ee041bf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dca8863baa8c81be1e1b58d938c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea9bb8d9e89a1de3a2dcd99d569b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6d0b946a84edf4f6580bb09c725048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb0ddf14b68bcd1d9f43758df42fc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b7dbeb5d4645bab3e411455382a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5c9b8a5ce722ab1ae66e2ba9e81b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe6f5a7f2f3d801ecb938c32f326952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940a4dd46aa37160fee7257975aae453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd3d1827c8b7045f5f866c31d3b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d430f70b43c6891a252de14e6dfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f21c18d8f643fbac8470bd12e7d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b983c18701774a44a37ac66cd02257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8b72f2e6b79323cfd9fce52a255258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9d002a1a1da51a73e9d95aba2a1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a513114db312e33036fc54b2007ef760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4428e0621eb1f71c441fe2439caa4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799e36e572ca6b30462aaa2fd26f3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439374e5f10badd864a2c20724b72263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79dc23ea6f66a9673ae5fec9b4919a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd317d5c7e31a8629f38602dd9e6bf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25974d27178743db3d527794b811ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece777380e7afa3f5cacb0018811a17467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35889c2d7d5887d0bb00c6524b14468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d888149abd17f83cdbdfaa7e654969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1c2c0e30e3e39e1710fef408a51f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd236d0d0425536103ea49977e6b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989586f462a7fce725a0f4f03fc5fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4ab7be2085b123fececd35becaee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603515dd2886239247e99c04ec5f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe6996a4102fa62cfed48e13a661c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be5ee38c1ac4e69d448356f4acd7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32855259370a71f59e281f448bb35b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d06889f1eec2cd8a925b8a17474e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbaed071992eec665f599f23b003ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad8f10ca82625436ff607bb8d3fc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7deeca4204ef771165c85b432746e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273613ccb4fe0ec4be2c62eda9e28cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799132692267b727375d01244a705783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2b8e830a814c864028b8d38b2bdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcd3ae9e67ef486951fbd09b048d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a281279bfdadeaac3bfcaf5abaa5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0337a3b35dcb058ca7fa97fe7747587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3fc6382da6dc615517a49a54fcdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50956eb565e29d20bba63e6cc0e7e6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4c5a29b4e9b182eb5d136ff51f95b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2887233263c67609cbd7f3544a169e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90d232cad3d7bfe820b504ac8ae8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb80f6e5cd906d7c9187985b94355793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3f6aa702c7978b4137c58d3360f7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54844f3d1348445f7525d9b8e0cf680795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab73dcf48e496d9efdcbc7ae7787196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f53f4ba695170f981ca7134915eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf30efdd5d1d686f99a8ad9836e481e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0e7760cd3945ca5ea3ca9d85ae9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea791262c064c0ea23e7dd5e1b73732100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dab482404858303af3c482ae0eade1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6258533ea856fc8b0b37cc6ff9026d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae996e49434f55bbcaa7105bc87513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba53032fe60bd6b2696a417d9d875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97b5ef05312e9a174b6ad83cb91cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7cd29f7058bcdd0d9f2522a126eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980eb1fb3ac830e2c575d1238ca5278107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637e801da6c054d4c19d0c202f9d72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda53f875c3d48b142d39b645c9d8bbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c385ea4443f8ec17258d740cf9fd7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af492a832e485ecb386d23a9a105b870111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae0f8679fd2e0b36b4e0b02527ee49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22affe6bb68ef30a207366b8f89fe45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbfa1c0c8a94b4056be87f7dd4705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1785578aea151749b5942889010639115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1c0c632f4c438d075e254ebcd622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc4ee15803b353dba83890e209390e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2daecdd89f4731077b673e326419ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d92163ba68f85e046d085a953ff1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e741e3e618b0852dd32887434140f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af53588f7e2dd1b3fc936b09d04499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bd74d55a3055b138bebcde05c0ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81b203a87ac159691ae0020a71e36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716075bf107385f34b44bd381fae995124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883c7319272246a536f6fe4c180639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2df661d7fc12c245d9d1075ff589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8d554e69ebbfb672c4d256300104127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f2a1a9b3967bc3dcf91f110aa234128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0803e388d9d4e8c232c1964461ea0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2acaa15e1d82e5a0e84fa1bdb33238130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73568ebd54532b6cc5543341315c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c27a2aeb416ef9d2ea90d68219aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389648319dfcb5da06d450b4166e2e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1b5ac378134ac1f2a0c5a7304b71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a911ee111d833d7f974d3cecba953135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b9b540ec460a2ec931d2c6719732f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065f53b9d6d0bc879a900d3d17daca9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a275559c09e3c11560b044dec5e61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb33fd6880d29fc45d3033d1366b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e91b8d3f6aaa0b9f29fcf94415e9c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6110cfc18a3c6ba250da405f1b21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821a51728337f241295b957992812b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01e32df7453474c886d05ae98e654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630fc6bd25692c0e2570c33b6a1a06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a25af70f5905e7efe9d8676d4942145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9fd15cc3d84e1a6cce3b876e663b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d33435c59796338a9681e6bddd6741147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fb0fda4e0a59fcee76a5488cf8a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae11d5a478cb40694794f8a13eb90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e290a7f8d0abaf1ed4f1d31d28a3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d59aa6aecbceeb50357dc3db39dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6bdb3ee90680cbdb4577beb75000152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa4f368efb5eda66ddad1d8de00b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb6a9a0149c352323b51c0343e5a88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d98d4a14fbb3e85df7a96f27fae78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c07c1a2c6e46a58dc74849442c757e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fcf7f63166bbee725f961e39687f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bc4dc49777788ad761256c1f7d3d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9b670e991273b409f591bb58c5538159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3feb7aedf0d0a2d1870b53830882f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ae5caacda5698846be93bba449da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37241ac3df0ddbedf2bc9b53cb5ec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1185b8ce96427cb75dae71c9a5a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82823ac8d1f6eb85ac3f8f0947e4ad2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924d0e8fa202ee2e00ef21a6fe9b9c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e301af6544b5e33ece1a6209911a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb79c50bbc305fab3f43a269235a3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fae63d3266c586a092f0496c7e7d9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39394b072be4fa93eb51dc9e86e849d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875974887261a4101cee77788902881b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f0ac5f582df280f5a9e723a54b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640da831850f22110f40d045a01f992172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ecf60bc0206a772a5496a0373bd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d069f2955759f3fa19416e715ba50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613833a47b8a054c9c7cfd3c1e9530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b60435ba614078a96d20437ea50f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0120244a4a5d779c1040c736a978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728a98b1fe3d2066255e4cd87045f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e083ed2660bd9c8624198a49ffd5469179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4837246f55179e228f38e7b34cb32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d1b2f0606cbce2617e9f5f6fc57af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74cc4d4a6017ae469bd5523a803648182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b020eddbb4dfdeb4147c0a8d5f4ae21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066d4d97f55ec1bdfb3f60064cfd93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c1601035272ba902c757d9b41b470185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92a683dca8b7a36bf19ac7efaea74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec8c286010c8f4679b86b8afede16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ecd97a27f1e0f5f9c869fd526689a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ac4203ad679c7ed577e1b4ada891189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2625ddcfc53345185868a0750e88b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9baa2379006c3b6e83746687182e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549cf81c5769ed05bd9a2c942589f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be90e47f2fbda43370233d88513e307193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e90269c6f9f6adf975ef3705f3229194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7305ef2270b205bfed48404a8e0385195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307acc49feaa4905cf202e5e48c74b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eafc30723203e34fd7f77df3820264197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93dffb1d777bffbe73b472593b714c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b80b8e9235c79f8dee6a821e404d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933324db80c36f880972521831301be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f434b45ad5b1a487ed3672e778e4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f42eac8ef3a1d0301e86308dec4f01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c081ea0cb7e0873970f5b6f565afc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c119083b38ec70af885d7a518836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7c2bccce4850ebdf2de4dfaae716205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1e550300b12b64b33be9719f5e97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179d4b0ca6ea25693f3d16039d60e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67215a5e023aa56e9a655810eeb8e074208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12738328b5592e4c96089a0bc1c17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a3ca2589804b935ba954031e28ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5ab87207ff7b4871cdfd11bf7280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e5374bc150af179d5045a58b93e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee13fb93f8473273d46b84c1a7a0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8b936e48e43e6683e05c50a4ff90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36533f89d53ccddf98c41aebace5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478013e8ce298703a695b65d1d4b20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5b84db5efe6d0c7d51538e6ac705217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb49774194b4341e5a4f6f21d8e61c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbac0d53a5255cdc42847e2fc5ee8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d498b4b220d74c2e5bec85c53772220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe01d2ec14936b7e3ad9f998c1cd5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dd7753e78d2a0fa0f3be67b363c50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa13ffa45cfc0f37c79facdfd53013223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb912084eef364cab702df3251f04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012991cabdde13d1096437808e5197c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282fca77c6ce93c2c4b7ce51fe1d8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9b2accc61161b5db65409e0f6759227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08e7f8643752ef029bd07478f3d11f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d803b7ae7901bd6603ae7afdb01ac8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e81bdbf3b44c18295b5842ba6fd0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc0d84ee36648cd3af948c371432c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd16fc3157873b8953f928123dd891232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f30c8f4e43f5b6cdeee4fa11eb78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb440270263764a2486135bebd8f99a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305330f15209a79dfc95e85944bf31ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e82d70a83518a39375296dba4259d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f61e0588bd2ba3b3d3a0339a99d7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a46e47026c619fd625bbaf44f91f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48eaa2af35e9e351850111ade6099239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083d62c08ec1fa48c0a4e1bdc79154240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21839480fdb5008d4a4d65f23a03b1cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f1b6498a906b5ef20fe11736357f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092193bac8a44baa5999e1da685ec3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42de14f9648ded773b9d077d9699d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a7c7413bb308b8d3e3b53582e54c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858ac737c7a19763e753114cfd5073246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cbc801523e9053f46edb9c033e565247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d643155d7269759ea1034661a7fa38d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8cd7bde803c046576d2d218d5887249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d340c0f843baf710bf3f2393a9b73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73875bff964df1f97267a12a8b63e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc5bbab8bc67ddd9c9bf7bc04e5ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0a36f43ff4b12dd8880645a003d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c255fd5967104ab7526d2330b298f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8819846d554ef8c0dc6bd1b0986a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2686d9711fb18e63f5965e2099a1d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718154503961dfc8847b66754559a7b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66215e25959dcd7617e7d7536fe08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0c13d27b7a07acedaa13f909a867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ab07b1a7977f2fbe465ca4a306ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0be58d20142fc2808196ba28a624f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da201a0d105a855a22c263b319c61f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6327cad9a412cf5862bd2e25eb437e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd6d33d2383ebf7cb8986e4e106a72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dbce90d169f7d95102f401ebfb33a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095312c25a4556b09b1310fceb110848266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127763cc0a3f9cd4619436b2bdaf52b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d523dd8257b376927e962d3d0f27ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27579d38fbb68e8f83095ba7df9264cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd29f3e4abf59bb5e51c2b2a08e0d56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ae033275359334b7ad331dedfdf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8e4c1a89a626964c4dafc60352c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e300a91bc51dc8121690e1f2f60175273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381002b4bb8015571f85c6b26e2d1bc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae0cc3a56ddbb882a5146bbb6d374275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9470b670ebd02152b5f07676c54e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe5e87c7ff1924903034115dc9b3ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0cab2874bbb49bcb9a8b5f2f8d20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e31f1c2c9728eb28c4fdb38c99efe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a226fdd949876616da2d76438c1d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130225f56d4d04ad2f0a1b42bbc81ad8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e8fdc5a68d9ebc40fce47109d07f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70298e357d6f83642f6afb6a1c160e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26b203396e9ede2ad41d0210c83c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d2f3879db62a24f2788415f60a68c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d92eb635455b2076604a61977a4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261623fd70101b9484db1da3cf847e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5ca7ed59ec9cb858687fc916cb0cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b11977f7e1af125e97016cb1f3e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0095aac40a94aaadfd18e9192d0cd74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60feaa39f3b78e8766d4121ed9f668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c69dee0cfeb3d39dffee6ca6f5f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d48eacf639f22f491c9fbbc3de0fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c4ed990a37810d20b8f37ee161d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37aa26267b0e93020fd5ed07fbd7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eaf4766c18c570a88d89a440604a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180c64dc00167979306f36784594ca9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf2db2800385af91dfb3c43fb8621298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa61d221021aac1c1e82205498023299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a947c056744785ed70fd68f228a65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b4e2aea9bb5bc20d8e1b2b6ca9ac8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f467c0908a3b862adde3149ad760e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf80e1352106354137410c439a6e25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219698885e784e6b866836dd32d3ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3681df106405ca7c59c9262c2bae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111773568fd20900206cb39db01611fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67bed37b2719a152b3d5a2ed744adc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb758e144c9edea42d5209044f637f0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c868711d87c4923a7cea895e9b8f21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947e8db653f0256650a499fd6e4ad4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d18707d3f89e7970fbf3aef6dbc43d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec13a8e9025d459a6500e6ed90974a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55db4107001716d22186e9cc0bca14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec596fa7529a0e89016b981bb591d2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d66dcc3f8fad1e62fd41ea034350a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24e11d3f294b807c9447f909fce80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4bd4278e644ef44042df1a7de083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7532baa1d8c67420994b96530cb52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6764fecfea68ec70406f190e348b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e4c8382d21a85d1663fc6f62d790320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33c78d9c4df54cbc55abad14a638f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc428b3fcc64059064f2b0dbe381b9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3758a964990bfdf8d6758d780b4b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0733931e6091153ffda8806fde35ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a6096906d076ef245b765bc01c15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93e34f2d1bfec0c345f31b36597e78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed65006586e7531fab339f5b594bfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce26983c91fd847cd411b5986d430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5b0443062d068a3bda0ed0651a94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b508a4fa3ed523c4504c1f8b150d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049079d8de35b7ee1c95a23afb2c074331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138cdfad1fec972f8169faf255f853332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5440d3c64043c3e7151c7fc0805eaa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87291a967111124be5f59fd981b0b45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51242100236d4ebc935031ee5c4707335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008037661a55af583d3f924f2382ffa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85700cc80b045e48bc9442f8b25823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ee8b501b085300477ae6984e9e70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b42504712fab9cd431b78eba974a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2656bd497b924df29a349e556208d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b732967ab9fbd38e8255c10d67de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e392e32809a33fd02f85df351fd32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83082af1d39eb9fb00aa7f748eba13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462a5a3844a68fd7308c9648ed6818344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b539e5a485436a0e355811e27d38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba64030d9340721536d5914b5e4ec1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b47db317aa99c02d34deb943ce71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e38aa620a3a2dec13e2e440f0e5a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e5755801c971f9963629d55857ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b56024fcd9da353233928fbb71f25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba2fed9592d548dfa3626c30f3cdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b8bc6c238edd460e7f4c69e62d9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a00dc91a6daec91255d7beadbea3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8f38c04d20fdfe5d266ed7dfe1dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4115fc8a8f64088d8adc44f34835df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c8033a6ab12e627593dfd362f09bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac34c86d437b995a520d7add55c9c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33bae4e0f6a820198666719dbd2092358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318334b45c4d5998ac8e467629e8662359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d9c433393a724a8dcadf3f0c7be12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b64c8099d26b58d138b3e47ad5940361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f03edcd2cbcd5e7a5bc3a9f60ed9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90e198dbe92a10672a05b026b9ec4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e995bfe97c843a78ef891e2778e87b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141539e5d35ac5555673a3b5a136f63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb31078cedbcd9cb48658b35831fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9621640b0c58796971aab79ee353b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d2d3d4adeadb688def6b0743c087368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257d7f82bc42d9700cac4a0408e5cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa79e2027e9d1adbdd840b31f572e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e28b273eb099765875f3bf40728f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd26bb2e2eea67db192bcf70330b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246346563b071b125c9016c3186cb50a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9986638ae56b24885e58a226c34b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160a43aa90911fb83e9ffc3aa90543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44284ea913aba5bde46e9781ae353e00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7be67f4c547438622b446088c158f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c427e8719be7134f75afa7280b51d5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5d1d430a799ef9ac3dc9526adbff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5449cf8706743cddfe4402ac1a8d9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d424066cd0a802dd5586f773c1c2742381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96901e21e0089cd3cf0a4b239a2ae63a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e278d002dec21349c63cd3e520d62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c16e5785c09adc647db41530062c38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d6d4538533cc55ff3c9b4ea75306385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a50c995ce5d712cf32ba0d9ce45045386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f3da6ea9e461e8cdcddebea2f00c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b51758f7b7c69163beb0bd3ae318c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc989f7179bd4caa869185dd490a5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47978a72aaf3b7d0c3257675f0f443f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d58e16ad964439b95e18325c16677a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42d55f8f64e6c575306ad9cf2aa5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c41592d4450a565d3e1cacbb9bed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32fe65bbd6a8a7d791e5d57c9e8a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e554e3d435d7fe573ada623d6efc8fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32fee2051de9d3cde5fb24b838e65e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1995f8807770aa3f001b5d7e4070c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a4970b65427ce3479bfed5eab026398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47bc947c53e02fcfd62dbd1ef448f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956578eb0897221d7dfd344aa52e92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c18396b78cb13f5efd414b07f9125401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8169e59b13a8d5a95d64a7a457bebb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78d8b81826e84eac4b938f3fc48ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704d66a147893511cf4337ac98f0a46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67f37a640d526964721f3674fc48d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2e24c5c5d85e20f1f53c064b354f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf8e8cbc89bbb8884a7054502bb71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf1695c3bf3f9089cd1ee47fa9f0a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed29450feda377602598b0eaf2c2e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08525a6ed19058856061ddb8ca426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143c1277f337f93856daaa5b57ba6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e94962c630684a373dc5940698cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e87fcefb1fc5490741f6bd670ffdc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9e8d4df66f7badd163730f8fe88d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee6e2ac7ff0ec94a262289bffc783415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f032848b224badb0397dad22e5738416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaced39f165cdb58fba87ca78c4ce716417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d578c1a080696c0a9a5e09c5fc6498418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109400513b60a6e5b39c8855829561d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5bc76b61f34fd1e7790a1c67542d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31060313c5084cee4443c851febdec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd32bb92e83ae2c4b11fe960800f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9a0492570e64137872871e53cda6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d86e8d4793dab2fbd2c125cfc0eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205c95ef6f958ebe59f875349ff28f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b981fb193ce1d25ab73abb9820d2c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e188d16a2e9d84be3a1eec15750216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e13407fd9125d4d774f15af0ffde9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af708dfb1266d21b88d9c1c6f2258f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ba1cf4e9435827036ecfee2bd623430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4fe30403f7274933d32d5f3b7211c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce175e4961bf6fe554866bf765c4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce0c42e663bbd3b28c827d2622982433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac405437f1178343f70c41ede2249434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5720facf91631c5307c90eb40183c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30660ac8e62c106eca93462f1d42ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ddcd56cc9d977c40d1acc81b388c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d8c6f313b1648a28e51bcc39d148438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8bbb29e50abef632682555e2bcc8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b072e22296acf5e7bb227393e95436c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7de9ecd3a0b539dbd8e670322c28b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb4b32de389406e23487b047dc8d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7a96656e4131776541b712834092443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b63296dbde29ad7ed3d1b37dcde34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ded23abf05b078e6e1b73b62f5d32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a541ed7452847d509e74565ca6d7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69c550a28d26ac320fdd97d5464ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6a1667628b65324bdde60f34ea05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2aad4ee08f62cff2e78c08f6942f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc18887e66fbebfebe3855b06333f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef160d96c87f18572c9b69e338f9d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af8d67593b5b5d5019eb5cee9a0560452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798022b5b15c6d5f6bf3ab81161183453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3b8af2af0a70be0a29af877f5ada454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d4757f86ff01b2d2d239688d97e90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497ed24447734fd59b159fc353f15e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02172f7bf44649b2db1bf3f050c62eab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528a46c2293b31fcbecb5225f2766b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0baf0e8495756ac50351b320d506b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1b13dd69a8bc6b43758b252ec561460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4b58d9ed9cb1eef8fbc255d76a12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34e9f5c40a50a2f2bf285f10bd28a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729c789336a1a88e9993daf25b7c5fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be000998fdf14f50382243cdd8d38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee803b6c89357d86701a0c04db09ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be256dadb67c1408a413be48dfd62b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02ea9b9b49225323304d7d6e94566467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c3a04f1f08300361bee9677e4aad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97dcabfba1289970f67fdc42f6bad0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64822262198969639f2b3a0eb757a1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f33b1a908388e89a187966446dd5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f4cb728fc11e341838c751971e80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49284c82928c94f846547567d0764972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a8f8d7f449e695120036040fa93d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cd427d7e87503e8ce008bac768565475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a43440569903173b366a726d8c31d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c2d8ca77abe3cd09858444769bbdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87dab9b61fb5b3a1225503b472f37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bb083075e37b4fd382bd9d0b09797479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd0d8684fa0f17d13027251e579ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56488b6a4f456ebe36db47595a138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f17d5f5a494f45db1ca50ad210ea87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca0542e3cfad4bef537cb82778b128483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84782bfd5f9711af57f0c52323a7405484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c82d9e4a91529b3e0a9d285027b36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f8a52081d2058a66c0f42a2b6cd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516c4574ddf28ed1621d09e98c0c083487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b5f9dcefa04f64f9eee0d2fbf981488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a333077efd9d64718e9478d71ed48b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2b1300eda66bb65b74adb4af3c86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8448636bb49ba91e858a5d5a3126f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef1aff6d83f76c915cd2e03d0697aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb4e2b73a61f6c5a44877ad46e3e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e584c4601b3ca8e9c0ebfd1c395c4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195208a160acad5bdabb7a21f2a1901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89724fa82fddf198cf1fd5831a2d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77d529e5a2eb7505ed415a17359f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3f11874230740a09ef0589a0583d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d69f9f2813c3a2d709d9c9e3a6291499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251dd16fcc762df68e1eec413dcd54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3eec8a0e8d3733715444732be242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08487baa70e339a4399ca146008186b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7e4e0d0e95860536937a331c681a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cdc82b8c7df26eb7359905dcfb267504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc274c28d55cc2e40c3bb53d50c352e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbf7be26541590a94d22bc6357b512506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d8f0f08ff98073d622221959f287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834edef04f5657d35dc5e8605bc8ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d20abb49fb0f39aeee4fcb831783509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc277f3f02ebe06429a3a28eb547f278510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9c67d9c2766c8e5a9b62afd8cfd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c90d16a9238ccd7ce46a3a26ff37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14ffb2a9ed10247e87adc714b2217513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b937022159c125edc83d5b6cbc0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e675ac7ef7bfc5e96030acd027e23e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc39d15e4ddc18c1d4816f35e80d08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f885dda57f05bb4a7938f07e264eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553534fa38e1a9f1a1aaed43a13a8a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34843149929bad3497256d4bfb599ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbef740f45ffcdf2493f7409ac85c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e1cad78752f670e38d9500b82ae13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ee2192f8d47cc5ac00384c5246eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f381136a484a92b809f85938e03711523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad676b6d622eaf0730ce4233aebc1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d096d84818a23f0d3857ac740665a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65293409e322148bf4294e9e424a785f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80e7189fe5c525f76a9af5b72d50c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a8c8edd714c648131c7ca0d80558f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b012f47ac221945a9a05dc50ac8aa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ca0617914bb5fde8eff8c4d2b2ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91349b89123f5c6fdd2264188ae15c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461b2560d2878228bf1067b9c848fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48620f77ca40287c8ecc07b9b85afe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5547894e164b01513856ad21a008534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340c6896d03ec236a291fc7d322656535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffaa2ed7141d3f986feacdae98af08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb829f8f5e362583252282856be367537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbd20ec143c9e43a18d0bbe9f6b57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbec2c79be66ba0b28e07270ecff18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb5c1f715ca921bf6596f3d313eee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d781054c3f97f289db998c17cdb9c25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845436e7a727d3a0d48352aab2b248542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0735de413fff25adaba80186126fef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e2805f267957c58968aa60cad4ad1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9627552ff583d348fef13963bf5c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcc3eede1540c71028302cfaf3b15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47fab9c5b11936b90e3a1637004ac1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8e39d45e6bdea48bf1c201138484548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138fb389d8996c963f93b5afd559f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede72283f33937a43e3b574bb16d6fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f26f91b4e9b7422a03b9b7d70b8b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6d25293402c0a7f2e88965455f17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd338b72b7344d6e782226d1fa0f5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bff65a784dc3960a0d24ebc4ac132554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d790bb5a190c008901df7160e14c2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ae8d58cee01a2d081290de424693c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109144c881618b7cf152fa3ef887fa71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670fbcd1eb157c189c2742bbc2f804558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594fbb2fd86b12ec106dd7ac9d28ab5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501cf56f3ef487e3284e27b92996b78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa60d73989688f3aed55d3d67cb745561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957ae15b9a66e5d9e7110c15189d2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0b4c48e9a188eeffe5a00d9c552d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e2e4f51b0999a5ef336272142dbad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca243de11bf5af2917b082520b4e24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa96a86b9ea1f0cf4850b51e67f18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a90c80fe93f5e9ef451ff5e24269a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a526787e7b359720c35bb30fb57bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7476e17523d4e9fe2cf360ee1a75b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e854db80028baf35a1152f77f870570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289880693da34cdbd5d919cb657127eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1eef928207e0ba5c0a43ceec081d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e385112d7eaa7545491455d689a41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a3a4e1b90c287b427a9d4d53e82f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848525e16eed536bbb2d28d5bfc624e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b852e3ebd560ad3bf1f08c3408fdab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6548857ba57b5665a51d26aacd458577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a2569752fea6998f7339d26cfbf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5f9f62480264a4968cec13ac311f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3542cb727c7d72c0276fa8d42a69e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810da01bae6013939091820208511d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aeb2cddf9f014edd4c5ab4384a1c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a480f386837170ebcf734ffc8af79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1326b6881b1c0f8e52608e069151e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a95a27ed3e7b0fc24673e8c3ff94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97375bf6bc9822d1c88e99cecdee9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121596351d0e9283d165826ac86d06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333200e91c5d9c7698cb62478c3f43e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a5cfd1949db02721be7649858fb43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d756fa0b17feb1f613276ebe4c4476a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd2c5cb764cd5721fee1302e4d807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b9a6c0ef7d4439e47f42f4bbbfae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915218ace367bca6bfc8d00cc13acf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525741f34d3ba6ba9e78410b230742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db6d9a033857eff2638055458f5fe3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc183da7e308ff760e308717fe12f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad6b4d2a282961ae967cf794549db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22efe5fad700e155ef9ba7b6fee7eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9244dbaea671c845651934ad035e38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237754af12687afc767457c4d467c71f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500761e03eacdf673509446aa47a4738601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562317d5dbc32934621868abd98ebf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbe2feda8ac18155d49957e20a3ca1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5199aab4ff2e8c10ef3c3290c2b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768cf5fd7fb37db963bb0178ca821da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691756dcf538fcc1e10f999f1d581105606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11a895269688ff7e93af4d61a06d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e0ed387a8a01254c00c45eeb4436608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ff7c89ba17e49826432e77cbcb6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd82b322881830a0a0705f942937fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cd78cdc630232267978538cbdd8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e83946db9caae7f70a610112f8fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41d6284f85330df8f710692030072d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba27ea7a91ad7bed25e52a0adef8fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d165278577b4f3ae1b429ca1aa91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201623fed26bb4d6f327cf97873c415616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796677eb4a3aa48f578017faecbf12f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114e90966447bcdfecf88861bd4b992618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afce583f52113a715a2d8381937df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783bf6c1b7a0286811f35638b79f41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813841a9f6040107920afbcaa03c68f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739afa155019852ac28557cad7c6b6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3be77830fb98d0c02d4156350b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3f71d48ad6dc051136a8edae22728624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cfaf46bad7a638ea4d8aa84fa7d71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da156288e5a1cb7226418d26c672d6cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f3bd42a227db189f4e6090acb1bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43cb8554c1799fc269eb4cad006bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bb816befb13bb1af82989831c4ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400a76984158e243810de21bab853c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1de239a7c1362c2f5b8a84b80bd6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e60260b3cc7a8cfb6244d6c29e13be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453def369d2e6b35f50701bb2267ac6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468b6c08ed917b5cd1bc61ab8784be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7dd7b67e4213f61b5c7ef1a850fb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25805c2350f771e557652f1218c780636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095b2c8270cac5d778433fe1f44ba47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e976e6c1ec11d8ed51e6d8b06efa4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510ccdf3807643d15ee6a71b5d9087639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b92861ea63231c5e5630088cdee6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d519857a2305650e8bfc12e3412e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b65c3a067158fdc9fdaebb01f0521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f023b3427d8d56593a5c6c6e7ed3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0899dc258310b7baffc8bc2f65abc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84affbbf067651ab4a3ae30414f47dd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d867af7fb0d652596ee6124200d6d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa1f0fb53963378a3ec52d06b7dc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c9469955ef7d60f8cd405d357aea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b3686135ba4ecf5f5161664257cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d2365a4a12ea5ac6f30c0c756b1c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b311bc0ef862fd0be9f35a3e2806651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d0a65abe05bba0aaac3528c9fc82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f6279a504ee8b2fc25cebfb0bea5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ab840e05cf259acbfbb7ca93104a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4222e7c16ddeb01bd616548a02de69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c021cd9cb8442c4bb4e0eda3afda2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3fa6e278636250d36d3f136ad68f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d52693fd2b8419aa09eee831bca3af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb781ce6feebca89f5ddecee2b687ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492c2f2f3c91aa09dd50fa9a73edb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e19ea9f191e74d7bbab78d1bfaac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba72c1a0bdcc25209cbbfc92c222e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe215d4289ece9cd85568783cc0a6840663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc043aed381c6acfe9d75930f131e31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302954fc688fa72a8c5480f99a1330665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9fc089e5fe87a5e2b4493b55d3f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27245c7365c56f68f8a5fe8b18f6f8db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15893ad850e14d3e4f5f225dea8342c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00c15774c9dde6bcf62e9760b9987669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1263723346244bdcd4b1c2dd7a33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d7bbb6f2bcb76bbebdc4af0fa5e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b7ddd595214c9103ddac89aedda1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ab70bdd5e8be06c58d8cb85d78ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cf1046721963ab94867b334f0520674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce8fd66a012ac20f9713f69d8a31b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc774d8f402a0c9316f557642d00e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b871a2797d6f4ab4b8b710e49a0ce39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f613fe6f9d3cef6d2d7f4441d409fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83cd20a0c5298af548ed488bc0cc2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650d6ee0341dfc4e95e104ee7bc33a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637180884dd2dbf0ba78a427d69a4fe6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51db2cfd0a145758f7db9880378b54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fda8713bbe1475bd077fd9ca7cebb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa30cb22916de11f51aa5d06d749d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865e52c3c0ec947051b18b7f541c6ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e42966a27870a92b9ee026286539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51589e5a588a5fa62f9045406350a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa50480247063c004734ab2bcd8a5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a9a377737668345e608c44a4518b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f46cd3febc352e3523c894355263e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45007e28a1bddfb7d5a5227383d4a630691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa520371718c88bf3787ee368193cf1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1248e0d9d5d68a24f74083ab183334693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d6c8306536223ec7f86f6f3fafb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f9d56cd9364182d6d683410b4747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e012ef147a4aa9317512c1168c5a46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f339265dfee9c61daa6bc78d295b7fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe39e59ea21b11aaeebdf0397cda89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae193daaf178eed55498eb96d65c73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd9cb716956304598db215c957a89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab9183e9d017270bd10a1801c2e50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c77468b156efe4e47ae5a7fa57e6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a9a2a0a36e4391d59ef955e863bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7c5eecf783a510eba6f0d2164ff5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9800402333501dc0abbf0805f1892705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3fa0c099dc181bbb38c0fb11009c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550cc8d1363c2899338c1f1baee8121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b824f86db0dbd1646e3763dda0c67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a9bcef3607779acf74c7faa31d1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ca59e3fbe9731932e7556e50d379710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ac0301ea251f73f44543b63042d4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716d24b9f2f00969186f2a9fe33ef4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696055d7d15ba7cca5161dc2f746d20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892fe26977645435b7f720f70a3b50d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d5b52af5aaac4d9185b56f76e460b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7dfb2efb42c4bd21c4008d5c8e80a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d96af90fca359b9ea2f1c7e0b0b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117a74731d4fa5ef2e7c1110b8e391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99e0420b5271eff4adff607ed79ef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811558ca8c9871f9281a41727befc15c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5d11074e11e423c95044dd8f6c33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28bc5b019931c2b488a79562250e81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b15407dd38255bdb4cd768e0407da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d88698745087359510ca997d995da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316503d623a7f20454fb0183de9a7de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5264c5db36ebc16e91b118a8a06368726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84bc0441317156f2f627fe3779d67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029a7b6394efa71793f9987b859f758728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228764dfb989f514ea3cb3af648563fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf45c0ef46ecb9f79da38f7e0223bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437fe3e0a4e4360f3d0455ac9a6b1b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1416c5b5a93053b13f187c78274092732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba28f7bcd2e3ff9be741b05f1edb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da451de27eaeae2cb51f4b95c4f902734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a0ba34a0980b4b9a836474316a00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105540fcf2abbe35e3d3beb17f68de6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a0bcf31c874041045d92e97e651e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4998ce539a84678e65c9ff9b488e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e11f554f42e8813b42543b9d5ba1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6495e5fdab9d2037e3d27e7d4bacd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8e4d1cb379da7f842cf6732be577741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acbbc1de7c562ab4f70cfbbf8ce30e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b2aa2d2a4453dce54edb26228ea8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cb5721299b098954d3cf359549872744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed9b8499005b2e0c51c7f3f94ae9e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69ea1c6348a9de18d3db0b6778c0fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4a4b6602bdda99c3563b92f7e316747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53e8e6eff0171a4bad61d52dd42b35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871abd963dafa73909c9905bbb2aaff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a96fc64b5dfcb0b51fda9a117fe1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a4cdd5ab8b5e476a71825d988db23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a321f94fcf67f4f3021d125fc228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84f4b2ae222a40c5eb24ea2f29ee0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ede69d421d67ac95404366b59156754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932e8ae9e5bbba177cd4674887ed4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f1f3db16e84b315d70eebcfbd657a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0e145d542b2d0194753affb85098757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326800247c766b805cfc7f6f0c31ab8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dfcd9a96fc21e3c3928bc88d698e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7eec0c90b446dc6b19083824983c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a39c547ae707533ed52aa949fa349761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6b23a84f61a9dbd93f4d6f7b3745762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f55065328d0838e03bd7dc9977f104763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498168720d063d757d75c216f024e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c563fc26dadd4154cdb193116eb3e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef927d023b44c4e4c91729bb2a40434766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c7eac360d47754a144cee5e376ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12fdcdb8fd747990a4b9db5a20e9e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d457a2633bb0a4b130f55ca071b3b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c35ba4f57364f3dab9b80a72650a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3860c31a0751f592556145e144cd5e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781ee9483afc70dc7052a539ac5779772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b88cf469b683c672a260f19aec51773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5007acd229f1051558580ff1073e87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db650966648456e4ae56c7b7f6a7a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a6de847e4c182683501d8933c982776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2338a95193f34b471094e59dfc1c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4df606723d4275cf36ec45c443e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec05dd676c2d95d2a8aad2095a75c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f287ea33fd52d82afbc90a3b2268780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a8f2b4a4c547626e5c1c7d82cab65781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153ad4b14f49b731b6f6c5452d80625782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aab73f509818a62b5c16842ff596c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e03de958c20b1d6b14d9e671ec4983784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189cb6d9633dd894437ad418fd11de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37acf69b99b5836cf538901c693d6b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff8d4c5c94d24617ba23797e05cd4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8eb158a83ec838f756a72b256b0ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849477755cdee79c5ac0554978aba86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8284b04af1af6ac16ef5edbf88e6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686537d1b3f49dae39a48643dff4a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c77ef2167b0aa95c4f69287cdee58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125949c98280a159ee31fc254fa52291793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697968838032f533d44145e54f3b9d77794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e180a4bddc63dbb7c61c8c30aa5988795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be856795bf5ba7c1a1e0ade145b4ea7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91598a7d4bb8255fbf43fa8e377868797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910df806fc27a071dd8f8214be0daa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209e52a7f0956301e2ec9d568dd6c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fbcf6884eba71def555c50fa1f0cb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4619af875c2995b2fbe39093a25902801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8e9e90a908730f56ba869c845c811802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e14df71daf783cf33289724789342803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419bbabb244bb46e148a04bba5a6eb2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee54a620fa1e1226ff455102eda08a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b25b5d156c9902b825dabbbf787f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab74a13e8ff63dd1acdf723e39e47807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2fbd9bdbf32bd028172bc7fd98dd4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473847585e541076ca92f347b5e017ff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c587aabf421ea0e4f2b98cfeeff4bd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91fdaf1c57536a7a72d1df03f41c3f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caad30dcabb1f596eed5d4c18917dba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e4194eee410ef2f548b1ff2bd9d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891090a84c74e9d46608ed1f2b1f4f3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd45aec7e02cb852809cadf67c029815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3a9ef5c94d765a192a99585ba7ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1eba84f308a5bffdfeea84c8458f4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484fd3695e62a2e749fb500806955e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee11b85bf3cad938472b67fd21ce028819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59941c61098f51fc65a4ca6890dc152820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc34a43d63d700fc1e94da13745fad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61807d5204346ac479a4ae245fdb0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb13b8b9a73c747b49806aa89e32f51823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682535bba13f3d8c3738d1911b5ccf0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065d254540104093ba7f86850338d1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d527ebaf466a0e5bfdd3d973c47353826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9442e1c80eb8f48f24d1e6afc823f9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b28deb3b2c4c6998069555af8df42828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1583ca7f03926ed560234973cc8aa9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848ae18aba49084f83509f70182502830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf276184965ca5c5fd2b9bfb3e4781831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4dc4fb40670c1c88ef78025a7c375832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef455654693a8d015d30f2f6161f3e2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aebb678df7c2037e041a7f6f6f90b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced220c1803c629ec3395d9781a6ce835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452382a1693e0c114995ffe09b723156836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402bea72012c60f9b8897611b061283837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee1ef81f38a838494311cb25e6e2a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8cc8ac2d1f32fe6a943d0afb219d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2a9a7ec0ad6db52387037a686ab6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140404b311168189a30c80aa5f322078841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a19d27aed3cc40d6e7bedf4f9cd7da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521bbd0bf908b0548c98e69e6376417843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453eb63ba0c8a2a862ee125950e0692844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13f7243c418c0245201786ad6fac7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcf2a99b210aabd36318a2a345e54846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0f0bea23057987b9bf796f457c31847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad37c50281add5590d79baab0f528848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590523c08861dd6a8fc0e85aac14bed849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf4100c30c64cfc7726fb500e4791d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dce7cae7678289a834820e97a3c1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ed04272bbb1e75e1ddefd855d8de852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd363d163c81403084b6e1130562101853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527599fa4631c7d330b8c2c5160e37ee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e33293287fa13e0ede1353961cf1d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c81e99781b6d642f75bddb01e273f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982537d33416db19ce62b937267c879f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b32869b8de161c5dacd50e2c0294e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d971dd14f244c5b3aa8c79e6561816859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453223d899100d0aed2f379160768a3b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc6149a4a3099592c9badb07df3f32861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b083110552da8ea3ebff5b0655ee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b8aa761c7b4da5f4e73e40e1d3c6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6409cf06fd06f4b41e1a1cbddd286864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a640e22f0ccfe8723c1d42d85b3f1c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421b2056748f4aecc4a1cfbf775bd6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e09fbde73fec86d19943328969b5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086984cce51b6437d8f41e80b05e49868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3ef77d96c5b15842ef22d90ac259869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f628ffbb4c88d844a565dd616768ca870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e79dcd6fbf9d08a108af60ab59ce9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a368544d3d2e12f21bc3f0c2884342872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05df2265b67e51667d8314397b2502873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d921bbdb169fb2a4d2f9fd8a1d0b12874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48380c2f7e9a7b72cd40af0f1ee3504875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb38b6b0286f27bfc714296af2e08876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e613c987e0ece995585eda93c084ea877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e1653f051de4b1aa757f99ac0ec4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0034bebcf40f1943da2abe2df0510879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed4a05d48feb32d342126d125a373880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07299cc370a0784c18c31fd3d8f65a5e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca91bab6817e4c99d6534bcbe9a9e0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fe22e161efbc597db4f74d3549a0c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5741a675e64e32b88b0ba8fc51a76c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e015d9b56dfb11ea4a56c1a58c377e9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e20a8799210c90cdff873ed8b3c1d8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84ba5930e9774ffbcd956df4c55ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4367d86aed790aabf9c9f460bc8e4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1379e1c6ec8778e4f440f6116995889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c44fae86f54a7f8bd2071119581d2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515cc7222e98271e6f54395e100b25891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6c5f0cc91b54ff4ff948ac64abd2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db949cde46c7608d7e78f714c5165e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2252178afc507597f75b365866b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb9fd33f11e18ec5e56e92e540b58895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893274d0db555815a417bd2bb6c0c9b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c39688833693d34915968cfae3600897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54ba3cbf0364a3f17af54eb2f0ece898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d97fb2b591e00584ef55d7bc8fe3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41351ff437b2b57c3cea7a701cb7002900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1cb68673e6c842f32af5caa0f101901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56a5fc051cb73e9301d33fc134de57902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267666016a3fa11fbeb5f3ca51619c33903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fb0346677b5e7469beee82dd5ad2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40504f2abc801a29c7505e0163b83dc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04297b047b7611f4e8922993e366e93906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba02188e824fad4ee961f9959a542907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd67e0eeeb68cbaed98fa5810911c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec85cfe2a21484ac71914cebb8eb1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037cace4a8517c991b0b9890db93f5b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1a7cea61eb414358444b19090fda911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eee4ec0d1b418a253a95db9d47492912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9388bf6f4a86ba82f272e723cf27e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e3db8379889c7768b92ff9867e25914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2c22d17c072609f8c56a6e170a00915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581d9eba8fb2d0a30a32f58b5819cf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9feb9a43598699fa65df340efe9b79917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36da9fa8b1197a75280ce87a6664a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf72077687c0784e29f225310c2cea919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930324966cfb9d39148ec3b289762a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11fea7d92712a7daa45d6bd539eb6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c879c0626cac7845e8cce065554a5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda782eadcdc46c531dd958a437246923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729640fbe4fbc1fe0efcee0948761d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc95822210ff3beeb36b2c04c3f77925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc47cd58132faa1cbf0275704a66da926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ce215a7f329cd23791b130b399ac9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57796f2ff9fd4436a68dc8370e503af7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e67e2188f3822fec550725b289ed929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa3881ba908f4c7f80e365855155b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc3f9f050fe0ca122a875d02c29a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c356b87e4173216d3c05c1043fa1a0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e5f441365508e2e42a912dfacf66933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed32e105db10084afa5911f5b08ce7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340747c5d899a695ef2583ff46e755b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704149d65b290a342c6cb4d83f6f5cba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f5611359c619937949d36ad996b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc77546f69baf36a003d5565f8b52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab848a9eccf563038cf38fd4996970f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b59d43de5fd4ca3110d20aecf89b5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8c58ba4cddf1e5ece89dd9be0f94941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f5008f0c12fad6f4b30653c6c079942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f517284470cf05c89f99e9e86852943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afe6e591e2bbb54f492b3e1793983944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156529a982823bc82e95df983c68e6b7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac10ec7439547e55eaba2360bd7b8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78863bcc0d9ef7a33a50405d943888e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afef92e3dd0b47d2cf7e135db45d09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8299a2a8769c234dceca6eb6041b95949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207cf0c77bbac48b6ce601f6ff6482950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd4f8023c1b86beb516e1f5c5e2f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab982ebcf6f8421a66f7ca485feede952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f89223adde988ba6e7e2a05f155a0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf516061c9a328cc1f8279d87d2bce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58432da179f9e31671288a64cdeeadd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e30529056d2189899edf9b9f5622a8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a3f7ae9c76c9775664594a2ec7e36957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d0b58c25d860fa6cf159a51357d9c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fefbe925e1f44f4018e48f2d52911959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce680b6bd442f4361696421c9a653c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4853648c3175362e6317b119b0af961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac293794a77c1642e6b529c637bdb88962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ebc91070e3a1e007f3d11b8f9f8b7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed29f5c4c9e0067025c7c8e861688964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d8120e48272b650b8bf43b6453deb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55674ffd640fcec70f3c0c11dfe99966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad910c178af7538b3f5d876fc714647967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4b4b08cf8d7072fcdfc51ef84572968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e2a44f5c06d99a41cb55ca85bdb08969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2997a413b17051e24ca6e54e62023970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8b056b288bf4912a0805aaf986cc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e4f1271f4fa060bc3907fc3e5a72e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f687c7bc702f69c9678f340fe1954973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b20477a468c9d6a85c18a81af58ef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c244b6a52bc9efc5e392ca475db4dd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71b708a5b8d07bfd5c5d0141ad0e1c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedca059e2025e748afd4d50248a8f8977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3718443912b5b08ec65080c6b097b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519fd7eb40971be3f91ce9eecb7b272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa65ef188ac29c92db3d371c6b7693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32e4ae9c2110babcd078b3f0a40844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc365b71f84b5c7a3d782d0dc63b92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325be2b611c6147cfbce085062955cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389122a24bffb80eb497531402188097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ec8e44a36d37b108cab670d6a0e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b811994d47424f1f0fc1031cb6be8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f0e987cbff1955beeb01df7a0e1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe022b58dc801b1175b0b12b11a3a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4a0a23f039a655389c728d6ffe5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19255d65b6d3b7abef939816e0c33b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f68fdbe64335cf4338c714cbb2ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08472ab0e51c0d1bbc489bd9a64ae215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3a620f56be3aa6750ca149473d8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09975152fe62ae627816b3a77c2fdeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1009577e0990cb9cfd043e5ed996ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4c1e43588eb74f359e2e568ff4b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e381015f5b3ff3a847f42d0939f7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2cd1a801fb918560565c2e1ff8ad421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e458c06cc9a8de4369ed4cfb9ce0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a551068a59a401958a2f93ec32d148b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb8b7b0e0e26c1485c880568a1aff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed640217d6e02d30970998f390694125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9880c8f7c13840cbf47e9d4794fbaaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd791774d870a35dc2e4d2be0d34bbe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d687fe884d9b76af8e06069eb53e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40104c531504147c73afb16d14fbb1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff117525301043aa1eccd878c656319530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7da9bf25e3e323f3b803fb1ea10e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c8848bb049f42c5eb007e37a6087432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43948a62021645f4e7fffd18d8e979b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2627e3c0ad86dee98474e22a4b6c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a65b2a650a83bbd71b6cab8cf778635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ad43462975b08465dc78325bc6ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c2e0a36df35cf3119abde50dbc9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c17f23f3b124ab70b99a22daf01a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fc90c946c3158996e676f48df39539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128224ac35b46dc2f77201160ea2ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410c229b4e9692b44f78d308887e8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae22096418f8aa4b3211eda390276042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb565baa426352382441c7304c459343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b099599244150238b4399a09f5d07c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b59db506b5103b582baf217ebb2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04628bc8fa3372e25e2041bf5bbbb46d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d3841f29afa241aae15f8ba2723247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5756bced125d465b68fa50c1d38584048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e107f923e9961e6fed87fe0a2b6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f83a6c7193008e4a5fcfef5a36b9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c61e6e9a3259e23b2b940cde4af151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b43de8d0fd7ed1dff3ed78a582e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0890c31dd0874120b9cf2917493751b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c5b81a91141e3eff53fc556b563b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6625262b2f4908447fd9c7d2a66db5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726e28073387e7852f9de2b543fb4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fdde844163329691b69975a2b251957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2cb27235988a2e17a812182cc1a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a898f7eed3d0fa9bafbfff7a5ab9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abe20cf668fae96acf7d180edbedf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7185058c0b5749517806ce58c825c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4795fbc4062dd9748b987e4430697662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582f977e968c385f5d02be8b9b22dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1dd26e0dac91a817cb7e1026529064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f1b3b0314e07eae7b19f2952cd66465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470c8a599d29b2f3720dacf16bbec4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6672d1b09e7331980130cf58d469ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7ad6c0bc0d0bd7feecc753caaf7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079aae0d28d4f03e34a3e316137b1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e149296649656d3435e2cfef7bac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07729e19843a13d5f75d7d5e26fe2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb9af932919446ed79b1b054527d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a8988488964c2567ec3aef7a80fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503144354df29af201b3d6a38d89651674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ce9eac5c6110540eaaced6c53cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010016c1752066f4d768e5634d52afc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03ce3dad6382281e319604b1eac6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2b81618d2801a25ba1c93afb6cf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe299db297a34d83a36c6db348de9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a747712696584e8b4e12faa9c081780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94137993f2a95c99519e08900c4a9f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef4d7f310e456205baec68f439e9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0fc23f0a338f746ddb714db424e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e4a2a08f8c71ce42633da288c97b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fee68170e6dc6e490d4a1de96c39e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5cf5fa09775c097d3d5011867e7f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834fb779fc1d24154d002f68dbc07887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdfd96c0bb6d0f9fd2b8a988512d5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad8ccc255752f6a96c3d065c11a07a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399eb33d464b83e4997a50839d072c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050f80d4000667743bbe29afa48773a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38a55d654b8af0bf673f0ba3d6ba1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554f6f7f2fbb195ba91ada689a451f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ee588c2332c8a1aa8424b15b11ddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4ef703e2295c99b2e41c23ea2ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aba13202eff0bb4d836d031305d2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aec0d78b3ef8759251bc12b8763a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85a92acb5f54d7e3103090cb6ef9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78180dd4b9bb10e5074880beb4975e0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71cf570f5b6f70e7aadb072dd15b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a9092b312abf83c769f6f64f5e17a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ff0e01495580904a94a562eeae24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4728737936cc5640a6d8d54281b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e29645a67f32a41b1c58ff66e072104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4124063d1cb4efd36c97a06739af71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64463c220c02d95e2e6280c8b0bf77e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963eb54f68e73fbac2c34db121d02d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b01fad3ec8ac6957331782f81047108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d79fc044a7bd2bdc8590763f0be9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69325404dd067ca7b26b3b77f66f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e51e24375e9812d274efe04078aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d82855e6292327555737042efc73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d683f393bd7624684ccc1be04a69d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6a02361ae7da0daf1a9f9ac8f7ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34118098ca94701534b8e2d0c9c061a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306feff8eca2bf647e6d8ffedba8860c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0c0cef6718d903231907ea503dbaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eff09a28b017771cbdcd9fc872eed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9e6d3ffb8ae89ce50296049e9911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f481381d379fe1d0ca46069109d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb52fd174ac01dc1c06414a93ec94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0db19379a68d54f6e39add9d5a55a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535c8da45cf6af4db0a36186bb1902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c097f56359b360b5ae1d8d55bb8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de6370fa589a2ff74cae505fe52076125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426737ca222f7193b6cfc50ec94f985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f914fea9274e99721a526c90f2503127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099439eaaa3386faacedf9611874f50f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a14e611d9dc8231f58f9aff21d124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890350cbcaf6e21d41641040df72bb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21187c2f2317ede29fc5cd0c7ee07cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64981216b7da91fbdbb755c299cb98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba30a70b9c7bec0cee1f4a920c513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d68a83c86c8207acaf46da399e6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741df0285cf29f52b3a1b6142ee9273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c001a24561560df5a38df733ca9f20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8f974ab93b34a25782662bd4d9e9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14423cbcb98659bca46e73997aa9fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65667bb5ab18d362c4f11fbcde31f2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc7d1a85967b3cef5b41d123b7b973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58dc8a0ca6d346b6badb7d8fd20f85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0393ce574eae2029f5782db50cf924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa94ff1d6a0c3652c5bf6efacad42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c74c3182c66ea0493e8398de8e1faf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9eec30f37401bf442608f6a97a894145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016996c9637d3eabb41d3f1ebe8bd6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a922acd9188ebed1f81f44423559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428c0565b92ab2d696bb3852c0071c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975182ea65f91fda31ae3fd6635f61a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e7b7d6fc2cd8b36b7f6ae795dba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f648af6ca09e65a5e2f66775ba54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b06055026398e438a822d0d4b19b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14078da3dab26e027a03aec36babd66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2317a697e3721c5b9c042bd649df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc375e1b629d6d44d127937c6560867155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee95ea8979cb9decd82201a83099f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6355f8cf8e8ef047f3bb57f9ec509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35e7a2706e7dae64b4366a2874e14f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e7d4a80c202b2aedd246cb37b9189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1f97b8474bd38a7d98186ff70359160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964293564ff49ae9cf812c5cef43ca22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1f867ccec4e9fa3e15c0d1351a33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134755d65a212c971bf9a4c768e37c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef84835f6d1334ac5f2ca3e97eff921164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd2ee217a890ca4223db1695b751d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af77949665d1e55640c7ab4e23ea6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9df79dd83efd31219db5828e1115d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a7fe9e7bbec72b51d5f259221d8f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef9a814538c4fbc4b8a5da04b0348169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8737f22c91b0e53edb076a74af0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81ddb60f99dd44d55ec1049174f91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272ad8213568b7da22e11ba5fb5ae0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733dde19b5113686a794c3047f75a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0875b5f6de89ecadbf3315c5d08e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a5881766f2abd269903596060aff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20e92bad358953360b87cdf3cffc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde20ccd65f1fd311c47a0a481e94a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b94e5f1c899ce544d468a27a285e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bf53b26b36fdfb02ed05ef67d40d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377f6dfd52ff2f641939a01dc8025cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675efc5840203e42ef6525d882b7570181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d26df4c1e71758d924d5947658761182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288f88a8b72d481a4e9591e579a4355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099fa4a72923b05e3ce45f9e8027cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e184c59d9f49464f7a64b0467bc14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32eaae4f292886b54b8b89dcb5de7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838251dcca61abff30c280e2f6fde36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5a51d0890a209c3606ef52594ba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a305a6ad6dc2ad52ceae220fd681d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f6a80a1f97654fcf1c316619b4fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e4933218cf9347e188c7a800a699191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffbb769130dd10d43d06addefcedf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7e1c313c170a8bded9c3e91fc8db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a015592ecc9997fdb2f7c67191e933e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f18895e336c782d2bcf0f400ade18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513845c9b15f9940c868573bcd14770196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96be39dbcc9148434207b966144830197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c111fad9a5f2ff3b39057d58c44517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da25cbe3eb221cf52fdbec95c0a563e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f43fd325411412702747aa826a39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8256ca0fc4adae7efba1a92126ddf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1c12ba07ac3ab9279f11197035156202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ddaa39f867848fb5bead9afd530fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205670279ed985b20fb6ca0724110c9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c2cba35630e9761e2770ff31d0b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2ea8869b93f2a472dd9cb6047991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd38241128cae084a0e74f268764d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30d1ba3dabe240ca999e4e68b93d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219ebfe7be58fe1f5265ffca27f877209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1509230d38c6ab23a6882a3fada904210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2609586da27d7145ea6805997c4c3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b1ebfc2c8c20a3f532b88515b2e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073ccc7a0a9dc61f9e55f4bab14843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a449ad7766786448aa3a04abf956e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe61acbeb81cc794f48ad72f72d67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61529774f164741bba9a2e91de2fade216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584267b9f551311b71fdb1257b54bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e249ebda606209e8b15b43108ac6780218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb85c6e342ac2817b5bea20af49bf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a595cdeaeeb144ca5cc0aff23c1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a80843514bf12847a3ac364a2860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e25892e11927015a00eb08b21a99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d496aea998030c3ef16260a36f8b05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5887048ba9f4048856a08c85d8e2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb3d712cca7e83b11bdbb7c1e5a42c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a135eb9d42d49c27922dcae0087388226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e719fb3f997601bbb591bd1a8843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76b1e0b572828a8006d956f7be430228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980ce828bd45dfc7292d17479c6f14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573bbfe068717b02688c01986c271c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e6f64b43fe7e7caa8d55e592b7f10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba87ce6384fcaf90e550efbab16530232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691fefb286daa5d704217298bcfe50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3825c31879425f7d6684cc379903234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a272b47ebd6f204772d06cd787350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285a4b374a5ef70ac0c7f9e1e6d802f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15c558d429ff024da12a95db27c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d7a5bfeca07af9d1eb07254aa3e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47df9f92d8d8a06f8fc1e9736d04c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9710ae6c98c815b792d6d491a8415240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1af31dd64bd1478a4ff206d187525241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c31726fb463a0ff90d7ea047689883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74e134fd2fced078dd369cfae2c8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15e9707a542bdae61b76a1951ecbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122838e0896d671e22f24f1264a5875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78679d51bf3e308e4a83957d698a9b56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94104a0eb5ec6e75c5c673862d2623247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b89041a9e0d4b7b97741b09c35ed21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8132e85b4fc97df178d341c16a9d54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5cc7faefbeefcb123ec409611ddf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdc41ad5260c94af77dc85ea10489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb843cc3396bf51843dff418a3328252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0c0df0f770dc1547071de1adf5e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f19c4998bec2267d41fd0e1ae0ec55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f60e0988e686dc8bf1d8ee1306c15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5961fe5edd30ddc0207a24c7b3f833256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad094398c29097ad4ba97a06df75d99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e77d4f4bc53fd61d6e31f0114fb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215459ecd3184a833371cd073f57a455259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11552812d4eaa41af429e365ad103ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0705fa8620454820fa3c18c4d510d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b9161ee03f4eead8c30d1a2c4eed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5fc0b083f8480607083b2361d3564263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1421af1adc7875c2e1c421c4d476e34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec090813163fa65cc69fc055a7f3548265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98b500b69216d1ae6a9d80e1fa06a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e100dfad525a3fccd1b8eb68a5273d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2aaa74ef9559e4cfb579fbd21c2a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673fbdf49f83141df7f46980a434810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822b4f4cd7d57243e69965ca2269e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aea53875707c38ee3a8f6de31889dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2326add8515fa2471016e320c9182c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3e5ff9b19adb4085139afab94eee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c88d35868de1c3f86064d53185402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0ea77f26563516ed9d740a14af66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406225f4a24e2767e8ef8fb469a9994276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581725776b09470ef8c0ff278c5c6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b01f37ba68a44d486d78b7ef3c15e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af3dee2c4ffbca5c64e09e8e20fcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca9295a091b757fe676e520456fb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db79d26bafa5621fc3e5e08241e16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1d241fdaba050285bf71449f2432282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931369ba46897608ce9a0f7f74c2afec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf524cc67044efa6c6e6be6b3400c75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a90e2aae697e47949b88e429ad97b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150d15f8b17a5ece08de61c366b8ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681259a607819960c786576e422fc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670eea7a49be51c82cdf6daff5298eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c37bdbd740a9fa8f4e676a1faf55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681fac3e94fdf2f44111bcf26b05581290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863f79b77e599c0830c8df26bf1dc22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8f1a35b86ed94dbab56e84c43b7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cacbb77a0577cffa5f8e6ae0eddb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56183e8e3ee103b5c7796560eb93b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41409a4c4b8104aaf9430760b8c579295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d14cd287427be165a06bcb71bdb98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d22dda9e1a4fb356496303c3f5ee3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76968ef3148f8df88e5f1bbb9a1b3390298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ffc0299743e4394b14547c111ce3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b52fe919ddf4294bddbb06e76285b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6d0c2e48b09cac66577815c00641301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771e4f0d7c10688406e9def71d41c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eeb7a0ed7119fa5c0e6b21f084c22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45383e9c4b0c988c663c5b1c9cf62f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eea868e94e607ddc5e1c167fad2e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28317ebc7ca39d47dc8c5922efd0349306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc56b7443fe59ada824cb6cbe9d1eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217bfe3603ed8ab52e3b6ec3524b492308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028c73e291d30c5c41fa366cbb6e31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f0666228f29ae8b45b6a52b313d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166dba00687521bef3b915df03f4a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20a14bdd4182916c8a455128d4200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e999e4dbf6f567cc5cd947ff7bef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c767bbf1472c1660fbf263f9432d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040d69054fe3d280715b1a2c114719315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b52c80f97d2ce2b3089a0a89fc6cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f8eee33927bf3b47e75a7e7e9411317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17dc23713e5600fe937c64d06d7a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8374256838fb2470008ad8b5093bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38c0932068231f50000ce67d72318320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9941c34506fb8edd9738f4474e91f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbefc55904170191a9275d64f308f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06194ea5c0ccae98d557d82fd814866323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d29112bb8b56b7e77bfdea2e472bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840e463b6265d63c2cf91c862335f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a376966ca8a903479f9e0d9d0187456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa0961dee6f25cf9f2592df15dd51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84361342be3a70549302798773552328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad519fb70bd1fa5a5a4cd38d1deada329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c9fd728b4447c5e981fbda0846cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980100c4b78db09060958d92f1a88d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399543983681cb07cae83858a4ace4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84ce968c8a23b209582b0735968e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510d8185a6429343cad8d94a258d56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc8c709fe8bc69d70a87ca9da34ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c654a9169b6e4cbf93a05a8555b4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22ce960712d36b30d3114aee33f9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950fffb0a2252c075c6d79ccc004fbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae30fa11585ff3275d8e229c3a16e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca082c10e937c9df0d6117229e031340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148a91aa9f4f2662e9c59838b30f535341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dff26cba7c4e7ebb9a8e3973d829e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956609fc27603559544de524edfab22d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea7cdcdd0d6bacb99e70254fd404c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de69eb4b4bdab70037b7c4df6c3ac1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d74c7dd5ade9adda3622be2563e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce279fe1273f0b95de285625dcabf13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e418ecf55813ceaeb8c2ff4f678af0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69828c9ffbf3dd9c788b8bd5da95a7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba7b73c7b9c5998bf1216fed4403c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b0bddb6f7c85877f04c90d8ad02d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d4b4225f99f8d350277a31c60a27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b815b2c3bcaf3443fbe67e76b7fb57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0fc3b910796af9467aa6868012a6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447d3fc569f1c37b19164c8a0b4ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f469d62dd9620c253f9238f2f3422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ed7444aa78912e1567e39da281a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0be917baa9b644ffd238b142f57f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259060043182661b6899cda69c26c63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c08d2268a637303751721f5e96cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf596a15d0ae8c17ae6a40c22d6727361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73427bd21bf403fde8e1c61832b3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787519c451ae7b7e5c1302a22a60450f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f870919c149627ccc227a8af80b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7df166408d0af6535a9db7a70464365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18de50e05d4052c8f0579ad89bf55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf022e1054b73082c83087a38d504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73eee890604acfee77e3497aa35225368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213805ac6d00fbf6aa681208d76360f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b62f7d2eef0a05c8c4860d039b99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9fd0945764a4455dc5733e72a942371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db8244e227c422873e351aae81023d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc2a304e1c2e7f8bdab4e34c52f1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe10d72f7201ee3c066ce7b0907d4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3287bb06e85871be0c4b2652a5b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf96e6068d4ca6f3c3ffa2bb1e637376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef972cf4cabba3a1d9710961baefa58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd3eedbb4c56368dedcf887f57e909378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a377126894462d501d76a12f6fe611d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981794009054e6b645dfd1f9ddcee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9492101475dcb324ddaa65bc83530381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7020ec89e52710e63bfa82498b55c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04420052441d6a867a95a78c9a60bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e291ee50aded8d0a62d25a1c350f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc2e2b24ba04ac6d238f04dd28f4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6633f3414598a8ec31ba108a8137d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ee3fc4dc9d91562197881251fb48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b66f1b5501f4e4bf355cfedb92254388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c037bae6a2c3b8ccf023e985adbd70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60336509ec60de1d8f4068978dd4521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8b1db3f1f3d00fe77e1f25469afd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410659d1acf049b4e334b3e6c350bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1870f601a96fdd288f61fb3989963393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d9445f1263efddc2b8b152ea1ee6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5458d411eb6e990b12ea088af7d9ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9924df6a13c2c1fcb0555d97c77a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c83c6ddf353b1c787e3c026f27611397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6fd23bd9504c8e24482ed0b873e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566dfb0b787c989e0b855f3becd552f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce86d987b73453a6dbcc1d80cf3c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1ab37178ac606955c50afb3bc027401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b19bd39a232fde86dc9a7bd77da1f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75429cacc8eada12b6288716b03e749403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4d8b4d2bdb9d9091f46a41b35852404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b380928f0b06255e9a76c2f5dbf2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafd79ffaa666e5a67c4129cf9a14e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6ef2ccf1372cfa60f22f03fd5b81e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d1e5768d2e8e0973a8bec39ac6c3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb72b719904b7e10fbf4b6975e1b0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b0dd07dbece4df0d9f7ea41f086d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdf1c2fd935b746d7450f09e0d1398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc45fb0107e9f5fc4643208ba53175412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551b893c74e0ba6c71a5956c66b53f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819ce604cc6bd7ae91e2ffe658f28e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a52920972edf87547b135e12fbf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f01c29049ad113216bec2927f8760416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7ef8b87d75d050736d359bbc05dba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d02a574394a90df57b3390c740da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d0ef20db65c2b560184763ea1434419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3073aa33da03010cc3647438cd2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631347dfb96328272e6bf2e5cbaa14a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1571a0ff7b3da2142e7b3e0c5c4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fda651305d1b3bf85674574c15661423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e2209983ab0f4be77bcd3cae3668424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a53db5e2fcf3f6f9ee9fe6bc78747425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3287ac07f1342615f1ce398607c3db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb85fffa504814ecdc3339872abac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2087cbbf4e5517778302807e35d44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac14ab0260bd86ffe04aac3c606ff7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600f0ba05864ad8356b98940fb5b96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acee763ac2558b00182ec1fd505725431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e0ad3babe502c448db104f24a4d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc77ecd6405830de73e5bfdf05453433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc60f42d1295f962233e09feb56de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9810a58d7f6836da2e056c70ae8c2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb7f37eae9f2fcd8413c0b0258a3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1b32262d1c6fd56abaf26ccb8f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca1d9c2ac061640bc78b05ef5bd8f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095101c3488cb7d295888823e7cc3582439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524138b8fed20089e76400cf67a42fa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90babc06e849c29a3353b3754583746f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f18762e8c6e7398dc55be6c19dcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2dd70134194576201cc7e30ab219d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a48c39292b5b73701ea2588613804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b08ed16157d29760838e5a1e48ddf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eac100a4a8b080731f4cec1e08ef9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3b87abde1b1b7fbd4f78ae9d3aef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5ba5e72b4c08057672a352a3c490448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb90c7a3934e617f311ac69fa8fe64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d13ece238d26f3f08b7c9f717a625450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38e6d086a25749b995ffd0ea25ff50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddfa7929a1456978490570ce77ac46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2192f30972c61108ec65e1a3d5794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405542efe8d6257287659ee826439a27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7264a03c6ea0a1bfc71d21b099dfc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739ae5aeea8fe00c88dfc859939d39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ca41cbfa2abc3d4c373016e3e90f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235f38e244139257df414c245ed5cc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3757d5ca537e232e68c2892839f3ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e779268e5fd8145227b52fbf91b759460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae9f2bf5b207b40ee83038ec3f5ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09fdb6c93adc825a746fecc5f27385462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19006e1352c7a3d6c523c17675b69a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54771c3a5fe1f9158047f6daf09a5ca6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2ee8ab0e581adb360d0857bc0e68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397c57aa86643ca5eb428771815a2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8029d60a44e81a658e73a0e78a1e1f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aaeb583b956fc0a392afba64af3a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f150a9f7408d78ae908612a677942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d7dfadd2f12e6f4aff187cec068f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051de9fa2af4d46c69eeff5adfa8810471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698678b3ed26db1ded0b2479794e4fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2bedd1e5bb566a191948948668e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e20c3a697be3a3a7303846a72300474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c268553335d47cab5f5ea8f1ffc3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590b54fe8224099563a36173368ef2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce609794f8ae33805db592520f234f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c27eb7bce404ec074dc0c1be636b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62dd525a8775912698f95cb7b469f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37024e9a965e6090397ed7aacea58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbbea8c7cb1f5cacf3641ce48b54db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003440d704be04ae9f3ab07276aea15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf197ef8b5262760e72df40db72c8bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb330794676ab122f03d47fefeaa556484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b346fdcf7813ff988a1c070ecca396485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12dd76def2ac941f1a4e3877191060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8db5e5e655ceeacfdf0eec1fb48a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa260b8861af2cbb7f643b83e685f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5c67e7d7cc9b430d3dd39393c0f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0d247deda876fbfd700b797bb349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0525bf9de085573466744fa7c79cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf0145259c6ec9ca0050430027246492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963932723d7cfb068df1fc20a9868928493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879599fe06675f716908089cb40c13c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3fe754884890d76d81ef7bfbc1996495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de5da5f5424092a11577cfc1865e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec7427bf2465f713f2b1b768c5085497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2de27b99a5158268b87b6a446cffa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a298fcb4e432e0e56b8841d42a83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3cce9129a841b78e8233d60a8a85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629b4de0994f8d5173e891f5afd19c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7966ba10f5fdb654cccf4b809f1b1b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820208c80f62ccd61e6fb0178ee59c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5934995cbe560cf40270b9d309e50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e131d19f3de5dd9a42970482ef2e88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8db034e3622d7b2fa1d42cac855911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d126054845a58d1df1b2a18bd13d6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87370d823c8377b7b11efb512198ec7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99351dff47450df1d57992081610fab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a93ffd3a12ba6198132a262b84b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ed9921f68a94c878cc235f2d2b7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e082f6eee38ab76edc7158b5de62cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a6ff711f1f637ce30f615acd1c4e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e747772a7d9c6c0dce381547984b6b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7e7640ed949c76f283a77747760c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0493aaf29d0927cd19c5a1060235516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca709df18af9c98aa39d0241ed8924517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f861ee26f0e4b3c3f96e8b74f2205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96048f44c658a3c0989aa26c8921a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ab36bf09d6bbeef1a7f3d2ee9656520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ba3bd7dbd9c52dbd3a074fcbd02cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f23c3b0dac35d3c1c427315b3d03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f29d77546700c7dd943cb3d756ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3c062fe20674b33f7fe8b5e6599da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a67e82411cbdf112364be56be9d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bccf7e94166a610065828645ccfe9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d252a80ae339db916b8d977f398c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cabfb84a163ad8ab8566735e0243a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d73dc5a38dea59dd9235bb5b350c63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d5bbb7bf1ded3819305737b9bf353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f125b044822e8810d540deebab921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9179a7cc1d255cead3193530164667532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ad16b092a5031f4a06c007192017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4888947728ee7c5269e86e7efa04d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c27772068a7ba3804acf0ca006832535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da24fd46bf20300722799f9b766e53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049891578f864ddafd476851e3b843b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed36bfbbe7c8e505a352a164b09a336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c234a087d0c5b54b24c1f15b2d8cd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d380ab01589012e1e6680ae6c41c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50e9f5fda5fb331656fb05f76ad4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294f40060109f0b8769c375cc23ed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfd69b26319abc646d095e231eef6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352c1682739e0812318b7d2cfa2c8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d5a378dcc5cefd55f08b03a04e21b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e60626cddbf0b8096414fbe13b522546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0232c34459606748172f95254301b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910999456b830a14a326c9639b95a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a28b89b565787c5feeeb9de5d9ebe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38a66ff9dc00b680fa56a73b48e6f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994a4a82229e25fb5ebb01fa396402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eace6a4aeae3b6b50e8f45ec569a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728206a95ffa528190f265bac1f6ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421175aac7aaca89908ea5d61c4ab6d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b900311184b716112b59cee35f4dd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f436e35688971369eff0b319611d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e0669b455605b04d08a7e841591b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b98afba1427b5b59ce95ad87c022e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07db5d9d04649e19edfeeb53c8a11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee86c11a977211dd00497ba98bed05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e370f064738cf4e02df76c51c383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427fba9fc49d87a851376b5e5eb2455562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6494d7d411230914268b5293cfdde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b01d1e9eea35f44ba7e51dc3d87c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2df6031e7897597534358f3eccc58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d09f9c502042c786d8df9e6378ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b552149d698ab87f976ba3024485567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc1c83cce8f9b96a052ad3ff8a182568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec391582e3421b6442c909283d71b65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519439419bfc0b286faf92e03bba01a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62524ed1499054b05458b4a59bc02d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d572c55306609f8a6ccccb99109a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c715212e7218852364d2200b1942c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42abb20f6746ec6dcf6315d8971f327574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d0571c760dfc190db4ce38ea5bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae48e4abce03996090f6f453c7afe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2f1401adc586ce58cfe53ab79372e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d705971efd814a420b1f1d939051578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4d72f8bf5c6e0548b660785569774579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76f8d1e6251de629b3c47cb5c8634580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f588b691a0eb3b9c1e1046ff43c16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4b5ee7aff6d704fae5ac40f18892a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72fd8a5b7d6242491f13f389a7d7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e60808adddb37b8b8e98507f8accd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46c0b4de9e8d4d752072df6959f46a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed79749170ab5ebdba16deb8fa093586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4026c6a3704a23bf27d4582fd7ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e39ce0c1b137725260bac8c6e770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e2f9728f07d7ade03c93f9ba922f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e51d82918e8f25890ba25d03e6f02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326fdddcf7c1ac8b674ce1527926670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fddd358f3ccce3e36fcf90b5b8a0e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef2bb3458cfea9248329a5b633ef4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f2aefc50f0836e99319022e44509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f4c3569243f226568456134b2729595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360b022fae04e819af61c929081412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137228ab6990cd3a1d2644a398108223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee01a796c0a18e8148a1f3dbb684e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04c2267b1b300c40cbe642e83aec53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb667c018d8f73f08b18e2cfde764e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ef1c39670c202086a3b19425b6ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921dddbe2e46be124cb64c8bd626fc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211edeebc511b835f0ecc1b4a5e677b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ac8c7d815ba667b9cd21078155f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774c31d4f6de819283f6871393afc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcecd29c94538595c3be2a1be6d97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3890035b1d12c70ab9cce90645a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d82811077b1c1bfa70fd157d986004608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e269d775c86f86e956f3b6660730609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed86105a0dd9b26e79196ae0a1ff350610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b3c4bc431e89cee87b7a566e0da6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0c567390317e1dc8ca14777d1f7c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d09eb1d68151cc46cb85c46061ad5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac3939c7a9099f5c0f7028b157a1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402968b5f2bd9c201e778ad129143ec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d390f15b6b09fa89fc6712a7e171bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307f231c058d53d8572043b73cbdc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e51bd2082ada46909e6a36b6af20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c597b294ea5f799dff6786566963619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a0f8f1da269653999c3563ff6c10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def85d759653fd07968fb3fe79cfab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af874a4ec590a0502e51fb9abbdad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa4dcc311c3a324d1746cb669fa98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e94997f5b7d12b6fa9af627b587d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925759a133e198fd6b7c7300736531c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891269937fd000ee932291ceee663c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c82c08adf9471d1705674966fc809a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134c2a078065be1974b51da4812252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8b3c9f964b03985b2e0289ed3841d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139141a19bf49b832c4da0a3dd6571630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74343c2553779479405ec12102c9b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0dd32f5970232742572589ceb518d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198d0893ab01f9e266bde7399412aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cbde3bf055fefb8613e0c287035f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3eb9b370069105c7e501739dc404635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6de9f9a6b37bb4a7435e350a46f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6718986f5851baf4b42c6b8f623cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad81ab50279f0054d98c07b0d208e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cc2ccd44b53f336afdbf5fd6dcc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d81d4aa33de36fd202076d063c11c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d0e1e2b53e4ef971829c6f3e3778f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285af793542163c02e31e96688975f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b375ab3d226706ff991e75bae93529643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b25624dee6e8c93e23906d41e18112644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0560dd49aa35a7c791db609afa45c76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d44089d7830c5a04d12a34ef8f8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d843ed651e60b8e1dd04b37959bb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b4a5b40c99bdd6e980c59bcfae08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9de84b863043dc79466c9e801379b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f5279b56a4ab9a5ef7cad98c0ba7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a80f4f9fd84855784699b9e26ee8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad2106f0f5216943603569d8e8289b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40d7bc5d0acb93aa388044e34345a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e1b8334b98af4e46e13e79a6b97b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261e5695d87d6c50185198004b00ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73873708a93db9496419df86eb98c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a58c5a0d05cb8caab1b4f1296a56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf359474f6980b5a39c611eaa8d2a1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539044f58240bfc2e50a09afc2e728659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd12eda39062896581d5b1f133accd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c638948099c35af919227e819cf0fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365586ed342742d07b9a74cee4de5368662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58778051247f2bf4513db5835f9dab71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63c1a5b9dba2e9aaa50b4e8effd39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7343bdda50cdc1d6d4b3a5b32289b7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dc9afa096332ba08bf59111b8d061666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a93e586d7acaf2195c96a03f4a2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507cd848bb9f0ed69e874541730a975668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355d8133eb95a2620705be6a10f04a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180144b3b25f294762c2f0fa836ce1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de767e6b49c12f1acdfcbeb8a3456094671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436544b5ff0ee6a3518dd30abfe0b169672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308e01f66f73a071cbce98460684f71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7b98a40aadb596e2dcc501c6861a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2115975c4155ee1d2e5dcd1916ee1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0cfbe66689ee3d7ae6af0bcaf380676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4364cefaa436f6951b10cdeef6a3d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482c552374a157331f857a91a443a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25b7da03a356d77aff6378d680f2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d5234f503acbf1d3d688e03e2e4a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2191e798bfbaddfa7b4375b9fb8fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9badd443baaa4d5f84a5ff63b9ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2fe71f37e9ed94b388ebbeb8ab4fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95e85496c28b8d7e0ed180a7333d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a02e7ea6a12401fef555114f146b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc4afdf58063f4b491a662ac34896686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd53fd1d6a14550e7cdb1d0eee64e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642df82a020745690dd06b39bf26e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eea7575430ed054bbeed6c981ab59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9b05c44d2fe2a36a820ad3191d9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbeee6ed182faba3394daf2be5483f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b995c691f49941d5611c2134ca80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d8892899b3e0937230fd30c1e3cad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dcc3a1212533e1722b7ef409b48d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceca6caf911c6e5acb2afaf58132ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffa6c4d0b60a721c78f5671fc66c70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c417fae1e1aa943aaacae714b25ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47040e061c6118a97ca39ed74480a2ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785582f27dc4806ba276cb1b918529699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2020a65668865a1f14e1fe5e18680c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ded24c84c414aa78bc699ba8a9425701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fb43aa77c0e9f1584f4b878ae145702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a137203f8de26bba2a68ee3e0ca614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae13c8ca4df403ff9d7ebd8f3d5bc69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1e18efefdffd6431722e2a266a65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e82ff3c8fd8b17c049d1d27c7b75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118bd68cce14d82ef3dfb2324f30bf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a60cc31d5e64eefd1029a074dadbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941074ce7819204e511adb542b322c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025c7486085baf0f689b01ad7af7b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672688838ad681ac16479b1a98d28fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d628a59a40cfc4fc3ec1fc3b6e52cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f5bc7aec8ac29b3b6757d6dcf90e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec51019b1217601303e85f4a298ece714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddeb28ba9340e5f328de18821ad28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f241c822f54baec96212ebc59b9fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e13b22927a7bfbfc98d1a3fd85586717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f2dcefebe305eef30f5afa50d340718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff892cc94110e6260b16ad76ffe684719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f0551d35979e5f53fb4aea3db5b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262223de5629675f47c20bf9d7810d0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eea52024a00bc409303c8f297a0d05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f174e51022c9eb863468c84999409723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34285e7eb825722d3dc1a7c143ab4d9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459807748e4560a4a655ff379b98b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d93fb86aaf40f8ab81c5f5e7f6d381726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331ea1023566e4f43dd4e56d173a44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275cf22fb8874a7ddc83afc0f62eab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610abd9449ce75c465c7823dcac38d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d403330ce798ffce14decdab74cc7a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbabd3d41880b4977cdd21370c9112a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4d16ad7fdb5a8362db7176552ca1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3333110c27554481cc54b435a75e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e01ce6a97232a3be7afcfda8d5f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91473ce561b2e0656fa741b7cbc32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87efb629afbd5b626c378603acdcf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf4a3a4ee88b364db2fe7bad20329737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88992aa6688c06b3fc793df3f371464738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dace5d7e75c6d9bc2a030ac41841b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba55c71a70f6e0dc7171ff2d90c759740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a4b4f1edf338b9a40de5e49040c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d92e15d53cffb5febaaf5c0dec3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebafe327c73c69a51ca78f7c34a667743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d42ec966a9cb24bc4d13d15c37062a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f836edb966916bb44189a106efe0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a8f2c8ef6d4a5e9f5a1cc6404418746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4cb83bb039400d83d8d41fa2f9776747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebfb8f8ab1e812212ef9bb2425e9bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c3279465538b99bccc5d4b44b7fa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370520013066f6dbc5385a90071ef68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82028ce550292f04416100fd0510ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68676c2091379c8645629905c24ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aafc6799c1f4b76bca1e34c283f00d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57acb242a9496f507bc47062126908754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5af860412d6ed7f50e5d4a7ce439a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c808e4f32279ccb28415637c58b066756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba56a5b61504923932c3e9b3ad1b9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b253f7db6a4958b36eb0988a94764758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1990e2b26ca7fbc85c3f0d9447050759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4d7cf571bc5fe48b30d4499057cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d36823fff87788a931383604a72d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391c263294c115e307607ff5953a6b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef64f4e5d8f01270654a10157807a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3074c7b1e756f98b4748e2c87d50764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e36c406ff935a2e32596bfe9da5b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e60646817841c7747184d544bedf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35ed8b3c7e7b26b6b7181cc485e51767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6bff52103a7a1f2415a90848c3320768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f4261b32f93bec46c7a08a96b493769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546a769a7dcd75ffbccf98562f9b2a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e0b22eb0dc8f2bbb92eadf941b482771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e47596b14469f2931abc36da1db67772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ec135c89bd7f911293df8767dacc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ca5e638e9c731fabf01a18483688774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63234614c3840ddd07d47607aee578775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cdb3f223c298966d165eda31e5380776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab6c515bf155e0a74dfb144ce2d641777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e581b92e34d1fac33eedfe510ea9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451c8d726ad199d51fc5c5def9fd4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b88779204234934869306e31f23a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c706be2726f2b5f0de08169edbd2e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67e330072e255558e83f1cd2f14b1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace1bdf0beedfcafbf3727363d357e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c951c38f1d060fbb7dbdba7da7b943784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56e9d1bf1feea32ae172aa213259f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abc34601f8af37b2c2e3311f790590786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbf7539fadd857bbd87b3cce2c029787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0334e51773643a998f5e7a9feee25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab57478b56a695aa139253bc04cf44789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96dbd835df474d9be6bce9af639373790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e8f996fa3a714ba208274f7fe0afe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14e5c9f054da3a7b18c5044a567722792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42669e0af1add4f20400d1fc28fec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085520a3cd1d0040a0d27c1f478718bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf4383b751f21f3e35643b8f52449795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264009fec023dd67b177415eb460b3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e49bbcc1c450ae789bd547868a82797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59385c5e8fc1ba10f8abd943df1f725798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e7cab4c2013c928b80b23c5de853799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33641b628e19bc7dec677114f78991800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd48ff1cd697e302df1ff506229142801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84fe95b3a75ed8fe361d8c7173637802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b55a9b2a20710d7df1225340c5e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796847cf926b22db580d21dcc843a4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c09eba7782986a090b2124042b0bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b18fd1b979587c46ca320f9badfba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659d8622adca56b53c6bc89e4f7769807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c94e6f825ac9232c2dbf16fbd79eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb128a4f797805bfcfdfc9803a2b41809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276783c460c97b6716e5349fa8d2bff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88d18aaa9ac8b5407204e79cab13a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fdc6b956d8a1a115fddf26d519920812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b326dbeb253829e429ffcfa5318bee8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09655583efbc1b471ffb3be0aa30bda5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebdca49f0260e2d0725856e336bdc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4aa418659df28cb007fed684b3125816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80cbc9188399bd41d7d4368961daff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b58de3c0df6ed5ea7cad1d86373a9a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4decc775fc0934f625096d6be217f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e366a4395306164e6c49fef0ec49e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216835af2edb737ab1d9697e3f3a1e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039a1cd42b681226e8023612aac0d3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe17ee6c9ecc5d0257a7543c18b028823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38a6a95e0f4fac6a9e1ec9dc54458824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29bc7684aff266aeb6fc990962cb7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6f049ce9ce63d7a3837433e74940826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb611987556a33ad9ab76a6c419206827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c9a0f977dd0906b740958102890f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b7e43da5e1acbb646567aaca7f447829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b312b43ba7d2c2c21c931caa3fd8b0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b1a7ef5e8d2a4629f1d737b69545d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e3506b85d12a968e20f0244ae90e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2bb1b32b03e044f0bbfaf4df5181833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e012f282afe68eefcb9206d74554a6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07102d2fff0856e5bbecc78124c9fa6d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b41650ee9322d23d07b42c337541d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8ed73f9aae6cc9972244865fc3558837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc348a2aba2acd63965efb6657bae62f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ff53062d21d141bd5ec15c71fbd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c2e8a071c28b133aa4875f5f9174d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8343b883865013a37d44fd3efcd5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0de616b95656799a309a35151f09e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ca6a1a4b940a275cdb787e2bfcc2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495634f2566689d4ae11133be4b2e30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a030b62ac01bdd16bcd50e9c1517845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa5198201e93a20d7b37ccd00a644f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cb5af2190106e1efb52ccc7350842847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13ac521982efbc8a4289a73a94fbc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d51c228f942db9ec084ffdc4c804b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3acb00463e2e8fbc9fed88c1198ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f370b4ea8145a2e359797371ff8b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff9f0c9454640298c33e2b89f86f86852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476112a59b86461abf5d720a392517a3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5a24bcca8b1598779b0ed14fc6b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460c53e95e3330773fb74985fb7bd60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4128b609de131eed189cbb228fa2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233c8076ec13dfa0f224f0a62b5be6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded3e9cbb35b982581dad0db45e7c14858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1aae10f9aec1c84aea5cbebf8843c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e82879288e3ad65ba3cdf835e41cd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a358698bb1935b03dcb70c63fb2f77861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0225152361baf229de6922ffda3f9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cebad0b7c7f6ed1ed36cae0ab7f223863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b104b427d0712e53e28faa9edffe864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75355675b6170f3b6ea3eb5edba9a0b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d278bf69483453f9a83ebd563b5e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2146969bc55fd5bd5b1a26b618c324f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87949284a7a45f9c62058d8af3df75d7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34586bee75d3b39e8374475508427869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e19bc28efa520ac3e9e12fa204dd1a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301a18b35847997d33a81cc5c394a7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a533f62eec81d79cf265061b26c52f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8b018b1493cfd7a6a58df0255612873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aad20a972da45e43b833a90cc0192874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddd9cd360fa55c4a1956f07688365c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344b960734a763a97ab2040591e2c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ada6f55ffc24e8d5aac49d3bcf7f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561669f5577b484dbdf3486f116fdaea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b514a54261d15658ef809f423d02dd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622762298d7e502ce72976ce752cda880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c5540601ba56ffc687ae135b2b61881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016ace7dccc31ed61dfbae748848a5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a007d04f4df636222937e33cccb1c61883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b89520e13b6d260af655ef2dd0ebc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c9743abbc6aceb92b1d95e2ee429885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdde1762670d072136e25dc005c1933886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765b9b6f89228c6c0e700e17ce2286887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96398d6fb9d1a5fe98cca7b4bfbc78888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3270425abc053e7fe5275abe4499889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401cfe3c36f912ad19d0b237bd293eb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2504ab3a88bd524cce2b4fbc3b30891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79af8b44b64eac1ad894a2e217493892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade159d790f93df0b7feb6371c46c0e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd776a94a3ce1eed288902a25844d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fac83034757289b07d1a6f93d2ca1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da87bfafe8ddb0fe5c75b0e791e3c1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a60426e452ea4794a7e6037961785f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884d03c2d872b74ff0b15dd7e077cf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad77956d8c3dd726f6bddb0e3f5f44899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b10f787de3874fec338d92fe927c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84759e24ca0ffdeda3de88649cf26224901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a7bd9ced98537b83be1fa6bff15b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11556a1b03c99e3734c3dc5d3e661516903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09610699694a5261f86d5855aa6ff47904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7cdfd4a3c599fe7826af852404eb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0cbd5ece4a3f37a6ecd3b36c4eb61906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9064cf805bdc0c3572d06fb08bb2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f1be151c647238a74a74dbe59b67908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88487c32ca398d9fa81c1e90c230f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9ffb99cc5317e6def3ce61f6a0ca910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd479afa62a909a1f8f1e7fd1deb1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6012e7ea2644392c497a69bb5ba07912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa02aa38fc84eaff361cb3041234ed913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bbc388b370ebd9bfcc2225858f8dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654ff9a0b0c39043ed2f6fe561aa04915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79304e83d822baca58a90aacebac52f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c70f2050bcdafd067024b3cd31a1c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f761f9d40de73aa7fae06695c6fb40918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6bfcd5f22769d57db10d8e0e102ab919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453ecd881caa2306aa49cf7fa270b0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cd79606a4b2fe5a2f75ab331c8b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4be5b26182532b1517ad09ee1a6f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab60b11f2ed09ee7a303e130132f54d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc250256cc03f12d9dd25a97467b296924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff240265190ce90f2c8a6ac31504d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791862922f2938e0958ba80d907a4d2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb97b03f9223b56203d968dc83929927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399bb1c92f0c753eb317adef458be77928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4701877df83832a0f8828211328bc1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682015ddb91be50198afd69f7c36fa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928d31163884a4a0f0d956c8528a58931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc35f541569e471b03e9a3562e8ea4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b8361a49d6386ebdac75133806dbb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ec096341edf836347b503f69f0c0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08a0a4e96b3dd5220ea87d546c2502935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5365118bb6500d1d052a8244ffafbf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db1f6d4fccc7311b8d600a7423dc3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7947f20c170bbad28bb5d6566780b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27547e48a3a2f390d658e5c3f77d07939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09344913b034fa9fef3bce68f019d53e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084361abd572380e8daa64a45c893c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b77bd8f329b709c7e08afaa4345542942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5e4c9073d8c1c2e8f95c97c3caa5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7702d259137e04093ccea4caacc0f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567334b11ff0519ad350537b4769cc1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00eb20235d55c3adc02b9c23980cf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb87afa283f2a03d2d0c4b24f4aa1de947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403841b870692d295e095d61dac23b7f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170c19964081acf84f41d71ef4b98a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5196257ba42eb1e189cd504803151950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd317840877a76991e464604805d99951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996516087f458c01ea8d04e68f3ac71952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946b0013a18eacfb82346bd180186d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c52ae4f9a173758505493543db63954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f362cc00d621c7a16f85ffd4b820955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8abf00398c39efd1621a97026480956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2db296caad2b87dbcde7222e45540957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891659b486f240d9d7cb5516d4c5765958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c1a3bb8f38f2ef7183a887de9780959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a967b10f547f7a4e1b9ace0f49aa673960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec50bb3d69bfa58675e0f38f7e730f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765049d5a278c252a9c5f4542217d42f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bd8a1f317c8e322b5ca3918e8d566963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d0cd8ddc7d4753804e126e88ceedb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b01c9d7f98f119e18362a374b6770965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ad254e2e87a699c60437bcb37f8b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2aca88de9b6df733ff5da89931bb6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d5c290d4467fb0bd5530e43ef7c3c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0837f1c179a920c627521bf1f71f1c9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb38ec90d1fa1559c632da0a465fd4a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789270ffa47aa6da6cec4fe0c596c5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e9c2aa4322377971e3368e9d8b3b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c64e724eed5dd8f3d5207e113b81b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca3ce28efd302c8392dae0c9f84d0b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba156668beb750f8cf73df3661e0376975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>