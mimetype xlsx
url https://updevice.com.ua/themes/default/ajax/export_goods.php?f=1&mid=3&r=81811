--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332fb8dc98cc58d8c447b3538da2481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73cb3f93b8f999197627a07c562622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10363f34b698ff4e27a2cd888dbcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a30604704f09e16fd78fba56b76e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fdae217ed21aca7fd107b5712eb9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e9051a14fac21edc244926ff124d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd720844feeee585105827a57674ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc17542b26c85ef8f8de4240389cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e60093c207ad67cd691c6caab2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5066460a010e4ec01b95230dfb2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15643c423e3d81d8cfe81375fe00011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd270950f12f89e95a32a05076861dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519fdd418b1f4d3bd29c66ef5aa83e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f46f88383d52d9f6073725e83d2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a33e054f030b0d7295d6c7ff4acdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2383a1b7c2ae611febdb96a8433fb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea58bf297e06525a853aec24cd63bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad06e651fb233047c919104c3ef2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e3a14c1446bb2f8885b1456c82ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843909fb4173d8de3362504a79eb55fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb595b7601ad86deb66668ac5931d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c55cb11261d45d4f48442e3e95f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eab203be96846dbeb5d434375809223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ac2bd713331af0919d33ffb4e22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ec52a5a07f00b1b6adfdae91921b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c9e648efb70f6afecd59c11a1a8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0f275ebc1e78cb7303c25e1aa9c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e3a08e42fce9748e2ca8762689c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b65dd8534e4a17018fc0c036be6c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a4a54e74a7cbc67ac53df11ad28430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9362565f11476ce7100e40e7a79d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59a362386b2cbde2079301c3e10fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d12e85d05582fa8a9fd7c450627ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797526cc6f678645ae8bbbd90d1e6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c90f218b50d875ab7902accf891235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94312de69bc961c0008e95cc7dd5bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44310e1bf9f9cf6869b8bfbd5393fd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb619f74cda922d3b1c65e8952135af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b24c29c98864c6225075e2c0db3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4782892d9a7d623d49674068d701140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a68a0e04b30d19547bf17f698bf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde743e9a7b405dabc8edea9d8e82842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c3b985c328c6db02d61774e7cdb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c6aee63e742f704f5f42f3c336cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b8f1767bbb7cf911497c2502c9c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16ba33aab204f566bcded478dd52d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79173dc0cdcbb11357a47b6304fdf1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c44b20ecc0663581f88cc4a6aa8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd47deaa072c02c1b08c53d4862e9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8eadefce271e846f8867791b46e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702132a7e76e7ed37afff6d822fd5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df622e361e8429aaaf44faff5e1f7e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9958b93bc7b2d913fbe5c53a39fc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822cfcda910206b9ed17e0bcd3212254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289235a3cdf45862a02387df9b8e703755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541c649d45e2c19854e88fd1e94a6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354cfd2380a4b5b41718c49720f4d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8c81c63f3e44a2ee09c216be8a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69892b12da67619b1f7eb056e75a6c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716de4222c16309971cbd4146f5d75360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3dcf87196515a61064f1055c41fee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4056e5e490e28d03c44ea8c863ede762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2bc29f2d5ad4a233852a4146cdf1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115efbd7ef7e0506d88ef35d291572f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d277019d100782d66c13ba077eda79e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98c440cccd69f247466426ba43edb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac37e8a2c33f3d496d56c50deb3ad067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6ec1d9d40d68befcb40c6cd2938868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f2b85ec36fd385e85c83e97e51ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773288aa52890a71095f1f8a8b644770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57660c1384c9da9bd20fde3cc7c9e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8781df02729630e05faed4f305d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd07b0d5d0e94402b6dc7fab3cb71d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e6fdc7afa149a74ae0c28156733b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8aeef65620db09a333275f19399b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6fc27413189780096650b66675fd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e34a0a53a02df2df0b17877cb4f1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5cd99530d014a43e241604d5752ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30bd1994524cdf9c2fe8a3200ec8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9dcbda608ddf1ec5c89abd14830980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724656de1bf19f854586e45b7b08685f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cf07386735ffaf0b742a18de896b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2d6f5567674e887a775ec6e69cf6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0acf236e2ee82055f9f829280c4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f356c839e88f25ddec0520e2b032a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada3bc015c091e219ef3e72c56c55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb9d1eb40d8ef402d9700193db5ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe82a06680c8e062399abdb1acbae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ab601d142119682fa1e7bf9b437e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820736bf72b35697a520197ab1b90b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a0a406814491bd22c9b943e1fd6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0c4c0cfe31870f8bc9e6e322d1c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1fe76cfb932439ed3196501f401893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9cfbd79112cd1082cb59e3c56c23194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb317035c6c34e01187aa273c081aec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361691470c656ff0b9b219b01be0b7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce9806a41c5b9d3875612d6f228ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8d250b71b001cbdd278c82b4eafd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362d6bdf346a7126173d517d92cde499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5fd9d3402ce60b92926f47a5a5d38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452875e5f36ca6abf67f2317a3516447101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e1fcaa179281517cc4ad7a2336216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047ca743ba0f891497196cd8a9a89b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42ec3b49e4e32ae5fd0d900586bb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e565f13a7a60ffba45590f0b15850105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e98c5ffca711590473d554b6578f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccbc6151bc83a17578f748c805323e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86e653fb7ee4e16fa01e8b0fca0473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c25637c2c64e8e7ac34d151cb08a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c014d93bfd24583aa7d8d46f592d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f50e082effcaedba3889fe56dfa6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad48b40adb48e1137412e0e52c374112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd662701b2c031b186a1e2cf8b68c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab6ca99eb0619515bfad9e3f54023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9dd05459c14df7acf7c950397fa4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269945defc9b270dd080752f5966c44b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777f9c5b0e6d696222e76e43cfc51e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f67fc7d492b75d60725f624872ce2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe642d55e98fc769d76d1c70d327f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087b16cd081a5e8889b752dd20c607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b2786b36f0f7eabb8fa7af519164121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b811510269afc50d703e82b522dc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec370ea8f438e3543f87fdd0bc002123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfee0f64a3476b65d42ed0d1f242f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f101808e888d126cc3cb649608931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339dbfd6fb479856442ccf4db1a7d25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5213734e297036b11504bac5dcfb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb44be21d31f7af8a9c1632de8cd87c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17fd8a84ce748d1d52d0ea6e2c6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a7846629403602d60bb7c7a2664e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790aa1bd0ff01b00af19d309381405d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d84ba05aae2e2d04a69dd5dbddd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714fac871ba072720a4aa09f8e7068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab5982ca9f69f82b974af4a79854e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8824a5f19e172ef2126fee4def656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bbfe9eadf0ac23555761662dab2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca866ec10d81843e79c3b9d2c765f57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848021bab8315384de2ee26520805aa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063005e550c2d265290666aa58d6afc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f6869260e7418e24c3122e090a5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913224bb711a789983492468dda67979141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2a9d97b833fb07132c78840871b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce562c4a90b46326dce02aa7315152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc587a8cd15703ee0aa7f604b9ac6836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e1a4215ef6b919fb738584ca80787145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9200eecc498ccaa00b703cc4886e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc8872766d6b7cc41b2c7d3c8f7f5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b4e9e33bbc6beef9bf233f649ed9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864191e9976206bff6da03bc1a498e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15008b8bece2606ec56f18e8bb2a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b069c97dc6a316f0281e2519205ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac507bc895c420806fea86a420316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd929df6cc5a423e8118c88e16a28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f247af066c0a51fd5e21a5e1b1a32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec05e4fc6c78b6de1ff195cd03cd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb470a6dc6c70d939c0b82fe4f0ded0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad437ba0db5d7531eeff479c18d749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a683f3c421586067187d09c94c8eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608cc04d0c4dad73a449dac9ad2d545159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c063b918dc714cc481d58654cc968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792baa977eb755e86ad5bb11bdde2276161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aaa4e3d11c18c09e83cbba4340b3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7bffc665995264abf1e521c7d440163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad6025e17fcba9a847353ce7d7fcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6caf50e6a1110c1c204b8e2ebdd59f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913eea7cbab46d771a818387e82a8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5fac21ac1a46127649101ac9e530167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e023c665994b1d601b5a5157eec342168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c054fdf080a955be3e9512920b50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45163f44a6919b7182818d8ad3fd0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52603b485f2ae77b499adafb8a5e00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f221f373c7bd8e19a24c58ed9f1a49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0fa14eaa0ebc910e29f7b29531e44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618a61fe3c5bb6443f4933a23f52e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab6cc1e6b708ab1c501b6f04c2dc2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a46189699b3eef6ca9712ed167e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a875401e45d428bc59bdf64189103f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716809e287771fdbc9414690562f1666178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd5266788963fa6d79f3a8f89278c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388bf874f173a5765549f5a035d1ad7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66016cde4b6b4551518e9924705b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa80b60856e22a4abc5e00faad6658182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa054222b551f0364f91090eaea2e11a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c9615a5e352a03680d5e9cfd3f2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aa2f281f9b6c317bc559fe6806698185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba67688add699fcc17b70e3b778ddf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4910802a290e206ac51225b68bffbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7797a58d3bdd6030910971326aeabe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a1a2c9f7ab5c072a9359d9e8ce80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa9caf70796b99ba50d242a0d6de73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda478310db19465c6dc416ada6bd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4a609f3691eed6361a092c6267a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731563d87866b834edc87fe6f0422d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783fd192666b490356a904f9a93d6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06903f4cd81c02c8b5444d0d40ba17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134540c94d538cd0aeadb7d7c6bd42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e86782805b98f57d0ce9d743ca812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff6b42fb4b98a96eded4c3eb4bddc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0f81658a56675753c76ee04420e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a31cafbaa273cab4a4277719dba25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b173cc5714d8f63cdde37c4272236da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cca609866cfc83de7c2d1df18488202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702b224ccd4ed82a990e3508cf7acf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f7366c2a8ed75dba11a2a6f9e4b5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d0df0f656383398ed9ec1cde81b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90853a4306fb677d651103867d7fff0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b6257cbc00c70a7675db6c1262e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499548cb22e7d044d4184d64f0ff2d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe60e01f4471e4782e635a6be64248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3eb146d168ca89d881503cc501b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889a609f70966a09e77908944c06a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c9e357c215b6a4499df33467bd1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7c7d633606027dc7221de8a0b5ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95bab64689557ae5e26cd67330d05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f747855fc225930133871c6e72afa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5723e89b537c28e19c46cd1b0aed32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f699070f8fa12f6ed84f580b10f6e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c645e6297ddedabf71b6efdcbc418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7429886f9d85013b0e2dc0c22f733eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d1a62ec9123b9c9317932f309fab6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe538185f689837070530ef106ee4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e2f9afc2332c99059c6f7be621e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a18b7e004460f47bd2ad4bcbd71cc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c168f4c52f7b400252469d1945679224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d09cbe5174006f724d95151f97adf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2eb3131be491f58ca3539c321f297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06373df80e0a2379a70d0a8ede7f726227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ec5783a2940d4c1cbd97305dcf8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8093571e129808d09ba78c04757503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f2beaa6be453aecbbf0ee77c65f01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06192af828438664df93a17b06c81a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc21b122f28197329688e13a8c0b06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535edf18ae5348c7ce3060e273a995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4393c1007bab1c6633ca44a10769c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7faf8138342c8b66dcec735e43bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5032655e93a7b386337282aff9e55b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2639b14b2f89d9be3fcab1c6a0535a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea593fef96f8dedaa1a901f72c58550e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5461a3297fee49066f07f9dbd1411239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591242df27c404382779eb338a93b4a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da98001e5adce6b9703cf92cd12d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e72218518e57a45eb89f28e1f021f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4b765155dc205e2c5fe00d8b757d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9912a54c09feb72814c19aac578fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c60c9816886938d1b17d078fb85a83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70feef890c7941a33ba69efecd35a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc56d5c13c5f1ff47feee7e3b9b799247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528393f4b6908f559c6b22d47347f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d72eae7aaabaf3e4997e8b0f145c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1652850864c2e6617347e432ec023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa6dfb21d9c700d17643daba08ddd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322410d4161b4d40380133338a08857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9b1268c2f3e245e23c9cc64c2de7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d622d82876aac057c640569a086ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94219af16c4ca9eb949c4cc055042ae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512564f733d05beb40262ddcf5f472e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e19919b4827582b1f31533b01249257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c71a3857095a42d6d27b77882d9ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6876716fe38a47c466b08efb674e87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371f918696d1cb5ef56b968f3c2cee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c9f0ebf9735d374e8eea81b5f90b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ec51702834ae92692cf4d7f324af7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf133859f5d85bce12b103f3842bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26048527b3f3bb4ac030cc54cb2825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13d235b2edf36bc26b2562257ed5ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba2bff6b482f3316ec626b87cc103266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b91cf74ceacc209bca89c86bd67a05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5dad97fe422101afa834b8d48c987268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5e336d514c16847693fe3fde669e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b4d31ceda0faa6397cc38142ccb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058c841c4f69985abb14a02f8c7d58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b17d3e61be79cbf92eb10e4b6d70f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf31e06d8d36d59e66be2b5f93d42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190866c603bab559ae52fb4a9db1a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029f9374c1a73f78052d28f39080be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508136357c3ba094e72c4b18eb55bc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e2826ef527ada8bc9d7252b21aaa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3741d8b37de376dc6fb4db35fe3f49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d080c9dfdb12a4ecce8100794b299279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935da18b208afc7ed8cd37f38a8e89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91779103f4711c63fdbd38b9feee7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588abd7da8ada3fc11977aeac0c25a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0bf520eb9b04997396e14a67d8738283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e9ae56338b20d22593935689f353284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d01721177cc3cf427377058dd351c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008b4d3d2d7f27e33f43890d00cb73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808631864a9d78271b83d4ab678401c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de46431ba3dfd1e1decba63ad790c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d93f3f4394c5c5b619ba7b7cd2c29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850561cdc687f97b5750194f69c29e12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028813e789cca344d06351f79acf281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cbec1d400e2c005767a24ebbd8923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa7a29e2b9eb6123499d438384e91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae74b0482d36c84bc42f35006dddc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7251bdbf85e80bb748b918d4fb02fb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb61b75b12cb725692ba6e4751aa72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c98e74a83cf6a79a037a28faa9c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68339e9cb7c1ccfc292cdc4ba54211eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567faa3120cbb21958e37e77dae05bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85046ea854be98bc3fccbbd661c09fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea484360ccb5328379c55de546cd00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb2b643d5bfb134fe2bbf804c4716302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2257b1b12acc64245c367c3dfd1e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ff5972529b846bc8a29785b4b6b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23852a4fad14abf6e9755ec1ae3e76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4060edbbdf094e51bc9deceb350c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d888f538cf49ab23c3df102345852307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd79ba401454c2c00181e8e8aef988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b744dfff9cd6e97d8a118ae4574543309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4cf101f7b4740086fb923a0f0ce93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97171f1409441ab80f59eb7ca91182311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8674de56659466608cf7c8e44f608a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843374e4656389c385c9604bf1a0ec7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c1bb4976a42d9892ea225c028c15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894fad6feed8bbd9a380185f37e4ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363399f1aa03d04142fce13a6fa3a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8138bd2b43f2e9e073e40335cc050317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9da63b73142461cb829860e76a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd0079583b5cd90ae73baff308ba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e34c0556c9b28671c0289514aa09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541ce305af34e1b07fda594e1b7511321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795865b239be02cfc42dfe262c396a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2166b63c117e8e034332966937a234323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43230ebe9fb431d776f51b4f4a52b51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb16aeacbfbbafa33c597fa758d80d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d578617921025f326155d995dbc9de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa710136a7aa93e0d38b975fa46687f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd9fa5175e3f754342d199871b1bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2e6fcc07e4a53e599bb26d00b418329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3718d32bb85579fd7fad22a9bddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b82b1e3a55922d2dffff7b2eb7e72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f4eb023be01907a93a1b0ae77e0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a7a5548181cb27f6214bccec80f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbba94d12fbd0a17cb3a80d3551b25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313e392897f023203b3414adb0f487335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ad92052141b08f7bd5d7ecb694cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016ff7c42da8faff972c5de966b575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5fbc121b5b8ac6fe0651a63eac14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f718df6db5d977229b569ea0cd2022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b40e751947012667088c41b4a4c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b33662345c70fe466030efeb5f99c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d125b6944c49dd8f88218f439d70c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db4636084d0ebe1b10b6b1f34fe6dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d0d7f8c914748d1119e30590f469344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634770b74a116ef3b7d5f76876d28ade345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5738f30ecac20dfbb2fc9ebe929e03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db81b6fd0ee2301bae8085be54cad4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559a86e2156e2d7422663274caf021348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e0b9a8c7237eb08a110437572029349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a612aa49f404d10b34b2b3d4fdb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e64fe4219e2893c46e39fc65cc609351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6aa5b073f7a8d0cd538998dcd822e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffababde11d4dfb4dad72e4ce5d18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304368790717f6e70e8b743f1db819354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be8284942d52022fcc093f6934d90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9790a5a082565be84e9a95d556e69a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1f5b3ce5acb69bc86004b1b1472d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167e6a468963e208dc7d6ae149a09f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39811269216d3282eb9efe3c7d183359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ceebd0cf3eb8fc9e636507a1bea8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a785fc8b33c775c90f45336145859361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca27aaf2e6040e031de60c4ae1067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91b75cc1481fef7ca1029e21d2c82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d8973a85f5b8e051e2e709bf3f4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7684618c78045fc16cf73d5d88c2ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf7c37811d4ea27fa17badb723147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eff404778cc0b79c031690449f1101367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ca81181021a5b69db9435094ea5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1caaf873035407d45732cabec8825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198975426bfe56060425c3c4ac8843c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa8ba2109628fa41ba69e2c15dfd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da629430f7ea3b9ff4b79c8cb03c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba05c9ba7a1ed3a37afcd7508f869df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92c51bc6510cfa8f3dbdff43dcb6d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cd607fbb1c022d41980c42adebcc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15acbf7acfe07bb09a6c9c694bad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fa24916771056b27591dcf691d54c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791447ad3bc66ed8fd41b2f558a25a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4142bf078e93f01f5ebc3bc742c42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2486be61e9baf35db5ec5b10aa653c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f523b26cbeec7fbeb850070942063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdd67d4b52c95686bd9fbb3d77359382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302a7f933d12447e3d10c2b6da982f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15987302498db96b8697ce4d4984298384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f690f0068391a8804789c0c456b1ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90ee13081591273b88f926ed889ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ecee9b1e6149306edfc739f5f7ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac067199345247b3adf148fb78a935a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc632bbce0123a9adf7761bc56f61d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4459a8bf3920f35c1058861dee79ca4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0bd994273ac00acab4342b9b80cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60cd12ab02f9742c1dd47cf0e2826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663f1ab6fc66e62465f02342db5ce5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2866ce1f81c34f829cd718ba8b7f65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277b230ff2eb75f540bd2015a12c4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b4517d95b584a0732150b2d8c536396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4be883b578af635c9d0563ef54c9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f3bfaf6c71660a7ea1f53a0ce156398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fbc833421cd4b6d0f4553d32a1db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237db2fe9bbcee1a97b18e00807afde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7bbd9744d036115ff217816bd011401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c5a53fa3095ee4737b8a2edfea4eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8751a54a04941ef7a671142db80fdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04997f8ca03fc1e9fa3f8b087c4521404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb259140e56ed99b94ba4f56027537c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fdaf7f5f831419201f48ac8f56beb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e42720e8d15a1826697e259675061407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e68e19dadf9aa5a764216ed8d1e53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e969267b80a681d7bdaeea11b3a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d16d205e6046268e156d9794c992c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee30b74b365941449172ce7a62be3b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1393bb7e959b781df3ff570a21f7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7e78920ddfcef536547664166d1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478eb0cad5a86511a531d3ef05e8063414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a471fbc61f8b821591d495882c7f46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990f3362c3477c188feda6dcdad2b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85c77cddbbb72e2a8200483713ab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4f211d63f3843d42e82d2e1ba936418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3341ebeee1ee14e45bbc4fad749f6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610b5d54a350f4337761cdd909b3e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f124803a22dc2aa18652a609ff268e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52535b9f8995754d84d3cf35172222f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38016ee1c3e25ccb61257c383f677423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b13bc128bcf8646b20d099dab3079d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2e1c06940bbf518b64811169c524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72367ced7321fc93b2245d62787fb8a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3121c0bae74a9d2c92d9a04f878bc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db65d03949c3762fbaefafdb3b805e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df97f53160c35d8d57f4ea2cfe8d45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26619080dfc4f8de92e90c1e3e2af18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbebc68908ab456779b72d79ff2f5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091028e27035378212cef397f081308432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08adf8203cee4a88950a1fdcfa579433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f284fc62cbb6c0e3bbc3b24b1fc35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a4b18d9450ad129f493d7303ab00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307bd7053b71afd8d9de46841b566d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981c058891d80749f9462398f29d36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189281f2d886aa05a8ba1f81318a965438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d8c32adbbca6c932b472b87bde3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7959621c5d37f5db8517afc367f83a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac05d3f698f2d5145cf5bc67c9a2cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fd00e605c3a5f1decf569448efe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec227e7d3f8678cabb4526734dbaf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404471cea7583d138d26481bca4fe4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043da6def684cfb1ff36dd3dc096a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35d6fd421a073518e39b5136497ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e63aaf2c173a127eeb0afb776fdc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0482c6df20e114de6c714c1c38baa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2baba8376e7753048c01d2ea2258449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94d136c342985f15edf2983d9e944c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e380f9ae539f7e1a2aa10d079646451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f07826eb341b083a67203326b369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06b4352b08de765611695797a0f2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabfcae4305fc793780ac6299294d6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a62ec6da0e0c7277213ec86a5c28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8b772bda3d0c1ffa8594fff721fb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6be536a5aed340d5c031abd2ebc515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d1f3ecc610d5f0ddf664e7c07598458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59196b0a5821db4d86547a61903c92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a142c3b390c394be05bfdfc53426460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a5842a571737a3ab4678c8ac34c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1bf5ca0feb9b13236951434219fd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157c5ce1a6e0bf2f6584ac39d073b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb50089d411af5ce55aac85c55290d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229334569b33cf68ada499fc47368b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd0962520b524e645fe9944e4bab0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8a94145494691e230f6dae35f800467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c86e965192b1eed1af0b045e0615e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e4f577259f9244ffdd56492478c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767bdfa4a1074d8d9271ce2f17776e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b731bec8575f56a73154e2242695471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e21f8436db5d441749749f6140f8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8b31d9aa0d654f8194327cba48de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999fdbdfba0e74b2c3567ee3f9a5c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59603f38e88b965c633605c66c22fe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6cd709d8c855d78fc1814ca88f42d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf7ef06b635fb683aefa8e62c8453477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0724059f80e58bf7de39f22dd4770478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76364784d3a9ac582af1cb6d531a75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630434680ee9c4501e8353e6f4faf5c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec50703f35c703b1c76eed8019f404481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0f91a6e6f1b1c15bcb9200bcd93e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178323c1bcbfeb6f6b92a853c12811a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854081eb191dace99f4851a33a340645484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9876b57eda76ccfd8415729c6adfd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3334904b2f5970a510a9a7e798bbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f14d2f32b4aef5dd301215c07839487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bc0e39eac1abb6f9f9ae9af866841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c914def967cb91519e7e571da3945489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f37eb4c4b6ea966435ff18791a66a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0923c63749f76a141b0cf7d6317ab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68becabf098d7282fa0e8f5cb3b1483492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c393537916ca14852d765316af61bbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb7f6531a374ca2288214dae467ea6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9354ca990077f21e6c49ec9ea7f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12332387a4c39df2a8d920e61812ca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf07f42fc3d870502bd625475140b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2dec7cedaa0c5f3c2e03d4aab16b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cccc401f1b8d158d1eb95b68dd9159499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df6be1100c598bd6a57ac912a6004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ac3683ba4d3dc25260db48c1bf18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642054e56dfbad62f069d9fb889ab159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553411de437dd30ac6e63f9df462264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85658bd8d97260d56a65b4330c2f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423210e1fce0ba2715da4f5248d57c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020432bf988dce711d50515c8571939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c028c8a12947f99f5b6827f8f7f07a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48754370fda6c36005ca909e4a74eab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f077a56ba374cebb37f8023c42c728509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b466627650d277e736c283341e319510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0d7b87ce4604e09e0a6965d08539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f768f3838abc84408ce2d45179f86ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80132fc15cccf0928877d805681bcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2445f28ed64b6daa7209fdd1215e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd552f4457ddd17d3d38e88512aabd2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c2e0d5c026b2f716cb183acb3aa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7aff03e1c4e19f99a8ecd1b83f32b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eeab68ef1048ce1a385d7a8abaf88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a84ab418ad34d2a4b66d4bb1e75b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbefcdac4ffa2290e38094b038176520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd0d469ee3e86fb8dab1bde5078df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc32d6b61b923327f34ae94d3c76c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d723fea1bdfd92010b18c7f792ae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc0cedd4fd798f383bf7df43c874fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4b9b12fd66133b4fd35166e8cde9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06041e6197df90541974f86883dc955526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5e3ddb0e530d13ec91b89c371f5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9affb4ac2c3ec53856fea0abbdc87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517ffb217a5c676683d416045767f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89781420e42f7f089cb34ecb55eb1a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d91d83f806cabf156ecbcefe8a2d0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcbe5c976136421624fefc9aa7cbf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7423996d71b770aee42e0f0cc6217d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9af1cf306364bf687fa8db78a05a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf122658f63d3586780c21334823ef45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38ba245928af34a7b2d29d25e590c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc63afb17fb92a999510ac7ea2ea87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14396b2025cd672987620eaa1221b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6247c4f16faa6e1112f1f5eeef0a622539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ddb98fbd67c5b2c6aa5a61a793f62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4b7dd51dc4137278b1fb01e8cf97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059990c779fa336d922a20219de8f41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324634f8806016cf2b30ec22b5fe142543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463854099f8e4ca31c09118207c698b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edbacab358a7aa382e450d25b29f60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7472c62da300f643ca6ee8d26fa2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41b30d7e6c5afe83e56c396bb2c7d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a653f72d7a5a05b0308c8bd5394fe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f716ccfc934c3356a17140e612e20f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6f495031cc0037b851616ad1de7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624636d9f7aa1f242b0635f6e15f1d16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d423f40a55c5b3b4beb645cdb1f24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1abe3bc850b626688fd5139de6773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0801ec2c2385391f97c37e57616d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727248472db59f09fe77033c5f6142e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e0cb2b41366e6ce78af66845b5ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f18511918f985da46ad3c82e6b92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80902af719630b393cb4df8f0e38423558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a058f8c4f9fe1b821f7189861a9b29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d788a3b11a25b77fe54da75b3cb3c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b388d1c419f87733a354d013d4b39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643739a6e7d7c9155ef5c7c4af07a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca828281cb37d02844ddb0b33eb376563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3047c0106dbda1e8c1d41d6e729958564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b292fda361beb5d04720302ec477d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fc14041a7183be7f7a47b1672c0ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cd5f47516307ea174492505ebf271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20508d370c4c73ae39db9ced1cdc3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240ecced7e8120d6523c2ad6169dbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694b08857f07b99194f49363d99b4a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab5582349c7fd51aa86fb1a853fe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c106493b608472daa5f626c731aca8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981e1b06cd8ab3dcc31b62b1b4b66d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66f9f8fbf57fdf31d8f065493046c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275aaba53a5d6f07a38d451b3efddb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d067e662742f9d3f92320aa50202576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9129b3006d02f14e866b8c5a0fca8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519990607fdf2be98d07d46a99543d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f5e68d4e9f4aef67b8c089371934579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad7fe4f8221573333bd8d9453b480580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991f06ae8bb359d11b25d0539a9331581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7c10b4c6317f174d675fa2a27153582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295b2e573001fd147d5dcb4bc16a6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45938dc2859e4102f5e8f5fc722cf562584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb719439cad938d27a709c1109594a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab39d67d1de321ba7fdcc8aee3828b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30808ebe97ad631a67e9e0aedb4e147d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939f5ea02d100765df7bbc69c05746588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217eb2ca4864d4ce4751ce772a15e95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559928eb93e594597ff8e341c9f229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a47a79e95509bdb2c4267f88ec59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291425fa8897117d2dfd8ebe326f94cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be614d8b47993fd32906125630807b74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f6f621c26824399e4940c94d35ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ebca4056fc95c68b336b5c3cd2b66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d31b50526c85e21cc2a390c747134596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e8187e8031d89afaa9f0a773f3fc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430bf99d586301b6c69597dc07fa082598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4d3f4fc2ca106ee1b1b5fac7705d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d12eba0d8e8901732052b22934f0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5eefc325c216b7f47a6091d4b828c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89a589efdba26ef59a319b2e331c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b806d1d585c3b82695462b0da588df9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f1aefb2725c21b1e8b03f128ddb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f05bc8122712c143f23b61d70dfa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255e539593c0d05273278b794333d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856dda86002addacd5c482c4c1aaf61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84064689d7d5065cee6da88b91c49496608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff975a48a4a9d4ff979196eaa8e675609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea773f11af3df7b71611151466c656610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8975d546e58ea23eeab114899f44e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61837eb63d4698b79aa2e033d461e541612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f8d7ca5b7e69127d19de74ecea8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866089e48affb867066118b272ce014614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af6d99e8fd71834dfad4f1dd577f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cacb7041dfb79d0483c5dc3e1291c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084c7b76eca2478c13e675266453dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d51a48828ff134343f79ac057c93a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb63921dda08fd7ee9eff5acfee232c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4720401f57cda4ba9c9fc45a7fee66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c7d6e8498839842396d099d500980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b2d55d37592c38272f977e03db34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597ea5e57bad0a31acb3fb37f863af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aa7d3d2c3121cf8b3f16c9c0c4737624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6ae18bf9c4bf6cb3245107257b89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb9992f2e868f887157fa545cb5ef5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8daf3871393832a6dc4f15ca43a56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687fa192265306c483f7ce173af47a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc621717d58dc14483372244a686034629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777aa57c9a247f448b60898d17cdb7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a336c30d5fbcadc348e7273ac9dad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c970a9d706c873a4ac88cd3474016632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f183c1be3668ccd8fddba8a481db73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e43646aaf78df2a56c2dab2ca94b93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601be4df1a53746c2d16d4f8fb9575635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8077ba15254e80b46ddef126187b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cf54b73b0ef85977f4ffa8683ef52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9de149bd34ca842bc8eeb55cc9ed1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df7e93951187c34842ee15db977f59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ede0a78f59542b4100a7cb7584815640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a552d6364341807f8770d78ef0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2e123cab0b59a78a6ea6e27c2f17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b0ae25df1b6885b5fb678cce7a01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860c96fc41fee9a26ba9b5ac23dab7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9945e3740c52a1fcc50f7a45d394dd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473448be8690f89650ddf8a2b35664c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7520cd70b90177494ee4e9568126d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34516b5fc36c9f629e49c7ce4f4afba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942296ef65db88e1a028b599fada61c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896672ba81dc38168c1262af4a27256650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da458933a275a2534e9a6b78e888ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f48b28f92057f6599c52b154015db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3be08f903918e1bafeb32ec189640653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dda42eeabfb3a44438a564f1be331654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331029daeb5f93f6f23f925490e457655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79429dddfad0fe89017ef7ba2181c0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911a26c09932ef21de737c5807720d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e24fdc0ba9d8aff7ac4ee1a527ff7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c5b041f81c056defbf0d6a00ea33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2bdf04b75825d0d7b3fefa2fa6ff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d61cfa9fba4bfcad00cc55377a7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3def61315e04295d4350ea6ee1f7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9917baf1be1b18b45da4719e83e57b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e0c92f1d2d4f2ac79e5e8d209765664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df610d617066cb9353505b3db38fe073665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401195c6177e6f28460bf32592092b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833784550c87ca20c02ccf6ad49f932667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96e48056974b2aeac96b02cbac92e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2b8dc42f1fa653d44ca286eb698d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be371ff7842a2f4724b2709de57e30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4f6579565aa53dea92620cfa6e83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ff9a21fd88db9b5de3274b2aa4e8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536cff3d27f7501f1c8deae2b7349d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1478b1cbed9be51437a195c0ace6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12b13780ca3405ca1fc76ecf08256675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb103e6153943fdac74e81113bafe3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbab16954ffa102c00a37a438692fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a62fd93c1b9ee4cdf3f50273f0783678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cb902d1f410ca78fdccca9f055a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3ea2eac2650957d4e70a9efba3c9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c8580a7e0e8a4ff83fe168c5b36d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea62a7ebe8a6d3113e722ba627672f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab4924499a766924d8e12d0602d66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68b8d31f5ea7f056b3f86abd2bdb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b739e247471513c6a0e35fa86631685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabcd5de16e5ceeddf45f3f1c7fed11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94e5345a1993140d762495e29eba7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44ed62f15bb1e313ce1d82098aea1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea9f9d940824563ff36d7e640759e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd05f50c5d34c10b6de13d45cc7ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b7d2520f76bcb479d5dc7f461205691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222500fdcbc9881ae8b6d87cf289f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8723041ec4f16c28fe720c645b428f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8af3e725cd453074c2b2aa9196b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7bb0ec636f8e27ad393314de44c8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cecb47f1b1705a2e4129d5445e9f06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e941f32052d2cee808bacef8bcc7ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e7be22e8b6aa27b0fa958bcb30205698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11af7ed213d2f0937a2a91f8eba3d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd34219072ce7c78b9994cb1d707ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc383ff68d39796849222fc306dfdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de08d0becd970d99f21b823f872486702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226ec1b674f551a8e8ba5d03c748cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8045662afa581ad99022c6e73133f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f443ca7264397a30c54d4bbef86c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b9c0418dcc36da82efd6d9aff783e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0965662d229adf67f5e4c6d9a1923707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5d6b05569c8cb339d531623252c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ad87c8275bdfd1ba3c2ed2da0614709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88efc228054634a1f3fafa21ba77a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c627abed4ba47c0dd79d48f5a0787af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4a0d0083d36ba72404ad0f19504cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb26f4bcad3641a4d1e6f2a0a23bd0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014843e08f22ad05cf1980400d85dcf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10751774efcdb09e2a8a5dd38a3ea0f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c93b8ae676c5746894c3ba674533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c8fcb3cb5a9dc8f4e8ecae222a14c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb0590325aa801819e8a63c880daf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018acc7534073272d4f1f5f33f79789719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47af9e27340ff938d5f113ae0460a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8440afbb63d5cd4231fd754f80a42e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303a08d558cccf49ae5a0ba203abc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770c468c1a47269abc63b4c27cde64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde791a0e6594f2c31a78b27b5cea08a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb11b982a228fc9783fb01abd87d8e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790656b457cc9e66d59cf097ff2e7bab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476770661f4b7623b02ae5a23f5dab5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771be90249afdc50dcf5639e9b7add3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdfdcdec88f8e67e53ba4b2a3db1da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd01ca4e49bb249ac642325c6eacf11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286980e540f9108033fe86dd004bed8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6556a239a4a6de75853880c315a755732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b33ebafaaf3e404fde01d12d42eeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d16577c750baf8eeb2e084dd3472c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38485b59564040919f9cd6ca7bb7c61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98471335021f2e6eb317585f1ec3b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed54fbe19010ad57a2dfb5f69f8ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752829b62f486bb663a7caaf2664a7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567155041c87f38de4c6ae2529486b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5cff3729a428db05889cb323d526f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2382a702e6c44a4dffd6fa4bd3de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eacbcc1b1208a699968c19a57b23be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b690058333b0b6afe9b0d32b1dd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b027ba8377aa90c72af1ec9313b133f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948daf74e06de235ff9a304b752593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e22101ddb986ec6f1fcf7981239a4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ceb2741866447c560178f36f00382747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a24d54059475398e918d36282b4906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb96d2c342880d91496a5cc56bcd8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf8ff14315cb2c9eebc449d11f6860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b4ee35b6a678fd87ce0e2aae867e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efa84419b6126cbdbea77f8bad7d7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1581adc27935fbba2fe2e5d2e5d6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02c1bf7eed8805a2db0f15c1d4cdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee350424b467ca9d97ce41e6381dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84530d14c6a503ecd15799476c37db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46da34d2f0f81231869edb0f905b26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4964b84ce3d5f071d5de50a228e7e6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122ee9dec96a25cc1d882fd2513f40759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290779680ba80d8cb52a8f0a949308a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69fd90d5f189195a1a1bcab417484761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d26ff9e58e0105b104e881a2b3f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34734262800a37794ee97c0bc11414763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1cfd0a28694a2e3fda34f3a86e5fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b5fd02f8e6a5b6225f356d1b07c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198bd294af877b285862af0212cec32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc22fa6af61ecc047b5478dbcd9cb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0160bffbc6508e04da64afa82f47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567cf06e41c9c9723f1fc5ec337db3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc26785ae558134eb913f0b8102eca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95656cb1add392dbecdae681b568f10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddad8a71f1fe0f68b4a94c9feb94d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e368041c1e4a101d921e147eec84773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0ffc181fb8707224c5795db7c2f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db0f627582a9426ecf8798c0ecb26b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2236f86759c535e4dc59fd3f09449776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f125dc911a319e5cb3291f4b55e68777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f15cea034806778d5afca8438ebbe1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88243239c08b17d4ad32e38f6d85a986779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63dcc0b1b90bfcb0aaf84c71b1c3ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee75041f75624d2d04dee44e138455781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda5bccec49958c08c063d2b9476fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835767225861d24a9035ce16ba7f37d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d27ee94252432fa2edbb7e3fd43b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc9f047d8ce402f1f9dd51dab08f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249b709360ae914a91fd14633f877ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5dacf0155aaad273aad8bbd36e1c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d770b80ec8159f36cd12d57ad81d5a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e2037e9625c0470a5a0da3f1bf313789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5208a42fd56fed36f2688ed2706b79790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5e6944c73185351f9ec779fe4c623791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e42ee3ac157cac1b46ef6704a76f6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d91562f14c069206059f05b1a6b05793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd1d2f07d4e3523b4fe6bd1de1e1f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0fdfcb137fe020c4cafc61afcdd47795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529a78796ead2c2ccc23840b5b0f8c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce569a8c95e509721e30aa83d731fe1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87990bfcad6695a59dffe25d46773b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075dff63d4c0b14f69b596352f09405799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d58522b32bd990808433a471d1d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cca17fc0922e0da3a61bde5146a24801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b286b0a3431b05ba55a0e80cbd8cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9eb215a3191b25eba040d9799e95803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cec4d83bf0af6028cc12085ff109b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb73bdabc850321cd80ed4890e073c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888c0b894a9fe3524cb4d6b665d23b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b1a09ebb531c5f7d9a7da9627c08807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f3bb0cfc55a4f2c85fa201212ee0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183530c451d3f2296c12791f708f695809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5217b3ac226aaf7db18300b0b4c7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c3b079b127586376468a552f8780811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b64f2fc3cad74023ea2929819be7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c892b396d5ae70590ddffa1d0e4f5c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3cc7c77395920b35de952a5502d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4cd0358556de511bf6dd33d7ad21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c27f4075cd4c0e44414a605030407816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83a1a94d37d801ba845cc07243b1c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dba2534df336b88ce2243ef6b70d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba4ec85b3941fc5c1163111bce6ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80098ba18ced771b3ed8cd1f80c97820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131ba52a325d4b243d73bf282d8778821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278ff374dd30b8623b9f4d777cdcd35822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a32e7ad49b41e95a5ff9024d8ec6fb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c93a95a2e5d4104e39bf3eeb15557824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6ab44bf04693ebcd456d6e489f8e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdfd3374dfd74293c4cc70eba21f5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8148081a8c5d27e5e2e891cccdae827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045ee5e3c14a50d7ef90fbf7764ef5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657952737a0b274f36b30b53c271d122829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d350f80c3c58551f3e31364ab621830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c169e8f7c57829631289891017ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f4bb4247f819098285012edbba46832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ddddbbfe1728f00e527f2de695e5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d7107369f7b62f654d58776a50bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da397e7e2020612a428c03737aab065835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a6537cc1d71ac4ecaf7b9b159808c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b81187044c82433aeb66ee625493837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fccd9958db09eda1b833d573daf69a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2c6d924d93e034777b4c39d4a7cb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6561ac875d2b3e60d412dbc271bd6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666f4aa3418b9002be2e752a346050841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ea937243c01ec99b53005f6a6268842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be1f4696d97854d2d36ca95739508843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf140c761f46301a3367ef409fa2cb1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f826fc07abeb7dfff24e1def336423845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cdcfa23f52b49297671d94c9146b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71766c7406e2579e08e72f35487f051847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188867ba08fd0079a08dbd00d81c45b9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09365f0a03cb1406e0f05269527eca849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fca97a8d84144048a0bf1e737a9fe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70874eadd587deebdb1b0d19385a84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cbeac54b22f57cdb0bbf50d09866852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb187dda5c2c6cb4575546d98c6675b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37b910f71674170e7ff88ad552015854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e374b1bf97f7d4456a6232dc9a71d8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5f9c22216d35ebbe47e1c6d8216f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc26794f98be0d7efbfef55aa5976c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e7cf1d06ab6cc4059d5e0f0d9d42858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398108efb0413d5d8693b98753165d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48e6ac4addbfaa7000e573190e52d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628bc6cb795af00643ac16d17c13ae4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e5a43603b209f929ca8bd38584294862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fbdae645e611931326ddfcb67c8b8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d962217d9a9e5f5793790e767e48ad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e706d6719ffb016d8e1c1415fa43568865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f9f83d6ada8a41d8478468520593866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e40d6e46b27fa2385e49fc3232c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa40e152ae08201a1bb44c111cddd4a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ff5c66431943045b0bad3c2dc90e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729ee153f4e451520853fefd50d320870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e172824f60866438d6ec6ed547871f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219929a3ef5df4e84151a8f67766c7e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a1dea9f0af91786bac4c9f9fd9d7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a4a9e156f1b9fbc5ff070462e5c1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e4c816e761cc5b99fa1eb911e632875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e434b9b9b9505f5b9eacba57b73b8f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e49229f1c0d0b67ff23026efba5e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e39406fdadef11796e5fdd7915234878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f230e52cdf4589ac7c8fe4b696a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a504e7c385acb9bccd111ca911a76880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e96ec4eda0eae96713ef61a127ada881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f11e25839d743c61ecd4aa105b8c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef9c6dfbf7d7c432ab0904a3ebdced883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e39cfb700af5eb8d65474af4dec9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb365e0652c90cfefcfe40f683bd8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86b0abee73ff2676861b4d6035cb01886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd671efc39723ff704de3c3ca5c8cb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f01cb76336251e98dfb6909c9054888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b58af39587439286116f43ae0007889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e5242cdec8ba25f53da7c7ad765b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88069eebe6901d1ff250561c488359f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bbbffa5123745318f3f73bf5f257892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d85924073dfc6f58b67f8d1bb84bab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71171ac2281906bea8824acdb724e2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92469128f7432b73484e40eb510e6a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4330697d05fb0d0f6f721c37a5b1e0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00194d06a34b6f51e3085796f1ce35ff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8face7f3d4e5140ae12095cefbae0c5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada009048347ea91aaa34381c02f2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d437fcd87ffbb5ccd5997ff8d708900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71166281bcabdfd95cc65dab2d698f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad31e7408cdb8cf14e4ebc01baaa7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe71a96bc8d7bed057c1c7895aa43e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb042ba53d1595afc81c4c27aec7f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2caf0ff7763dda342f37c3e68975b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3d091c575b32a0a61f4dbed5a9ed906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d8de896ebc85d09dc166e50d5df39907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95cb3a5cc0f7de42ddad3578b09e3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c134538df41c13e81653189a4f8340909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed90382d4097ce0869f060803c2bc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe521fe7726ba7814589e3e10b06c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defda042c7db59f9eadcbc275e05f3f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9625816b9c5319ebc52d0e142634b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9482bfc9c6b00f31d9d249e4ec4bf3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea134854453d3e89d3f719fe5cdc8b88915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909f6699f5eec5764635b938ea1902916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be68891c1f72b32c21baebce18348a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675b9b1f5d8f975ad1e33ce0c2bee1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85809a0f622fc1141b265ce603f8f99919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167f75ce5db334d4003edbac6e4745920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cca59053686cca6e4ec10e232d2eb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b2fc15beb745d2ac1c99116fda9da922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5c008d823cd940ea37c50af54f942923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8dfded5aaef1f18355ce4066adee924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f421d0e6f23505ab5532260b6eeb7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539954add43afbec8a9bbc525c3f9d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edeb98b659a5ada0b7d771717e099f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24689ab8deea7445f5120f54fee5f45d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a05f77c56757e23a5621679c073ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582a1c43c001f7e636fd65b38db60f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db934f73a596a6914756d5ebf89aefc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8e260fbe23e3f05e8ecc0ea854e0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5caf72d86a5b0cb0b5ba224e3c4ac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895357f2511975072319c7007fc62b95934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa85c8cc6105455393151940d0a9d95935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5e6c0998b97db4f8b94759d505e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9a1c47b5cdce6df78964e8c553184937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee230b61c310c21b15f18ab11d449234938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671263a25d5acc5f8a1aa8310acc3e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95baa41dc3075a0f5fe91c06f14575940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2bb255f00c22d609f1dc477de4632941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a0fe9d4ea0210ec24b8921e5f496942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e7ff79c3b0f46898cc75cc227523943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1ce846286a8b303b28413f40e9574944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9713ec3258e51490575cae7eefbfdd2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c09c358f04778f4d65343ecd82804946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45c5d292954aa4c6345a7e00d231f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b3ccc7753e10ed426fe8bcee0bff4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc7f845feb96c72c4d13fecbdac61949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602cb0ba30facb9d22aece6e429d27950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288a163354cc6aa880ad5f26f21956951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b884f1a8283c6ccbe3a9619419d4e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ccae66bccf8a961f81ea8af0a677953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6fc13f217beeeddd17f74b026610954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276ce4e085a731df51fe4ec479438d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ee70ad3e9d5b910f14b0b5db82f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ef927f0acd1202d2d64067d2dfe29957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ec4e817117d6859c5d2f5968ae23958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0e9de19ff95d68686045297d3f4d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b367d440eb6e56b9128cd0cac0ce6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8251f9751452741b413e3d680053961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1b978433041c25ade54ca93007b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00aaa22a6b741ea2c76a8193b4027e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043988415945da0cf05315692137207964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6560e48369c2c910424ff2f5840602965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758bf75c991f2805ebd1142005640c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bed515202fc767de18cf097688893967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2cdec73785914efa1f032d541c6c2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f58f9f4eb219b19884d26a941493969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b37f5206050a9f0fcc94a5676bbd8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec50168586bb81f0858430f4f151a9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df002697f51ad5099beee4ff622c9a66972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec610c37850dce3b3b0caf3674299e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e24a0e8f00999c23af81ba81626af974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef35d57653537a318b982faf27c21975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0168b5f382ce97487c93c64ad2ca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e127f27d14de80a8ff0566093446977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ddf535f9eb392e233bf9699139931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e77bc36003ee3be1f8498407529392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62619608cf1b23bb00d6be152e053623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed06b7fb7bf30d8fd03fb4eb75c9734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1760f1f659aa2c06297c021352625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8af4e3d73755e19abd378f24a7895b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611695c685cd6ac22de149c12d4ede137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ad3e28ae509903fddf11aababf858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b1d378f75ea080f1e3e23551ca8b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a097497f6927f8d250800fd02f64210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11117e0512ff827beaf48ee99d3a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3cab2650c955a63be7048cc144bf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81529ed08b3f23bb71f4dad19f21d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f0bba82d07b4a48c1b732eb86e41114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c194d294fff3b0ab96a3d663d0a5e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b1246fee96cb2d216d09231c7b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beaaf45b5eb64f565b2b74e4407c3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c5bbae15ce507c786986081ad8fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101e0a228920dd53a1c2f50207800119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4567047f116e4c891be5fd7d80b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4520d58b687a86b3bfae1fe8f143d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a20dad170285476affcb872efb31122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44e7c7132e3334df8ddecff9dcab623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70e1ff70229ffb23c678791ccea7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c6945d74aead2c37f2e78dd60f0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136d564d109a1c3b788eac89d7f59126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a92727c6eb1a1ddacb618b530c42f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f8df305443484aec5321a8e176fd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119975267f5616eb56a6670fd4a9a7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad264e36e2da458078d76d97e9a5ef030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe98f8f924c82d8821dc1c7236e0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df501423483092c4f15b50f066089b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3529e932b28ffe1ba6f76a7576d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088069afaa63e7396bb0edb9bda0beef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e5effab1b96fb8c241a2ffba258935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa14d6040872bc3efdc2a35845b6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac76f11b30447e10dfbe44197e73737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b15a814abe091b0bec837f8fbf78f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341398c6370e02a74e8b0fd81a06d64a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc4e09ac8d4bdb61b7673d57986e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee76fe1dec3d27a3c1fc99808cab4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d02320e60b32aafa844dac49e510542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe24cfcb2cf81cb01bab7ed294a73d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e74fac6c08acd03d15fd3be7d7bdcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d531b7e500e0ad04958ec978b483b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fb1e6d604d026a4ac71d99a1653b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd1bf765e7b926e4756119b522635f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d92a08b9cfd591dd6bef348bb876448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f955abe6206e3bff9edcb28213a20f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6278908def1582fa7ddea2016a02f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00fc766ed1ce48017929850a7bd1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018dc0e00df106f434ca5255b9d43b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338a7ae23ffa6bf5663b7f8cf38f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a159a904d13731a06b57c176d4a9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7bef129beeb5bbabd0b181c7e00155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa983d31dba8261594952b2f3d19e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1132dee8e7853db950412c842c0fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2566197b8e529a9ae2cdd5df80d1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34fff01ed3641b342abc2381d6979759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f41a48db48e42ea2fc08eba8c40b4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffffb3ad89ac4fb52f91e39fafcdf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf57f6d88e0ef0e02724be04f132062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e141fd04083c627c309b89f83fcf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da770ac6efb37387165315ff52e5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8bade8dc86f5ff4e8eab39a3176065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514109d84b3be2a7edce87aeaf70874f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b916faa0ba02504426b62bc968bfd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab61e6bf59b2c2c6a8fd9a8b9ffb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b89ef05b34ba690a94f84b3c269a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018e8b031f81b840bc4ae2cc6c3ac770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b578e3bfa9d8180b3bbe9fcca6c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0713abc9427966cda64ac21f6fd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7042c02eedf7d380c178dd82931df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417be9f3ed687f921908b1cfc1200a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651dbcc8b1c16cbfa4664f7902e34d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce03ebfb38ef83bb5b3c175cafebcb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c32dc8e01efb56263607b0b7ea906d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56b8ba4887d17bdaec8bc400a6d2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e6e83865f9f0097368127f6093f9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a439c6388a8bb92df517cf76365b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99278b78a6c67ab6e5516eaf4f639fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c525284a1d11d115c1337f4efd5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372dfe58a22b5d7672a632cdca48a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e4e010cb7599c786ca16aecf694d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc9c3db38df7d6e28badf6800c44385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68657a4a1feaade50f92dcca57de2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aab23f11243eb3ddf8d2dff099ae4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d594d786239e08795e0ba73e1545588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a64119cabd77933cb45087bab4042989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7af00e6ecf1db3bc1b900226a20e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5796dd602fa8351c4cb3afe94500d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d057f9f1518b64ce8b33bcc597ec1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b38319484c5174f5eb535af1067d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1293712eb5695b4ba6a3ac96cb57c3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279463c7d99751b487cd8d1c9a583595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3f1e452baf4aa8ecbbc82a1ee98d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a80f514225f0cae8106e90166a3cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20346f04e826c22461f38a963daf46e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5127a6973b06211cb9da6fa5cd972599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090a68ce092dca6a6dfaf267687161100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca335d0bc7d30321d5891ed911abe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb665fb00954aa7433a11ca5b1babf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e200ff1e3db5198ab270cfeac1a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9efac2faf4a9a7521bba7823cdd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875c1a66eba809c512dd45c74f2817105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb7300ce3c5f181310882ee2020afd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa0cbd4ad3d8fb4a7919f561c8ee7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1e0c3125daeedd48a29113d12ea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7e6277ee44b5210745456e11c983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0199d0ceb9fe6ba8cf76cad58dd4e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b3293d05d6302c2307db58cbe323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb172e7095aff8df2eef0dfd4bf29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd5b7f3e5bb18cfd0d2984b0f4145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b29e94ae4b54c615ef95b17da16b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f906d2f7b557231d2e2bd2c5e591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c8113490a8b299484df3563f180f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5c5a23609f915d8885ec32f20c63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd02822fe0fe73f3df26fb99f87fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100852536a544f8fdb97d8842bc631f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449927f62455519dc665ea4a4df4d54d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0d28786adb50fcb64d2b25d9e1f6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5596f958de6a863dd1a71a167ede3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c74daf0e3e529654f826ef04ae90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bfe6ce5cb8069d53ec09e829a6e2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b477f220b090ab9cbb77e8607670ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b30167890a808a2800d89dc6151903126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf67259850dd0184052cf7e3692472127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e521d62ffdb3016793546d8b276c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8277982ddc169a537ef5a0fd0a75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48899b1e6d89d47daa49cf491f5c9279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada9d3344f0a429868f143302e1757a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0834e83696da3726ce0f0c66ed1b03b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c5ec7c953534bba1203b440e0edf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221138c154792ddd10c65f39232b969b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff064e210d6c3075b366864490b7a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864eb30c1a0e1f5c281140e4ff04daa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f7598fe92c364133cf32c8d7198a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9113fb349a6e9f4998a2e98aca2426138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944407e3ddb6ab64aa6ba9b275c79333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048af2c09a86cb1c5d9b5ecc1f44383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a86200f3b4b01bcfae1ac91fecbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228608670474e28da6572f94e0b8b559142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c286e93609e075739b0e15abad1e8c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b578e6bccef561785b908f846066dbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a3100af55131a991b6c4686c927c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e343e6702b1f8899bbfa32893872e16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb41f2a4d00202c80adbbb003a4636f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6364115dd75aa1742594c3eebbaaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b2ec63051c728330f77ffc927aedd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73dc8026b148c60a120fd843dd4070150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fbf1520912df541e4104fdede8795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87123c094dcda3a57aba59a777751b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e8ab46f5a41f9272217282bb47d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6822318fc88602b58a0e1a7089604a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036edd2b2ae69c0a8d769486dcf09a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4d28df865034658c2fdde6199504156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3708615ed73f335657c7640a1b16b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9649efd3efbd69d39055e46638189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dd3d6d505aa8dbc9c13888ceffed2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b98b6d808040eb7a1705093e83df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece160478458205ced045f244ccc81b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3e934a70780d930e9fe2d142cfa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c240145dad2bbabc02f85e174834f9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a94a54f46b4488bf27ae9fcf8ebf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0074513341669be241f8a6d86f339d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6cb6e07469373acdd79d9fdc574ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef67a5679cf6fcab108441e7590b021167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259444f84fd07fb46f0cf9e7fd3f3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a063fec941d0b7b1040f4fe5e8367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f3b9df4fe13e494f567aac533007170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f0dd06b4ebaa54994a699dc526ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c209a1a8e7c6158ef44d6b7adbfad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e670b5a8767d5fcf5a3db922666181173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb353e1b13b746a2d7fb0598755d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315e4d8d0c23132895de78717440394175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd5a9900e79893cad8eff43cba249176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187411fbe8fdaa28bb2c122c9584b76e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f358d5bfe9af387ae638996bab4787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0dcc84bc0cc8d25ce37d9e8fbb391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f22c590601d288a1c5a8be9875126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c952648c2972fae54ccf2236271cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a716123b61c28f4329db6cb874be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39401e37cac747b6eeec6570869b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794fe422f091996d920434243260f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875bf5ffe05dc6df87db59f965262dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612aa44749d46e940cbd9fb7729fbf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca20f19bfb38613f34b234afb5b8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877af307ab5eadeb88f84060b313e743188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e11fca7c7600baed943aac89f4b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e331a9dbb0bf5f0d20b64a784ed751c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f8e4c3e68fab01531d235b3d5032191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7143cf621d0608c44d04814930e28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539404f71bec341317f20a5ae0afd6cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d13304dc0772baae48295eb647ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b303dc5f8db44ffdd8be09d25d72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f97d54cdc07caf2a347cff762f48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b3565901000abe16f43f8b11808a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4600e5772d9b432f543366b1fcd15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a92afcbf7620499ed27b1e56e4d75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928295352bd7a9dffe777626d236024200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d0a0088d1304a9f5248ce06e3becc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542dde4a91ef82e2d5107cdd92d48b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112c12658ae7afff87c861b0194acd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339efb62cd7347687c88606bf08393e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22db66965fff21e2476d05a3c50341205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bfd262d556d2798ae8d66d67ea707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2dd7baae794bfe006eedd4101603207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139244477782dd01bd9d4f9fa49a0f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d65461514927f03c4c242830114e15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6042d3b355c1c00808a767a985230210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7b93347c1699c2ae46fcf5d766d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9db7ed466915ada6a713372c19dd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0df6486b99c7e52caa47ca4bb86ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf466ae3e1a765ede4a7bdf114322e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60158d3dd6f0a6e77700c2f5a68bb02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c688e7739950e9428ea12d38bc942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568335ba3f856988d72cfd336272acdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe68e49513f5401dc6b8f17d9b22c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691af4c8316c30350be08c24568389d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844979b6a6ffee15bdd1ac4b2e3f16a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28fe18acf58f49af5cb37b62be17f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4051d8b4208a439fcb9a1bd6fed28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829de726b5079f990fca676d3f69dcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb8022113dfd96f0f21d4b9649782d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db4b6a311508585ff962d0d46af7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a588950ac603fe171b566e89b95e4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb4c1067d70872191a39de8e4782d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264ac8fe7f4eccd4e4548c1e4c7a39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeac026c8595c3ef86ea4ec21a9869d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a436ed886bc080818249691d12b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440ab24f58fe8fcb21ac1597a02249231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74249606041b946f6c008f6420b66701232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346117854da77300360395e0d3f047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72706980cc683fbd44d8bdb71534b18c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e977ce42aaa1f44647161bb9ed73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d28f96b1d33209c1e4d43b47d944fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f670ba3959b248f0179f8e5863ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62998ba5943f69969dd78791403df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16e1712bd307b14e54d603dac69f5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3c061cddef40064d3ac300ecf40e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11fd9fc970af219c929a35755f5c97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f3c2ec1bf8178201430983612622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c5935c50d9a12536944f9afba32c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e7ad8fb37ccd367ce5c3d608a6ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69301e2e7c9a256c25e68a09bef18dea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c4797702bef042427666b5764aa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337112b7f5288dd7e5a74c27a62384c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203d1cb705cc6332007d9f3e2d2ca34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8a68aae57ff3f02c9dd546b493bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbd5720970a39e023bde9bb62696a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b748e97215919ca9b981490163ba019251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ce00ad0512612fa4cd21e500a8ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13403b8c9e9f7e4a4e6c0098d911ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da616d53472822408e53dac2e08a055a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5505eda9327549fc871a26e1d483dee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a3f8c8bc89d5bec22b6b526f9c1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c560fe6544bc3192c2ddc9ce2e32e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677120da341d9dfa3c87f2492ac73958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f1ad238f796ffee0ea71e4855855259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8c8de3ab0d6e856cc7e8f0eb0e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483f2836e6da8598b0c35ba3e14f31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb6f017f5b42e0238e899f5d8f62c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d3701dcf9dee10124dd9716cbb6db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630526323a662fc5cd70aab38cc92d64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925aec74dbdbfa2c48881196e5593fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80cf0804e72241c3920391fac5116266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f739c14831c550613486c298c5b9ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebef53d145275c7d30727860bd7778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b62a3874e416344e95554ddcaea02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670275995a25ce8ee2167b474102d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0d907d0ad7c6547c5c2cfa48f7792271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d664444f8268cce3ae9b2dfc19d0c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70343258b64658cfd35e1e9faf8f98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55055f37cf1f56fff2fa6363fc918274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602b80748a2d485626190760ec7e4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9f09719edcfec65c9f6d8b2345fcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62a55085b1b7583b2fc46ef7f44cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68871bfd8872b3d2c382f7c060b570f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abcd2c2377246343372d4152abd8f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a07b06e13b6133f547c8c3b10d535280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66591a0a1fe2a760849ec4482ce6d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d7aa60d24cf9fdc3f55cb413bdf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2b5174a55426ce074e721415ea1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4569c03abc33e2b03e3643b80d102c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8011aef55defa3a3e795c5eb70f149285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa931defa2ae2f7fceb551de8330bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5daf79dee8c7b0345de4a7764f1564287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c4e6cdd8aeed0f6d55b14a630ea3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba45e4fd438943957c8575dfa79cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab6dc8ba03d43ecd193b6acfcc2bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2964af87b6f9bd87dcf330adfe5fd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41520744ea596039136b472e4aafadd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb6ea8548b8e873440e56797983e7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ade29f609b4a94a6851fffc51f9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2bf42201a1b3780d548de96f8252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b94d4ded093656ce2f0b6e007324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df093a6c4e6e81a0817ef0dc293b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5cd3704651f75f6670e8f7cbd3ff7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2fbd88947efdef2850863d9f3b71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30fc1a8097e6862d39095f87ee49f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e8b28ba55ca6676374e31f25998f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec219dffefdf0a2985265feeaeb67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd025c1ef42e242742feb4b821ba2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b61f5af5731c6876a179cbb16e7e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5c310f663349395746ac23bf7d32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b96b7521a34f331a807c757fd492306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e7492010e0531687fa287131f68e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2943cab101c0f381f99defec169da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ce1f7786ba5b2ad2c51126cc4ab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5fc89d5a84030ae018e219ef9864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55561fe32a7c1298bf8cd63c3fd361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456525091c657d871ae4fc760df5fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef96ab04e2057de0482dbe950e67f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe980973d327d77ec0962af8904fc63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dbea9ae0432e2ed262dab885b38c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948984694fd29650921bd3778f0538c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dcab53da5322dc88ab255124d919d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf2cc949eabbaa76b095741674846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a78b256419ff319fb3eb35f407ed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c80c11b5f9fcad0943ce2ae67440d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed23b0907c4f9bc5110de294e1fa8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228739e7f3b6409ed9dbb077effb33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998caeb5b2303d8525e1ecfc5bb85ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a6b4191c4808ae928dba43eb1bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae1e4e8c9a5537d6b2308e3cf97acb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f805a9334ad40e737c7f1be991033326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927000ab1f653ba379915ba31326a97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d71f4f4ce876994f405f159bfcce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac858c29f05b123091aaf32ddb7779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafeb0a786ff3f97068c6f8a2e62a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08969aef4006aee7eb28fc4762278b50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d4e54d42df8ff8ccbfa912b59d4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e6f6573e2d01defd999d7994d6ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f9d51f2d9046d8276d7cb9197c12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce724d0e07cd035bd0094d3c3620d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a1a9a19802ce6dbe37a5707b07ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e65bf89109df03de392ee77e94ca7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f0879227528aad9956df50ab9204338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca9f7c44febec72fc7b9bc1052977339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398c1157792d07c18bdd516fb9887c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8277ab252556d3ceab113f0029ef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b08f94a09ca7242785fdf0c4ddaea3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705eefcdfbf006dea5bd29684c2439c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4dc19fb8ccdef248e14e24eb912b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d2f3ab7136620f368b6fd8afdbea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f8ad191a89fc1706fe5cc09c0bb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9566e280e09315dd654a4aa7ac1348347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed265b321f4de45e354fb12d6cb957348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1df7b2b9669ade6e2864428b44da8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a1aa9ba6fca87854bcfdc9ef0e811350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1fe40f0b032ed3ffa31fc3c906756351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b6d7576c8d8b7c50cca8c16aca66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1809752b35261b9015de70df0e89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf07b3335acf75b811175f9fdd441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9012b8e4455fdb4f0115d778c0210355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e4a6bb0f8f363cff8f0ae4e630ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ff2569efd4f8fec57754ed7cb2ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cc24573d83ab9ba4bafeb42406ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79250b82a2a2cdb75d9fd70e88a4afe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9453f61d09c64b40b194f580cf3ce2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0a9402885aed59ef6390b70e11b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5c705a85fe0cbc01d166ef537e52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf2d76628dd9497c5b40f15bf26edc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd92bcf0bf07f2c8c8a0dd4bb0e85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6cd6b673d58c207a25ba72ad3cd7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ce532b9c9ce78da501f8c035e26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dec58321b1ef4c71d6332e65f81103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e9d8cea9da530ee6426ea0acc1f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aeb8e9dafaeb1dbfcd37618463d26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e8d6092229dc25ba5a36194ecf4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313cd96481d67df7356c73db027cbb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005cdbd2f94b8005816da0d3c6daae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65231b1e1b357d4643b6abd8638c9af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed10332a2f3856e3a9197944a9c8d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12bd5532cc52e78bf469e214feb7ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e07895055c909ff7e327a6a6461ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10773f9a2832e061e9550be2d8de612377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1f005918d4cfd216a6c29ad8f349378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd949af4f8210e6552f3e9046046510379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3cc7067daf835f1fb9e06f1a1d01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e82b653ecc8e35110afd420480ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979796d1a26e5bf6481f0bd000a935382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd12cba703af70dc818f98a987e37d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a88ec884f07d2f42173fd3641d5fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068a7935c4f53afa99d179de5bd633385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce0663a67e24998e4c98d59ee985d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772cf1e4cbf219e944d90808909496387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb134fdabf4b3f1ba6adf50abc0ff253388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1fd51b9e98b40f9c03e527bb36110389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b145b47d9c0eefc39d1a2bd3027df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17116b2e68a7ec9fc3e0b8e2dde40f69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be87102c7c6d4730581f4fa69a44a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e72f47c605faa5003a1ad833e85f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c6db8080ac5e350021a88dcc41f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b157a64d45178cd09ac5ca247844a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeba6e6e9dac339b79fada75abe6a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a929af1f802456d5d14e2a8d031a807397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13fd705e219a9f9aa72cd1554efedb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401255e9fed9ae256e2e126f5876e948399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3fb1e591e186ec9173b716aa3999d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d9a913b33f0a73435e11e586b487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb3630c6a450e9024b3b57b5edea62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f8c047d61085bc28f795693cee3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a983738f991e84e1e6ba6d596b5c88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb0cffb6be3232b080b59149740f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f0409bd2f45acdeda5a6f2ec325ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41adee3157bd1897d56107cc5e4a859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed533fe840e1a47c3d04a8fe80a5c76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210cf21ce9d8e6d590767d48f94504409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33236d79191e3ae6f5dd595d67193bf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e87682417b428c3bf37451662a5e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97497f7936367a743326e7f59eac0a38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ef323d070608a9f3059ed70893e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651614563c93410b90c822a7c0d9931a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32effc2fc8ef967929e511ec7228bab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d94021e6e6ae14401f43cdacf818416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c542b59a2510b682a9c7e8519300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbf77fdc8d5b3b4b57df828e0272a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbea43083dd272c7f3ef01bccf5a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823d7418b300b752b544c3a6b9279c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e670975160e17b1b5a991bbb4771c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2848571faa1a84f8739325a664284c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c403026feabe74b34c9325de209b25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c32e7794cfc416b6de3e4cbb901c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778500c14fae152b44cb2bc01df4793425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884734ecded0c1bae483b319d36c76b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d14bbff32cd94379cbc39a669d6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7579edfacceddf425c20ea6c58f4a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc67c145c489457ecf4a04432725fd9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd08853320298bdc28bd85c607d22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88073171959a01fdeec0b06a86b9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b6e2597f4d499cbaa795f58f722e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323bd44af7a10121d7c6b91d30dccef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e82a3d3e9ed3c33efbc17be5a66c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad775707a0c5123b0ce9ec6bfe3e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22281df5b122abc25497f8082a192a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071892e7233922dde8b6f1332652ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0f8b6d19cc2d51690d640b5d717d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fce43ac6661cf7cc807ab68d4e66d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa8e5a14bca3d61c3c71779824580440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c81fcc02e52f9d438da91aca1a092441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882ff2e5f4f0f927d53cba8408efca7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd651784c2dc327d5e4b928e853b27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1f1ace519c9336f49d1a976bf7b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a26f4891329d65e27f099269edf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbe7697d3f6a145d4b23f9b9ed6c16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713fcd2639044f4cf21519351aada6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd476064e2a4f2851bac891bcae9f06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509e703f0924ee2e9f6588402f56535449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd8bef45a94360801fc83ddd315e81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45549822daa6c25cce42c8c177ee9165451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9c695eaaa90257356ce137e38155e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d31b2a3aee66e58f7fbb480a1196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6556f94481dec68f8d6376d39f1903454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee809da8a53847fbd6b72d8c4ddfeb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517a448da727cb46d4c7b718324c9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306a97cacc7faaf6110f6f88dd6d73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c952e8a02115f227c308318d9845458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ee613726eabb0b80527bbe36ae6b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123a83c61055574285939a29ddd32cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe64ec5e974437acedf8a4b99615923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4f2e4baf53385d5888ae71c86e53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072a97138891401a7d421daddeb427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a859ca1dbcdd5bf357109259b77c9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c745f2cb9af9d8b8ef0876c6c535465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342f97931f70988e1a729a4cfffe55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe32d60d870186b0bd76ff7fba9782467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c185caf3a38f499adcf2724a1157468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42532f9cbd1f75b6efe71a85631993b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c345bb6eb043b2619faeb3bf55c64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda44e70bf9cc738ce2113686111ff3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a00b4aa603b2000857d23c6be812f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7676d421b6a27dbfee894a29090a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6c7cd7e7901c26d7a47ba4a4eac1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c029dbd8a2ad02d3e038a2f16094f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6bf65f09e4e0142dce139f168ab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18d718d6e7b460bc9814fdf568c66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a143f38033db352c9fb5ff611b8762478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52d485537ba3cb717c447d7d323cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e6ae7d6f03d214f724282ca78c74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2437169811ed8c780661d0c5ac63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b30b32643ba45fbf42079fb6a951482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05052a7f3dc63f213c43b5e30ea3f488483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6745c07f3d5da16069fbd81b3a26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268fc2be093da25f856b3b325fed2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567359bc0feb1fd6688e0ebfbeeb36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9fb5b242e9d160e82dde028e71b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446283818790cea349cd7951b689ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c28ce96510215e331c92c675f11e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5d68b55634711f864acc04144cd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3950932288c54b8f9b401d421c324a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269569308d3a6f133cb71f203fdf5758492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5ccfc4ca8f6f93dac196bdf80fc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aeb9e26a8dea71a323e7064b27e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c92262144999d457ea3178738b8a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf6d4e5b7b9a434834305d02e7dac8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3f8696e8e4b686190157c0d74a37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60a07d3a22555e3d193a9248e8d70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e751f39d4de43e2f042e9b1ff6e87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7c6c219ad314fe0fc89b186e2736500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112bd9d3cd2f5c990c5a4c45d3dde8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb37d21e5d44faf3f0fca6316f8ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbfd287b86912f828d82821db98b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f02e74153c184d2e06cbe36a8747d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e1544757511761ccbc1e19308e03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5b0a9239010389e4104ae637a73e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443a340f959f76c276aba35f47e354507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3793b731bc04ef8fc7c1369c9e4038508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0753e27f2ef7186fa13760417763a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbf4f054a740646b5da82b1c43e84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67710dd48fda9a8befcdf922baeebce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15208e8fbeb6ba82b24793324ec622d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e790c784883a7a387883c529cdde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb851017e3532b2cd3b626b26f050514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95f2cd3195d24a42ca973ff22d3a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493ccf6ac608c9e7a15e5f698c8b4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576159b2588389eb5ee1cba8d2ee0bf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4570cc42db9d88f4cb63ab420b13a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91e3e3bf8bb702a2a4793a41b5508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4859b8c0e93d1543372e3bab32f32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804edb828614554b55b06c98cd30db9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14865d054248160f2ff0c4fcc740c06d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ba69eb607d1f9bf67cb555f6b289523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de607377f6c7a2a4a148af0f6eb1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82c6ca512a4aa2bbd3972833815db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f5c3c052f3742c276ca83f65b794526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2aa7b696c7df06b6cdd5f0f060e5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234cac5605ba90c1c62144d871105c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcacf4834543fdc47336a5da517b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e84b5bc7bc27500c13322a54e2d66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd4f67e58d8c67ff5b037d18bce1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415546b08520529911ca48dcc5859bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e21220498453b0e9379f15a6d677e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee5f4cc0e017ec395dbc380464cdd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a64391aea414c736f5c2f08956e428535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91199fa6b558ed546c1b3e76d9287d86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085614f83c6db5cf1dcb6ac9063d594d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118262337117b4671e4568136ebf5d78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360fec0944b4a71cec72166702d5a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf791d3e7bb5cf59e937889dccb630f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd939082bfa44b1b66e625f88d50ddba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212dfedbcba00e8a1c3c706c815edbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be29b2322caa9cbbc4285a47743365543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4febb23b784444fcac76dc2f97fda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f99f0e7ee4af154049f066fcc624545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093fb278ce40f76cf2c812e8810f78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706d5a7e3af51eeaa468f243bd31f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48638099fe033357570d83da25fbb1d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688761cd029d147bb2f8cf892c17cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4e18719fafc2b5a89c2e88d322d25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c0dfb9550e7b8b4c3cee39f94e29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb766e80311009cde1d2d0f79dfea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d64ff77a8a7fc6d4d6f14807d198553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc407bf08fbca9f09abeceb24f8ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9b6e551bacfeeb73a08eb00a772f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3565182fdb91debbe83c8bd2dcf64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07debd8d1885dc0a6ab9eb86ba85c3b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b62ced8f31d92c7f0831e2ea19c01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a034874a79e0d64b7cc13b6bbb9505559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad881571becda2a79476936ac4b0f300560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b412cb3a898af375848d381a0d46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a71d532d2d524b12980548eb096e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86213d6eae24d72d9272fceb1d781e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67c21a216bc2e43eab44e7bb253c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c3e734765afb3f1f432acd434ac0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c77743d5c36a60b7f35d825cd3d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eea6440e44b13eef84835920d5bd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf90550cd6a349effb19f041be6a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a2ec80906772fa012b4d4413f6c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3efb23fca862b7e15365c080593c86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8365cb06acfd84cc7d62d6bad5024571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a403e2a0fc80c7e1cb6be72c453fe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534adb33eca277ddf0bd386b6b9991f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7f6f0b45af39ba8b27652e91a560574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38858f3031dbb2a09c37fd5286019a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc36020e3482cef79a4dbad6745c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0cc96d74279cd04eb851bb419513577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f3718bd5281251b3e45d58d5dd2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61849eeb58769168109791aea8de58cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb0d9e85c4bfca1df7bda485ebe74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f82f9973f9bf9f94d8bd919a4de7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e97eb2da5069ce6016c2f78821e3a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c1e64cdf1158d1148ebc2c5ae3b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c7092afe2fc67411b80beed121a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8bb0cdccfeb7ab2ffaeb32657d76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f795efe4c00fa731a2191ee6c918586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3fbe443f0a54c13bb180c2373d5e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b09efa0685b70a0a6bf8e9d0b72d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33afa75febfc4d86fc2a055974d5ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b8016244f51e9245b390699d0fc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4c9e4d925f930e6c25eca0c29f2e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcac44bbac19670b6502ef509d5b58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c909a5738229fe6c2673e425da31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54acff99cd90310a80b831747058c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bd89edcc200216539af14ed9fd4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c7416de3089673fb792bceb88fab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c3128cc90d6e7ab1c94f8c422dc3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032dd8a34b309093c7e953cd7752c3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4093c507da2b514130290bb57a7fb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf98eaf395208cc1071b4b9d0942a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df0ffee2fc181cca32c6615497b282601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309246f8f536c8a28764fbe24ef06c43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f72e0531132f8c2e525add133b98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493168c4f7e7e797d73da4381d75d37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f865a88def08094c03dc2f4cd3caa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e0e35b161d4f70c070af1a738cb3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec882431815916d78d8d88d2bbc7335607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a994f7db9872a838414afa506cadca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e864ce1b68980368b09a2b45e92f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01830fe3470cb05af3381e6f6ade77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6bf0b15166d75023b92931e37e99b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750a64d322a050ceb3195ad845dded612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4953b17847ef2980b141dd250f30b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411f66d59ad9253bf609f2397b994d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c2b8c507ac43da76842106a9bd87e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4faab8d432d189678aee988070df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3d441b15a0f5f04556ee6bf917cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea5da8dce67bb624a9c72c539452b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70182b24311e4e621e00c10ce78797bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3483f783951b7be651dc4bc5dd7425620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95889de12b622fd5f9655ee25c712621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88259346c49118f04cb32052e1553622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00bfe1fa0076050d5aa0387f1f9e12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8a3d6d715916ea98e41d870cf343624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645b278507c1f86a25b5abf47787b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae4b4504846a3d49b8df6c61f5664626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747aa04f8bc29095a2b7e8f98a1874627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bbdc9865650acb2e9af930afbf27b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2a44032cb4bca09cfcfcb0d1e5dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d687c4104fe09cf2dcbafadeb4bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd2281abb1dda3a74f61acf632497631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b11bdab6ad457a92f1156628ac44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8e7e1b33709f6433c200fbcbedca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f35fd7dbb771f9aafc8dbb4a1c71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872ee2626cd76b128a2647c9a46a5d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e2c750e6ac26059ccedf1cb7a4651636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834571df17d3c069100b14609cb12449637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a00bce931547b2b07245bf098aaea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444177707774f124c48703b272d9718d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2fb4d51fd1c8b9d40a976aa317dd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d01adf9e58ce0ac34d9ed8545ed9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65137861528645241d7603033062f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a883d328d2cc8508fdf9cc46cb81946643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f1bafef0cc23f5d4e0d356a6c547644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be491d43ffbe500d0b82c9de6ee63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf8d4e82e187739a58b86a88ef09a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2a6de55de44dfa8f8d3c8bef6ecc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1dfd2cb0c40ff258d2c8ff54d40a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa53c732ecbb1be3d175f338b03dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45ea8573e440cee6f16b35eb6e9f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0083044af63e4599b82356126443c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d477233ee428d0b1a89b37940b9b799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a087831d64b14989cd5e81c2ba63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1bb7d09277fbbe4308c3bf9051a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107204bdcfbe64e500b5fe80737e800c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121b974b88e13518e61b91681e4fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cda7ab9d34cc9a458623fb6a20ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244a73b32cd8c7a59abecc2c9664664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de469a8ec4386e15e27cd56ca145690659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0950ab28013c7d47b6845b806950a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b3e9437f48d02d03dfece6a505f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c111047ae38eb577bd5a7affd1371662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f5ce85f9fae356042371ddbc3dc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835bcf9c3657f2fbbc05abdb4766a1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d5818783b6a2ef83c86e00c8c4ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1a9cadcedf1a6cdcba7f33055492b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b145e8b2fb460d944cbacb92d42f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d530fa4d2a48dba4b50e985e8375668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80a40329f498a72085ba21aa6a762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec3af70ded309a1fb7561356253fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691bfce375c72c99995f25924b1416b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeecfb4a12cad55f347d3c527ae4eac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aecbfe671c06a8510f426bf8ce5e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c91d2f9639818cd323e1e91df911674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b73cc02423f6eac63f97d085d3aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb5c5bddb49e600c87637f106d67c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2381f7fa7eeff1f061de213569b58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273afcafd64bd3324ae657e40ef7fc63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d9acdca12ee37e934f4b2489caa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c8e7aa43050843743aea5cd17f3bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b70c2f5cb41fe92800e422c0a1531681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3043775393d9155d53ebe514ca590682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0094f506f5c071b3d1e39172767c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8da365b44ec99d69265647999c8f69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb2f492fc249d3164e939b1fc6628685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665719a374b641ee0d8c0bf8f9bf6fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179a7a31aa872e494b141676be8998687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17115616835212b0302b43264889afeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f4eee9e2dddcd5a66a6e68709587c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b6228f187549c3acca84481f1347b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2993d2e00c094aab8c47e15acfd8ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac43e47c09e2e0ca4e6dbd390de86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a87f15aedcb45c5a96617fa28f674693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a4f63eac3d2e6cdba45277322706f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac21ef0600e66c493763e2c336c116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf759e2d4bbcab111fbf3aab8041395a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179535ec44305555c4e0eb06dcd45c23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449468be142b31295934e6a688f890e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939498c29575d3d8c642bc66031d684699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603912a5f8bd3950a4d52cafbfdef530700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e39b14360162f5cd5d2789666186c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e1d691ea9cd46169404885a2b9a45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3006b0f27239b15d2fc2763842191703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf6219b59a86554e242079058cff74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce25e2dc3596c141c02e423f1b151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933fdb3eab9fdc0b1c7dbef8af05a25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4264830bd6b7739cc261b81671112707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca885cda0730f8c4e7e7fe3adcc10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf0d55b07f790c9c7dbf087b818a80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c7cd04753a63ccd5ba25a0912f67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ae457bf48ace8a9232e091f63a25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82bd32918887eac89f41f95d1ba27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b54c8256ddff5ce0d66e327f929a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266ec400e6be05186f28a2aba2f29be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790a91509020075d80ba4e1ff8236b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1018b473d3ec2190e80bda8832d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe68a1445eccb9331db2f65c92e3d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38a796dc878f9e4d92ed14a5b4293718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309b0f5f364cda70e3652d73a688aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652baf597534e273788d9b23c984526720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5341e70461b0408657421be60960b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2aad9f543aa517dd8d70144584dd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d32a84fed1ecbed4ec948c417047c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ca03e55ddea5493d216db0a51dbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b708f5dd64e411398a2dc35349074725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831346a212649f21a648ccb2b8399f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5df16cd01c7102c730a49d3a08787727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a2eb1163be0cb987c9b2c3e101889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295029ba4e83aac4255ec946eedcc94e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dcd0f3a9ed5793ff0be4a2dceab37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52fbd1985d3a0bc4af365391a4831731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f22ed65b0aa7cbfbb70f456bec1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4509b19ddb50f112909f6aae87f91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c9e6e64abcf13e8ae5830e6f8faa5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4bd79dff5240dbb6b90e817c3a3cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b184c60a279fe268388feddde04ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9b0aeefa803d7c84ac20f4f4eef6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543c971948f85f0ca39c207063ad41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12a21e5abe0075e35dda3e48d2c5dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7682fe2a8b5e5d6bc99a37486f6f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c771c790885d8de552a1625b501cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f842d43408f42722908381dac442742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f9554ba365b1a5683863829917be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f668625fafad8c8a02643ed39160744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d9e68925d81da87aec296a450df5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e40c260add1900c2fd05c6414fd46e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b96fcb1df6ab1bac52115746f048747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb74cda002669b7ecab72a1b5fbb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f139ef21f4ab596a772d3dc3357e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbdd8dd08bedd25f9cd998aad64e62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1ca23756a0563d27d83805256b6bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac5d9bc5e83bc402a5a351ca8b3bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798119391d963bc2e36724fa60fd4f36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf337ea9dd56b7b2347abdf3e4662cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08446171b5a3febc20ff0e1ea02a57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd5269323cdca19d487a73d7bad8a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75dfb0f653c0cbb6e5c7b53fb1f3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b70f4d00e0c0bdf8d2cf48e3d158758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c5d811c23dc0ca29f6a1a21dd3ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9dcb614449acd5450f2269d2bcf52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e69ca669140f88e4b5355a386fed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3c74ffdab3a901dd892bf0727ead762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409f3fee9f047dc775c307e521e790763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e1126cd5d65413d325e4d33b42ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfaab7d1f46602dac1d25a397711d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d2f398e9c8fa0f78eceabfa67d57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0ccfd2a659884c4e25b25aa25eb52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cfe91013ae367f72c9fda9cff35c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19188e2efc4c05d78b39d3bf61812643769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5051a7ed4068c29b7c33b3f9a4e99f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e800ace419b5488b1365f199923d206771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ace1f848915e759016a7192dfc92772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3eae2062dcb71ab918041e4f33bf0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c13bcc806e1cf29354d12706d67c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d935d46641a2496c115954cba509775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60fcb5759cc069ab95f60c8623556776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fedb15f2aab08a9bf4c4ba65fa0e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b180fb00ff0d45f9eddf7d9f4782322778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d15ba3789170155d0d88fe65d9a836779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af2717fd1be1dbfc0cc63b027e1d0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a35b2751a9752733ef5617c9ec26d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593854d7073e69d88f3267e50cd3dfb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606f4bb0ea93823cb5fe96819249d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3bafe676f60dcc47b75e449d97938784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57232587d733e6148343c58b4766c523785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfaa4623a4f050ad937a241994f221786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e9c018d63ddcfc7f36adbf538818787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211579003c7135b31cb16926674b3e3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315fa2b7af12b3dd59d2fbe399ec004789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbead188f73c1ceaad81a2e0274fa5df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2593c022dd0ced590a4684f322937fb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351216e7a91a2af262962e25f468b16792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b629759875a0f4036ac83dc997763793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5da754690064413cafab5066e879d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d6fc4ad3ac794f1da6ddbfe011a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3723160704796a30da2d9894586f615796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222fcc072c475d0200ba4ac34c2b5b2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8448f5ebbdf7b603f8b23fabddcc5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b1bd41adc15aa0efb2c0865ace7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c397835ee34db960ddb1c4918f32bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc0eedffdc596cd73fa57e304de91801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad143661f7a2c338d944a3633e931a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea00e365151d996b7f8729855edc9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf40eaf34bbc95142d1ac479dad9dfd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0a24f48aac715340e3259cf9e1de805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a0cd8c2d8de09f674b59af9432cb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e408ed7c6b72f440505c71e205b1a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb87cdebf7d936d6666f99ddf9df27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e331c01824cb20a624b5a31810b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d51042c475e9304cff060686c424a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c4e58e6ff01ddba033e1a933a1ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced2dcd88d0dfaa862a4d55012de72812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c04240be3f096705a2655f948aa78813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f063990027a66bfcf36f20337ba3d6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe08fb690f3941e5742fb72c8519c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3130bc713d0641a6f9fbc5d121e86f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b13c41169d3a3c7e77de83b711251817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946410628dcd38e950f982745ba2878a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a708c3c9043b6c7f8f43d89f5e805819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279cd9c81a585cabfcae8c0ef5d111820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf85a92b89c686b5c7ad0753fc5797821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69d41b722e1225d28bb4762f6f564822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0aac3c9327450612a70fb8e0431da823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3c0168a32d10eb8843a42e5d2dfe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd4733147169b6e9d79dc541d6b230825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea4ecb0e402c96898451e3ff48e2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332641e7e97333df5b5f4a55a9290a0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0109d7235f130c3f3165fc8cb8722828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302db1fc6e4039251393b892e28947f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f2b970494a5c227bd90e09a36dfd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f567dff477ceaf832bffc7bc65f7a9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa7d29eb59cd26bcc11be80842da4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0810f24a2cee2e10f90125effa45f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca31c4984b77a28c66c5584cadbf0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c6a309d2b4cbc4ab2cd5bc9ec3f56835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f8d3301641a7bc4c074f1a5c46c3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a186cc48efd2e45bfae80f566d31837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fbcb1faeea9720b5f4489c4e5385a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e5c4275f1ffc4189ce361784690f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b0857827e7059df6a5e35f1afb15840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77a551aeb173d41d501f219655372841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf154c9c2b5f1b90500577744c567f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4947a6f48f4850e9dca261efccf46e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80938ae8067cc3468fff1d8e5d2558844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d21b9f9786a038a6ac657b7d5f579845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a0c164fda971cf632683f6fbae55846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7e8fdfba2856ef7d33517bc06251847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8a75419a9d4880857b3433ad98a6a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b5018a39d96e95f29cd1e7ba70581849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac927961c2c2e8d4c4e760b4df87e8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691da314f27ec2c4ce206fc1ec720d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52ebd1723431c995ace929499f725852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d3435b5c759b28a938d4cb10e7f1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e2af2662d725ab6bbd1d298e7da11854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a197fbadd48480b83abf85ed0e000a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00062bb933c293a9022fe5369a9841a5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e87567a6b63206fd2b7fbb4fafcda857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14968ccbc0a77ba023587c620242c8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228172acc9de703267a7dec264f198d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c58e9db940348d85b1eb7bc274b5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996a5ae4ba6bf873b7611fe34cd15f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4551246dd16ca64927e9f14370e1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04008399fcb2a4f7a73ee14880d2d38863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157efd04f467336b1015b0e460696cb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f9ec9546109c5fddd4df97406cb12865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420795b51fb6ba44b14fdaf179249c42866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b14641120f0979e91b02daabdbb8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89eeaa2b2be58a7ecd1a1ae7586c8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06640a64921232a61ad10101720cc419869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc36c81d2505071beacd860eaee75c7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f2e154ef75e0a1224370dc49f5c6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f00fd838be08f3c76236153747b9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6c654a2cfe720f67059c3953176f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd95a5e80a9df55e128662cc28a491874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e680b2fd2b4d824d2ba10b869f1f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ba6db44d474d1736acabbc104ce8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ba73113e06772cf10007f3b67604877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83d5ea61bab2686da46c1044cf1c6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c30438831aa01c5f611598e4eb2a7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f2e9af136b07b5b08eb7b16827474880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443a1e4e08dfbc5d848b1e1a3ce9e46881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537af8eab9364f0c51dab68328f229882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7b3c71e38ee26988782dc802deea883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab681222fd04d4db8d888e2c3b16e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac618d27daddbc19f563e8ffb22b48ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e92fd24b995fc0695ab52987184de886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be571b4f1909ed3a98c61174d834fd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85bf27f81b2d9151fd901209ad6130888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea828513e1c9aa7f2d462c92e579b1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0449f0f14627d1fd8440b75027b4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fc3d3eb47f7198a6a2b8a1cac02a8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e12fb5deba9206cb8d8753729133c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635ee14bfbd46bd87e39242fd2b9ab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de100a182085723855cef044bfa37090894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead710f897e352e1dc38c6164aba0543895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa210be98f529c11b953983902c844d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779ef41793e29f0f8acaf231fdb184897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a677d6e5b0aa910b73cad8c8d2947a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44336074eeaf787aa3a1933570bb2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd022d1132cc5b2bae644fc65a4ae74d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed28983a477589dc6e429e152f3166e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046aa7c0ed4c1a6629f02ee4b28ff4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37a4efa23b7851f367be7b77adc7d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac7cf7d76c194aad4a8481670da143904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f0bba8f7a3875c501ec2f6e1def8d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83588b0446d0428b40f14d2b2fff18a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0aa0cdd4c6c6cad27ad492652c26c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e54e187f1642b725df7b6469a128d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f07881e3ed590ee5a14b24655498909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3d695f88b15d6c2c803b36d368be3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde5239dfe154fe19f1afc409b3174911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f285ad0a88dade85b688c383846260912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b678c4e516272d499833f4458fa4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935338bdd9c08b10d623d65816e31ab8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68582fc6efb81d46e43c8f6ddfe58c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec279eb843bb1272868a5edd2040d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce735b1a0839a87a347c08f892c167917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2822095c1ceff707c1634ca119575918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb1b539197ae970c04502d373b3d81919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794aa5b7e4ace1e81da481304f2dd17920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd544ef8ce340808f841bb7a3ff11921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf2586509836cf76cc4c6781be8b58922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460feadcbb5da5315a36fb25944ae03b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665228c2289c32867af72f2d96f4b9f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6ece6b1e0055f00d2bd11b935a6d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d792f068ddc9d01502a4cc3cdba2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20be64d62e418f4a50f9ee48b19d06927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36624d86440ce51372b3deb82153be928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcff995668518fba31e50bbd1ee19929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7523fd082981c9d3326fb189d31f0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914abeb47df2a2687e89abf490ae0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3d7badb62418bcc91805cd87ed88932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57903eebb2df707c463cb160b0f486933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16636bccf1f3c1f505edc055dc3b176d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6f0b0da1521df0fb72b14081aa64935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99b11c73f26ed4d335bedfb16f296936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eda86688fcd265364627cfe52e3f7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3bbb5287ac7298d963f026856441938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1151370487c99f625741349fd3833939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dac1caf1408e1955ede10dcfaba94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ec85a2af71389769869cbf2a77eb8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be24a4e0975152ce815bc42b71593942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9379eef3bbcfd8b2ccdadaa930c0f2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e9ac47529ff45fb9931e21dcb5b15944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea460916479ca1dfd27814da928da9a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3121ff965def18cfb53423538dd82946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db5a1c19b9d9110d8bf1bf13daa3b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aef151927f931715a95500dad89c61948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda15d8f16f180a71057b32b9e89cbf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cfacfcde4ec3e8e1010011ffbc49b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e02d733332f7cdc7b0fd63b3965fb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33d42c4ae7a8c9a9f44da4267eaab952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3ca5c2fc128c197419c6b63f9bd7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c6e100bd3f5b97a296fa03aa9955954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbe2c0a21d6bc08c3de2561bbe0ebe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5927014313921f418e142c7bc7f99956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ec4ae662e9026a402f50850fd6f3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c55076c1c48c84694d95b5e52131fe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b17950be11ebde2a8ff2ac85d603959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c799749bcb7509633a8bb3f7e6330f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b0750f045d57d0fb85cb8bc56645961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b701917186f4956144ebc58a4039f14962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c77177c2cd1fb8c0a5ad1122c0410963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a51dcd8730f1b995c34bf681c3228964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435df706ce3d2987ff4e458baccb721965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc3131d9cff42a2cd3cb9494e15ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b54789ede687b112fc80fee042f15967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8952b61fff189a4fa8918f613cd0c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b889b648a34048ad0d05609b55a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c120486193a584047d28d09d9881970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a446c272c11781d3704399c236e4f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935613f8c87c33974c8a9e2b4d52a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915696e491f663cd0b0d74f3dae07a6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b27024bc49bcef7f4a30d942eb76b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c159389f2c43bec52298a94ea2dce975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d7af0b1c9def05478cf0a61bd5d7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9a2d6535b16817eff4ae2a046b19977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>