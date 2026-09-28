--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9e1507110a75224bf6dfff059a021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc664876483b48fa5f5731aab45df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebeee22f6961e92555a00b525043a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a99cb31711e995a5abf9f2b074464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254364df30ddccc5ea3a7bed1b7f45a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3cc055ae54ad2c4ec36e8b6778b586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b0a15d3f3ce4bab513edab13d09b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd1d985a522735407944b0b91b7888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926753dc604fa6af6aa9c4dd6ce1ff499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa23b0cd3b9f7699b2616ac27320fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133a417b8615757b57f3e788d419de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce8f431bffd08ad6176abd585ba5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38297a885b0682f96fcfb81ffd5ba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd443185a31cebbebaf4d6032359085314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a731996da2e3a08110144ab320a4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0561256dedb44bbe96cb2f51d32993516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b363ba6f78f35a23a6352212a72637217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e0ccb3eaf495675b7af533ac9af2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0505aaee61563b9e8cb792ea5c637419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28d10cb7a9e6653e9fdcbeb89ccf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa91ff71d95b01a05ac72bdc1fce66c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70d67989ced41f7d0914fe765280a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b19a23b06fbec0d9f0c58e79b90bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa46d9ff36d7ef4b2abcaff0569db924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de80fb14dedfcf7c918706e8e7cde825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d8bb0373128ba256f268f01ac6b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833bad6545b528b24522793042d0e6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ce1034a7934fa793cdf2c3a19d8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a7b06f452f2695266b5ca88f8acd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372dad8775ff31ac725bae8baf6f55c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb557211c8a716270f5c0a1ee77b89931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380486941d8f9e414783ad33dddb4a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e50e6898bd9f8c9481bd2196cc0cf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7999847bf9efaa5de07877486d0ff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f81fcb817786abfa9ffdc545629435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324663664e5a2367dc8c1ba2e91584fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932eb3c7cc2702a799976ce4e1587637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba761d455f9eb6122ed527b0ef17238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad09ce238deefb094e1f03c64641639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03d800a90d735a666a08483adb1d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468158268e29eb8873f50b660b75cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf946be75937111b7651a296259f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d902a674e6feb489c0304d8090257a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17177f490556ca87c21ea806235c6fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11ad613ec156c4516719357d5beaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248d73c9d9b10a2e00a1de1b77d79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d2e764149adc860f398681f3f1b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f3244320dc44fefe7b8537d4ac1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f05023669f5dfa6f6e7281791da2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a518d93b8eac0819320e51f5c0521b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d39b1e3eba3424eb7148e75d8cef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b59d03aff1b788f172f0314ac3524152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec284d4a2850835f87dbf2880879d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b479854a132c7905dd14b41a8bbd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe09fa44b7515b57c4b97e1de44ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2448922795798f99a52aa6112caf3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890820d9646057185a47d593c755f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccec1687beca5ebd980ec02f553e4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5c93e31c80752699adbd8110314b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92815dd486d23a31faf90b7c6de1c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c1b81fe940b9abbe4889e82dec7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76fd062bb2cc7a343ad7c372ea35062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a400f17452a95a528f2ca49254a5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9f5b2d0202760107c0b264953b6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0710f787dac6304461d40fa45c57e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720406a049c137e5be3e8b08794f9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4bee6feaf60b3c4340ee959bc4f4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8c0977f7557e214cc4a7d707989968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0676091a5e08bc1d92363f1cff8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26ddce7b31c20693831526aa91411c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7e142c7517ab24e25fbcce69f8b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e8f6ff430a76e7a46e55b5e7294ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36c88c2aca51f69c06d9cb72114bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c107c091f699b16024ec236c6191574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4efb587e179cab40f9188a4deda10175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141916acf5fd2c39c1345e56a3b5bbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bbc86a4e8ebabea33feca1c4a8b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878484799c4f52ccf8dd81c5e6d796378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0824045b55ffa2918c2012bece3fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a29836f9ff915ed106cde3decf89280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a1a455ddc868959be42a9ee9699181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b77bafa9dd4e9adba988eeb7208c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11a6766554865fba717bb440d48fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9068cadded4d3e04e2e49d1dcdf1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815793e2090a4f13469689ee25268b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12beeafc938cb32d3a2ea9655e16686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c3a0a0d5822e37c8442778fd117ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec863e6be595598cd43a70d2c79957688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada9eec44b739947d0ca161200cc9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15be471c0dcccea62c67b5c93e91190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d76c6812a50186ccc60b62ae0644f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc48bfbbc34acbade93882cc9a2e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b099fb81d8faf12abc34d3312292e9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b1b3b11ba943b85ef66ae67347de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be4b20871e64c920ae1c114129091695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe472303de655883ab5b3cabd545e2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce4ec1a3de2e231d84aeca8ed4368e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc07c28be8a4af0b2f1a0a0c45f63598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af720454125e022717c4a89ab6771dfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fffdc36cead06882e834677114823100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7175fe48bca308eee607be78eab2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633083768bcde3fe7ac8422e7346e1b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117bd63df64c684be7afea659084ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bf840702cafb44cd27e8d2a1cc4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539728d3a6cbef28e2337fb29305ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc58c73674756fbe25dd7ccd35b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5c94ea25748b9a6f8df16b9baa1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c04979f4b8869c312731dac344f3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1023eaf44a01ae4ea0783a8893a9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1a8fcf494a5b40422c21e84fb20cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6bc9bdc6b5a6b99b6b3f3274726a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f10240a4e4042f89e5d1a87663522112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4766b2c8317770e7e2f506c1ac238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011650f671062d7dcb85ca23c96785e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d94d6558b2e2a7a7302f9b90dbfcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150615f1f1f034cf1e9ab1ec2d2515e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f492496c758160e194f79eb038a5ad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb52f64cc05b8fb7ebdff96349075d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312db5955800869c73a5f989b362a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbd561fbc8d4c0d234b81cc5bbed2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282cb2669fa5b064db2af9290cad33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f854828ffaae0ae8ab76aefc2adbe3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097237c4e2f832ff9329b07fa02b17cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd71475b56bc8e580f41dd322b0d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39120f320f649f9f42fd55b73c8af0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036da9cae4fe5374147970f5eb37aca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e32a8ea43df920746b03b890bc0a1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760676fcdf2eade5b54a9f5772e4bb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2f67533be6c97dd539e109f3c84b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042703393be1f35279a8cfc4941ccf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649af6b59ca9e7fcf9801b85933845f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a37fda035dd4303013b687ed750ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7e65bee28ebafebf5fbce3424dad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d5b1ac9abc0a0b02c049201cb885a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff8608d568f74aa4cd556541e7ede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7537fb2cfcea9cd4b1b51f3d10de5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd54de5a2143fe9aa96a9b258aee0f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80c3e00e4ab88a2e20116ae3d7127b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c48c68447969b772a89962cb9d964139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac3b98b79cd4918982d87a7406e40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20968b8f3f1806cd55715f9629e5cac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd665abc7ba5f7735d297349066bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511ee0e3d35e7e098eb90baa7cdd1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf6c2b63e8a0d66080d9cac2cfc28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b5d46d8904063d5939922b26c9a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c46a0247de2715251cea1d9b742be1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ddb7733f18472b93817bfd0ab08f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2ee6522c2d0ba487d92cb24354ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a858e58f23cd0833d5880c2fc0e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea43923cf689e2e427770967473dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614fdfee7e5740191a92d44c516884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c217a27c93dba99071d2c27ef8ad9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85273b1be0243af55e123a3d01747af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b96a83dab55acd4bfb56108ea9decf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ee7ee71dc0f725ed207ebe5ffa67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b061daa497f31b7b493906109546485156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510ff502c55a9cb38a0774fbf4b3f1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa7b8bfafa6b94a80f1f06c85233a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47258881797ebdb0d60ec6096c98b641159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43bd5a300c31a342a4bf640f869518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c9f240a18d589d5efcfb53a2ca7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff44a6af930a6adb4000023ba337c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496771740f75ff8229dffb7a5324e4ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c6b509bcec245a68c9aee127e071164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e1f119980df73628ce323afd6546a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf46f5c75a7712082427f5f692a41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6c362a00cc5efcd548f74036538c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34cffa81ab158fe348e1abf8094fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668913a6a999e9c226ce2e11acd94b87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db82349d4dbd2c2c9240b7bb5588f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66caf2c9b2a4403ef717486e23e45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02db453780e62e6128636b19146015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfc4725bb897ae4d8155dceb7e240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889f5360542ac5da713554ac4337795174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2213fe4b0efbbd0a787d42720fded6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431ff938cc5c1a3fa72f9c4d3441de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db98bf680d167c94d3a9af55054d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c7b43bb4c62bfa6dd42531a0eb87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aabee878e837bc699e3bd8f5b9cf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838a87cd1a00ee955f9caf80a56bfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bafc01c884b2af22b53fa7bf30989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301a5b751136a1bbad9d2d091b3418182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a813c8b50451f8499b2045b2233f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351c53c6624c68e11d1758c4f25632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9a218c0e799aaddcf42f13a5f3cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d300a5c984f32b2980aca7661f087186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960439631475d2329321717eb256ba49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cc73bca40dc59d5d1afd54f96313188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90161a1cc74baf7a03daab40b73b2bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baebc19488aaacf85f152599873b48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652522848ed0f35cd61df3c97f8dee54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da670da55f77ce6f09b6223a40ca2a1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c084975a4dfdd5b3ae6766791f8b9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93580dafe9363a3f5b0f21c67f0ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774430a793f24122ae2637a2b0d91b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ac70a206011181a7c990ea23c54a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89691e762440030908ce7712dacd8bc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2637fd81557f45b0cc529022823cf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81221ee8374519c51f329e5e31a82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f3db0949015b4630b2cd43b0b6e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7dad5faf38037a19af9dd814e090f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf79dcb05c7477b4d25b990092d967202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bf29e63cb57d408d846f423ff8189203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868ebd829ff30f4a17f457f4d85022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f2937358a4bbc6af6e2133fe410f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89099c4d9d8243825bfe7953896b16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98385c20e01a1e32a2f6106443567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd8f678b264894424d49c8a0f042c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b13fa7d30cd18465ff267f137eb34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386c0ff7e126f943f91e221c0a9732210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a520c6f50f6b75253660b478a0116211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ecef1e3b6bc022e1e0f5daa40bcce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d95fe9d0e4d348efec8d4bb1a8ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c165edfe996584cc412fb2e13c7332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61b4aab7cef69eecce899c63f306e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16682cfb684b05bdf39deace34989dd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd842a57a34bbe5a88d63ab72f849c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527c37447a2d9c4419dc7f3090e875218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993b5b06232c169892de1ae7384ab3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a78f3bbd24363fce34f429158e63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1fa3ddc5bfaed40969939fbc7d2f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c08252067ca4c24ae4d99fb5d7119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d33def6122f90d8b7b1c53371e63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d954131c5fcfc27614e17338dbd91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90996d109be0df2b4faec5c3515b0df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f6d10c15d8fe3a941574bd3aa516226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294af8b9ff3c24aee3ef94bd4d84b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b18f57b6fb04a70ba09d482f8b966e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60416748a00fd08ebd2fae508d542229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dbfdd2e83f73a9c2aa79c0a2d2d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779b8911a6ccbaad229e208b7eb83b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0ebcf12b51c7f541277bf95a8997a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5bcbad2cc43a559693b8610d43367233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f3aa58d09ceec1bdbdbe614f5f1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99084e9263aaaecaabb340265a8ad06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7658d82bda317855bc12f604fbf2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cd6d2e804b95bebc6485e07c2ad97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d9dafbba8113553ed20bdf23fa06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1850ca83c19100374f7c0812953b71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a9ebb4fc4fe345b399848e6dd4beb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b94f746c145124ea6c41001719c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1756ed733a97c6eedde07ffbf49402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d8db43f1a87cb415ce1d8a47ebef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e146ae00247387ebc1decce66b6979244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a387448f4623f30a04ec0494240f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814bcc8864cf99d00b2e7c9a3aece6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a0c433d96df982e88a3a4dded9c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89bac373bcde51e0740c1a141f75ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497fe60924c56d5fc1919f90f6a00e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e90256cf21293b9aa01b8cdf74551250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c9869874b97dc08bbf3e0ce21bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95c36f7fd95ee1970b8c11985c3ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472cb0904bce2cdbda626f3f6790f35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed169c5c95ff410abd1427fee7e68e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278a013eceeb51f08962a2ea653923255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5eba1fc2dbca09c23fafd299aeb11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589bd671b000a9d9d9dac6691428e3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659437c9f4b63dcd9f009d84e06d931258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c3330c25bc6624f15737760059dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ad9b2cf0fe86b27a9f212212e529260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2cabb80439f0607708a29cadf731261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096176cde7a448c5cbf36587d4e0ac38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e6ac0b65ce46fe3708d8cc460818263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de541adcecd01a66477e34fea04cec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d5c4c73b80c1ccc88cda18f01fab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa366dacf1796c259b15f3d6c0c291e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365d471e8ef3dab650db4b5a56e8f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf3c5be592d1a76cd214dd6d7aeb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5734514ccd9d77752911d1155f3fb59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499a303c74552a226714fb13183f8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b215d19daeee5dbcc5281b8d59d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a092817d3e5ad202284743e6e74519272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd99879b67451cfc6b63c989c796fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f508e4a0f470f606ae21d98d1f8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e055f0ba89c663c576f65ce719b8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845242f9653cd9766e0494841c51683276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2083278220c22e08e054f974d7312277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb6ede57965bede2c94e71ecb4552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9e1c3e54eee9adf7ed2c2d654998279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf8f68338dfbfaefee2535306b178280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fa430c36193ceb66d62df5bb6e42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb9e38884228421344b5399399c146282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c90be780d664db80fb1f995bfddc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2389667e5ee4673fb2b0e9d502bcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d6f91dc2a6ad9c6934440bde9475285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4cf5cf6b618bcb58c396dc24005c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479634401cdb7de91e7db6174ada11d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705cb12df64f2c8ab33427e1e6d1c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a80c8fd82a600a1cfb580adb0c3968289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f45a544b02f88700fbda2b9f9cd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063e8ac54278505771dd028905c6da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f728d69236fcfca950f10cbcadcb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1985acdb6479f98c481c7ba02f100a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca921fc324c77ffe4fd38f4ef69cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e727d0a2a6420f5d492f5fca7d10f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7831575bcbcf6d0cfd8b541745c7666296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389c6dd2f20c42adda7118ff6c8c72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3991243d755e0eba9a75bc6e191492298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747f05a54e3dff992c6e493c26c6b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e157222d5734f1596aad114d0db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cabf96e80d5c774b6f023053b1050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603690a85472c6cffb1836d65435d39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e65262ab46fbc58f8b4c0c1516c47e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b78d680d34fd70a94536a7df8391304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c41d9d7e80a6dd0c64fe309fe1be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8cd03449997f7adcb82e903e8d70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a09f7b6c3b433af5f3760ce0383e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41bb5c60aa87ee9a137b5ecc682e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5db5398c80fed91783a065d80fe93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8dbd33393a7e13bec2a02de74a7fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde51425c92ecb224579cdf6ff26dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb767ac68d57bc72a483b930276f6b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4283750ef3d8702e4ba0dee22361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287345d42cb52063d6a158fa12b7f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78056823f7250891a580ea9abadcaede315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b2eaaebd5d8c290a0059bcb300506316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc7510af4058c2da76758b35a18a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff24cd25b097c77bdd0014157b6cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb36b42e8d2691403e29dc6e39bf2ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb81e662aae0c9248b85a5a84a546320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5130e85a4c5c5ae47b38d64e37390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c661466a7d61cd735abb1f4e228e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4beaa7d9a7f312fb685ce029d8b1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91fb3b3691aa1d70ae3f8b2dc8266b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24581d6b9ffabe3ab11c0bdb0ed799e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e2bc8b3ec9419d41f14e5d22b17e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d67904f2b2bee57f2893355fffb52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925799f4a92253022cd42b4da239367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954fbed8c16db478ad2c8f31b66bae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c982f1e4920a6ae7f3673448ff36f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a551cb435af2a8ff68ce6ff4cd337f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142757fc962c5c9aeab16240292fd809332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbada600dd295c406ee843a010211d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf47e919fb3356baec897922c8e62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e402c40858ac772b4824c1e1a2c25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fddadfacfdbf6df03f23b2fdefb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b246bd8adc84a1ed1132ca06d4e253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f56489c42efe2cc0a799698c32aea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8f4af97e705f1af148fb09297d94e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ebbe0f413d41a27974f25a9dc0112340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c969840c658d6642e0233fe85283341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6881849b130cbf77b2ebf249ca2da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cb5258e5e5829f8dbb54348b717b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a21dd79c3f24cb3d98b632526dc246344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c7307428aafa6230466f1c1dbf8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a54737b0f5b33cbf1ac95e4e29cfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4f79885e977c175ee76950ffc7f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784544bb78d9ea89f67a93a0d09f848348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d71802e96dbedd218a6bb56fd0bc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9630481d01050bc16c0da056c2a5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13191648916d1c52ba387e79ce501fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f39ee686ec24e9f03cd0352ffbf63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9124850136ca5feda5261854204b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1279de5f7babfb373b6f34d4c19d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507840fe4d758a3c3ed576a981a0ccc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6508682d75c94691ab3448d777bf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5d503893471b295864f894a370cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e5b85c791447aaf8c11c6630dab77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c31253c9f8586894651861fedaa7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2e4ca314c122acbfe288b705956de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e5a7608241bd4b2a0eeb333e334d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f363e1b03ff8992529ea3edc9a7e8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebcddf18668e71821759418d260fac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef30ffefa9a553b490ee246e27860b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba963175b4286e9df83da9fb3faa50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0999a060618226c02bb3400502edeb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d28f83bb9aaad618718607a3fce83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccccc188fe3a5f2817fac167bfa8bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb148330683e8d883384782288a12e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d646b56e767d1c15d03dcc757534ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00649ad49df07e6409222b61ea428f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae1ab18802c10ffd82bddee5d2c46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f88d220b1b13d3b260fe9ebe91693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434a9f722765189f9c4c7dcc25242a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de7c375ae7503b2b98c3b0326cc3b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419569ff80157510b00312d3909e7d6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafacd1f309630ce2b3d92cadbbbb33a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed0591bbed4dd9ea703750e99046b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694110b8b5f6ce93b99f581e26428744379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dfabdfad609283c6cd9bdf61dd166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0391da3b3a48f43e2d8c9831239e0ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba11fd7a3dceb7aac23322a9950d388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ac81aa6158d65722cbb692438de3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6a90adc147213640283ffaf747cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76309737a8e72df9a4a88b1fdbdc943385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918fb894809103f49ba23e7e09f88f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817998f6399fd7701d186dcebbcefc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d7db9528530de6c848ebedd5083a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dfb1e77f0a293ffbd8e0824e4f385389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418bb4cc8131c75eaf6236a9d9c5b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c61598dc9fd10a98d42220e3408cc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b449f71e8e0212cd7e1a99fb2765392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0857b03c4945f38cc3250ecc21aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047cb117087304b4616a0e6d8ef62d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf74de433d14b04e3a933d129f6d20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815961a11df454b7bd74a68e55aee8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0aa563b21a81b174f167da835881e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e080cabb4b8429c76a7bf80e1c9975b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b3fc44901e16c817a21f9ac167c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1535c0638ae8e0996933035931a4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618b26ab5aa3470dc8bd0461c6d14ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6e4e2f154d7d45a607fec06d7c87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf1286bc87b0e0137421b874224f95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a58017140173b2dfcfe63348fe5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4edb937c7d61d7942cc2db74423c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b55c2013aecda6ebb7a91ebee39d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2031a9d319d0b5b20cf7daa8d161407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d380858617f273104d811daf93c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911c7b4f990c7729c4c539bf10cfb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8222586cd38ecadb5a302ead2cf49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71148ede68af93616a2edbbf0581e6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba345324baf4a7184de0d6b16716374f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01583f760a0b5aa598561689faa3022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f175fa97d45ca859870105644885414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea68a0ed2e8ae5af0841be35736ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8b522b8db288327d6756d0170126416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1506158b70f00fb16120a401e26f7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d377558930e784f1bdc8d8b1d78cf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3399fdbbbd94d15d90d32ebd289cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30da1682118ae806c1f5a9cfa79ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5bf29162ce5a9f567e301035ed527421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3823b00a0ea7c3fed866676950037c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a3d9790e47f27c6603d62458fdf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968dea4e22312f59ec9edfa95a9ec80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9413d3781f65dfaa7ae56f00a6f50f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e060804ad996f02aaf23c22bb38d13f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e426b56accb3dcbc56c275bc20f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e12390849c1a7148c6418551c52b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276310f2bc35ae6bfc811ba3d6e27f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301db63c328073e62f71f497eb42e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76f9676c4877898ef294d8f4437f29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a9b44ceaa2103e0e10b541eaa6b61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62059db73240ec7220f0d700f191a576433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c58ae3b65ffa013d2549fd0c77a37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa017c4c80de2e7f6a2840309c5a86da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f57a5cac89001e20dd1fc15df4cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe1c02623eea280551865f8a24988437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e6d4d49ff76d7152a752f059303b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9165c28752d335b05c140593c8d41d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d01ac4d0b4aa8d5326c5a07c31fc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6b7cac109dc253620fd11907a7e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d034eb84936f369f9e43ac80e7b37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4121b63ef2ff55c9cceace42bf829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0074da978c02a009449a75f06796b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a41a1f47c97d930cea197a8defb32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb87f151cc703e4f0c20aeb25b40c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d45f8f3dec03b78bfb49e88fc8e70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a05c11580ab21bf2b88ca9a3bce34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834c8f3aa05c65b9e248f2421e25411449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593445c32750f5925b98ec085a9cb38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292751a33baf1a1d5d1746d8d736b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da621fe3b7cf5baadc37dd732bd780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0710a85e7d17b52d17fade9f9f7e536453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72720f37819de7abf8116910add650454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a777e4d85c3e540e8b545de9745f52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869530966b2cef43d25b9abb503683456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a0d30aa06788dedb745b382c6fb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f900c1914829d8a746b7d0a48b485458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241a8a967d5dcf013b1fefb3dcffe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59677e04cc0ba198b4b70d63d8bb3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ba6be2f8a01a886c5927a84e89cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469da4692ee9638489b1067b81ea9e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83a0bbf170673faa27523c8f17f39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03095b926edf0dfde8a2017cc0428b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a534732a136dffdf20c73457d5322465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c49619256e0a11f11ed8c7708c65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294dc021c1c819ef19664e61632cf55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe79c97a3500cc3c953b650aecfcd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fcbb297f82835e7d48f7c21ad978469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ff273e3060b657585db630d7abb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b7a03f7600becfc545f8c3c72df2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942fb66ed80c3e056a75dc87ecf9e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834a2a3f4d7d4fd4e676cfdf79669d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d377768e9de70ea660e9a805b0e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2e7c0b2578ce79f58665d4245c23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff05d9f31f28687513d2fbf436dbfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762748da23a183645ed64e96aa5baa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e84bd34c9589f377ab4e00e7119de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f4d508727898a88bf8637d2972bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4881599be100729a4663231310d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea77e28e1fcdda7be00bb0ccb0a622481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8243d5346de09168bf041d45dd5898482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3becb997b152d92e36cec404b33a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01430c871af96894e15a2a91e7e45b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e70c0931a802d820b2ab2a8fce17f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138f7ba8088a54ba32b67f551281fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f1f4b1d12641ea83b2ec14ba9a02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34169ecdcaacff2fb1791dfa437152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c7c388d739d88f1f543b843f253f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebeda8bbfb36bf88ae6115abf6cb54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535df24ce3640f26520a8e6b21f8aeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdeb68a3befe4e8163228911b6d436492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fbfc994793e89b13c8bf0028aea2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3547d4f2799b3c3e2de962a819c5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e03c112b7eb2070f353ad25ec8bbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee63e88e79dadf527bcd327851faf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a0c09aebb41f4acfdb355c8befdc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942f718cd32bdf64896945679081a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203154704271f81032e3c32eaea1c331499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07a99e72525335eef7e8143432a57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387711296265f4d40f1f9fa759058800501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902f941e772d85c3b33191a90bde38d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a4b65d7b23624243a061a3a813d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6281c5100eff56a437b7532054fec7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3333527169e6ad5a84980da87b715bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9459947d06ebadced286ca6f551bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285ec256498a5d83ac01ddd0464a3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a694bde3fd27f6e32400d844e9935508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecac229897c4e07a0f985719f0c3b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da621b305f8f53effbe6435d04aee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1c64756d17f385fb72c254867d097511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06db9b6800a4ee05866f1575cb06a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9368b9e589d2b4c25ba82e37598200513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0cdd555caed33bfebece4eff9bc33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f573da9e69150eb9751bb8a9dc8b1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a5c2cbf79c38cdd1fbaf188e919ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b9e3808dfa4c994ccf10cbc20d37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4799581d8c34d4002e62d3069f38e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afa9fd5dc76c320a1c5faac8afc93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329228ff57c477a9670637d33a2e595e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c3fb08cd6ef860d10566e189d0a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c334bc7dab48ec0bdf567655a165049522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61774c790cc141ebf1653ce952e03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bf4d99fa1b773b7920bfce0f95228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3152a809b047c45193ff83bdf58e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f1b738d4bb935f85d59f07d76bb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382415defcbcfe58ed66a6b91d4a19e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b7c64e9cd72a39ab9b7130deab0fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b98a4f153f3ef631873a5df04395b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c67c75932fe5eede6e6b8e8452771530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c00311fa5232738ca2ad5f41aca233531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9dd789be47a6144236994079e675e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303754439e6a4459767c7c9ae4c4b7ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8113e018d99aad6c89c9e4a6ec281534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069f7f2dacce9cdbcd7cafa0e0f451535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2becb4f2704b17dcd2a7aa062099536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283262ab9f36e078f0144ba0ea2e32e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e84edb5896fdadab3ab9200567cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a36b4590feddea1786e99473935ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ec189d3cb61db6dde7e3ea01b518540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc863624dc945474812cd30dd80df3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096eea86656d583919403d532e31c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd0e1f9f4507d1b9395514c629d84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7d02bbb5aefa1c2588618be2bb46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912beebdb4f2fea066b13e7516b50244545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10b82de0376e70fe07b50a8af9f77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7ab78d4ad5fc565a76457a6b5457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d54a18577868dd41c1b59ca018ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d34ed9fd6144be423cdaf6ab263d6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d0f05951752ebfea41572c10f221f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04f69a88881610642d889e693abb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef4818cb75a78837f63604e7e7cbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69585e6fd4b813709ad5ef4b6c216f18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab696bb2339ee95b7b8c70ce7b623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651db5867f6371387c95b99b8ac74b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b371953b996a3e49d91e6a09891395556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00054ea2daa3b587de77773f259ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25a2071777503ade272bde57abc3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e7bcd6d71cf818a0e4d09d85de75d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe6e3b165595254aaade12bbc6943b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0658b171271e4aa712cfe52a8dbeeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a44e96b6897661e846a00ff0c0965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b423b11ca01888da8acde96e6b4b85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd9ecc436c6e7b80c83a00a7280e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d92c2d2f8b20d3f31d84f1a865adf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de752f1b3632ace9575af75f37fe9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342bf8de6ea1ad67d7b319ea8010248567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ea4b91550bfe19f9cfff281ee9c81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bccee0252ea5fc8805c16d6f9d52d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122932e748a3c22846b9f8a6027a920c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68303e4a675db25f4d1957cbab7f308a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df5898304654c6a5a7bed0cae32d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a93f92f210bd0f726216efe2f8d75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5d512e29fa7e28d0722d87be0c82e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72e4f89524c8b790fcc1abeb4859f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0b8cf71af5e9e43b6c1047ac54fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732de6f6121d0bd6a028d62b3097a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5250770f64ebbdef30925184ffab67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156a195320ddee2aac5270fc82aa29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48afbc26895f34506149ba731cca6b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64118032e6e5b3d43494d5f261e9388581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752677aca884d6215e74b276d15cf3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e037c57eec2f918e8e1ee746d73f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cce273a88aa157f05d49ece50eb52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca5bc19da9dabaf4605c4a6e1d2666585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeecb023de889f90be21488bb8f6d2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db67a1306b61c915ce8be85ec453fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09289e93cb1a1b4af54b81a27eaab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5aaf48548bc0796d94fe57fdd2d01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc0c6be2c15847dda6c61fa97297a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7eec19f3655aea59b33ed6ed2a1de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a95a10fe7cb909dae69e507db3ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b349aff7f36af798e4ad66f5c21d0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943876509f66eaa11e5fbd6bf735e91e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e2b45a944faa521db20c631d56d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1811257b24e5f14e0da30aa9a787ae2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ec3b9a1df4f376fc2bd60b751276597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8ffce4a7c525d9ca75d13002df20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2f996bc89ad11111bcdf82db91a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b38ffd373dc9dff2c0803376c9b2b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bd4bc64f68eb70cea53dd5d060f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa629b26b319c9d3742f560853db6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad1d222a7499a1f33d1a10111243c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd0ef8bf7e2ffd7110d7c7cc61907604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b91f4094073cb410deaaeb2954b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b204db715bd64bb7ab80e8d04d1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc011d8cf2de2bdfc98b5964d452f40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d248588730b6f5b8b765f0af75d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe6f6da99998d865e7e2812c560d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c32854f384fe0792a20821b48ad2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d1c67cda8b835b39273c8a4ca97b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84713c269199b72caced56df428e6a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b845bc74191ba8b628d7800d5f2d2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fde40283207eeaeb96dba4430ab993614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957060055fa42dca8f42ee76ba4cc39d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865982c5a13f99270883af57bbd5cbfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489dd911dce19fe1f49f7e274692c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808349e920a5b6cf96e3fb40d54bfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef5d9454309da34efd1482a7418b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cbaaf675f81d40d90b984f12f1b02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f28df31d44408bea22d3fdc3b2da3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d616fd8b10964c336361e547256b52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58ab57decfd381eee4c58d79e5ed9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244281f1c03073933242ebf293671da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a302a431429ef32ef2feb2c2386f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940a81c3c5160b1d01502aab1863344626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae32cdbdff0bbc32dc3d3f7a92d2ddc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad29e7693bf05cbe4b253dbd3b307b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e7e5c474466d6ca61291442387b41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de124f604cf8302a8a9008e022feaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0458d25e470581f0b4e18f2b44f5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afe8ae3c90b9a714f3e4299dc7d66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e98a2be3ba398e2a3c3b7417c5557633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322be5c5cd05248ab67ffa20a465c0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eeda779c6895d4b9ae3d7310caa8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9a8e081747a4874026957fbb258d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9eaa1e18cf4268412db23c942deb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edbfa476a286be71d36bff1bfd9519638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633989448c65127a21b10228776d7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284c3ea0dadf74501e94838efec293640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e4b5c2d5f13369a52b38540ae413641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b436d3cf914bf209b4950966f41815642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c941ff350687d2c21566c7a2dc5eb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb302a088b2087a7a6c888ec6f7c59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcdf8038ee483ec50242febe7abb63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cae2083d826c2d00d112f90a4d2d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ca30b5e27bd51f1ed1ad20cd5f5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1ecb1c989376373bb039da465788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278a76d168a286bf6cec6c8fd7065d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d88615b478546690854fdfe0cb64c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627352490b6c4f67095df34986f1317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f48846c654b71a2e9555ca5a9607652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b2af55b9fbca2e38537d7d65a6d51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d36581415278eb6bd95e6306df7f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1ce57a9700463ae3f66578858abcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07195461a26707d9c36909a0fb5efe1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868c1150ed9f04284e99e075d2ece1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e7fcbbc0dead79329392a7e88855658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a92fcc2c5fd00618f6fc47ef03b02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd67b57f0e2bce734bcf6b67466f5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7fe8cb9a71acf1292a8c27fc82c24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300a437d82d24d04aea9f47eb3573e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d7012b60f56c63f15f24b47605941663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9140766c4b9127040ab9f945c36ce2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaaa58e745ff2ade0830eca276d13e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dede34ffd56a832c94e7c05618fa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ce2d7de5c93e8a704c1460451933667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec497d9dc58511c77ee17ac64d4cdcf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a908f875495ccc24513cdbc8db09f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa6bc8d0541f102539ba9aee1e40bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a45369487aa0ef338d15aa334582671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df750ca1648ca5b9f6c344c7b35472b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c7f842ddd6c0efc7cbbafbf08a86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d7bcfa049d6ef7a063891c8de9a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940abe547261c1c2509eb6b5a6a347675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1208d3df193a8c821522df313f289676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564e5a04de4a358a4f71a933cf6f95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68ac545d6c298b13e7b2637db5d41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cccc65c02164da92ac2eb98639fc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abd28c89cdb3c2d5950fe4a6c41da7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e97181c60b184e22e2809e5e7f5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650d8ceffa37e73c3596c7990a1b97d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5762620d5b498700670a2ecb937e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494fb915c39c04d685f3a964468635a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220769f75d380cff5fc442636bd393685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1ff162d31b43acaf55eea8b88776686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb476b21025775b2b3d3818b912d6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645285d87730cbe6b0b8eb21c96763e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a41af9473c75ed8ccf58f1b0678db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381781fc88f3fb4837ebcbf70d1fb34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc26856f2e52e8ba471409d194eb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2001dccf1a5496689439af9bd5f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572062c645e390f17f3d4dacbc7e82c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7526dc1af6927613b7b7ce4bb8e14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172cdb8257a33a3abb3bac2960f3ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0fc665a4bf6b10ce5c8650ee71be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7676389aa3851e851420c5f8f5445697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ee7f0a31806534de9d9cd56af829698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c205054b146f21b8152a23995480699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb40d816307ac885ce0afad17ebe3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af91ab68c7b102fb59b793ec1794325701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552021ad7076c0e744f80836ca3b1195702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6714617638789d86c3dfb9dae71fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e7e83c8a15f7f9079c329c025723704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4823aa2a9699442e7374802bd43c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb315027adc6f730b6364d41986ba775706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b29ff4bba2442bf9d4caf227350a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24f3c7f4a05e7841cc85858dcc393708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1948229e11d367e660b568036c6a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01cab60722dd8e0acd2d16fc8c1ab8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1987bf71a0503b1f4f88354163848711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048880cc0400380609ea70360192ea2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541da6a9e8fc1efd9332b86c59ef3d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e606821923704eb07b80273db77b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b213e261cd644d0f2a40d781a02ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096a0e0566add5b4f2ba2424aac006716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f19ef74af5933caeae6de4548208717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660f73c8a4007b29801209a44e2114718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82cef3affa14d55695ac825a8b142a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e7fb1c7ee782a18382dfdabe6311720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e884949d397f1ed8d2cfbee5d1655e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c951ee663d5a0997663c2ed20912722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0630c5f0ee2140fbee6dc1d398d319723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd23d141fdf0c9226540d875d0f58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa1ecc03b205c4e078960ab9739aba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b0426a9057179c10eae8f1366c46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235c83b93945b780c51d9f5e0e5ef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e084190e0b33fb7d576fc14b83184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16f9ea6a3be32323a10c8a0c3a159729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1e963ed49a2deae71044f11f79fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620ce8bd57bc03ca403808fc1e01eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4f5e1ee406c19069ea925dac5d3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a190872b98475e6ab402658ffbc6e0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea351794efda181a7668cd54056228734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175740b23e2689345f038c86bf754d46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5df6dc73f2ef7af31b592707f68155736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e92b18f9a01dbea5d6367a6eaa8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9706853f762e9b1a8df27bb3f5c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4846e01346e7267175c07bbe86c48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c41a97ecec1efb52825756dc8059740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1912389a44e3e264fa34ff0646fc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c2bd1a07c00f9af5e6f335b04db8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18cc54a80894e7c22c43c10c1d563b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c57299755bd5c1de450356289c0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c9a79cd355bcc16c4992863a80a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9828767a4424accd3f94c608a674c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c566fd12f64fbe7339ab872806c0a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c7f41a65ed1e4b868d29753f89ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2135aeaefd8f1aabc6128b297833749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac1be40be8ec58f952e1634e358a9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650a3dd6b5d72ed2b27327b8e45381751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c980bd1444350c57f934a4cae312752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef859c315d4568f2b0065fdf7542f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792bc3f60342df638a213317095c499754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9461d4669782b05d61b5945e70a82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342547b82b02e8ea8504e0b1c0b2fd0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a83588bfb3c436e53d780b7364ef1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d8baccca0c226319931ec02e367e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e382de56f0224f7ec1b8e93cec70759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c394b6d44f77011c2b0ddb8b6d8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84fc4458b654e2170789bdacf1706e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653295d4cc6414d2009d7092a15ca44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b2cf6f14ed7582f1b1b2e8e208a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ec12b222b1f07333a71b4b11eb2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b37228a99f22d79961cb4b516d8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3dd8af9a36ce6bc016ad47c99b9a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dc6ce977433b1dc3bb305d3a94c1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f94d561146bb6807efccd83e795ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0923c225225bf1c64d80a6b906d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8d2ad2650d4500057d9c529fb73a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f367b04aa9514d9fbba41b24be74a2d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea68a7e18daf6570043018a042436772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457225ff419da90261d54eaeeada549773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267eddd46d03f63b78bc15fbfb7888f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a8021be677e5e5013362ef1a898ca775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a09db65a268adcfafc3caa296083776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658da8de35602e8e086c83b38ba9f2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380a580d15e8f68f37a059f6d4cd385778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886bc9ea860a77ff2e5816fdcbd451779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67845b5689462a5e20260c349ba21f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e406ae284e883b0fbd75953f4425f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb8270e1466aa6fe3034fe80696fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eef7a9bd8c5e2d8b76e7fdb4468ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ceca01077dbb3a286e484f0a8e4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422c9c5f703e845178d8c2814f5ce5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2c1c45adefc31525a3f3e8dd7f1f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4216fc2e67d82d68a48165f7d307787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e851e3afd27cefbcc629df9a4323788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487dbdacbc4111141e406ac3e6f8ab0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87118725c6ee3d4668a11a2335117790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca89938516d7720023fa6b8bc861f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f3aff5022a060485589848e16589792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f87c625fa0a2836342cd3a20f2563793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde03c188ca9545ca7e33d483a4391794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8f98d4a7b5e26a4b605538d0f7f3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd43e0bc83b7628aaa5c765e7b4f3b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210312e10a9228a9febac879946d095797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc77b513053c8badb81f1813366042798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc3dc6736aa2e0f6c566c5df52e60799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab61b3e3476b0851d2c2a1c508e9b57800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebe1d02672f395e5a7e70facbd4de4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551be43f1b3087940837a41f6ecc90d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be7371a0053f7e9f93e618051dafd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07f7ce219578dfb510ef6a6063658804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35dc13af66b78f3a75b218cd47e0f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56651d8431d4f1dfd308f6dfd29276806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17515d1b2b8ce85d6450a1f295ed7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94066c66b08df7df1aa02240ba3df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f804b2b630c8bab49539b93e78d8f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc2132fc2f222328d7f5e17c1bdb4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476537189e978871e491bd23879037a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02761b63bc753f05688f55ee9fb75d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a339bceeea6c7fec9036565e00be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a68733c9d9c35d743c0d28d4b7061814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2089c0827b89e9e736e6277ab54f90815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3249a12a3e80fdbe313b2bca65e0d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78911ceac62647a741355c277343e06817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532666131d4446519f963da1dcb38c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae037ef2060a411102c1ee00009a1d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaac8a71a6a2ddc54e1995d7fda4fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b537fc0dba8467d6f93630aa7a487821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ecc42626fdd021554ac51464c059822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375967a5e4f2e8d9a2ad16bff0708a4c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d570f3039be58e31feb16f6de62511824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e723cc68a36a608da998968ffd361825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ab9900a8e28f80b8218fc7375da8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73759d56ec8f671abdb05efd479addd0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532553610846b49e39e13588b3fefeac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d40784ad85619b7d40ca621581afe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcd20731789b92ac10b162a0680d2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdefafe886c717b8dccf5ba3ebecb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de578201f83366643c8731e9b421ce832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186930a2e854e2223975a01344b25f5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f14160a83218a340ec17f9ce592a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa62023e3eaca80e5eadafed9dbac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ec24f4d67d0723435a4db06b0e5a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdba92c9c3a61cf612676d70cb9de1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ab3282003b80301d75e559e7e08c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6d0093094cc185c21c3f1148b539839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18805d081ba2b2fc7801e2c1c70ef0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ad618a90d32511963f6a351ce231841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720dea673af89dd4788685d2bcf1bc9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6c39e2d090697b5e8d5fdef688ee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257909b739e609fcd00701af81eac35844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3ef80fa9d2de7bed1e924fd1b9ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a29021b4635763d68c99daf158523f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4e4bb83f413ab0058d976ad2ea94847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2acf065497686903f40f6def0ff753848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee835a4a7981ea5dd1fb8956e4d1c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d827e36130dcc0ad487846b9995b8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5d9d87a77eb1281e80f299c0d2f73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe249b639d97d11f69e1d83f20d44086852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4592ef81261f10f6282a9e101a30853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86044c85bc395eb629efb24a1dcbc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdac42b313889044bcf23f1a222a65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3b5ea8ccc7d81f5c0be986e4b47a5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4255bcf91167fef7774d2edb682ca857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4992756e34c68913e75a6403f419858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97020b3d949fa884f6641f63aaf795859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289069bd7d8b62a899fb7d78f2e393ce860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b24b3ef757d5c2ed50d6bafd0747861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8a052772702112983cc43b1d9926862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb73aada4d2bd4ddf1ec823476c804863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17152eb35d4546672b2e8d1070fad12864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd8487fcd4d8e76a56d666654fce5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b88590a3421228a84be01af2b36a3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686d5a1a09f3bd50269c7eab1e155f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a0316ffadf98a7a3d4f95b7c0264868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5932aadf4e0c83fddf397402b6735d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cf4cd57eb931bdd0b506e50ea5b84870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806489a21a93d8a1cabdbb082cead87871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d870ea6a0d4ceb17a92d2bf371936c5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79b979a856db13ee5d756afbd9c29873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf335f777954173e55ce6e70f66e9be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3925446b6bfe00574e4a192f47ac90875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d2d46130c41289c51be894b57fd4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947acc98ef245568e7b88c68ab3b9a74877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823574a3356150e3e46b3b283c607a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7277a6ade3d7b7e344dd425bb04c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8986ae03b043da9b7917a4216f77dba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8204befe28dc515d026719a95d56881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b11ddef142e086f05eb63b17c535a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df3725f12250a9de5fa06c478023a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951458c806a006cdbfcfa52ea6839a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1f355dcc4a016ab96e723cc1b6ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1959f91f710c05c7f1af1cbf5c6d68e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16cb88912ef5dc9c92dcc541e187e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e79b4f7edf7fd1741b8c94bfe91be888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aec9c1e11bcce17d14e9449bd1c73c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba980583d57e9ef1cf21fd8a57f1a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d08665c3c410526716f49c1946b2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e580efffcbcd66a0c411e9c939e32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b3805f2128624276e14c136d6637f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bb64d186ae75a6c1eea6a37dba939894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1423793a80d8283822067fc09023895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f5d7b434e56687584c4136edfa4c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad07b544af39261855da5019dcd87897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55533f43f4be5322e90ee2eb9ff9055898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dac69c0607bdb670e48620986fec3c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbda9e0a02ce9ba518862a0c5c1df900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644403ccfc83a5549277a4b082832ec8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab45b991438e8adbb8b06b4d6120f2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed6a77893b19e298685a8a0cedfd9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72e2fcfc360cc5e2ca83280f60f8c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89379a41c125db4addf2c4d702bad70d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dbe41b5d44123d3d284e062fd6108906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090120bb3b296e778bc00e2325e777a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91e56360f0b93305694df019b8bf3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed73e253be5bf1f7daae8af28c3bc9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4c33b7576c647963fa1c584fc7e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aac8917ea80788e757f00abee364c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db0cb8c5e901b7d3b8b413200da494912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c3221c01f365e792064158b88877d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9fa33df2dc37632308ef3294ab9a4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3cb2f70a567c5eccab676c2ee6bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba1ecb826c124140e0a056139fe45916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a34446035195b0ab192893ae63b0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbeca9d1cf82644f5954e09ad3ec84918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddd933447cf57ea85236ea995dd8e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219f739187a88bdaffb8bf2d6f00aa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74741ce323f04a9cf772cf866495bc1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21ebae5f10f4011139dc031ece760922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f70510c2dce9d5f98174eaee54b83923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957167d51084c3b4722f7b7d611bc50924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7839966d84a257b675e1306e725eb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3b51fd0b0262ccccd9de407bc548926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d7706a64a9b42eb64764d8221854927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356864e9db11996ea4d86ccc99eb21f5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c9b521aaf0ffa53a6ea1ee325669929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd7a7c285f5b9b32bcf2e25062721930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cbbc4f1817140a90c9769264da2f4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb4daa5464131db9f8c7229dc8511932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617e575e413631268938321d91d35b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e4a10046391ca8123a5c1ce0b72d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e3d9ab75e828bbbc169768db7fa84935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24418a4122ba72defbfd8f17f6b0298936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9921f0fe4962b59093cd881327817937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f5f3de6e9f155b44cdf123c069a1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08908cad4d62fa5822bbdd289f82e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aea092f82f7d4d707722959627116940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b35ebaf55e9b25164462d19433db34941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d91a2f5d6ab8088cf03df7c21f18942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b28e2469794c54b94a9a49e6d583f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ca697e9152df816a845c51a6d1b5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f61f666654c1d06a527649a62de5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73548fd72bd9a5c64f3ae2deaefd485946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00270d5d212f1db39a9f1f7a5e748d3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223334a014d3aca7f2faa4021b7d413948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6d17eb4c6ddceb13370bc3c6f81c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac83b018c9d6869f2576835284b29d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37fdad0cb4cbcdf0bc520f895e27c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456480c48e4c6b051ebde433ecf8e67952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567559ad50876348fc40336cebcbe9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbf7214577519b3ddd01182da1e689954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574208f82c5ddbc80ec3ada68e4706d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b226f2a140e82d932eb3a3449a6903956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b107bed583090a5d0457cdda594ea3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981da751ec13c7ce786e61715fb6b5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddbda7bddcaa410f2665e108e2385d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095dec195d564610e1ef5a30d66bcaf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca820c5060c45189937746390fbfb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1151377eab3768dbe367579115954cf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8d5eb2fda72662622c1c040a816d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353392f4a90d72b9a0bf83155d665ea7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f2e59e1fe17a281622b4a6c7ad54965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21092f5d61da1498b6506a293c3e3b0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24350ae9f1c6c9de8a50bfc9f712cf62967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09244cf3f75ec67b5125e463b5a25968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f96079eb639f9df99b33d640f97da3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba049236ff83af872e142dcd8ba6852970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6847e38ea89a032ca3fb9cf1ceb91971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d970330a9ee7212155f4c1bc6085972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f96b721cb053e9e665ab63d0d66a0c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6153c1930f36116550c7c39ea5392974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47b749f2cd10ae7fab7671950b002975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f8ae18984a0cc2c92e8368b638423976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe964528f676fe2b14dcf110e0d6119977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c8b72180976cfa883ed5cb76f15b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d57a38a4c80665826ead705821282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff563d78501457c663741e5fcc106a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f541be87c63e9ad5e3ba8fda45894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2916654872aa76de7fd285d03e67a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7efa092104996c11f0e8ee5c40e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f25552724c0fbc71d7f338cd2e16d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6d537f93ee4141fc7ca30a0f7eb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307a8589105c7fdd2b51f91b966eef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3832fcd2c9b3c65bb42b5c6deef96410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c388e81021b1543e7f3e6c27dc30711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9d6d8de430d0a12c6ca494d4b58212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e878795792a3d10d70d556e788b2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb66c2e076acd4f9bb5ddae5b5ab5cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b9d726ff641842c40dcd26b8c5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764261959da7bf17e410d1c6b147ff0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563b680b3f04e2253bdfba4b498b2df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73aad78d6b6d6bb0b6f1e742595e5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765169eaa8b4e79d27d7a0eb5193503119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e91e6cca1d83e27e69975a42398f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999efcc23cf5b94a6570a2f1d78c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463043353f6d7a9a58406fe230c79122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc33c43763d29659f69762b89a45b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b825f856d71cefd3f145024201fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39cbb9b0583fc121fa642ccdda607625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156349e55926a50c735fc337418ffda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83cb958698bd2dc3835d0f3b844df827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418071e72b04b16081a7b838015a8a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfca33f22a7c89efb946e06b9960329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4043b22a918e899024fd1031757e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cbdbbfb7970ffc432bc5dbc40f2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8fa0026cf3b607ee3e7dff52ce4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a765f2866d18f4e58de76a73c9ee0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabf6c8e1e35a35d55308a2e5f625cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c689b4872d60341cd08b278f6ad5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e5b555d23312a43d0422300dbed936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd202bd566e09ae2d301f11b8a6e03037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff10e6b85bc8311da0cf35534ab3b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120b0189f826cfa6ad39a853b16fc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99882be93168f70cedd0374ca01fcae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdd44b09613019d3ccecbf7590a55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168bfc1a1fb35a0e877d3264149fd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8b26f41ec8307c7703c998d8ea2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480d66cd52705419ebdc666bdd14e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d732cf7153ad5013faf46549a02360345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19e24041bb6179b6fc68c03e9918c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbaf39548066e54f062f1b4321defd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e7aa537d049af746f522d3f0ae29148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbf5bd29b659ce1dade278d1d338149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a86f626dcc825b4b1ae39c3c52b8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663138707dcfcb4a7a5836c09c1ae7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c09f384ff6c5538d462cafb991b10b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a97777cd30aac2dacc6f7770e142553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e04318981f406c21e496bc9d8546db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f1422950f8e810433343626dc1f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56921001de6d11da7c24370d30920d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e6931765fefcbd64d2b1873d644757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ee9702b519e51fb699d92407b1b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbea90de6f08e18188fed89dd2ef98359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e6ba73403617608acc592c49381a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752673a8ec38cd8d855a89ab1c8135861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef65375845d1de754406dbd0a976062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a7d9b57be47a0b3fede6fb54b59e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f630555d4b3d7ccfe583e4d38f1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba582ccec65096eb150d94332cb52ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863867868dbc6f19e162b1d857cf21c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7cd8a28f11e2cd866f3a3baa5a0aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5023bb51067e860644b28a8e868be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54b5a72e6828b86e1ca05a029e42b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c58f89fd0a64757cff7f569ecb6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2464bed1e9bbd3ffb345e3033990a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78131941e0f5da29ad2a7d34e9f53572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd605ce958d23257e2bd61185250273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1d79acc4c7bc49659d1d6d17e1be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57966d581044220c8119152e8c8b3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107bf24e706593618e1b4d7732699ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cb61f086a5ee9bdd6ec4d3f3b7f5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c1b498f733cbd36e4b2be53ac20978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a175b9452bc5021e6831ec867c5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1655e9cac07f5fdf8d4dac976ac6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b18e2115026af8466b85005f414881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0349e24f2a0952e4d8f983b540e1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f2721a22e2f170627b80fe556f0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdc9c42ee9433b14528d9df6210ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916124a8654dc289f58020e0808033585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e4adda3002d555734231fbb77cb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a9215d0c339ead028c882a33fb3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b980c888d96c43bfa3d3c919d615b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6c51a95e00384db465a76dd551fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08f098c971c02bb950c141409e2d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dabe1786d88bb8a292233f560758b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83150b415ab72a2ce7457ed11d1d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a11777e69d7da485cd75e9409231593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321c4c879b7930c09a51e0d265b6aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2a70467cb365d851ff4d302ef69b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01523fc841effe90fe7983c1efc204a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f7d951c7cbc5e5b870b2268d24fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63894597ebde7a7ef23e5871979746798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc97206a6f86f11c6fe2efae39287399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca028b82f38d1c777ec33d000d2165100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f43f12db04d354ea95089fead3692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95671814fbd518cf6bfec6e1bb2a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72064de2dab1a02530b4ad1cb3035c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0a3423e2b8e4c58af8cc671ac52a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4c5771466f70366cda0ebc35fb02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cadf3eec3f4dab785309e8da81ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88478610bfb458a566a50eb41c2e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16206fa909305ab5c92de8ae873d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726422efdab094c5983875e08dece265109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bc190071adf6e9e18a06b98284af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2bc1d0588e2b4bdb646519613f929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e11a41c0c68fdad040409eeb490a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9033eb6826ad8f95c65d38f04a94c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52923d33622755406aa4646c7f8bb75f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef190c1ef9cb37636de51fa17feed2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e962d2b41aeb7ae185ef1fd4eb4937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb7957627ac478ba6a531941b71348117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf035750d747ff1c4a5dd96a3677151118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b612ba428b87e8f94a9b7ff31a34e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb50ca2df345722bc50719d0d80944120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca980458095292cac48e9ada5484d962121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2ee6fd96e22c248940ca75cbd849122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe6349154114ae7a34fd4efb6c6fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b790e7d2fba99944385d3d9ec19d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d8081be82d4579a6112596ec9788125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5d297468190b862a62130a97ef0aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f4a69dc483ad6dbbe2f1f3b7ccfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4faa31c2e6432c7aedd8c9ae84570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99c4fc68309d03e966c2f0cc438ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c92a1257c13a6fd5290078cf4f27a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47951074f6b6d75bf831fd222cbb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598288a178d95c6a118a0db3cd00f64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916febfdd2eba6f361d93b8444c0b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4cc81b104692f435f4ea845b9aa35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d427a0937831e962f984e5a3c5fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6745fd5a9720fe93c392a2aa829bf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdbb16c299b0a0d2d0c7d0a416d99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8491d323790d813576062813b37d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851df2eb3dd9feb903ddbd9ade1acca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb10fd4a4d3ddfc690fe167c52cd772140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae21f2babcc30ad20eab625e5371a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2feb2de10930edaecda3b67283e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014155513464ade88a2c586bfced7cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ee22857f118393e9c416b5d48f379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778d0e6aad02ccd112e1ce70b9d8250145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7f4574dfde85d75169efb9cef950146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a5bef0846e6d887f39773ad7c36ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846fcb582a7d4d13487bc7f1a2ae54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e726ee8c6fd69a6f4d74bec34ac0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d8cbe0268975d1a5dbb0de0dd458150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517fff80a108677c137d269e0dabe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ef939be0ae56f16692bbb1a0c94b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39270d5a939e791258947aae382f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ca7ed90fd5f84640d2d649841c957154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee99ea05416f8fbd7376b75da1a6ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b322c25dd5da504d4fe007193e2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0b6ef1b8968cf2f5627b28d418cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8879ac44e4a9d61041a1d3dc266ec04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33fed1ee36cc7da1945513eeedd3c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c695d0b2fc7e7dd8e464df9c129f4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4658b1176fcbcc481201bf7f19f54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811beeeecf9f53e63ac369d9888c675d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e6db27582798b0834ddbc26a3963163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236f69d3e77db6269310927bbb4ca1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a952a8b989138e53a4f2d314537e5ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8992114c80c782f708dfb067b6bd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77bddbb0da5bff099a3f67272bcd39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37a12f4257aeef4655b4a473bfd2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694dec145a297fbe5b0b48ac4c443b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c692a7adc0ddeef7dcd257f9e334c90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bca6d025e500b699c84138ef00d5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda896e78f1ab325374a3d89a34680a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd1ef16f5d4fd29e585a8060ed297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf5aeb7df8182963a7c57189b35dc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8d34bcaa1d547bb6f1fccf456e6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78068a0e4442df8f7bedcfd055bcb26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a3c803efb67b84ebd1dfba2e3c9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c419900c6e21743c5efaae12338c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee639f20c580da3e7a7b3fae5d890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b524f848061b956c718d76769d3ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f16ea18ae0702ba089a8da898d617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c3ff00d7ffa05f6fcd02a0f46c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eda678639a2c12db28b5b7d4332c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8ca2df6f1e3e880eb0093bcb24300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c43df503fa08a5ecafa4402ebc3d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ed04c8ad3b0267393ef161d5cabf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1ce21c13c5993e7f92d4411007b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4771f05eca55710ba4747132744d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab6a019a0f7b3916f9aa3836e7cf43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01155c7b7589a513cc697e275d5201190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504e936919053f58b069ecba116a54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a23a7f20a621ae82ecaffa4a7cdbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebaa38d0fec9a768d9da85e309691c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e22ea36ab5ca189998d56ae262272194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824fdde8b2ff3d67e7598ad517b46b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e358426c2dec5a6630fb22c4faff5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10205864fbb2df94724975f1d5bd221197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f23aadd28fd93b82e54ac949cdd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda9b5f073d65596522526e79dd5b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7c52420d35eaf05371ae8107ed29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b95ea4517fd464b103719f5799f33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc65da31135e3bf1dd311e7c60217c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496fba8f64e69f48617fba47b02042b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b3c3ae100ff5c4c6867ea2704c6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e603cf199d86152e5c9188ee994429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b441a5f6749335a0b82e659d2fde3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5db950aeca4109ed81d2ca3184dd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6370c7c7eb19b414419f9c36da76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0d99fffd9b45820d24299d85ac405209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f40c7fed912980be1c0b6008e3d0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9fae19847e8c71806456158e8d23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658850e3ca65ced97ff9126e67dd2254212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064530797715e3b688d1f5655897cbb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9baaa3a9bebf2ef4444d45580aa96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf79712576c643829c506ac8a49be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6faca2d0fc4d691534d582c4358d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d978a2120a61fbb0b627dbfc2b6d43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548ac20fc051d5584aada6015552c49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b786b7f3ae3e321976ce4efd3aa423219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a63f553f11c56d07df7710cc93615220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb822939f116ca3b918fabd356ffdc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50ffe5b74635a3177ba567114bfc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43fe2cf24e72c48ca97c577ceeefc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33761a9a0709791bdff50e59d3c90a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc2a0e5eaaef935dd771ceb2665e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755167b5b29a63d79860bd0035252b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c751e942ffdbfd2678e3d40cc470da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30634b585955e8f3e6b0993f09d3e47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c378c63c6c04e0447fc03a453b0b64e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb983437f8f5c72d0857fd82cb5cb23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240c4ddf0fa9d9c910c792d80f841d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bfc5d42bd97e15cd99cbea801824232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c163043aad9936e376ad43fe725644c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb9c9eb1b921acc3990e8b06bce44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796b3f4d16c73ea001d30b131748c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8fd2f7b4de7b80ec9d8ac68313c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157dab633027e0d6e2d12e6fd80af1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9afd46f1477c593e052a618cffe6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403306e1db8f8902ba0f803b9ab8dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c0b6191c1f1ba79caefb4c5b1164240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d89bc50ed30436309b892be41568241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48f6ba461a620f96dd50732e6b898242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486aa0fb7d4c96875bf67ddfefe0a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f414089cc72e91316f6ed818aaa8a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9ae707f6d34a08fe377f89916bcba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5945039785d8c4665c280be8ddefd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05a2c197ae19fee5b4947b9f56d69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca55a735f28269b094bacdcb4ac1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f6500891e546edd1691487484aea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa4b6ba887c0cc0cd29e57c39cba7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1463d0cabf65849e27a83b1e160a4fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd25e39827f8406521753fda816ca8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a282ffb70e4bef160a09dd971d66bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f53c74a3f8e1fedace4997b93e6fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00717ccafcbe6f1a2d42f01fdb30f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f92fb2f4c8c3d82e5898d5996a2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d770cdb188afd00d5334c561413d75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1995d59fdb29c3b6875bf157e9e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8943a9b6b02364eb67652af9b2bb978259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680271c756b5bad9e453e33ecf43ac46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda85902fdca07982aea650f108d27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c30f12d3ade05aa7ce37ad39d5ea5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d9f76fc21d9e3ca9fbb95ad31ae7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8874ab714299d48436fc0e0f0ca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019423365acff20a11538bc85ae179c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d128b8cffb2fd9306afe9aa07206a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c0875263f0f2ba9265dbb14bb80c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8163184f8db58b9dbbbfededa074d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6fc343cfa59d77dfb2d3709240cc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850000335a8b0287a0f0889a78d6d8ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44ca10de5145d80d32f3f2ac1dfaae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f20708ae4c24ec4647f424000f40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef790e8d7dcf41eac90bb54bd5f9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626cf15e23c46b9607b6ebe1d7251e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e5ac38307bb3764fe652b4d4b03f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5b01cd8d10e05ca8b78cecdb6921276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b58a4e69587ce7c78d6b319498123277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c1bfdde6f367d98b0b1531f6577a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb00e3deb368f47adcdb5fee76ce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9628744f2f977df25ad2035dd173280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369c4d1fa04045afd0be2e9d344063281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96890a39e631373be246d10e838164282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c04c0889c57958a2125b4539e819283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274298acf820938dc3d69080d610b5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b138e1e74896e2814f335a04857bdcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34db1c063a2a5288523bc59267d10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea6a8f48a83fbd3b71e75aca9c16b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c57b68342589f54685b03caa010e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd9590604fdaba9789aafaafd56e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572355e15814dd77d42732a854f02ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde6ab37f1aeedc6505d9145d001ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c40a9ebe2c01afb2f019cb6c9e03aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6249a729dcfe0f09d896e983e523f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88f4aec6ab3e29ac4ab4d1fc1809b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380204554a8f0608009ef333e2f22a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb21e1b02286d64e975e24cb073fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470e5d39af84c1995a4c147df7790e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcb704d57ed419c23f03f8089e36e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616107e5fb8cd1e3db690d9c42a05d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9073ab4d002ccecedc4d4d9353101300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5d45d676a0e3665a6924de9888569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767f694f0887200ae5ab0048f3ccf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85b05499ef4e3c7c217fc7f4ac6b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94060b22662affd60a4f4df1ead2f7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f509c7e462c0c4e83c2265c58c0fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eea11cb767d97f3029313713d3e87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5dff69297a5e3383ae44fe5cdfb3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99591e9075593e1e94be2ce8972a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9248cf12bb8a6ba2325f0d2cc6ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c9650f871627046e75bc4c88f364310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6d29b6bf7d197a38412883c12a56c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17659677f34a18376b4c2e1c468ee90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ebc7441b5a463e88d1607a54a347313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faa73a41d9494a48d804288e30c137314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620feedb0ae30b5dc0a022978de17be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ba9119c8cea3366a204bc9ba435e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b51ce3737739ddde02477224c4f2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082731587dcc3668678e80a6f007fce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9557b86b812402cb8cf390b239696319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b11e3003c203d81dbf3a2e3a09536320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d3f7be3b3ab01776af05dd676b283321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6857aba055d548122a26b876f354c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb42c3b039a77f09c1474102d8f177323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd503d13c5dbf27d044cdbb22ea6660324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc8e8ab05018afce5b535dd725238325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be1f3e298436c7f9e9b4287a48969326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fac4cc9c88cc9f0fa4360288b4bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa756d64edcfa4476d1ed7a0175c3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b797b5d984242ada58c259e9534ad85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5e980f72aacc01024bb450cb479d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39147ca9d0bb6b9b4418ed78f51f694b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d4691067c2bd65a043610fa2e50a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699edf0ffb10cf6780b0523d16c7f7ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5778d9654d0f8d588b5445dad646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a283482991d52a89ed86d12e944b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3303db4c8415fa431ffc5a54a623cc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfc810866abb1fc2ffb089f390ec4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb007be19dbcc1cce1c653b9ecd4818c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7c13b8702869893d82527aa28d8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b1c218b9b6207a67787418b4cdad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a920534408acdb57378a593b9ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091513937cc72ef165d1ca2683250d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5103c98f2a26f812855b0920e16bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a9093db64f163aa13107e25690235344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489eff97a489d49e9511e6286729f87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0c5ecf509dcc00ee91e40a48588b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85bd50b703c2d6bbd194e099e8e32f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6330eeaea79328ef66ddece8067d55b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec733a5c492670390a5f745874c5b60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e273a90c8822c63bf3c9ac340c734350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f0629f6566b7a3714dccc02b070b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde457d886169c87b4a883d422a9fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7e8d0ec1b3e81f4d988f2c487221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07c7a2645ff923874c77f80ceaac3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5771f26ad96d90130b388645ece34f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51fcddcf2122d7a76a8283420f393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84ddae55d76d086f14c747280c4a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277372514d0462feb420b6145efb251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03d863ab1d4601fee8cf67bdad330359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8e3bc484534ae7a93e959213f765360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d601d40450ee4136e3092a043db1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d6aef264edc459bc7ebc7496f11d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f91cfd94e4239ac814981a6a73945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477d0cc1f3b78c9d6f9ceb6ff76c26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046aa72ed946966650fc06c7ae3b2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45029b2e4776f923b37baff80e955b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c9828fa3fa8cc64ac54d1d3d5529367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36b3785067c55418c35d238af52cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af664ccf85bbad840c332ee77cc84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a47559b1fcee17c3612db288675ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef33c04703eac3555e7ad75857e909371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e6523655a487261d79d96cf8a240372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461116ec178536ff635221b0b3be169373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753b6abc64b3d9fdf4497f38e18a61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c760ad2b2451f3915af71042a4a7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e959364a8d536b6d4894aefcbd1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918c5bda2152cf95694ca16ace9287377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c1cad9199d235f7149722c32b589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360164e75fe5161a94e26ec9d85255ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fc7a99681797590b8071b1009b4df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b2a4ecef7d3e89df61fa0b7d03ceb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a65153d8f2e533948f2410b8525b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b76b5e9e6cb3d59c538784f22cce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330758c383d6ac559e2a5b63f64db765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d668372355804fd14397cc90ae0b5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0d7c8128bd2fc5b83e5fab23666b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c7fc98816197bb29e67097185578387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fa95c5aafd6fe904f47f03bcadee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e6043dbc5602b8b770b3bf8266df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da61cfeaadb9971aa3db76329a52e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a808af05a2b217eea5a1294299023391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1d7a0ca242854b85e5e6f5da4c35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e123e4da6284c9cc26be3b9309ed60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a3b00d522ab61d3e67f8fb4b475e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f4646fd3356c6324c4a380a654092395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3266e0e60098e263eee89fd560114b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbbb9e4822409971c1a19cf541d52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0dc4f81b146f7fe33c4f724ee6d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ad750e849801dbf9677ab103e9ec7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388deaaa17673cbb92157afd892805b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6a022513fc8d80eb8bad70fa61bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140552438252989aae5ba9d0d6b800402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44337d28a9ecba60390c37c919ac9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a7bb8529d002fc3a0e7519fe932a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112fdde5a9017e9066c2c684ec6550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5a6b825e50ca65282ba41e47e9067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c962ef05437cd9d3f77a3e76a8f3dee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd79d612eca8b61c78db127c2ebf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc4eeb08464503a497d64057735d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82160b2e49b0981fb5f640be5592050410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2ac5cd4c4943f3fc182b19f0655d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89160ee4cbbb3ac5b59913db456794412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2e70d69b7a2ddaefc44a0460be5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120462e787c727955754cc8f65fb7b5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83412a5d61ebfdc0a7a3ac86c9f0e232415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46586a4267a349d8aa43469e80eae1e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89a6aaad540d445c11c5f55ff773d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb50f8408bc9ca5a444934a9d678810418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072678d93d2f319ca32aea17b93abf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eff1ae3abacc476eb608a6f97cc0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe37d67e9c6a6dcf01b0715ff8341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811b4ce1b606076840c03d1552ebc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89c46f66da2a48c402c88fa6b69fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44095836bb5a01a4a662ffcd45b9494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3b59bd7aebd60341f49c55f99d87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376085418c85b628dd9b3b50bfa1295b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f458d9ee933d545b8f7f9251c7bde5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2290f23d43337ac1a535f29faa69db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de269553e5c7de8913e5dc2f7f5933429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5f5640c0d6510b1e8b8cffeb107b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c8c63b8978113679d5e76b377ef8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c454e04426cb582bd50e66b5f77fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47171c0fe36430e534c1d209b7fa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb0723b7f7527b551c476bcd9d3c8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a25ebb0ec1a33d4878f8369614c94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8dff3bc898347afda7f565a1783c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aefcb5d942967599a8c21d8f18065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651ddca62bebc56bf0feb0423f75ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4f9664cbfd8abca65195d983b7e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3cc42d3d7e58e8847d50c8c5d3c5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704a9086720442458b97fd5461ef25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70810d40c2da78b21e022fb21b22d98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13507082a52a4c6d465ed0884ff787c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e71ff5c48412712fd87321749ad2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d25e48e0b060b66003a7dc0e934d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f723ededccbcb952977a95ca507d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7efeedfc7961bb804003a857524cb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11547ae96e731272ca45ff283936e96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e18b251b4f529e884ce57dab28e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa8195f96b4fd1b249b90676e8c8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf7f73b3ee196ad290ac865244b5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802490d8ee06f105c5faf86e12fda90b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd8784bb3c2e26e8eafd5958d7a50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01df35813df972ab6aa1f4011383b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34464eb86b931dc58828e97d3f5d71f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed19d05214f9beec69950f2599a4f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd5d06e7edb3a3db7c1737b259c0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2aea8378b40f3bbf3ce896ca125e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a6e57e427d517b680c7786f73592459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe23310ed9a0c5010bd60d54307af65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541584f494ed85ee5ebef53381efd7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd69e706a98329251d227a29d5140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232748af1d4e03cc9a5b96805af9e76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff240a078b14c3511509f991f0a71b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1561beb3d9413eec80c3cff5d6b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c9cb3f9b5ed26701166b7da3a874466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017ebd48f42e88ac708769b633691fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fea485d9ba798e2b887dec36d478b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0672ea012c231bcdaed78f99820a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65863525299102baabc9b0143ff7af61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e755b9e29dff6d8af66818ef4883471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd03fe5ac9b35690891b1aefba472a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec46bb7699a31f9b9226d0a05b7f97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d5648f66a595fbc51075b6ed5da0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ceaab1d437d524b392bc33a228cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c42a744cc5bafb7418e0aefd42d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b911f943c7252e0994cf8305c2ccc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385d5a8b119fc2f056b50714747997b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b67c26244d9adf1fa8a086999769479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25fec62546d49ea0f94cfffca0f69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c9e6a200fe67292e26e112f7b352481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb67f0cff7fd7b1884b5edf939b2f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf07c96acd8a71257885873b77074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb723a08e6fa03297d085609f9635c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a79c138c9732b1cc53a266a14717f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bd022b06d7c4f644c4a0e4a306b62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36ffbd28f140c31f216d8e712d2327487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537b3f63d37a9291ab9274314b86975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7ea5b654f88222a904c28aeb0cb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f90b310ff2c56172bb37a83d9cbce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1e528cd95111d8704c69673fc512491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6fcd5e052e6b417fa1df78f0dd3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959896710abfa65c3607d2a40b0e06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13090d23a7c25861f96251c40d8d5bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ae7f0166314fcb17a30a2c19cda6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4dade41323b5019f49637ee445b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8a545bec85312a02d3a081e37a10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811dd2fd282a20a95ba37cdffd4d66f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f1fa899ba2b5469f87c7cfbc15084499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a382f33b022e76e539d131100ca6d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d801ebae36b169ade9deb43d79f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187db1f1c3f035a11e6ba6ffd066ba9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876605c86eb87b0491edcbdc035e934503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302501b31c3967474fb95494987e81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9443e4a567c1cf3e75332f1d463b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612ee59eb715fde6d2dea1221880dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe294faaf016051bcb96b41a4a6fd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1020838ea7b444bc0c67f24e015c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce1ef248e64c0392f9431a8269d5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5d69922c9481f90b9305f34a52ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790a60253bfa7adc0ad103916e9afb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075027f1f556ba68a6ff7229d9d3d8a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27154cb61507762b3cd05e74e3abe163513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29afde62426e585a52b45002ce92955514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2cbc4e367e4cb37a658545dbe41f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e0d7455be0249bd91e87361e3f9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dfe22b8bb91e9d7c910a1b0f7cfe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1059c381ad359a1572cf5b7f116068518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e101cdecb8030dac01cf3f16c8af4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331d6e4fc81f2ada5385e925f650b3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c693b318bbfe4c198c54e9d43d9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079580c96f1fb0332c31e73d0741659522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb1a061b12367c8cfc611efbafda4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e5b01aa386c47aaf50a0536f42137524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb52d5a630fc19b41613b7397524210525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b8e88723f42de6c9ce66c29efb98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523b398ff409357d4789284533009d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f325e61ac1f3ea66a157eddde5db92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248f888747b2c42a93c952c37a08616529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c785ab27fcab6b60d4b53234f3fb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d111b885a51d825642d2afa17b12a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590618fcf2720fab66b0ff2bc87f9af2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5eb0d46789158661245aab6621cd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08f48945c06a3e4cfc5da07906b58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e382afdc404802f66ccf16d8e05db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320895fe6e9ea03a96111b7c7df6d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ff0ef73b55e7bfca8454e73ead8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b3921cf8084504908ac88c0e743a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6d0f16cc8741f91033c78b71fa9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e61dcf7d94bbec60625e286418185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ec5f656cc81d294b1e63c5fb45ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed326553fe278fe6df4ed88a0fda33d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302e6bd50af58ab16a7965aafa7429543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d7bb7019a36a97812ca10566f93b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6a6bf4f525ccecbce506c21db82c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c3c67c94153d63e5099adaee82f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb347093a99fea9bfdb5dfa4014289f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e70611914ccf00326747af31d47e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b7671299baa9720ca9b9a9691dc02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eae5421e54ea057832d8aa58b20d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a872f8b0c540a4c362e19204dd03a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539600f739e2f0f30bcbcbea0a4f156552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f0f1390a9252b1106b164f90084d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ce9703bccbee0b5252d286e9a2edb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e5be326849b5a97a7e684c6b627d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ceefe80573f79f7376bf17d09d5ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439da5b65b4541e7c8879d7664d773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab42e86e06fc9cb6f66ca21a3eb8b07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aaf4fe3e8fae4d3107bae8248ce0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40af749ac5f7e1e79944fc3763ff9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72aa5d9bb02b47d6ae0508c4741dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c142a8275ecf49f5e36e94a582bc6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdee2624ce0b0c826a57c3c0625c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ff45805c0abb6c12ab960c0604b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bd762bf391fe4cb79709343fc02e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927d409b72d6f0bb8364c89b5a0fc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b616845cf680ae5c9127825f0c92e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47ef697f2952b7c3745d1a32f533a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01252011429aaa8f6e97a6e0567ca1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca60ceffb550ac20f0691a8f33e9dae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d351b9dde1388eb1261810fd1ca7d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8face40a04d0bd4528b17356707d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40051cfaf44bbf8d8a4ff41385ba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e9bec87970aa4b3126b63ecd24849574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794d2ec37d864a0715eedb8284a3a99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eac55c194c7a301e1bec935c01962576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa4fc861cd41e590826ef9544be8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832998e1afe6ce5f30842bc7b96439c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6de7f0797ec8bc9b5ef8e293ede88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce505f61b2e1ea775aa6caaf60c2e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391b552b64b660762838c8391ee578581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2067d476e53731135d9a7a537e0b17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da93d21c8be1597f850a8e760d173583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55d14e86fbd01c8b3d15b1f99b52e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a3b1ab4f60d4d63a9f6c1b50c344585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680014225ee305e905a555e9a69c5b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ce683184daa459677493833810add587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0005c229b168ce4c217199356478c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c2b33b5b404b0480b6bccaf74cf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32d0a400837b3fd20fcafc5696f8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095697ce1ad4cdb5cff98eb088293d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe34f94b0ac06e9cfaf123e9e47575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf0daf0fc177b630e1466962f89e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71734c888a7896a434c8e2bff002045594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee6fa2a15f4fe7f59a08770aa06f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f68e0af92d2ebc722e99ce30184c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929607b55f7a60f6cf116e0565aac3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1cbc7c0e75842c715c6e20283928598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f1419df62a9c066b0575c2027d2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6324a566c236823b65e8d4f5080e46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25997e89c23445d4153b2b587307b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99666fc01f9ce078ef1981631e3e33f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53095a58313b39b02be82d059398b6a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5135b52985155c692e6bc33c3de18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd286002c76092ff7f4b17e1dd23f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63990749325b78c168fcbdf0d7da8dd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900e8fc4c0bba7a0e236ebb08f5b68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c4decb8c014037cdb6a03c82e73b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae8099a1bb20d67945c1489208756609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15519b5c355185dbc69b3e52a48b45a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678f9e65a6271676698f8fc0c601fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ebf81579bccfc81fc40978fc61e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b62c3a9390c8a11cca46709160a9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de617a470eaafd33d3ca17f12497c8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c66c8f5469acec528f9bdd5de5821615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dedcb9cb392e8a7af699fa69820df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544853716a2c96803f074d2bd7151b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1488c5e5d69ce3bb1a301e4905bee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d453e772e3bc367f753ad481c42592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a99008909ce4e47959fbaad9a3ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247222ffcf399b43aab3320b179ba4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9351687defa56ba80fb7f554f80ea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12faa0d5844c3ffa9b1915f2791e941623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ef113ecc81603672abe48d99fef7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423770a8ecafa7be36e67e8a4a2d76bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d69778b7d80502975af4261945747626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262f823fd61bcb810e31ba00c891a77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27fa85a4c8be7523c38d31025bc111628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6019141a16b70e464d1543ade5a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebacdfcbec874456639bd8bd91dd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ca4ce38761a8c45e70c3df29b75a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd713b6f25f14760e02a04b152a1ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ce4e21b4425e2bc8110d687b8b7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da25692c39125c1e358c01c600233a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df114913048154c09f3c3bdaecd22e64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc42d7c34f5d01a369de3146f96880636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e94e37ce5b4d816be77140a143973637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a1c3520ac86be6275ef23f931bfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83dede851f977652db8852c3e686d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd84fd582ef4a8d9abf78326bb6878640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610277ecd422f9b2b3e3724994408eaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113625854a0fb9fba27f074a220d22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea9cb9462511384208a58ed1ec35f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dab0684e5ec866a01a82153d6e311644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e7d4ffde9f7cb16ad1f82ef016e21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d51ed60b27d7db111dc601cf01c2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b1c6bfad7e0c9f59941bdbe2ac92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc20a3d9abebe88be5c909efbc32c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d64c00e96105560665b22e48f528b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b7f6975d6806fbbab86e0c36467d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cafb6296b44d9cd31d01b50ffc9781651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ccd24cc67f6f1e27b93c5b4a22bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a50195fe8fc32a3c42600ed251c19d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e6ac8b71de482aeb1c1543f1dc42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974abeb2c401e95ba6201633d188f2df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c077322832f289a718adb87ac37f6b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c20f2c6eb13878e8f14b66e02d20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bd25ac25706bfca57af183c1f2870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad214845be7fbf187a41772840cb1b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844d769742e8feb0d0ed02aff9575d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30590a65bea573a2a0c8c03ce4dfd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f1e51ee39f28e047b75864e68563662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265139253b6dc0f2372dc15094d9b59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2dc4b99f04e169ccb10af28ea8760664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33119ca9f754fbaf2e3b9a50d3ea9a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13309515c26d52784db87a66fcad809b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19968583386d64c066ca15f67c45b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7ea9322bbcde343f64282f805993668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bb4001fc1f29eadb2c5df2216fbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c9d35c7d9ca1da73a47bfa880b36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ac6241720c435eedba370079e85d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a2c8040453d93062afd4757be571672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a60e9a94a643963c71ebe68c006e58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664478da38b3f5334718402875b9651674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d62ed58455f46010ef76dce43e29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d171dc3e9e09e58f9b7daa440a3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47cf5d6af66abec9de148aadcdbc7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097740a9c9e4c7b1eefe8484fbef336b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98ffbb848ce7f69e73b1fdc9ca72f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458f8e15008c1a2e19927728cfe2f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a30a0ec0752f5b9f98a1b29aad45c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877d5f542b2690e71c728e42f867e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d0f9b6e15f2267900aa900dd7fd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21aa1ae9bdc075b5dfc28b69332e9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eace43ad00c88171f806d2a98031c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4b6a349c922c4c388aafb9487aa2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3f7e674c8a38d2656562c737f888687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54615c0949fc87735f4ea33d4fb7049688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9a6190681e69c6573357cdd72468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7f2979ed566350d180c21f06fb86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664186cd73083b680004d917c262a21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d15ad6da9b4c81fd63dcb81c4e160692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb040e622aaf2c5276fe31f6e44a409693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a20690e2d3e6c497f498650cd7bf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2782ea9792af65939425f18ee88ecb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d395ad408ccf9a33a232ec367867394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48afa6564af1c217aaba3d5e205dbaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7865de4fe6f771eea5046dfacbd12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d626dc597c1c35c5780eb850d430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094da5b577956b39d9e99b18d34f49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a8c8f603d63b1cef942ed6d30e61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993592864a08a473eedd88c5781f48c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd5586c4635dd1bb6839fda3129b84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96a8c8d8503a467e203fab63785e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d11508c7ed91f9d7840a63eb2cb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1298ac107503349e635a8a361b5ee0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467c3ef3b1bd33a79c83aaba1a3957b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481008f2a0d391c689cf7c379b5f70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1147c5aef90c61bb5bb8c9af72f4e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411b148b46e5974471beed341a217f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a324bbce7786fa2ed3f1dd120212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ecf4436724ed9ad3f5db0e936019712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed938a91ddb4203d91f01b8b9980653f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793da3d34c0f62fd0aa51727cc55d15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bca6bb3a338724e63241c78fb34a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c693da6a4bb64b2c5e7da15cd1bf6d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1574d17be92f21e0de5a841ea6035717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3304cd734aad5588003a320fee1c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e831fe9894b1b2059b59f8087f66b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a181a528ff62800a428f1fb03a381a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc07ca2f544d3f95fcfa0fcbd3e788721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745f2307929a9ea29ac8b3665138b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fde872c22d43ae22ddbcdb82d35db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596476bae0e91f50105a410d66664497724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994bb9d8fca3206382eef55caab160725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e911393dd16b6deb2d5373805895b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d68ac2268cdb7e846df6c23e068c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee388a7154e2f3fb9c85e93bd5d5f17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ba54ef7b3ed95f18498a36cde0b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd694ae8bfb8540e3af0a069c2f0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802a054ee090f2c7b1368a4c1971fb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ecfbfb21241fed8953285ef7afbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284cd5eba17cf0748ea383010ee76bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325511cc7f6dcd2ca5d29113dbb9fdf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fad5a5c03579f41b5047e05508267735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54c5d5c102487aca179467b798efe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b98f27d982d8ce6110ddb37af4748737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01cc9febdc0b73752175115a9cf895738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2cab224e60a40edcbe2d21d29d5f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee064e29a7d3b6031bd5ae5282a1f0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb69d682fa9401b5f9e0ac755ddba0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abafd45bbe6eebebd712ff0786ccec9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c5f882b6201e0b3633698953cd35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d045bc3d6f4965c8a1429464f7541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040865675e0d0aec095edfade8a70f02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f10ad3321baf45d32325a74e8c363746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc62aae84d4fb619bee247cc191e41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aca8ef40250499ee6b7ef23957304748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beece8ef5d2f7c537b42a96121b515749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af858ee24b38a6c94ee0c86a89f19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49dc62e86b044c302724198dcd56a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637f70c1afee8783e8400780bc90c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387409184794a2455ebc8c34ba25de7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb22da2a834e3ebe16bd21af27c926754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0c780a62dc7a917b871612d05d738755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe89a9a46752ec017877ec4ee577fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7f891f0fa3abb62def5e43f11be2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee3385984577e63a19980a858736e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e0177889d22fb410485258407e51c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29f705c94ccb6a7e01cdbf18359b4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3977ab395684e834a42405cf3ab2e5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455115e037e0047561216966633faab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e32e71cf6215cb02b0507368718e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbdb98fd0a4a3970d86414d0bdf4bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aad4882853a57e87974ae923df60b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d722c03aa7bd37b4286808c3c3f105d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03242d0bf188ad2971960b31b048e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4efe9100fcf6e3fc4b7e707c0f4161768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1c7756d8ff02ac3cc94e7ba32d5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e017ebfd23dbf950c8e087076f1dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883838f057ba24e6e3a818947502297e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f27a007b9ce850ebaf68d3625c44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d935b20df635c2f24e4bb5fb0a42bc2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210d00b1245ed7240118c933045bac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c1129906f122a8b38317a0974dd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b567a12ac7ec0cc5653707f04f03a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488055700645f4ae8391352e447d61d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c510ab865289089016033617af6b35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291a5b1ebf69129f0848bc2ac8d86a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5d4caddd5bdcd9421b1d80d4f9a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84792a643c92fdcf177cd511d2a546c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d210c3cac5d0f1acd3d56e73bc09f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461ad062bee98bb26bb09b950c6012783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03168a95b2f0af2f98b676871f0fe08d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a5b933106b88e312002bb7aec7e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbb0a23de98dc931bfab489ff068d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459990146bd5aeabcf6577fe325ae4e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01ea9dc4cbca4e767c5e3f169d516788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae604658048b7e47c5a44561a0aab9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c270575721913c46d5d47b7c58eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b840eefe5d186a2ea304d993bdc71791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6428031f29bb82243853d3035675792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a80e80bd02e691d9cc97f69962fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2530823092b6ac4739fbfa2f064038794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46e70057c5a0f454a4b87a8b8fc48795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987289b70cfaba49ca2cf6145734a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52504981891705c6974089df24f6e173797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787065e11f9044a0fc0c6504132a48e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e166be601bd13fd0d1fab51fac55799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce1852893bb8a3652fe2cfaae390e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b42f4b642fb1ef55aad63bf4b1d416801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfd0fb8bca77a360914fc235148d1b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627408818f1d44b8b57b323464a5ff14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc951067909f7596d0f9113c5b285b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8666272f47afbb51aae916e324ee58805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ad6dd84ece7a86498b93dafc5698806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dadbd0868c5c421ac127f1336f7f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd092be3bf0e0690725322f16e0b45ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e930411a6173243e70637b94323eeae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f14af271405e7ce2e38e5c523d6fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc72d64180b13080c83a24bff4d341811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778cb2cbb8598f3e4d5e22e85252a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73f67849291d55e418971d72d710d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319e753d7af0fd858059aa8977d88e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3c55b948698340dcf2c4641fdce1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44865d30f9676085a4d89679fbd1b70816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5c0254d59915df3526f3f3dd4ce00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0d6dbdad6279a6d65983a98374cf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f16c5d3d5158e5702da28f7417075819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05d86b9a2426c6a536161be6c248c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b9809dec0af8dcf5625f7f2de5ef3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eacc1441a9792a34380311a763301d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8af69e747573138f8e006c888d465823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f606af18fc861b3dad037f308eff7f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd695c573c3ae56d07283a3f67b53825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ec339bcfc4dd4c080bf00197f82d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee89b758cc1188290520057ab4e0d4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f885bcdcf321faab7ad649345c027e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda60ffe305f7dd9b21455a9573871829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1764fdb9ac014c4b868c2b0fb793c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4865b68c4ff9f09532f98624b0316831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cae04d8e46209200a75c2d42e1111832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb1681c4a0fd754bda745b97270fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0ddc6d18bdd5f140cc284519e6a4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259daf575e0b85982f0ce221286786835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8d29cc98d4889fdf547b076c93540836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e45a19c211927db7e232fdb3c81f2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82d2195ce35532bf99f451f1b9bbf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7129856f4a0c09e998468f425aefc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234c74bcedfd4a3f22edd254d95618840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbed011bc18eb234cac5808022d332841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfd4a1f45510bcbbde7c62d310101842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2e412ebf5cc5adb38d054351c114843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8afd3f3ad85a6d236fda98f670864844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fdb9e624ba0ca71904bffe156e46845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c13c6cdb4ecd74fab36c0f2b203e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b5eb3ed45c53b3b59f998229a2f2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a14fef4cb2b0bcd17047689a35a7d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32721f5fc496d6fe30fb5c9aff30fd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b3191f9ce40c4889105b80abb3fa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1fb35a38542e91912560025e01b2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2868eccf77662cf6f514ce40f280a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0354645e7802efaa65adb44be40758853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430c2504bef3a5d1c0b5d3cd4082ca0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577f8c07731c87a15a441bafaf6845855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b22263b140de15aec1ea00c11a6e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7423cef710356b2b536f3650294f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f6694da3c2b2a8312d3c5a96b4e6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff461fe404ccd784a63f40d5e1498c8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571db53767ec076c60ca5faa1ac03d6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592256bf1d9639b4e29b73ccc180fe7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447780fa78cd9be010bf5c97f8f4e0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbe794784e64a2f060a576852c0cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b088252713ba0acb1910d4dd9fc2e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143566261b46b81544440f862da0c68865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efabfdb73861941f000848481e4b8d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ee9af7ccb65c72bccafbddc7dc7e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521759e69f47502ab0286701715c34868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d153939ebd60187fc36abd9687334869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3451a03a9d67a61ddd5b301b8b3ea0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ec4b5ab7ac018b3f6f77859d8efc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7caa7ffecd94afb1f63501d9f4f164872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7678bbf9a120f3a778a7690b2f2e7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa128e0f09dc699283c8e6c4560170874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be9cfd8498f09e4c4b2adc47e5900875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf8d11d81ab01cd74e0800fe8ac7e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b39c5db83cc33512e207808b945b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c611cc81b9d7d0a6c197f1671c747878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f0997122363370537b365c4ae17f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442c6f494999844c9438aee360b69d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c67837579171b7f42660f762d1a7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ab13f0ac5bd6039a467872b509f9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112bd3278873205abf9bc0a514d41c5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac8b66f218a8ca51c593e12aab792884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971146582fd29a7bb0d738f159443b5a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e90f0c52f5a0cfeb7b0d6bf1c5c4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0df5b0bcb955a89bc7988320fcbc7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbdf46def4c89e40d9efd4e3a6464d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c01459c3a081e369e7fdf936c910e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204ce332740d2dbab83b3741107555890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275d7d0e953ce9af1d4f1d6b99ce9c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b679d2af81ec52ec58c4d9cf30c5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901f2814b68eb915cf9ba80f8c81145893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f597a76d0f16d8bd612848993229894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6241a45f80f920af9fb18eae492bd2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e50872a3554bf983b2816d1fe2b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121d29af084657bb743083bf1891b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aea359b7b92922fdec785130ec01c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f84971a24d8a69c55ffca62ff6b6d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b894ad4d458609ef8318f56e1df2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071214df2f72c6246d609cbbe4e7401901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df133b9558c148a4e73428b0d7a39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8bb633aea37fd6080264941294ee5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca79d4359efa64468d4699249be17904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6c7554919119bc02e20aef425cb4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d955be56d968d8306f8c9ebdc2b691906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc35c2814a8417acf4973981177dfb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f27b6d660551c2a57c5a0e3f26039908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79bc50bc6b88b182cd94d97e81e91909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14dac7fce93b71b340748c1ed8d15b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5bd82ffdc00f8cf00c2418bb1e103911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4af04726e8f8f8f0e62973fa7418912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac4402f24cf4b6e27cabec7b892a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83a3f34474c3f34bef8b750d1c571914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccfd4ff29fd0a5d609a042cb381a35915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211d2915d680ae1593decbde7ad947916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379c6ecd12b54d0c77d4d708e4bf69d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569ab7fadf2913414643c265dbd1f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc780791cded45b4b4feeec9fd21391919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780585bfc5afc77e96f18152bb9aff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6014d4d4d65f7dd097e2b43d110647f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e63800c3f4dbfacc2b02499e0ee63922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8db1709de97d640c15fa831364360923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d64498652d6892c7702c29b1216a9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8b5f46b4d8270b3e58a9038eef9d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417bd60d770ea175f9b4ae02451838b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b298bf2aeda5439d6fd7d8ae850523f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac45c07955be7aae221d0cf8dc589928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25bd9144c149bde75e598e8ac9f14929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c218c5367584e56aab7c89a14ea25930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab1e04b77d9e556c17fbfaa7702d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8283db7d6f0a44a3572cda09f208cbb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95573f64567f92b8a86f0311a16097ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded343b978d4661fc78fd95298ac57934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b04dd0acde4a0bb23fe6cb784b4d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce2657c2965d337a3362f45fd63b44936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f8e2d53a7454d5def77d3468a41ee937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5276391ed6e5ec15d88597e212856e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2646b05008b66c284bcb619827762939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4564b497e91eef11a01faed8fe3510940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351c441263cc6d62b433bfa55fbeca941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb0aba76538bc5ac77b26968a540a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b418f257f2b7914b3ec218301e85d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb9550c9138f2a677fc6e0663f209944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a568d0b16a6121fb1d4ced3e27d2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690df75b151c1034b3a3b66fe057860946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451057fae1626a50f8d70514a7ad22947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca133b9fcd0a450b5d02b9a9633673a3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1da8bb1dac54e7647c7c4af79232949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62ccffb4c2838839254073e55b705950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e53704fd17f6f4f1e52c88ad50e1b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866deac0fddf0c6536223833c75cf6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74bccb9632374ae3a46fae7b115b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ea8748c09f485a3792236ca38cde954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684f91b186e77a4826685ab0cdff643955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127174a6df6e35e8642a57f2cd4513956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c9ec9426395f04c93125f3bdbbb14957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8f18424ba022960fa50aa021b484958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2400c792d9a923339f80cf8829ffc2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a33aa1cf77f08cae54490e609be46960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc37bf146ec574f7f7aeeed3f0fb5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ce384c553b573a3fb16120b391bd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04be15cba5c697223a50e077a50dde963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2152a4d53fe79089281cd61c3400e2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95992d3d18931317a10f4cb6aabc49965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc1c0e577ff7ac94c4f9b9ec2c3a82966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e9aa464c7988ca0f10738135dafa7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942d440bba4ec2bbef9a07e8f7268d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9279c21b27fd26f73dc5087c3003969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036aa892917551974db4baa5d0e0920970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4325d0d0fd56f7e12b332f827d800971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cb10decb5b467411aa4954927199b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b31dfff77d02b4d3c19e37938df84b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f7ec01dab8baca368fd5e8332139974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040d03f8ab5ea4d15da3c842fb547d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734f22ee17e4f3f8d8d70620691efa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cdbd6d0a34a001ff0c013902cc690977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>