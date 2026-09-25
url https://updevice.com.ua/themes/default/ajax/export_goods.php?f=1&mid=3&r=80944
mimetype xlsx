--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375fa3228ced76c5961e97d7bc17671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c8a425cfcc63bba29b227fff1cc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8b4aeed78cdbd9f0e9a37d27a1c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753111edf12b38bb5447c8168f840244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b517d3da4239b1e37add8b68807db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1fd682ffc7d9b6709937207b5b9a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d39e3458275281d97ce20d7bf5a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edffd3b794514d460d5c9df62028fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b5d9b80ba4d344b8ef9c09ea0c449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4100d3cea4cefda1ef5edd6cc5265510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc92bbf8e2775102cd724ff54bc6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6353a03336d9b92b79f658bf792c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2af67e2c7cc613b8206ba5f51c3d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a71ed0293f73a2fc85114bf6393314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3150fb1e78a7be5e6914a1bc6cb71415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a6808f8e6e2896f9bf3a5906bc9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ace8c12c9faa955002d1fde681ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f904c79fc7251279fd33425c5218518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a0a231b260b9e3afeb7ff7a868a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbdd576972253ae069a3fbc6f314820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a082f12309fae462b57cd33cb8be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec841a745c0d8c89c5812ee8c0f20c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d24bdb53e3e62f453da70e88425723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c24dc633c643c184c16d8618e2ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289990a43a3d75c6c288b851b83c8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa0400fd2a43abb3be3ba1bad5f7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096060728440ef34fa02b090b2e2120727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ac46162316e476c908d22712c81428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c33e5575412d642b34a45d9f36a7b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed3d3953e511eac65ee81c251e9be530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4584eb991fa6c14d69bb5e47ae9dc4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d9fa4511b0b26b6bc5480cd4c963032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f55240198c4120445c353b9b027333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea859dc469c7a23b13204b51b76a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dfef3ea2ba8ddcc8a6a0f7077ca5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22243bbd9f4d8f760fde382ddd918b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ad565a33df87e06e3ccb0cf46e9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24b1f84ebf4d12bf62005483e4e5e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bceb87680e04044bb93aa80d2fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c882e85d1ac9f1bd3d087bfe39e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe94a6a875c8c4cd9bddce13b21b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017c8d532af347ce31c5b0dc01322042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7036685a2a35093be958626cec55543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f6a0e98799aa3d7912cb73dcffac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7a9e130aca311d34faac22ea6f1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11218bb0a3fa461b4f76e145ce938046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106eeec4674230154ba6be839f8a1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740df46cbafa0c810f1afa89e04971848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff69506c15efe31637c1c655f6345249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e0fafe3f7618a427b1aeee603d1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b66af4851aa3513f605989471447f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd263b19eea5365b693d83a4159b6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9c0db5ff2b720796b2346fa5100c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194940d45a3fa337bf5dc1983ade8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0eba951222bc4e9b1a8581cd3ecd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b06d57789ecfca707b50c9c63af7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb0ad65e0db1194de0f84104d5990b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e504d618d4716190f1f935d1ee08558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86962b4ff38bd28a69f02c0b56996da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc48e32d6b28f7fa733db6076ed65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8d3d802a27fa1195f84c19c75baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73024581a09e0e4bd8c35030a4506e5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786259e7c335c5b57f5fc27918468f8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646fdae444d6818d9e55f7e5944fc3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a16baaeb356bd26c2b2dbe64fa63965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80f1e6d6a10c1ee60ed4567c942ab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf6348aad4e5091f12ea0b76d70e7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d495e0afee08bbaf4072d945750cc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2097f336f2f3874422156e7b5fd91dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c36859cbacdd58c486c151259d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c2ae9c5422d50efe7a3bfe8b4eb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c285f813085ae1aa76e9a2da52ec1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e952b9024a676d9e73a65c261783c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4addb06cef75fe9295ed1cdc32fe0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15002950d0873e4f475f669bfe6dfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062b59053ae9eeef03d01ff83328fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c8dcf2ab7279c92ddd261477eb7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d196d4bcf2e2a9ff96bc6a01732b3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbfbdde7a7b87a1bf1fdcd3439861d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7dbbb8e9169a6c5aa23cd47b1475980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eb6b19268230f32b9deb346bbc69781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daac13b73500d94a6a628f6016994e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b853d35986af1dfaeb4be73992b5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ff99410465739bdc194a994fc2bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ad2a2afb89c5a6b5b016e3baa23d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b22f5081b7585c4e69550dbf7d8d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ccf832305abc00a990f7e5f82ed1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428965ab02aed508151db300f9f1224c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843be3e344e77f0ae5c1d9724b900789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f6f85a6f07fe6517d1c206121fa8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b674dab13fe991540e1792262868b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4801d55eb2b9602e41f81f76804592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2f621caef8e1587a15ef62eb2093193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b75c04a817ebfbac7235fbbb67e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379be8b57c3232445e420887b1b2f7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba462cf9f715b8cfebb0e5fc8b769d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d92f4a310c9d8b4c5eb48f0550adb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b0a94ec36cbf600f27fe1e2d0ed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316386a027f8a807ecd0072583800f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6e8ef471bd94cf2c63fc456451c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58c7b9da1f1cba290c3709582458e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e13060af8314092696f5c474ca5bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae03382ecbca8031c037ed63e6cd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6951ca57ddc7ef6e411263ed9c489104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da42fb25b1e2edb41412ce10cfc0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646581c0dc34d0cc34a7757b8e3914bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596c73a02935ce92c655301053eb25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8dcd89512ca59fc7f1cb8da976011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552623b6f94024562e52b643bbbd1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3553704b6c51f6fbece3cf69a4c2e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e819e80a88790768f36db1223efbaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8a13db9580266f46826b729d32b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b079d0cd1413439fcc63e1cd911a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c17f966050c2596ef985b88dd7c302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a4c86597de660545fabf2c2538aa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d333ebdc11a70cabc15c814ac66622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3613e7defe490190db759f953c5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee5ed8df71ec5d26d12cfb30213dfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7190f60c75d734711d73d670ffdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b4968d413ed983e0ee37b939eb07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2faa9789177927803e9602a6b9e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787bc6850308698576ea7f82946a85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318cb28060eb78a61ec22b4d4687ef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431966574cb90a99741e5ca94a0f0a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d8a47d397e7d10152f30f7c47f6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a3d5f5302f8755ff1670c1de5d3fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5e485e52debbb6a06a2eb13d0d8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefdf7195e841a3e778357d349ae430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae2b11de20055b93a929b58b2b40b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460372da6b7c98134a937a6d05f4967f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22510bcb26394ba5bebe8430423af8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dd26e41e2d1fe3b64fc2a638ee44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0169231610722515f242635da82de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3c6f5275aef2ad0ad807a5f1dfed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639dc4074f64e039e4ee27bbf1b4db0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2477a35fa14693a3224d02ff612b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e056479fae30a6f4b7428b24eca91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c94bb50f264e8c17424c325eab97c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5abf8b26941cbcb0abc828fd9ceab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef453bba708cca515a1b79e5bae28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599ab152ef2f41daa9b476a463eed9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4e2573aefdfef7ae6cca920067a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5cb4643f4936382c7d89248e130e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142bee47df86d2fcb85d89d7e29931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184f09d1f32783293080dc5fccec372145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58adf10c877a851b0362361cbbecd1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcb88eea807e91163a41db1e86c54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ef58f1f47274398d6c6f15d43e44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2500250d8cb6a989c87a3a1aeb8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344e6659e7909f80ac66b13839ea64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f6c67deea41a58a4eabed20951d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518e41133eb7bcd2582309e44fbdc41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f4a42e65cb3fa65040ff9d858683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aa89c3ee7f02a4ea25130cb1ae1bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef144dc441f51b454b700b425fc91f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df27c64b74a818c597bd0dfd23c6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb0191794574a3173b85fac65fec92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750db2b90cf56be6367d8e2f704ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b836385906f5e3298235db486b83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4937ec2c635d82b4c366ed96a470160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3681b64ca3d2ff78ece58445594021161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f3e51094af2cc8859a9255514eb5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541daf901d2addf0e244009e157cd53a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086c4a8dff5f79e6570321779a69f05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd03e2295e8bf5fadef8d0b1c4b31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7348af476c6abd33bb9f70a8a30428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8d58cb54aeb13f86795cbcbaf16e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a2b39935f8fac9caa0342bc571e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e03d50c13a83347b97346d4609d43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ddce8f9c20e7e6057281374aa12ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc099c1c05ea4cf8f25f89f4a8fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147ca996f77b5996167c745e28ef6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c3fa389c562274967e15a7fe80dbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b4536a512f90dbfb42ea5a41678a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58de9bf87f9f7acc5a0ee4f977ec6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013029260d752cda4e74c5fd615e2e61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711d65cf9e6e50d8ce7bd6394cdcc40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b985143d965f692360da195a403275178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8912fac78257c51f6e1ff9030d87a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8a33bbca992012f1ccfd97e5c4286180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251dadeb1eae7dc3ee069f18b8de0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a154d805cea9f92d457bee095fa7ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bbbb4abba7d3246f6bc354838c33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b5fa97396c8c7f66e3218c7e0d71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede25b0eab27bbd3281953c57de3b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee98a5084421951a621799f8c6e3dcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791abaeffc008042c48fbd689bc762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b10eba1094b12a708239ca2088aeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74bb9423202b82f43ba54fbab149dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bc2dacd8c2c555b07780a29ad3dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3d8af40eeb6fd9fb61bcdbe40371191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3164f3ad3279b7eca16410e7f16cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c6284ab6227635d9235a5a0b91bd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0acc77e1f01c3f645575a3554fcd01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d7a555b57e123e9f9ed090bd91ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0c39121a6c48cdbcecdcb0a71570196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f88764b6605366424421f35bcac1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542260c738326c3f7076f474a46596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df799d69570c2411b96aec7e56d7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf3c61ab7c53c5f805712dbdc7dd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a33599d4c839436aa421eede6d565c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867211a357f03a5fa74ead49454dcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d246027f7985e6e4501e58621cd36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d42489a2aaca70777b452acb62cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0985986e514f5cb37b01ea696f75c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d8af5fe17d2fe3174612f54e59546206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca04d4dfc6f000823811170f7fcd6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067df8d35be134649f0ad0e112677d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e124a3b73c92f4fbcddd2e09d9f7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c806f3958883535c5e31963d40965210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d85d2bda6ed47601d78e3a66e44e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0169c27cf272aa3929def844c58685212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0f42de48bdef71807a4c45a0ffd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e924f83f55448d0643c1603d9bab83b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d14413c5ccaa2b0e9f83dd95eb39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819138ecc5dc158677b768e3fd7b78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a565083a32a2da87d825b561ac15944217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cec3d3a45a5cbb9d380a7153a923b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076413ec2662d9714cbdd4106cf04fd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8aa4c98531a53996d6f015bf0bb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0c3159ac6ac7bfd09869d3dff827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254c97798775ddeba1d7069c88ee9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a16900892c5aca85afd89b52d9bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f409b7d3da148e3a15759de0bd62ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a74979a9325db2b1b68de2b533ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa44a8509fe05b278abbb6fd41cfeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff64c6728dbb9d964eb0d2f63fabd2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27493b6fc4ca6a8cc3ecff2ea7b8c06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496cac1099d26592b09e8d4668a8bb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ffc9ae99ce52a5fe418d679aa1c23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070083497983b3451f292d7a7ea70865231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8254cfbb8bb15ddafe61053a6d05d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005565127a8242657b3b9b000479e0f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f6c955ce688f2757e41ee19826b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa5cb7f393ef85746ce7a2bfc4d1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60d3ec62690c4db658fcfd88ce49e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf9f0f03e69a90b1799c84460084dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e6049f1440d71fea3dfb1df0f1db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1747295beabe6564f31ffb4e1fd972239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9fd48ba51ef970381c69e8ee1dedb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4929a78452494f05d3231e279812d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10edec8a1697e741a6b6c2f14a5d37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9bb7d9753e4541ccb2921b8658694243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894070bee492a28c8a298c46549da4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76dc6d8c0b7074e9bbecb87844148245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997767dc8f5922c5cda7fe694ced54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c921216cf08a03e668b54815838f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb814611b0db735dae5ef273be7e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276494d012bbbe96bec494a458ae030c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4a890ece896373804721bfc31b14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2867a8164e6df1c84a374a54eba98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6113aebb7cbc5c787167c4b0b5a07d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012fdf6ec542a4f3076f64e8407bba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6d505f0603580d008d5d2e95dcff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03bcae3dc07897cd89662aa0c81071255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff870d55e6379ac6636ba0f01dad8e7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03463b5569ecc5388c2b1c9226d428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ff78343cc5fef9b9d2b7885b6aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11484e33457fa83fc748d6c85bc2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988bd5125ee54641d5f9b10cebade66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8680a380960c742f163b72865c8f3ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56401cac79bbab85180a8e67062df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702774db34ea155ce4663dc255e0851263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e6012a6e5aa57f35f4848899554f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e00e69eaac7c80fb52ad83cfc9c5b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650489f166d888bcc59fc5b20823b63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b732bc915f39d954afacf3a707a89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b25ee0d281603ef5667ca9d448e2b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4a4ade51154b7db38670f5df50d6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eee9d2cc116e228ae8fcb319fe3e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d12d9cf4a2560be4e2b1fdbee5b0ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab96951469246e4fcc60614f09c9bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a20b273b488815d7958e2c904e556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7717b04b52002bee43c5937eca4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a0aa60723fed70561b7bf5404f294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7acd5551330f18336c1b3627fa40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0cc57b478246d3e91fb62eeaaae74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216b3932c74867659e76ddd5b5584a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf996eaa4143015d4d3d7899532df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ad15df7e00a211a6e4190fbee89a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f4f22562f5b995dc0daee1d4eb19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dce3e4bd89bc027b2fc4dfc2b9a7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6bbb4d8f262ef94b96f90d839a49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca40832b55a8e48269c0be0d5db4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465db0990419f01565be72ec0cd0e3df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a81f6a8db95ed6f47fb38bc9e233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109870c5fa7a2d34d180a68992e0c4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8ccbd84f34bbebae56feb7f08ce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad3629a06a3c4a9ec59cabd31cac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620dfa8afd0fa51e6c8c2767a3f4f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993555379c0417449f73e06e31f36e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327f55b56e50aaea42f488d885f22e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a251df7eb4efdc84c4b88447e67e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c1ecb5148521cc86b731557a6c89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803cb7568677dfe4b1038638361ebd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbcee912a9bc53cabf075b3c461c05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54961434472dc2166c263fad76aa1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85723a0fd7f8b60bb01f5ffbd8a64545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c04c8b44a286e44916cdfc5d9fb7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de029a403f496b1286757723b23d3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5116f0496a0318dceda543feb077eab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5e10de8dc52e7112ac9ed1ba617e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf0d699939124b6b94a0056e0991e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089676a28637e72da93bf8d708662a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332d7a86ad538f9243d1f318df3ec5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3662b66729adb5a8236fc427e7469f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c59fd0e4a8aa9f8c47a1c7cf8e14d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f72b3b27ce6fc6a554ccebf20be83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efa807149b8deef6e747591028546309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38daf74772bc5c068c10a94d8d4237310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b53e5eb1a1ca8cf8cca30d9ed2fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168825c74797c907a14c7943d70a1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63db5c85da37248cf5d19dce179098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7dcb11a3ee7c242653c72f067cd36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea32b04f0d720cd866a61120fc835315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8187ab92cfdd0b087c46be134b15d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfc05ee7affd48a60706bddcb563a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c20762d2b5a4b804b8dadb71c58dac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbf9c2a70ad209a4d43c387fa88d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a031dbe1b1d89a81ea6f99ddebba6d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc30d5cbfa30d52b1d5c9b9124bf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd2d9f462798adefde0ffdb27176d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0a3659eb493fa0dbc3693104171a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db9f65621322d63c838eccd792ce4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6f5b8810d88cc108b11e72bf762ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43be54813c80a9e240dca892b9385326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd2e63d309035c80b6e2a1e3ede3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ff9d8e3384319486aa42a1f88ee8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1df61fec83da340f5e019d63d29e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b7dc6bd4624da4213f0a0611ccaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739e173f05e9d4ed5625e7f2b8605b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5371fbc10fb21bc291cc39247660d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b15e907c7498299a59e25e7767a7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998f0d750e08676cfccf596eee75dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cf2957f1c87fbe2e1b212e02952c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65612acc188480208d7d59420d9d74a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512b0a0eaa23ec10b498f0576cf147337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b76a67c9c96e4db22893eeb5cbf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c4a3cba949d06a852a48392988ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73621b281762e87e3597485ad85efc4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd173aed05f7ab102d67429a0acc27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f415fe617d2d4a50514a83ba10db9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2862e1f8e62f5d8481bae0928ca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c116b2037744eff2ad3620bf7849a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bafea0c4c7be82f459d155897f63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3519eda8a1c4da0c6a0cb70759198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f74773d4752c1aef88205458f4d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0720cd63eea725353e234a5cb1f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c10a50bbfcb6511dad778bda69d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74114e9638410a1ea6047b14641b36a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e6fd1dbe3c17c05de55f91c89ada3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426d00afb51b69d0f054ae701dfc125352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572baa120cdf415398354f0a3d34506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ebf82948e35db1c7f1076857ae2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a06211752710a21a3b1a1554bdfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cdd47151b6d2841426dd9e7073277356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883b168d53593777968f72bbf247fa5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa95dee91f8f7fb39d36a34a86d722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777a825a57511a4e1a730fd942b5a32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf274330caa8bfe26a7d77af0b1e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e620960a98db56bb3b03e1579e5fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780ac429c1d81eedea5d982870fd29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b315f228f952a91e2e6a832ffe163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e01d0d835409622c45c5e42414f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c1abc5d9626e04e5bf58ed7218cf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022daee6d0f86e698ce26f7c11fbdb5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1277abb865e146dfbe3f72e5df68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8bfa6378983df7f80f414520ea97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8bed7cd8376a83b7a5d24f98fbd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2aae1a74277e6f697474a0891c09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac273abc14b1b17027c4d6ba38177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae92aff16d7c2db3848a475b11300f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721bdd871c208bc302099ad5f608446373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663911c88c1946f904ff01cc6d67e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbc20eac770b750c03efb22d423515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc987d67517deb67f64d27c38c52c5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f807ac55c9e76a118eacec18848c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be688f9df6cc3377ffdf395af102257378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ed2384da2717afd724c880a155ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4cfc62f2cff3d839291383a18f2d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7414c7ddaa97cb0ef72a6df01aed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be373585cd52332d6653c8167dc87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9a782ce1744f5d6285f43acf55ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0671f4a2f0831dff7979f648c25523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd2236b28287730de45cc8860aa64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b4c6db1d39d63616b44dd081a6a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c45f4e61165d68143eae5cc972bcb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544015f2c0c5c745b29a7d0e14d4b23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3323e75e7bbfd70bb72c2e507391389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a2b9023f6c2ab702724b1894ce36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656685397f8e902f7d244bc8ed8e149391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18411ab83f50813c0edf88478dbfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196180ee7e02e599de811f408d72b6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f0ecdacf48da32f847dd57e493a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc846f239124e2ba02eb1e662d8cb31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1105dc0df940ec1d07d884afb7ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7327531a81f4f132f10da8dc9504f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503fec95705e8f3cc43b9568de2eaf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8555d2cd69915f0015c8f5ecdbcd42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf3016ca9af5fb0f78cc8aa8c4c1c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206452434ec704b43426882a9e9a60be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547fadad834bf966240c90221b936f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e74ba329b27ae062128d9e12a5af3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790414f5f27b2ca2e09439893745b7e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0beb633eb189e8f134126c162bd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590ebe50cf7bbac93c221f0e1cf912406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904c2a85408f7b2782c44b9d9b6468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba7146e43befced0d3cf203ecc5cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047bf5388d2ebf1dc9eae9f09673e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e333e98704c97b7d5e440881532989410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d01b6b2b82cce389d29e6dfc04350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896368aaf4efd25ba7e692de26f26b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc11fa14815802117d12654cae2e87c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46c3e2ed07242ce4eea1d7f9ee88a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce825f3dbab2aadfdb5e192d44886d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9d402c5fc95fb611897a08c1eb44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb12a9fe920be691f8f0e3930f75d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00dcb67db4868f18b94d9608817a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c1277b5ac624edb08c3b841e3fab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811cab9bca2504bbaef19540c40bea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaf0849cda656b4e597ea4a7c40f63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d03fcaa46bf2d8e479049f5486f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed628da26af78224d164c834ed8f97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e125e534b4d02a420dbe7ea3add67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28dae70abd23e526092023118f1cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87dec6f7899dc0909877bb18238199426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdbe3132f50ff07f2d2fbc3b812e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5074f27008b37b8c7f353be31bf542428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87a87fd4e1e46849c6fca3f40afc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1da44e76f01aaa943cc5b7b99b3de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c119673bf34fdc30445c7609a4b8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad24f8b0c7ea56baddcb4f173239be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f724a9d63ca53bc28ca9a28431d7b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d9c82fa35fcd55c3dee900e0c740434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02669991878c4b8541f0d35b1413006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403865ad13b590aa9da520a806a19e2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6598165efa149d1952f6952cc056437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85ca2ab44e1521520fed6c66c76316438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f69b0cffe057fee5d7d3acf5c87e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0172655890c81fac5512cbcb1478a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bec550930bcd7eccf0e6f694e756a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49785f4e453c89dbcee85a1c3686b425442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4dacfa0acc9f8ac076ad4bea0a0e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02466db33d5c78017707e6e02dde16f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d95862abead21026afbd49e388878445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44440965dcb63261eb64ba2ec6fd812446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193fa6e785d4c02b453caa2e2e1059447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f54c6cc8175f7ff4bf4480c2dd551448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f498e1bfc70f18aec3d38c96a84d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907b4dae9e6d691fdd2ca11d4c1e88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbeb64c156daea7ba6e08776093299451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200aa28a1edee1a3b59ed69a4ee5e14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ae20afd7dc8f0effb75749245f18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bf444933ee596c7ec757ecfee838d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767de3bbee62e4cf1cb9c61a9c7d28f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d741eecc743b1219b9aea518d76cf6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255d07334a522ce4a02ca227611f7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef9fb519149fbb6e2fb9d534bafcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0332ce0a9729ae86649c592fc208afd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983038e083583bffb54a50c2360c8240460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49cb215859ef9d9fe64db7e5f97b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99709d7453cf71a7c19f7e5cca2567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1306c15e3b6160373e6371364093c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55a806c7cdabee73cde1d26f8f2a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c673cc820ababca4ac2a8e63bf84f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80245c21acc64428b912b10b7ebb0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b68aa9045bc015f0681cfe4572aaba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665796f9c1a0e023d41ad3ce69f9adb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339f09b75d7389280938748de3447b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d9c31f026e91a7b1733fc6632975470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5a401eb4848192ba33df17fd6c11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430e83a2ca960259ac38acd9fd2404472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c47840d724aae8ab0fe2bd31eedc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321c1f0ae705103d6a28a0d5d8609a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775923398a49c453a4f94a5dcca41306475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49740f048275984c4dd732cae8d67af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08b35c9a2030face93d6f9dabfea5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2f5701c2840c9f926dbd0d30c0c15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02fd2b1a18dd4cb82a7dcbbd037510479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d001d2df937528499619fc319a433e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e09fb88ad7682b88c13a03f787ca42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c26f371a45dfff7be14f90a355b1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464936fb0063593c32104b39428cf18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b6613337a18d8948a766e3d3a8f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3bcf944ede2bd0d9b0775a6e781aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29d6f86f99d6c0746c5e31da34e5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f09853b5f2bbf18a6362739437c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e40cc80a6ccd5fba21d8e27d5d8da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16a0604604766e767618a8bddc3a84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759ab44499e250d7cd239d681052da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a299e3c5c394ca22d99e9e7b69c0664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc599ffe027d1c46ab0435e1edef0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa626a1add9d8137ec226702c63fd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f5ed295a2bc9b731ef5b868d1e14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d0a7203305ebb4ef9213da23de8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61491b3bc9a5c12cfdba339b8c163e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18398c63e37023a6555d133fea067a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b98e7e69ea06920658e07d1cad2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b010d9d3d7e21aabc34afaec366682499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a599a5cde687d07b7335b18df63a2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4c2b28c58aeb50a17a824f79d5a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3887c6c2edbcd6318f6d3a46a07cf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611380ff32eff54aab61f679172903503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a997ded942c96e2f9ff501f24f9c29d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12bf73567b483d0c3a17f2a678ad2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ddebe1f8149a69612818788be8e10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae5f003571c6d933c952a1237f2c60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea030f178998b3eb6c22be3549cc6b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdadceb84b05b1c42d3e2a4e0687b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebef2a3ea89a27a4268b31fa82e8c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca6449fc0044cb1581accf36309ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58837dd363201e4914b0a0a68d8c15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732f4923f015dd9c1569268a497cc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e08d500a31447c26734a53fba7b88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aff8326a80b37437fb829cee01fc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70de2cefc0438b4ff119db7e29dfaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c76b9736e5d4c5f1ba0ecfcbeba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc682b66c0d37a1f84989ece9ba9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d6b58960b20f4a9d48628fdfa20f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35d61c371c47a05e4492e4590d6b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f935efedf1968917e290ee7b2428521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256aa801d7e022220ec5c593d498fb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71bb8d55a4b221f0c7398128121761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeebc821631e15a77bf22243248a76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74becb65ce7e8232510da6f6184b1cfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c101154d556a670a0f0c62668919526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc2c8575e123085594fd9e0e9aed5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1665a3a27d071f7ab2d4eff7e25df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703bcca1fb7fdeb8cd0ce9b4500042a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e06beb222953dc92f363a4a8f22a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82dab040f35cb32f4983307276375531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65e8d981507225189579d71b850867532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e1d198ada37427d95fc47e814218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e267c2667142a27c8981265b2124f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf2759fb4dfac3ba67c420dd7a9da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc5142758ac2aac923f9bae3f33f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84ecd7077940b55d348219701f950537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f422f1ab9a36fdfb30013bd10cfea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668b3f46f0fbc2b4234db0e7f2bb0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a0ae9813df8d33a65d964cadb99f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7189a4be05f7532af13bae272e5b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd458c2a83a7010439bb46a05d68c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca063fd1a8269dddea52d3f51787ea15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9bb25fca4797eca47d923d72ae1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce9a2889742ce2c6e9a1c96e5ec55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a98f6933416b6d29ac85577a0df97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f4a6765779221e104387c514938e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6e5178b443a7ea5d850209ada86ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e4bb891869008d0ba7fe2d7f834c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bf5dbca5c33cbecdabbac6b31b50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af45df872245770c9670a07c5564bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5727269b5ff602557956506de9d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a76c83da4d18c1548a3d687bae23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5ada19ada871779c51c3d6ba84de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f18877e7600adacf33a860569c64f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf85dc8854d394c968686f25f084c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616785127a416b7d5bb29b51406d9b0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f4ebea8715f1facef97a09ce15514558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4b86c2a2b832c242c0bec35188eac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b331ff54962de87d71f7ea924d150560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e466fadfe0740942e827b458c58d40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233ce1eb17a98f43f9a60d26e87f7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c78ea2dbba4f81da915ff3a0c41f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a375566f7f6598c82326dc351507564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e525e9cdafc5ad39371e092eb45f95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a671b2b65567060bd2ece52724f9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0bd75e20375da0872f341d3f8eeda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda458ebe2141cc69747082524c7efc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bc795eb8c6aa9a832e8fed76308a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357b168078940d42f831a8d8b2f330570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c0312fe02f466aee4b05bfd7f35b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e683c97f686f7934a1fb7e29cbd25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbec41d8ec1a934dd27d49c3f156a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31400db685607d7df1bf7cf5587b989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbebc11129d6eaa4812c3336feedeae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf746e2d89582b320af091fe80af0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fceb0d1e7aef60d468f190a518bf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839935672b7656edeae8a492bb9bb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c958ed2f772dbe1d51d0dc4f7d2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabb658fc4065b8305030c5576b0f75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b4d73f0bdfdb17ab4507f48381ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3d36201711c0c863f886f2da4752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d255feeca8f2bfcb662d27d6676c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02ac7a4f072bf80e6cd8f1d3ba6b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9531398a2e5dee4dd066f076a57ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c605c812c272b82046ca4c3d2496a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21115e164535aee6ce14d9e86e065bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b275e3d21b92b1280aa18fd55b432588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9ac6a3d6542728663c06d1f9ee0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4ea9fca6d08479635213cd504698b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e65fb4d375c2068057ff73af5b83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0420b28339ab50bc373e76d47e61c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52da07a54163d9bfb747ddcafce7ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281dc0548d5644b830ea4674ee7e226594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3feefa0d33fb85b95afa7be96cd4f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b08e5ab66a694cde1846f0626da6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328383c1ca093e17b60a1eb5f93689c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84d75a4d48c3ae155c3b9acd469395598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5486a1fa9507b49632d61d9c61ea5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01248674b2d2bbd98d1c96a6a817f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492609953c5a2ff3397833a785a71e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909ca3801cf59e41b51dddb0f61209602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574d6957eb29b2946a17f149e487933603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb3afec039cc8e9bbf64e32ceffd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efaadceba7ff363a8af2fed511fbf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362273f217adaebce62a8e959bec2fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678b6ce9be01836d62a20adac28711607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76386f456ea4239dcde526c49f48a26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725551afbbf7aa59c2adb05f1579f8f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bac716088c0575b04f1d23c76e12e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4144bf845637a24bce655a1b70ce0e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7274b8e6dfde602758a535f1b1f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa44aeccf0054cfa3e7a2531a0f09ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e7921b964cd627364966d2fbbdc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca28f3c326843a08120c7a721a46d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a249f3c0106801c53ee230c93cfccc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a00c1ee8c2c15650c854132c5c0c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b9dc7c8c3698df81ab4dc7a17a67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1cc7407b19a0edd3f0ec051cd531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ade1fd56dd9289bc0d38bf633e563620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a71631f7a5e75dc72a93a55749ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d56a4b79063304735caea93ea4356622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11e0d5dd810b6b1e100f76bd7c974623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b0e25782bb4111329b2ded5942f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579851ddadfc0784769c1354057599b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c6c013aae8365f293f46add95aad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf913d52f9df5f0d41a0dd019baa78b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3c801d0f14de95ff34380dfe314a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc547e22050ce652d1fc45b038603629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39d537989fcae26702beb5b9b6958630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180fd011b39be95135357643125558631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0533ec6a985229833d2590832b82e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9cdbc645df23d32ad33e356ff4f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c4099d0e69d59cccfc8b99a90bd72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe25ecef0ecc636cef5dda0830f2d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67578804603b164572873a563eb0c1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd52fdb6f0d4adbb08b9e842538d0b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6727826fdad1cae79bf6897ae692638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293354b41bfca2bdaddef5e10c69a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1be1a3f329cb31e17f0159a6fedc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959814f1dfcb83695d6307e91f7db20a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f93fce9a39855926072a688230580642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad15747b24ec929b631dce46aef17b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c753b51af0f3c166612f4e315810644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e6d9b8ebe1aca30581122addd2f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51baf1d608e2fc935b2c19ad123b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736db46729f54f9354747b627eae4a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f96906d58d6bca86dafe954ef589648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee9b769a3656f097c4f5cd3e9f637649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d146667a3cc808448319eef52066dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c0065d1e5f86e6a5e438f9116e45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4fe38e9dad862a65f27c3c5252b57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda69f343e61a002c3458bc8077ddd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717680a295a3a1415e5b392fa14274d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769fd22260c70fb825392e225ed7810655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542015bd27f8b6edf4469d91770c3585656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864421423a62addc0213c61b7697706657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53deed87f9b4788fc320ad84f550a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7748c311fe9508161f37c6c411ef2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c20d144ad757a43435cc2f9b47c6aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2c5941046f9bd918d1177546126f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea1f25a04848613d8cb973e99e369662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b966f9a076a4ba61880dff270dd60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4993792ae63103869a06de73d089664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a4788d6f88d58a71f0d4380308f36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697c85461bc16d0f758a7197493ebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2237c796bd10b28377ccbba4941a50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df514f4411aadc34f38951edd97fb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1db2bd195b0ded5feabcd25e9d5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4b2cfd2954df71f8bcfede0ff180f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074efd64e991a5cc1cb426884c483f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce84fc1e7760954a919a2d61fe419672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8a47ed40cfd47a07d027a840dbf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681b9657c3abd06cc5f5e7a97686a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ee76a6b7e00512de56880fa61fec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19178b4f4538a1f24791b303303dec46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5f6e18786550b0b7eaf1fde424a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ddc311da3fa3b7051e30134b5f94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1031c63ea233a4c3ef52e5738f96e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23169a54cd2a4e3946ec77ef7754e6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b8747c39675fa6fafc877f3af7fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46ff9552ad6165a75a4b351edb1d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac879298000e6be9e6544b26a6ec912683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63223e521561941ee451bec7a5da35b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c52271740d9b0c2befd2dc9fa3f70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c7d4c5de86214f18218edead852f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756705a7857f4761dfdf17de87e85a84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59d177e57f27e51e32fe8338b2bdcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe183dfec8c7a04e673143e1633e161689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd426b7c6eb2e9fda971f1d118355b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961505c3786ff7e25e706b2d4037e89c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61e6214c229bfaa41967cd13ac910692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8ae2d9d5991f399236aaead2eda4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da711b47127b79bbcabf7d6ecd140694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf46f8d74df4a04cdc010754420c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae430096487f3019d515d95dcc5cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b724d4c659f6b6aae579fd2bbed9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6242f573fa428d7f3ec6302947396698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a238ad19f101dae3eab671814da55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d303e4e42f1a2de9dbfcd46b7feb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30cbf7d79c9d4b26be33b30fec39f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be634171fd28ee89af8f90a4408cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1869454df188235a772c0ae4baee6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a18a9d8e209aeec2b47d1b2601138704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b645913cabcc4ec54d4578878a7bf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81c713daf45f1d819c691f48a5e440706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b767e696583adb3354f48642dfeac5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9460190667b8a75be0aebf7b8fbf123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806fddb8c570e9fdd4e1d62a2efc249709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a95de1f8dae86ecc8c501b15a76d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782f47afd64949b4945d187c02bc09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc73ddc4de4f80dbdf19cd9bee925b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa853f356736cb19152c510516a452f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0884fc5116e562813efcf3d4a3e3055714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7471234f7ef116da87f8aafdb5229715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27852ab59c1861c5e87c9407f33aa58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac083099edde0bdf7d10b062c72ce0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe05a7b25aa17989c6731c842461e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0134034c60712de37b905bc76174b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0716354153497686bb70d69b146b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35e18c74ef93c1a25c5bc4b83d1029721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c34d1611ff2d9ac3530756c47341722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9c679e48c61ec66fd20b20cd27a09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438cc778e8d9e0140f56eab9520dc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d030b5cbcb4791218005af8991a91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66d729ae1bd9b96d79adaca5a46d98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb891721859081cb9df659f3e1334ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4632d8ea59bb9c807c64482561d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8dff8bede9426c27363f868f28987729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c52c666100c9cabf73830609d5641a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297186826bb2a691c31dc0bd8268278c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798befe75f919889896de4ad2475b6fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae640f94ab1cb44bfd239590a22357d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baa8de8a01683f9aa9a5dfe20e00a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae27bf746ff8643e0f85f22ba773a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0084ed1cf50b4355484526271d4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41c290c2c493749580f5cd5ecb648737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14b61fe5fee0a1188ce6c4768c7541738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce250df656282f91af525117e270b9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12305e09e7c1f362854dba2468ae1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1a9e2a1c5adb97b55ed8b0defdd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594923c09b7a8a374a28c81d5fd4056b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74b0494639c65a3eed7fcb316175b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dcb34103c73a72d1c352abf3308a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df840a325fe44d7c9ea70fb04e28bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10834bfb09b7ce8e024c742771503bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21863cc28948086f994bbb7cad8814e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271cdfb9a6dcc97f5dce4eba5bdf0c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6b8edcdb5ffe5abfa8ef76cc2e639749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89465b30363bb8a78b1ea2697b0ada750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb834ad6be7dd93b12ee8a62a02d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6122625805a928f34b8d8e98325e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d6c255e72fb9107d82fa6125fce6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa1a560fb4006fdcb588352cc8fa39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2444a4a7159ccec5d74a1e3e042e14e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490db65fb13a0a3f022960c6f6263c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40809ee90933577793a880bf74e76b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6149fc4be43afad86cb348767ccf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94195e9385330c73849b588a796b44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7938877197a330ce9a9b0b061fc2d2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba32f79eedec8b24f1e5a740af1b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76761f5de9c6da35d6f9f6f9f11e006a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658eb28be2bc15cda41e79ad6c7b484763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0bff1eda9ec3b2030e909bf7b57f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01e2405d42b174914734daadb64dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4b449bc2d68ecf7deb9d761ccd0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794264eafd04e0df1faf38e70d5b4bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed01cbd63aa94548dca751830a7b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6941c9ad772848db04f2672ca56d29769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7f228550f5489f68cc831a6ecaed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f6c802d3876f659611de5ac9581d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba74d96394616e586e2b09f23579f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072aedbf9718bc51b1e586e5206ab2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a44d77f7dae4069ad3963d3f6b66b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0437e1cc0db4726ee39d1296c2eed35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefdec1386d28baae7f2ac64245e9d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634649f0a33ab53b851d42326af59fd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d0a8bdc55db1c425e36699baaa07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a1fbe256ab897c6439c2fedf5bd9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb92c182772fb4b7016bf705457623780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099a95426b14657d77427baa9254d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a14d68c035a0171fd8dbfa916ab95782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bc27eaf185e34fab14608dace28ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233c97d0da633ad4d7555ea3f3d992784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b72da314ca80dcad10f7186732835785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66e193f821a196c41bb60b685dcd6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be64f7f85244b891a3fb246126f5b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317449cbf83d8a72b5142427005aeb0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0831d0bf19606c3c90c1a9488db623789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25098e963c09fd5d770a5f6ade3302790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9e0aad95403b313157a94694208e3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef878bdac7fbc139c5b298fe73e3fb83792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff4875bf079c8f4a09896fc649ba8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81d60bbf5b125044aa455d189dcf2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bde66138ab1307c1dd787d0589d4e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb1e6dc9c34dfbf4d6bdbaf626c662796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e748ecfe2705cca40218ba1e56bf9b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9b6721d731a2e5c2711ef7467999798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b2cd6cdf4c063019154bc0f51b62d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf4b9200ee9d002dafa73d0f9e964800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5385f4b0279723a986f96e558ddb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8dcc78fd545258ee83e9f1ea69164802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870e207dd6a5fcef2c177c7c2b9e79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1bb3bbdc484d4cf1cc86e60b9deca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9549b013548cff62365953e36d9dcb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391fd8609e2135d9158ce80cee6a12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ca5e262911a6eb89243d2c751fb1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd56fb2af1859d9414bab213931c85808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e8900e69f26998cefdb58f5b29da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34f7c60d7d5e458c87af26cf4f3dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318448733576892020b870ab0e380c0c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de988d239fd7a7e7ab4731d2353552812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc97ef062ca30a2c441469a4b6dc4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88e2ea0a3f3d961bce3c43c518d7a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6d0870e7f47c346273afe98d533cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23832ee2952e116b09f2362e36c8c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a44bc1864de573142f927253b2e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ae5e12e39024c410d26930ebd6fb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941eaae635165a8afe4ba91d7f8be73819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5e3ba087940cfa76ed3ceaf7d5f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ff0c4e94f56ed34df439b13b91e9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b16a362400824ab2c8a6f7ea00712822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581fd9c850c8db850e6c90d189d66f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7bc6a677a8711307c7eae05192702824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f226c7e942ca35f18891308a36eb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f337178b821b7fa11ee5800e4e6b262826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3fc89ed5f0247f2c670321420d4c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7fb8a5ca9b1bfed120b7af28cfa8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298351c8023de0cb5599722d865937a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997823fb293135da563dfb847e2f12d9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d863caced2a54ddec92fc7d36ad06831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0c678245dc64ddc19bc4492156a9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941918ab18538f8de2ba1352791ca5cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe0fd568267184e5aab0c60f7b5926834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd42a2352ec9f42866e6127c73f57835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d8f128efbe535e1cdcc1f84f1ec3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a99ad3831d27f69e396e013812b7e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1763750910106643ebbcf4b8cc99838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2496295df1d3737f97f6305158f2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560d968fd496a95b5b8e9ff912112d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e03eaf26171c2a6b7435d65c0352841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff2540f4db2c20263cb7788fc59f0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d6a8ce7c91604106848f96e10a55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939554cc73c0726392010950a54ecfe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ff659fe500d313c5cf3e06ba3c3a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92dc455b943e038ffd74784971566846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d997daabfe0ae936ce289eaf3b1f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283082e4bf718c1092988c07514a9b69848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e2714f33c6f8e0d901090e7989e6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa75144ee7249ccb0a838fa05782d8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f58e7c4feb5f732477edc8640225c5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d2183ec19c91b530abe2b1c90eef852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5704dd94376876e75b62ef1c54cd75853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafebe855a7e93c36688ce4783f8d615854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5f05f9790d667bd52946f73b3f4f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5807290e783a210e44dcb598a8d93856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a40178c7d37ee9e151d3e97a5a80d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c502085220e1100bab19b43cabb0d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe13f0d4a205db2570aad0a973577b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f022ae2354f6666aeb020c7ea480f7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc4860c70e017f1ad0a6d4ef26644861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247701a6e7d226c856809032ffb9ea47862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856755f76a5029039b0af47b7e65f3d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a4674c6ade489b9734afb100582a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55c98a83058d477857c970cf7ad4f5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951919b58ecb5023726ed520864b93b3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244467ecd8686b877731f78b9ad8cdc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f63be8eaefb10110c998d037167dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308abca113b4332d2be2598f9598238869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8861b94145b1a8e36b065e67828a39870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cfc1e52035489d96230a58f1364eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1d5ea5bb5abc5bbde4e5c40213c7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16885381826624ba3434686e9366dd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f213720f5f598acee2bccb2ff85442874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294a847b9838607cd00d5b1d69f809f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aa76bbb1a4b7a00ffe743e194c790876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc4f36deda36469c762c30944410c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae694852c60cb2ffb520f9761eb26db878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c25ac2ddaf80f11a4c2d4bb9eb91879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548518a1ae08f8ed7f1472d00f20b09880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41e85c247566ddeb679f3f2bbaa61881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ec458b1b759d1e327d9547ab0de90882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca50489894353ce4f1547ce595a091883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a97ddf5624fb0d4aba33a6e508c8a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f5a0fada7787ca9773549d4a6e800885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff831b1e8574b132e01171432b364886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480577c33fefb1fad292f9946b797b9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d0c2da54456df1f035756669e90a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218379216743a5da87c1396112df61a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617630490f2991d509e033825c785d18890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd05bd44cc713a0a2020b6dc4b0e27891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f5a294b372425b8893370f4e87a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b286cf495457e31cedb7fe2c8473a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718e632c99d2b34076b3b788ad555d7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3b777b053ff7da6cd37a93cfcbd1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e010595eb80bc240aa922230d7341f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8e0ece8b6fad8631e3b214f49eda897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d06032367fe98f9404d4ba9bc702898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9ac94993aa02c0a6d99183bc423a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6733b5ca36a06c38f7b416660eb70f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5909ca0c044a3eff9b1fc8f3057c7e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6002f9f3f2353349acb7153aa37f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59ed34385172f1c8d7ed1c1bcf18c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef3f3fbfb46e1d4ec545f36ac80d2f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee262ea64f917ee50f0f846ee5a09905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a1ece0ee3bd887cff77ae2e0e4d7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a63504ab7649efa8b5370f391357c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b09668c2f7cc0643f29d683c9c33b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdbaa7f84d48470eb8e1b4ca426a5f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0fddcca85538e7461e0255fb9895910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c3dce694eec9ffcf279dec1b46050911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cdb00529e714985bfd18dcb870d1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ee82420fe8f20d60813d37cd61a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed11e0b133ca0d783bf30e683267b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d7d5f4197413e530b9ac9b05af2b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb98aa8de486fa0b657c4d02b580aca916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ea7ce3258e47f46c6692f8d24ab8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63b6b44113bfcff2969d6120ccdb6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262bde503d946b9086f350590050f2f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097f96bb0cf3eba7ceee58fe7b3091920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c01ef6227d3479cb8d0bb2dd5424921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1db673fd42c58fc8863b5b57ae87922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89688faacc603c05e579b5af7464aef6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d551397ff95e2906fb116e98c029924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f88e125f3c3a3230152f20e474ace925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e931b0c1530db18d09e175be9b65f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe4a46d707b800410a1102e04d3c7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd98a002a87aec06071f3606b8ce537928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fd54e2f16f9b3fc199d6768c95ed929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153f65c2d5c501c3e9257807031ea97930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b422257f38baa758367ac423bb229a8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee7deebfbeef5c855a4553ac3a215932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe044a0a25a9fab39587ecdf30d63933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafe786aeb1cd3c4176ab388d19aca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b600ebe8260eef48a69e8a490ec55c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867043f5232e81d4bb319311b3b16dc8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566819e8fb8c790a864c2a68c228751937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdca57211f547f42fe1b622df6bd05938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34cb44abd61d872d78d7226b6c5e89939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906728dbe4ba94b645b5e8ad88de28940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482451884a9c3a14777cf60b1b2296941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128c4e0d2af3ef78685986554967d0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd603624f018e985cf17b93f6b5e56943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f3f32bd542d196cbe8ba06ca1855944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1dd6747c182fe3da4e51d5587ca6b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd81488263e0c45be1fe0c6ae41c959946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbce1fd4c8630af45605df40a5546c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d548b03887ea0d65067cac8f03e9ea948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d11191e4ac84232890959f60d2768e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9e13c71efe90e4c0deae76598bb96950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac886297992cb293c725ac076a0d44951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc233ef33a355bdb1569610434193952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b8378cb9a91699c6f562e19d6fb43953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf5bdccc5ffc3cd327916cbb24bea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58218134944d4b79d5d6cb28159db4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf524bbe7f555d862f4b8252db3c5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e2fa0380c68504840ad7230c28a7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0f971908bf2ded4474d0fcc7ecf3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dddd78a16c014060220f9d08a699f1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cab3f49d1b9ee53dab978de84d8ef960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569315156d69122a12e13fbeba922df961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb20a86f1f936c12809161990277771962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908debcdfb3f599728d3e1971f8420963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f1ce4c68b1b1d5a2030f582cacec964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3476d40a691425d6f90dd12577775965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6125437e9e9349fea597683d8deec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bdbd5b358f7e04a94bc931062c8ce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6768e03bf0fc8fca4dbae3516a15c12968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a53eb4316b6ddd57e46ee12b36822c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555cc1db2614ea7bc16ad1e30ead48a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02468b08b3676972b2284d3f612eeb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1e6476163bafd14a28c1974d124e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67356ecd284df5a2a104b9b2a01db05973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f804eae67e9f419cb0f7d48ec189d0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc23f9e4614f9d4d4df6d23762fde975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71340ac1189301637888d8e203d3488976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615f5c5cfd48ab74dc2a7e5e9e7774977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91e6333672655befa549fcb2fcbbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d56f97f874acae406399e36d9d70442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55868fc8a37563f363a88cf7492943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986c995f6e690bc11c4c5a0e0a5fc874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89fb94390dbe779c00a024ac7b139e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f3b952c7d6192454aa06c3f03fb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f156ae4a7868aa02db44829786817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fce46873b7905c805d7549d56cf118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af79a9832cb65dea1ec6df90c8b36f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63601144c7205e43a8357bca445aba8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e437c092d464db599347b18691240511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dc5f719d4c0e8ac27c6a60491e3cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1430c62f1b35b02c6cec5e4e51316bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da0a4ecafb8e5b3451806b614edc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc6fd833f37e9c4b1f2eb27d846fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc6b0fc74b4d301852d6c2c993c1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a504c7cfb5f6d2968080c1cd3385517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289180682dad26936620d21a90b9e1c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5170bd0a86840877fb699902768af919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33006927292e67b3eb1eb5ba6795b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70a9509d8be87ab47fd1d6ce3e70c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb776f6eb6f7cef3bcc5fba6035e6f7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac1cd560e46e267bac63b0ea99ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34f76cb8cc9bea0f60400e1a7927c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a05b06f5b0a01d57fa127194e775625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb6164c7b0cebc414a60c40dd1e2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845985608c0885f0fede4432ab74f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca675ffe31721a4127e231e46cb2458928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0999c692443ee630eb119c24665829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057298cc5e3ae2394a28fa3db452c6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72051df2dedb3fc3d02017d0670f52831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d04a0bbb300a41a895ee2dd155135332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9343fb4a7b9a2f1d28a786bbc4a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3bd9da7142bbf13403b133ccb684b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e53e9f468f352e5454be8c37ed13e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e67df3fc5161cb12d511590e121d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b1b5b16fd14d89eab7a6c941220e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7eb8724c6b036c042ebd2756458f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067469090587956b205fdf0f74164a0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac640b08ced65400b157e30f8fe1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8da6a14cd7d66943c7384524460841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b661389040570a79391a7bee12e52f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f037d8b9b68b1cdd4c398e6627bd5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c0833053f3f4ef78d2fb75560010c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b401050ea0d01601e054ba2a66c4b5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68028d0f906e4a705b478d204be2dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc711740db9d1ba0dd2eedfa6ea07f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cad1293a91d5ad7615d74d3bf356d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132841bf9d133f3b27bd4be792f21c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206d9ff9565ddf652a16c86bde6e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951869183a601cd0a2ce6c93f79e37351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6b3af06c58af43e7f0e84ae9c73452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f4a655238c3fb9e9a6754969435553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a1e36f2f45346523de3a2154078a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ba6f51ae2bd0006793a03f6840b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fac3f81a516dd613f2c1d52558dd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2821d6ad9387b459b6d4d5eca1a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15cb209a8c439d840287c7f5a00ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f3bc6fda5957ebf4281541418b8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee77fade60e5594205679f2c59fca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1694b35e9d3d74fb6c7937594c2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9abea08922f65fa44689224c9c52f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080bd860a95e149083f288c6bce66c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368ef97256cec52b03aee226c5797664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c986ab42aca1d804df8cf721846e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57192c87695c3ea9d544e2055a3989fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd13c34d63a8ae66ee16bf81f3d2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9cb68771bf5079a86152af4d325e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a59c8a880e9117c9b440712e3974569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a07f58688989c4d958d4364b869fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43bfea9dfc5c98c8eedb7278a8f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d8d3a4e1d1882d0232a16e522b23972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9dc571e5b8cb1b04b9df94c7f913773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84edf809b1118fc9609e9ad558d7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a64c42d5238b33f8dd6b2c4ab2982675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67475af7fe93b7922d9b7a6e870c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396eefd3d674ec40e15896fd9fae6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3821de9647c78eaceec4aed806ccb6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ca193165b1c2dd36d7461fc16370a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80683a4c7265a65102808a8fd25541180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383ec10f16131a3862975117b5e66481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c253530bb7479713949d9a22376e8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9322360f74953591666f55a42d251783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64333f21690616c4e551b42ed7e17884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b2e7b90f6fe3c57eb5b4e6c490d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7b9bd4095e0b96f2f65b75b8b401d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b645caf26d780e3bffa9da9ad8990087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaeaf0e6fa1f76b4a9824a5bf2267688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffc71ef9c9aed1a48edc73c8550a8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e69e278794f0ac9a05509733dc0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608245b106e263ac877719ae68ce3a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecc8f923e8a4deebc0f5571d5ba12892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1f6873abc3f54b1e01d2a409260993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ecc78c2c9e5e373e0fb8fb0af03794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3f0271d44fa3d5495c5838319e7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69ff8a56927f82a4173f06a1a679e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5b46bece1104415039ea73215c49c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57567ccdb9ae4973ae1409fd48b9c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99650eab00eea444009713acae0ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df1234c6045777cfa97f32ccec5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c859d4d6b4e484c4135d94f276769101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90545af158c3f5d3b9ff156452ab816102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5e327105ae39d3b3298fe0119436103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ec592530d7e7ef4b44637ad6184e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f32f51b117a49b9b4e2ae6943fdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dfdff7bd0154b32ff9d6bf4605371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde390eb180af4f9bf480f18168dca30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c729561ccf881b90e01dc37e005c51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b588380af80a2f61fb74bbeb3faa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273e8ba9c33b60d790076e47fbabd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b6eaf36f4f5ccf4f0dcbc34a3959d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d5833c4028e9880b8e4bba64e9a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650192bcae83444529039e16fba711f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c4cfee27d36de79db128dc39471b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c91eedbf51c6db980f5c0d05727d7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba965c0cbf749c6e23e08349d95297116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06f2ffdf6178b072731946793d053117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ea7ba02f1a978ad269a5406c8511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7130d2192fda95a780f081d511d6751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc8461ba5f0ad007b07e02b754698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138b764a72f54a1a0e6f08dbb3f37f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883339bbca02e6961ea7183e7f5b3f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88cc97ca7d2d980574f5a6f83187f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495165e66bab98192b2020bcf30d3b8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547e6c0fbeb4db7989955477d34959d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8cb4df8dbf0d880b463bf3afd2729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bdc4d94ab3ff23f8c285b18250326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487ba8e81bbadb92a21d7efd107c06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1438d113dcb5a1512238df5db6dda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384c217eafddc0b0e8682306d6c9720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50a9a08d8cf178ac1ca5a97f264dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e0d81fc4107a74b624df6e24e6a54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1098c07770177c2313c5cb7aa6d76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8f7d4ec8075291dccd0c8a60c10c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a240eadfa6bdd9ac1b49ca6802d2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39297368db5ac83d0ebf1d067da5e32e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4910dc1baec9df4ff64ac10d4b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88c9e8d1f89c1fe241335bb41c350138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c561fd3dabe91e39a211cb4e41fec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389494ab0d9c2276c852cb3614763b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf621532269f75fcfe155b17b9c58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1de8faad4e2154cc60065a01fd102142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1b96c4aa6b0c5e1338079842707c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcfec78442dd1820aa4c3195888a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ea37aa8c45a7b191c70bd1705696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b13208e823cf2300a5a9c934c3ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b33ed89caf3dacf9c34095966256a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df77aaaa8425f3c8b877f3b91d006a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e27cb7286ec56ebc761587654ab2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c881a81f2dde7f93da97b4984333b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063482690142263f687900634205cd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbffc8dc60c3980c68a7c0ffbca459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8584f62f04dd6aba4573522f239292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d2b1cc178a0ea7bbf289ec72b9b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f629113d72a69ca74b364ad6000ad30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed9215654d368143c27abb68f28678156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1915ae8477d0011ed7c46a80ef8e48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8007362dbcf37e0364ab5315341d34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78e93ed125b3a016ec27652b4aa2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c488c241315fa25d230ffc7220535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ecfebacae41e9a0a8b6189bee6d3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bae10f5abb9bd767f0ce671cde41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ba401c6d997773491fdbdc23e06c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18551df0b4cdf2bf3fa3db8f0121b722164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60043d70c16adb0589339f6a60253af3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec760357dd317e223c08c94ccb0392a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488bbc2c1753a3de0a00ec427cfaad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17f39a4871fd516c873631d77b3b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5adf98d6c5c523cb2e34a2a9a66765169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a5abb85ce4dd45ba74c4572ddc65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3449142b1b5ebbc2601908c1eac87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a756d2dd4aa74c96872d5c5207f1a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494606b41ff741e53ab93b5636f5c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aa395bef717d3bd25acc3fb78691c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce7fa161ef37ca6ea2f608f3e63e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc6b8adf5e0088d1e5aef23c4c26b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c661a507a2c0594d0e2ca5fa41232f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254764c73dd046022698d4335e29491e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec54f3749aafbc6f71a3c1eae939c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3438181267a2e67bb804be80f96164180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2955ae28a83377da97c37152dd2c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504c728cf40ae24169bd36ffc05eff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f82e32f6d56ef3efae1b636402b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40229b9feddd5e298f57183f35b885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589897a573c3e8e17ce7cd8688c632185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ae5f4d3800c58bd630ec2e14eb8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f672c075e7dcc5a22534a972d860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a15e8e9d61a6b4fddaec12373643a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73118f2e77d4e175cad5ae6b59afc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab015bca13542e581891476504023fe2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ed77497d7f2447e32da5c7a29e23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c639fc9a4f2ffeaf6bd2a731dec612192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f503ab740e435ee2a7df5ace2eae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd36c23987720eb33e07a9e4e6a70b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226272f26e7602d28a386d99df5b2ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455839b4b2e2016a4b03b5621b0bf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f6ceebdc7cabbc4d32e2db579095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6430f53b365593f307e7a4b2bad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9118b266eae9eabd0ef6ecdf1dbaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a1d01246ee34e026ea6b5c52b4df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e980ad4eb8f515609070fb6c0a2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722aac041cc61ece93952f72b77a7d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71932c75296e12a7e39be8bc586f28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308b229ea97533025363380e76f90a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b695ce9459d008153178c934199b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d5ce83aca51499f864dbd7b4e142206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d464c80168062ce2077c47098265a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b8b578858911b3dfd3bfcd2c79d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c707d856ecd711d3f2981fbb22867209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954dd184171c20aa59ecdfa454cfe3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0efd5caacdd08bf1c85f6ae96ad81c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a119e0ef46cd509dbc9ad2ec62d6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c8f1501adb5d3bd1518ca46aea10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82d5261956125aa85e7ebe4217a66b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de812a9dd00308f5341aa3cc2d2ac80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba44c435759d4ad0d6269bd96ef9bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a0df9da13c77c2c16f5af6a23a5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e967b7eabf717722a119439aafbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb88a68024418d2a94c7e8b4b0ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc630d3580906268dee5e7f18f9310220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5c094980e4a285567d085f13f22d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115370a11894c4d8328f17e6d834a6f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eaafaad1f23d89e4e9830db3b7c60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98de609f69ecf1fe18da56e8cc4a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab0fa0eba4aa5a795ad83d9b7280d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bf6bf9c5dc7d3f47cfcc5fe5db8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540c0b251a510e72f6172daecc32c07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa02771cbb7f93856796c617f69f08d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96ea6d3a88579443ab3e653ca6bab7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de61ffced8c03b48e65662beafae4f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ba39510362a51cc8ccfd64361710a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d13acf9203732705f9d9a0c69825a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab51c8378fe0b5fb1346ca4639482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0967e22f3c4527eac238a45cb931a64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793e1a3bd3411d8b9e100fd06ae219235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3e05f4a55fdba5bee9882281b91e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb82203ef1d9121f73669f76d570ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3327251ecfde0fa26c4098baf60d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b103a9b6fd561b4108248d6f8780239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e95103e7f7638d29148f0a24da5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf9f02ad75bb47d677b93b4562107241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9170aa04c11d3f9a3198bf6cf5a7ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052cd8f8b6f7e9d60c7ed32fd2717b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96defe8a23fcf5a75221a8a7fb977244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcaa1c08594e224065050af003248d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6c0955fe9a793ebf20bf2e54487d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eabbd20fa91ade4e04c60e633aef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c26f38b5a8396e2c09a0e096002f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242fd02f0527692bb4af517321a1cda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacfd6ee3fdbfaf676c943194b2308250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4553bdae6aa51c654b508c4a942ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c264ca6bebd210283e7c9a660405a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b9afc83ec668de2db66300cf06ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e053d0cb0192f6d4e817b0be29eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95159ba4f7eaf0dc0c9f7a36381074255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef568d6b3a280b169571a522664a7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a469e588f658fbaacecb21e2cd610257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5870316b43a40a71384fcf248ada4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1f5faa99dde0333c8dd7968190cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4df55c61e01a43ea2f3a10ebce60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65f8079c501682965a4c2b8b25adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15a51b652b7e84c446ff79b10fa5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c367aa336bdae443567869d01a3abf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ae6a3d28cd2133413867fa89879ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc4186f1f69db42c991b0761f0206265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617ba88382aecbc3d1039d306906e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a7176392265aabf3c4a9b0eb8e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c202451cd658295420be2f312b41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f059227faff34b09deb4d10fb221ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fda0b952fdd467e1c100cca2b6ac7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240aa9bac534af67e08ac3344d3949271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0f02f75464b2d2e0ee1d15413a62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d301e2c1e532b01fa653835ba63d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fdca88c42be5625a54ef5b47a9d37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e7ba161cb79889ee8c1386236556275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21f97e5ba3c25a2f39dd0e935ecd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c364e8a937bc0fccbde4fa4bc99909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708a283f5a138e768e51ca4b1e6714278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b72698497db51611dd949314bebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a27bb6eeb0d8b11a02eb1a9c59def280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa1aec2852d72d0515a00c30ca69bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b41868c431d063567dc8a18df200c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b68c57b5225d72743273ac6233cc91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5c197a0d298f64f87a781f6e74385284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eb76d45882e84060ef0f1837d9d9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8dba32a41f640723b84dcec3022d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83b916a42d850b56f31aaa9a2eef1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041db3f6478fb6dbd9b8a679c2f8bf8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b3fe0031bad864522b18723c8ef3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b501d793291da369812757e3bdd3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad44abbcb0af3a1b558aed2b5c1a04f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b1faa9c9a89b578f8586d0c76102292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fc189536cd6f188ae382a7e562dd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5491a1908e43f7aebb81091b7ebb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2296f3dfc7d870227f21e9315ca9bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0b8b874c1ddfe9221a1a066cda62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa533330318bb0781ffd4977c7cc2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676fde5dac43ea59225b0f62742a04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e505431c24b3bca35990e5f0a66b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f771f09bbb82d2702cfd3ddcf6bb7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399782e824f098e6fd5f3a78dde632c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883341e4660cff6040b6a38d515bbd63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5c4eedfa989e914a2dc754785486303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3455bce34a09a3577f929260afa9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ade8fbf54f84492c20a5ce5cd7d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de85d64795bac9a2cf14304fd4d8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc484ec051e46fbb6ecf740102b94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1e733e292cc7111cd17e85f5be32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad20c8b2d885ace5e8f869ccd07dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568989b2569ff47c23f92700a1d1874f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43413a0af4bbe28797f242345d8d92ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b193f13aa2590e25d96613371fa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be9f7479b7a33fbec62db0b7940890313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811d2f09fbfe92a0dfeb58e6bb72c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e59c9ff6c145ec81cd7c3dcbc348315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0c0acb5ec587b1311a09f40e8196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec176820e07987a9c475352305da997317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433e4a308d5290fd620aacc76be240318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c783f800a3e9c16cbfbd8ec27405319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74445ec733b6702c7b73e6aa935e0c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0fff4870b5eeeac3057f8bf62cd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe27a9bac79310b7748b1732298e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9eb7d0a2b2e97a9167a29a5b52b9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf7b3035a49c249381fb607bb761a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d59b2d7a485f5ebd78dff03015aa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db3aa159c57fac99a5a2d405f01ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97386d3d95bb881cc172ba47fc32c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d36fcb1c6d5eb1ebeda4f201d5804328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91278677c3cb99cc2711c725f035f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c6a66d2fcfdf9bebe54c65f5f3a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56965db51652afe6ec3fb71d7e23b429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f561d7deb76e40b484ec69ebec3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa0e17c337dde9c721291c49b328a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07ee64ca76a81a7fec35669546a72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641786866992c7311c159453e1831e16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21316525dd124387d67bf721f1b3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c846c388175760849e36abd29655337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848856f13aba8b2f7f627ec3896d4db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99570bff442f0e826b56ff47611e345d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29090da2151fa92b5455324f29137340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bdc8298c0da8da5a63b911052f0d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97db40dc2a83eaa60db73dd7724cb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd857698af37615d220fecfaf517f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91f8e941c93a21ed3a8a9a6a60799344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1289fb95b857dbf49ad0dfacaa62b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1e52c102744ef3506304903bee7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226016c35401547a3570491e7d1438347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1536dc1a6fb6315f6e18013afbed1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d4af42c534de1dd88c363574d1029349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a7a81d0d3bd9947dc7b88c125a264350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab49a5cb85dd68f3a1ced7a1f1e72d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301ef7349ae7bb5ee8dc95e2d29182352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a116df59d7dce2e558546540a3e385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d02dcc8cf0d64a95a35e1217fd7e94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae130c21cc8d44386057ac3baa8a1de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc15ea6fae88876c2f4d34d43162d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869779385afcd068e7bd9705a5f83ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781346f49cfee1766aaaed6507afcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400073bd075104eab4c4c19bf7cb967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42dcbff2ebb4b0708720e341f76fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1214026729fa3afee32d622648283361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c0eee416a2d3d8a2c5fe2f71a97dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7da676fdd881d942422c1ef801a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd83ffc4c55c150d0b7fabf56ba09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18b9fa4e444da3624d6c4541a1799365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee55025ab9983f6f18a4e57f7b620c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e88fde58edbe2c6c9411ffe0dc2d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479dc61e249e2ee3c24f9093d26a8ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199425c43df3a09eb6ac8d8c12ff6c73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ae11e4ab6e85b91aedf1197b4560370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4774a15ab9d776a5ca38b17db3f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c919ecf126e97c8b79a2b66d6241a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894af38b99d98325ab732acf5fd5a72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e1b38183f1f6721e962bbe1b3e8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1aff244998a0ec2f8073a6be3746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80662ca4e56a8c23aaed291e235c97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110133ed93725c0ef38ccdb106b467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20175a6bc10fcbbceb67f28d1678be8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121129d4164b6bb8240e480c8ca38c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4bac757ca4f4de010fc49a0b881d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0ce92794734c9413d91e40b08a08a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09402568feeb5166158bcb6705f18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688e38d030814c2dc14b7e0d90f57b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf691d1da6d7a0eace5f83ad2f6a16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb2b5f0bb054f6b950ed77a2e1e4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861794f52caab80beb8a89dfb95cce5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc250319be8b5a9ee9b7fd4fd75ec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fed0e8abd915979cde24422cad2d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119008d1a70bd77558c390e9a2c943389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588331c1ce19b49652378fab42899396390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da672b5428dcb2f5039c3af86b42b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a71536d2ee56a0a2b596f0615229392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af991543bf8632c75b1666ee6e18cf04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b40e6b6991dd79afe89d50bbc262394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87504b1da4be6f9092e5bca5a8c2af3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be55f87446ea956cf863fecb2d47b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1cc728352f964ea251b9fb149c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571009bd1742beced3f660aa3bdccf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d998004e7dbe29e1e531654fbfe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45926c0af7aa809a28972dd8b70d75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb9e2fb2c8d3760d1d9f6b9ea2f33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93627efe7c027a071b08f1749619ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5b980338a37650a92220e080a41e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa526e864c9119138a8db9efa4d8e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46067bfa780b715805fa03649f74bed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18cf3c99afe30766264e752a631ea1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba4b648c7b74fa0b5c3d3028375825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501524523ebc2a735a027e925eead59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305232db5a1fefffe99ec75e15cb0aef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa794187ed1f16d312287c6a00ca144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9f62ba890360fd73fb9935f7cfd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008719056b4589fa686280847b77db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a69c9ec19eb1b807e61e97b1419d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540319a6332a6c0701ddca1843cc62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6daad7c629fdc68445dc8262243a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cb6f747f9bd94ef9c6f0139513e7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062b5f5a62ac90e535fbf937cce5fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e53366a9c7fec5017eebce932515c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a65f562147f3203bcda8aea46082c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a598ec190112b744911368c2e17a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6cdadf4ee7c72fa17bf87d2af3463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dcf1dfeccb05b678f211776d2b0b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d04ef982b8f7b25536a4dc87c62fd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da82f8689036ee1b5c4bbe21ca376424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a819564cdea106a8259afd072bb83de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd18cea560a159a4dec9f4a8dcb83c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f8c77d9c57608ce48c61e84cbb42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab65a84b06116f2289b68d8e98d78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2437f2a6d5d4d5dcd391113f76be6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bcd4f304e2239f8d7b418ae8dd673430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c85e07e4691bf5bebeee18458cb61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764da34c0f09c8a14d59053b1a4d74d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8996d369c3e941a02e2c6de27620d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ac2ae4ca40d4bb2d95dcbbcadfff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805134b1fc6b7c1c401db9b339e76ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415321050d320df4dcdb880e7cd1e76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafaada07ad219acceb5547f520a414437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a587ab641b9149fc4964ef57bb72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f5c9c94420b7a5e893defe911bdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900f1de3c1e46a0783f4fa3ec35bb88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81cc3925c2055c380c7b75484baa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5dfa4e5747d5d1b18b481b3f7c5c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339163cb7d415735b9ff1e9e71686d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc2b4c8ad1c3d8c21a3ac23a61a09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166353417a085cdf83c45acf55cec8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27bc2fc4fc24f61512f0d851887e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa685205a3bed5225107d3281df4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7014956c429ab5bc20a2dc0dde1510448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a9c0d20187c532747595c638d8a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62dfa10a6be506277671cad103272450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6518f1d75c500a1991c68027b7a66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11044de7cd77a886bc053ad778eb1832452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100835ecba968e1561d3671cce8d38d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbfeead95c6575b6877f8ff770d49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bada6bf8c72512ee7a54b3ac20cb54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd0ad353522bdcc95800987756941456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814f8c8494af5044d8ea00234e5240457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60b6521c1659ff1a3447a27590230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6090b60187d18058a44fb27dd5597e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7de5dd4c5bdcb708a658a4c1f6ca1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489c5ee43df721c1649eee4166bb433461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa30b4b4c8a2648339054d55ece90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a869a0eee9bf1afe438aad1cb16d406463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955fb149b7aaf61791729254d886c49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01248658ac10b797def7c794b3bde3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b6d945829b82b960c0800dfdbbf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28910014ee005d1e9fa6f089804ab6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc0cc3ea8d2ef2da52e3c2ddc2216e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870759fbeb880daad9a6c63ba09f62ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e129dc42d546501111b574a21ed2518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ddb9721c5ae7576d0b2c1dd5fd7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d6bc6605e9df18652eff8b7bdbea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805eb7744b32f0509c8ea6a53a05ebd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577563b3bb450174afbe58c7960c400f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cdfce35c5a7154a5ccc5a196f1926475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a729b893833d5e4be7f56283c0f26d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332eeb77209e5a5d7fe0473a50bd74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f44780646bd525588596858dc8c94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca5a134c889d0869bfba63bd33335479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6966ec021a42fb4259bb66460180480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ba6956e0a36bd80a990b194c9c95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e0db15ebfb25d73898e09dbfe1d98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6b3ff058e0c90549593cf7826e09c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a14a1d7291312edda79a3f287107484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28888c45659c5cb118c202b00aad3f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378be217859375fbe13517f13fc2d36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f907960013c44ac5b67427d68430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56b83903489c6782971add69d0fb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecec2346c53f7118fc2d246738d3da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64189e0ed66bc525808a301ccda43dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab24e958c4dc859e7b3ded9f5363c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea74e2cb33f9098f3fa99c042fa80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a172322d301899a04a7f581896423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85fb399125c6bfdb9be04ba35888b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f242d3c68f4374c6ad3b19fe701d11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf901e5c1f9cfbd04706af61b8e0fad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb8c554636b38175e9b287f3ceb5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a145e4468f8ba31484914448e0cb70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759dcd3c07de9b7b288be1184eb1cf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806c04a7d39079b054ab9b15d4eaa0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa1e716560440a6708db3cc230f21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669b7407cc5dfd57ae54b8e3b1c1e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93f70e41ba5931109d5d55e84748c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dd0ce488d25573d854fac16f6944c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033298c2d00b92857c7ba5f58eb5e91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff13c048f283e79cf18b2a4207db7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9496a4363c2922cb36f7ea10c96a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4fb6981d01bbf54c3fbd0128c2c79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629df906734d69193808ae4f5cd14df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20dc081cf7045a78d2deb3a9fbfdee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef83141e4c7a7f052307db86489c53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f02cd726c18cf00641c673874dbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4149a1476d3bf8b8ffd180018b014d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50ac8395626e0739fdcb7220b4a64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bfdd2d3af793843c2615d291f2c19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018f63c4596d9fbdf816d34b01ed09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb82156734f2bfe2c0d0422c06e7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bb4598bd0cecb700b9a105aab991518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4654670367cbd9933402a4d154171519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686acce8ae9d1ff8e132647389d803d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0590257c3cfb1ef9a0d628011218fb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b097c3a66ad573f622218e55c1b96ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e406cda55589feed196b993b20e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc591b49bf1d2988a3726c69da2bd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c4217fa32369c367eb43cbaf7b18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ddde483230c4d840738899ca8359c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbaa686ac431c341173e211c60185d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b7d90dbc2ccae53aa4e6edbd44fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa9a702ebc70c767fb334b7e2503c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be070a228e1bd3e2e790ca2ef32057d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd856a9e76d40f64fde7b7047a83fc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561892fa8f85b4921031a9c97f314007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c6eae5d206acef4d8c4cd8a103e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b0fec86647d8ca0188f8ada68b22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193c8f4a34b9ff3e2a15643afc4f2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd16f2f3339cd66a42a2b421386c6e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df7f7bd7fd0bc24d24220a5ccccd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e76557dc76e87818d747f3a93e759538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6306e4ecf0a0c78b1c93cc3191b166539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc0c58eefc2ab7061e350a7a04a2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3481c81b35f23d9c4a058d847342541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8363f37d1c263a6330348f1e58a64d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc55ea47886abc4e40242513570abe7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a88ca86df003721da5fbf73e0f10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d20217ce70f05b9405429d958abdc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7fe06274aef51124919b110cc0c83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d68c6842254c9f20d6c62e5b22f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684be9ec23be25df5b4dfa0cb2b7d73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6acb4355ca7a27791d941102fecc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570194cd5928798db5657cdba7ea33fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5668cabb35fae0115e6196b5d7db3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495097d1bd08db92f850b08349f6aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5485f4304d006c2ad18c1e801e5cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0059606fb31028ac3606a8cc0c63f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd3ed08be6e0db7fbd7feb462bd108555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c973b7e9a7f4b1805f4009c6586a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9d6103e8521e2dc0f0d7b94f92bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5287a91270a6dea4132450d8a068558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526d40ad22f7ac7e47372cc949b300559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd18173c5d960b7ab0773763c480f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8e11e314580ab30cd86421b0ac1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a51f628d4a79a5d43c3b0443b313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ef27dc482dd754b98517fd764ca0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca025b4d1352511a21eced4e4f86a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acca67746c15e5402f49443b4c537c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df4eb7b5072da7b0eb259d76f618d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a7727fef2291c71dec51f2beecb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053907d379af0323c16cd3c301173922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc16de65552e0e5ab70ddd65456a16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1883aaeb3caeacae96871360009649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e52434b46762e09d6f28a841e5142571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efef2f2eeaf68f9a8bf721f413f9a60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eac0d32a11772e072229b404af7b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300cac6ea26aae99978eb018af7923d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d1177fb07554fb755b771519a94e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9ce2b6a730336c6307686e8ada196576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35159a002c8ca7a0d6b1f5201a21a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6110163d06753213dea40d0f00512578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55074f1893b281cb9acdb2b1e1d3dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59793c91a013d073507caa92d43f2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36482628baabbe9b91dbc93f902612581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7f3c635504d54b600bc9554460c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc23a0738ac2786f87315a8c13902583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30146919b42dace92cab9b8756cedd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd83094ee6151d24d20b5a250d97ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4d36913c91b9c2135cad25f2d73f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733abae0fe17f898bd5f7edccb69f1ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4652d408fdb6d60c9e85794dda1d0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb2ba73caaf3c6282f6ae8d5682c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca9de98b23bfd581556b741258be02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a36f1d0d60f153e3115b3c291746dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fe1f05cf6e49b6c20763bf5fa31d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80890adbde9282a075f6ed80dc5bf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95cacbd86a78a90f59e08731eafa4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652e50c4d4b281bbbb9af2d5898ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd21ab06e19fe93e179ff29e30ea598596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d790fff9158bf72172652373ec254597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96879c23171f40ea09a26661e3944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff0c02c67b8eab3e45491bdc77629599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3193350ba2200d111ae8366de8ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385f7ae9b19f6d29ddc52c61b0b1c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e21f98c0e89e4dd9dba104e7c69f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8bac89b4151de230e759c02436cba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42ef61433fa3b31a9232433f1ffea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb5901af6d6c5533773469b376087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dae3be11e15bd15a92671480e65a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a067b50ba2c77683d2792e53596e412607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068aa6787f73cecb489cab6920f9c08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09dd6f936296c30ccbbcdbf4296315609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946437fe40b0169372d90315ad405793610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd2ac119d5e3f9e57bf2b5ef017f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9bb5aefd7cb3286820f8df262b86f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9104b6abdaaea845ff415a0687cdd5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8622e3edff52252d726a2bf69617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5bf0ba255eeda8a3e84b057989d8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1bfca891400152e8e431e19738bd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc50f11cad30b28971089f817bdc45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d920a6900ca673cf3b1df0f633ac4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6932559bc94b966edc51c405c3cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c452d6e5b7f7a9859fe5130d4f7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57e3c154881a531e81bce06e3b86d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f753503f97ab510bc1c4492839c2905622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ab0deb5e0f1d15c985c9f112832d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb64123f57d7231a5ff343b0797f0a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7744658e16a09e42aa08dfa5999f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d8107acd1d1a471a7a591b32207e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d6699ad32d7a76fcbe039355ec797627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976e488d1e3ab504147852ffff42bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc282916d3045d754c2909ace5a4d58e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cfb1efdf34f0b567051f2d0313755630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9b561d2428472a7670879adafef0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307718677e867df1a6c341b5ddd55eab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16e1b2760686f31038c20dc72ba9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638301e9d1a6ce740a07d9f3518ef7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4daaca0b45df54bceb36b074ce89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54136c3ed6b2606cb1df6f4c5cbad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d387f206ba4f096aabf560a57c5a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6938886f5ceaf6542fe82349942aae0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ace57f9d2426a58bd0fcd36343aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd08924e55611ce66e6601663e70f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9d416d2ee16023fc588bd42c382a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a3d6f6907a5cc6443311eabadf1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9fa40e7f0561e23bf4aa478a5da2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff96abe3e9e922f9287fc6eb1867c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033575a17680b047f50e58591523561645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daebab605e97991812e09063d8f6324646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1214284eb97396507bca25a3435ab0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde81ba3e0c417279feb2cf177f209648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c90abbe378d665caecf8b6e7acc97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cbae27f70c4d87975f1b7146433c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc171432756aec0c25fa42f06344d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b974270e4278f7b01e8c53c9e073f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3bb0e09fcac2a12329b4f929f6b2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fffc8819622f3e9feb8debe1f7be9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57fc04707175ade4b28b0724a92b1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc03081677549b14785f58d4b4dbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656e35d90b27a06d08bf88fd7c02c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e17bf9c3af39cc7b9d81c4ca95117658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0d0874ec5bd31b5b55ee51b78af6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeb85b7da2da6d74b70df3104d8edb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f84c545a08091a625326204177c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a5efe65e29ef4ad211d06909a187662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e49eaa42abf6a4e7f28d90455632f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c827d96314b06bac7610c4eeaf2ca8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6686382bde449ee7f1050313d6a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6fe28888d694417179b89b9b8e0a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe402fc80ae26cae84d8370ac842c53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8394eb65ae3ad092a3184d53dbdf9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7648af9b000a27660d700ca87707669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca67f1c6e0bd16fb55771fb0b66ac21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d5d313c6afc201dc8dcf65d59458671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c271983fdf2063c86f2c526ae2d58f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578edeaf653e826961202d957c24781b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e7dd635ccd5095f09da1df0a2723674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86865f6078577e72be3369b44e3ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91eb4366c926f347bbcd40ea4aadaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51bfeedf03d134fee15f31c58bd15e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f17859263a804ba91fa10e98e76b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82a9fe4a74c67978426828e5c2cb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbabec12d771b999cb9a4bf442ae4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f230ed79d563c585e58032b9e514a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3921d1b5db3259c8940a3487eb082cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c75854a1c13a12325c441c4ef35b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76e3a6146913f6dc7d4b540034079684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820833560bc66bf50f47849af1413dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aff7a0ed2e99d725419be43c6c5e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c6ed85b3ea3be7eeb705afd7a913687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f035d5b43f1cc587f42c37cd75ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe575297a617560a41976bd2f5dc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ab4e57dceaef1550783b723fb8b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916b8bacf1cf7c7caf1eb73dc8e9770691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cab3b46855d14d84f3f495f37e7ac1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a31065ab53a02e244f2fa0ee99456693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace0086d31687e06c2e589ebcaa177694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2d50412a8b6de86f2edf9efd1c84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78a7c56e55182c505c32b02814405e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec947b1a60728055489bafe028e03a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658504d8994172cd0ecf157aa15379bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc604e79e24a4ae8f449fec68e5d13f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c068a1b57a51e947397c1d0c21b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50809023aefdf6c560d1e03bd00fddb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2022e3e42ee5e3cc1c0e44347e76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da592c64a6ff205d9bbb6294f4c06b57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c933ff4d7e50cbe446fd2d951f774d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25011b7ef17a8bba44fe30dcb5660705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959a5a75fc419ad146d26524b7aaae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e48a88d1ac01cfab5652980bdf29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae8247df6a661d2e6cf6c0cb2d92b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2eb9eda1be9ddfc0203b6b392a4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e27712d0a78fc9c845c01a83065c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578d2fc0dae346df679822aeb0dfee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3600bff6d7ddc7eeb919af562e7b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6018f2089751343b22db0943cf166713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351004a5a54dedbeec10b268bcaa648714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d01aaba9742b39a413b1e5814de8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadff6d7ffb87e9b5d8ed29ff9cd9a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741c575a77489bfe146ec42b6f6ecc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc475b937a5657b3ee665a0bfa4fcbf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ed0f82fd0147e2bae7a6722124fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907cbeadade982d91189d5623aa0e74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ee4aa7397426c10890f7876169ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb154c939dcde78ca4bab20d47961722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be8c5c04e6b93b96f8507d838bcc33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94cb3a1d23782c4cbfe2031d2728cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f4a5cfe783a5131c127eedd8df59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c45d7a462cb59007206562e507d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6143bc97147af9a0697e13801ee1443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53183ece128fe8b4af1d6f81f63142728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0acbea617991ceb96379c90b19e2f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9511a080f0b32b666952475c07be8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe45edece7f99f12e25bfd069ebdc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef13ca2533b330cbbdcecc9403c2dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a2d380063caf0feb971574190dd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53628c5e72e55a70523ffbba9b6fb7f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e90c154512e15421240e5c7044c5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de169834c4414777e24084cb68550e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410e33fee39007e7bdfcc28f4eb4920737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aec6d8c376aa814106179797b8cab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277f004a95a5438f0d8df66282f0a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7940a4d59db237ecec8fdbe70c1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d673690dd6cf92748314566f50917a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c4c5ea7a3fb41e7e18133234ef60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb3255d8c8833cad9a3c3267156bae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83192393ba4444c781982e4e61970993744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4558a09150637929e4198dccfe65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731c4fe8bc77af3e55b783fa7cd58b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24919ae6278bc933d4e6036364c26248747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd346282e45a7ff01d1a1377970606748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f64ba7297a7117e439954dde87f477749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584a7079d5936da92552905168a9af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ac80fe24f1623698137b3ddc16e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315615028b1dcfe5271baaa932a4fcc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d6524381da1e113ffad29f246745753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89acf93d6693e36c8361948c517bed6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816ac9b5c7e2bb3d32c1748df5d267755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df269cf23d16528a0e41e2d39202d62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393eadaee52141bd972e4bd4d7de74c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbd47eb4a1cf88f08c6d9198bc6cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa08540169689d7884207ecb84902759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e483412ed471f24a29b554843d8b0f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b864b362eb66afce12fc14eec120761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf81c5838c651c1919a27f8f247ed6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab6f64f3fb1f4ff547fac79a74dba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c7341ad7980d568dc026109d0006764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8fd33fd38e0b7cd9ca1a6c548d512765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24bbf0e44816d3242fb5ff73037acc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343739c964c63a93427ca4a0070ee994767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7630a851be1439f16169d821c0e3c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c0d28e7257c2e3bf44216b559df3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846303a6cddadb648a39374e34af46cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dcb723f25feb8ac4b3539eab2215a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7307f44422241f2accccf4d2b3214d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a8748d2542d600845a0d1c62e7e3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffe9f8cd60491cb41b3edc84e7d0a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51185431a0f240dc514b1dc1f6a3c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fd73d5fc2e7cff231c50a31534cb8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22016d59551d11b58907fe7cbd53d03777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbee58131feffdf87789e21ef9b6674778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553839bfa5fccef3d5d695903a1d960779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e21f4d2549af0b9d8c487db2dc91b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7914f709510548ca720cffe8de262fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15048d4d5b8390ba1f50d3f051dbfad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110b4ebf7ade66a85a8b835b0b2248783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7025aa3e443f0a48ca134b53ed88f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e4ae1b113136fa9199c6a825a08b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e1a91f2dbbb65036baa228e5a5e35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd50ee43c450b0ace6aac0f20da48787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa2bb78bd0af000c4b8bae0049229788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc21a5b743aba72645f6e82af7b312e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c8f66efec7512faa3082787dc287790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765238162be247a9ea525aa689865976791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bb50c3b4396e1bcd6bfcf36127b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793b1da27f672b3e0ea5ea78a25ad5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430e5a0b5ddb112a3a5a906c5bcd4d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8166ee725e440876c47f6388badf6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364718d24b04d6f4a252f8a56f9b9748796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26152370107a29a126a761dd4c597a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd826b052a537cd108c303560b56de4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb8ad0053cce6ef665aa9a7786f63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f85636a705895478a980dfb25db2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d6bae9b2b59db4a40a13bccf8e1e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6a05d6bfffe502d9bee3033739c21802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1fbd3cab6fd34cbfd1d258c404c52803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d73a2c9bc550ff305914733b953f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95995fd9001e47bf3390ae2d0bd0703805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a2d2be5ad94275ca064a38eceafe5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697dfc7c62cf89105e5f2066c0bd7a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c9e07613635c8fdeb396bcdfc863808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f1f9d71883b8b4e080508765df12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2cfa3c7809b58c76bb25870673022810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46388f716cc43c1ef4308212b8e9358811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd05e7d553c046071dcfa4198844727812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab12c416694a22c870467084ce27c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a4b0f83eab4962a56fc5753425d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5e54920313cbdcf3ca1b545cf965815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fbb6c628e22b96406eb1f7980e96816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6bed8b5648077a7251d01c073831817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847795c7c4f582e2bd3bd1e8cde4f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6d2044e476474e4ee8e59f8ac6211819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b02ee70847588837ab0eb036a4700f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9c72646cd4f832f7215a104cc7e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1078b0990fce8b375670d9b5b1391822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca968229ad3c8c7856061ddd723de823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82253152881fe248ef4d47f60e86be77824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70258b37e3a294d61f8f27c132810d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f807fa61c14b507c377fa9bcd581826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bda93711e8cbd26a2e921a64c697a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85fd24c743b78b7ee5606884c250e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0c78fc5a5114208fdc60931330de829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe702fa0c098da7ecb7831fba850225830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09febbc37568ea1061b77cf15ec6007831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a814d46f7648839ca9081994d9b640832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b4236459337cce04559db298aece9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d542c4d6f3b84d01d9857405b8fca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f1fb700afb687369dbad2e457f34835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c047d4a74c7fa117684e18aaa527a2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c0e5242ebd8a486d8bfb3467bb61837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f080a7f60ee2ec456f6f22430e671838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df063ee81793d980f110d991739926d9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b4cb140a856f960cb7e6765c5290840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f7dbce2ec0dab9270bf2158decd3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c94e782ea49c0a67daa94759d54a8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d69d7811f277cad8bc45f0e1d24fdc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a750b2ee54d95be4e0f00a9789310844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22739c83ff4bbfd9bc78ff2a1ed90845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1eee19ddcce7064711fb83968c27f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b86c7f5bc25227213217cbf3bd6e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9fe67d988200db0300cc257aa832848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d996ea0f11aab9da1bcbffe1f6f63849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638436779612b42b408cc132814b86f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7203376f0e5902158837398c69478c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018f32bb395042fc8b52e802673e70852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89cc38b1997329e3861143ec6cf6b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ab41d8e6f50db4895a4f0e0a47e6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d95c4d7eaa7020f7a57b3729c14c3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8e9dc589f3c3adfcaf1f55169dd4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164ee610c228d72e5cc8c46b040651857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d7fc141075d279cb75f336e172e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab51ab24fcc856572007649e8701bf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f72b6d2753369c9718cdf0b5f94d7a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50f3c6254bb53eaec337ccd3eb4e6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075e6e5e651c3b19d5a81c97699f3f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3774a019cd5745be9b1cb0ad47360a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d16c7dbf92969e93a60fb6f227f9ed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf142d71f85e5cd052c21ef5049dcd16865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe0651f66b3ef02cf5754ca167f5f0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d47f2a3e89253c814129c59305a2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee9d9328edf42835a15db7e12b3306868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dea7e6eedd8dd55b775b16a348dc1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee35d6be773a17f0e7fd1ac08481c2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797154460fd7a15426a3d251a3e30be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534391afe4ddb914a7ff08c65d4ac09872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0479dd85bdd25302c031f4ff1318873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b872d4017864621b627ec4f2f1cd68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c8fd2ca42ce3c32322903bd0e997875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ef837b51b00ca3e1c448eabd2793876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e0f4d7a9316828af2f7c736231b3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6ba4d46784f7639591974d78bffa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f5dcfd67635414d49870ff335d36879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf79fd90a42caa664de8107a2e5f4b0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc7000df867341bb82bc2becd1988881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6160335cba0645e2feea9574c933f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42f1db244f03d67c80589851ce894883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fbf6e69e098e0616ef7019e0efa8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39516656a236cce5d3161e0237dc67885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc909b881ffd74a2c3fff92704ea326886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c6a9c5fd15e3911d53cce0754da8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc9a048b07245b18d438bccfe9cab1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12b97afd8a6225130346da196fecf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb05617d2f9743058ba17ef56d4cd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8036fb3cf6b8d48da85da922613576891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c6ffc8be7ea8677b79ab10550c06892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e7b055304b3abedbc38e7ffb1d3a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa95b0b0552634c689bf9b26c602e5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e9ace11782d59726379161c632a99895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b56503e2f894192e1d71c10583a0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca68eff52a219a75e2992a76915c7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269d28acf83aaa69877de0aebe0767898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691ba72d02281b3b7a36a7fdd41567899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38000ee464d98ea4deda988ce04aae6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463929c9631bf188af03d4a742b0e5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98d8bc5b2467e548c860cfa4e8cc0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b120a52c5d6b39cea89c12eace69903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffabb7884fbb2162949c108656d1aa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc158931e5e83025ff2b538010e5fe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd563ff1f322d4142fa45f4119658fb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8249c3d9b76be9a8482bc0846dba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9201482e9f056725dfcab0e2c98a1a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f393b2913086a2213cb72e3b0e87336909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e804aab6a5e4a404a2427ef99cc820c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e057cb74eab92b9cabff5823023527911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e586109b9f8ced8b2fbbc718bd108ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad826de118566359ddeaa3e4109c00d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a75a44f1eeefe705210c4cfcfc936b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd47652e93872bbf24d83e1a2119b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd210717190deacd5f32f891e47046916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225a5ab06f6d3870cf7a5546e01bd9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258f748b8b4d8a3ba2a7390edd9da6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354e472fde26d3bd27dfa012a4c783919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544a90e6644f858ba07769744054f67920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28ef6825b7dfdbccc9c28364f6f6a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563acaf4d4f5b144cb246918caf24f5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3186aed272a76365086eaf09affb4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf352b904373f75755c83b749aa4c00924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8209592dfd2ea6c9b0c53656d41084c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d502ea17fa88d53345d08df3c1b3f3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888aa5ad405bab15f339e5b1d8bef00927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d7ecdc9841210426b131919c8c614928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd322b2fb46099778d06e61454972c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9f71ce46d1354cd4c9a37aa894d6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece3e228491be9b79415ccbf61c0a3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a65c2f1b9828e6777260316c163328932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a1ee55088fa58c0268f8dd9bf07d7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017577c525e6269237d38e21d3b3a8e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77576c2b13d4707338861b886402e0b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9753a32cd3e42120e830c3c46c425936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ad23d106c8df52eb2b23ee5d25e4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68067b39667350afe0d7e6521cd21780938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11af68b3e623cbb0b0d0d546195fabd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531747a6fa96bb97023d06abf1f111a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023a8dc74001714c973b97bd42d1c4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf406ad5211fdf99459b1ad99a8e2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f873b0565c09dbc737c7bc63b819ce943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222842cdc667fd560f38bd90ddbab8a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803370c84f7010b7db3973382a4f4f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e80c260db0dd1484aa6ace4c689a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29698c66224c52eb47444a6db80033f3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff9fec29f3642845369d8272ae7a1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27303c97d8e187c7b3e3cf015fa671949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b88b07c9914ef34fe6153d35a1a2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a512284a39b1ebbb1eff6bb89c698a2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a949b8ba20eb6bbd007ac615ddeb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7733898cb306dcc1fca9aa9be03db953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea7e98697809516a72b84cd22955a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390486d7a23d3667fe00d6b08f3ff2c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1e68582034458d9131975f420f1b8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629e078b20d307a9b9bd46c17b03647957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb27c90be744395b6d603c599af20a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378470b4f88fa0747446cb5442079b20959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ae067cb50bcab3e9cbef41d537c8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4e70b8c8549ca51183d13bb99822961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f007f586ef166d45aa42ca4c49b6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9e9d938b3418f61adf5888eb1647963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6956b39b2e3bd310ad824a031187d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43906234607bf26b7e8a3cee41981965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275b1f9c0d387316d6cf402e9bf721966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c368251439da0369f2b14727f972967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d10a9129f786d6c6ec1aa1a17136c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa65fd94f594a92cba49d5450c63390969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4d60132d7cffc88b2073f3774e7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367516c4fb1549a5b5edae2c4ddf3a1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bd62e132eb4ff11d7dc6da21c61e7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d50614f28f3d112a26ecef3e701db973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e5bcf5cd180eda1e68151877ebc3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2ee64c30f32e491a83e34287ef8bb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137848518b6af0351d14d5bdaa7e4a46976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae017e8476bc2f09d97a53d7a72a596977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>