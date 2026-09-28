--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03376fdd5b402363552cb26bf9800ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd430ce43465a84d62aca133c0bd8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5faf331061e55a8bfb6beef9a438d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e2a6af8ccea7fa708af7a030c79634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606c6dfc582fb81932d3f2bc1865375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2338a367038f8a22941ff45e0d1d54b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7495848d3e976f390d8324ea21fd887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef57bdccfff65e25044471061f16e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2e533f446283417706094bbbf4039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05fe3e72a62ec1ef41b33ae132ad910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48e0491dfb1a37ce08efc4c621547f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb2870dae989fc377b3502c23f3f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471414e799dfa372c9a25928c530eb3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45faa7fefbb596a9c9789b3806ab9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19568d2d6040ffe52b5df08d59fea2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a08607bfd053be74135d9117761816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faaa8fab06b8a5b4ebc20d7128253617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b90d071c7e6e019a3ed66ed26dbb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd38fb07e5d59d516f4f842f5ca74b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b221d27ae57ffcfef5f87b749414a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8fe82e40da0cc8ea70a76e3dcbc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fcf0958cb75acb6966cff2053cb3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0104eca8060447d78ee4e2cd5c64223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d097ded1e3c853bf3e12c3c9121f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00df962a88c46e2d569e2d91516dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049fd7ab217d620e16a78b800cc99c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bbfda22ae530956ef76d18adc498727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3eb5311cbe47a94e4df8909b5874b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223cd9c9d2b131e481cce390edda2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592d0327a86dbdcc7acfcaea9227c2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370b2ee7dcd5b7b0bddb09a40efc8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5cd195b2bd3094bc95dfdd33111bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bee21a6da547a9f94e4200e6850e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707b424dee15b18c344e8b5ae47c32234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae2ff265a947174a3d85068e386cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6d185e844256e39f1a262ccb51b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540320ee7bf230bc4345af34e6f13f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f4860de4bf524f91f20ccfd2a4f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f43ba3ca1266811e49cb9dd9e406039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249fe02b804ee98c5403015d7dc0b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4a181cc78c90513f14af1e6da30141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a514a5c192604ae214be271ec03072e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4d0a00d433f7d6872a868c0ca7d3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed39ff0bae15948f1757d60edde39744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40cd7627562534e5c7dd0401228a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1f62351dd65353548e743aaacb5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5ac82060f5837ca41b21a66aca3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee38ddcbd315eeace72ad82f813cfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1427051544c1f744776a08c6b4c6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e886c2a4e0ffbfc3fa1046250a4a4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0936b8e4961c6b308fd4f1a510d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd41457e2fa1aebcfe11779667eaf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7310d20cf597926a2184bd1b012ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f08c61d7c75006bc1c2f0447aaee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99910ba6b368a5e3345ae2381d89b52e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600fee772ff0586f855fec16b2ea1c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee69579bc2c62ccddda201e0fccbda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6645fc1632b9b8c9bba1fc27cd5f83f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb61b6f352e125128a50a98605eb2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9921c92f29670e33b22443d6bcfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0f8f81447b03556e2ccde00f7c7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12801cb6218a081322691d9905a6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7bd8f568987c9d00ac06a4a2c663963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5ee1a317b5fedc0507fea51110dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4929372b1ebe1fd7362decda4d17465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7db2dbb42fa9c3366533ee1ddd68866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165708885df90d1be07d240e9164ee0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b87a2171a471f665f6ea0ac9e107d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c6bf3556c873c31a1c2588f50eac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f88a9e4c0ac269bda2f893075f74c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487226c6902cbfc5b51b1432113cdb2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468266d166a18c8a9adb11aac2df6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2e46f01055c21e14b3782193c7ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07f66d39e9bbfe7d174931f4e8d9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8070e1859e512beb2d89e9c0799b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5458952f9af04e6219cf13f893d59f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904838e04154d817e15b87193634c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee9f72958b4541f431a94679e72aa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b923f66c23c78e0ceb7504a01879a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed83e6a690f81dbf321dfacf3c93080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404d9b16e32f6bbe52311c20df600bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953cb88bb94e06fd91c32210d73c63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5fa8182cf4cc3f993c79362ee97383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09657fedb9cd8a1ff3c3b3849c7ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f154c1bb0eee288b3c6d0e7c5c95fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e580b59e09073b5b106b0e1ee6a0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555bd9b716363f00eda14d24f6101687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8471522987b09fe5ffc27e6f97b3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb5f0479de16fe8043864a69122b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f4bf03f829ff8d9e3effae4f5f5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d448190aa4618a7c1847fc20167e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6127682964781fc08f023b66cca7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864244b46b1a8a78745e3f7639f190d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6fe58c9ff9de518068270bced94b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980c9013b567d737ed639f6cb3efe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb041c098ecea99b2fb3e4b4fa4f1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa71ca51a26ed3c9301c1fede0350497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d6f6796356bfcb59a434ab57c83698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788231b6d320a774e07e493aa300d7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf4f7688942445bcc706001dec614100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d0457c100f2af16e5a00669d2713101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505d2dcb25ae86a09bc6c28bb3f377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d69e3a573f0f7204c3d6152096f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711358cb35294c6bed4bff6866d989e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e0bce9d6daddb4e4bd91c2d76860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940607fe3f1729619436134576d1f139106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da3c80d6582309fbbf0657ab0cd6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201609368e8eff2f3916b4deb427b4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a41e4cc78e3adfd71e2c12c86d781109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a27dedb3d4794d21c385c5183df9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e61ccdf0168ce581052bf5af53bd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df7830184feb6588c82a237e6af72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecff35ecee1fd403574cfc7ec6cb2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152b5231161465dfe045b4b981ef27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d67241a438ad34080f1b431b4e60a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2865380e347f8ef466721277c47fa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad24b0b7a25bee9658ef5bf2bfef0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9fe3ebcbc41c6f0965cfb6c0d1da3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e3bd6334de78b82de6cc55df9c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243b38d0e7ff3b3d6c370301db69ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a41b33c16a317f2481881773412f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83576bc65a76b677b5831f564df362e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659fac5387d6fbf06671830c5c9b8ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea70ed44bfdc83c0d67d01354f2a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1cac63354b5e1f8025af38ee1e70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6c0154aa2ddfa732d448b5a364bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d242c9d83290e9ff91d811fe035b23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a039144101cf8f10863b5190f674f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd6779414fe2da79ea8849ed5a3f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9c855bc4f9393582fd72fc3a53b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1e220d588bb3442c4b39a621c9e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3681ee82c441ae595182f0e5bed5c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446a20fdaff0c52da28737194d16eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1de573c7a3b1f34077714e95aae13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34be5691c53119f794f049dfa4ee1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972fe63386f35ad9787b83865c8d995136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44dc97524476c441d851f06ce74043137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b004b11670c60789713650a0637734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d13defcceb42d394ee24d2dc7c1c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228811d4005a62d934884a77c74ce76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d34c2cab2549e46e3cc14d5faa3d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e5a5c8abbd8cbd106e4cae53fa0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d441fc6b0f92d38d1b59407f8aa17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4287126ddd2337bdd7e8013d3b885144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134b784a181ecee4e95eda249020c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4e51fdd78cd7bee8b27a17c07be3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf1873b02e2f1b4d2fc21f1a65ec35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb2bcb50d85b4507877a34cb9a63f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3730f9b290f06bc4692bca3789338a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b2ace3feee531efca1459e2e2f48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf60eed8309980317cd6f7dc92a224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba12d97e5fee6a7afdad8f92035e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c49d6e33d936fad67c26551bfa33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad550297c631b9a0779fa6b768779f9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d3419eaafcd41f0390cf6df414e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5a8b5b188fac0f9c42b622dd26d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59fd49a0361ca2383d933b82d19df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7575f7bfe38bf958cd4746db74a1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e47944382a884f8d34446b7bd33fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6ebd2a280c2941eb589b8c926c6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e0381dcb8b4e1b3078683ed9c175161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d88e2ab8c4b5a93af14310db379a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378054bbdaa3257b011126c49070b31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5df5ce87434a2d14bc8ea56e05fcbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b5197a90cb64d4ead56bc6f311b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf719db6452b4f88a1bd1ce1d83d69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35eaebd6b738bb551ff5907caf5cb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c1f6e6f4d3c1f2b173fe5f76db94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f0aaccdfa35d58cd024868540b0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc52785e592c182ceb6cc98c0ae0e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c41fa89e2f66ec5987128a66ae71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a89184e674ca0e8d191c6da536889172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ae9be0ff3f97abc0aa19d37ece35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20541999f1b70be0f62c508115c3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8bd6dc3696a6ccd76f0c6e890d43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f32d472a96361c2d7083203bd9a73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca8ec4be6da5e4c30a0ae9a9226b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e229e01ad128749b1e8664b663dcee6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a91e2e204b0cc3bd21ca188ea5a3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc18dab7d65391554edcaaa7ac8e7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f15435e926dc56d4c1d7fa77f6482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896660394c67e5fe0af5997b2ab2519a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0470172ac4efad16b6b816f69852d13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e576a5b71fbaa4211e5f72d1948b92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b5369310a93e81b17db832c2d248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034ad54b4b0cc1d9d912a74a7a73756186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32391a5d614215d9ec2c19a4891f1c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213dc3f5b370a8b5b0e3f205147c283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bfe210bbca7bce8c83dc056d6df8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e057531e1a7d75d6cf407e2a81d64e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a9333a0d9784b38bd9a938e74e53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a880138d35dd1354876db8c395d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee7917143b3b06ec9f6b187fb8483193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ca7fe4c4bd6cfc47464361981807194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686822173cf0fa96e564330ab820aa98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639fe9a6f79ad393657401417940b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e1ecb28591a6377d90d8913e36db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b24405950d765d276036c76ddd5b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb6796b8d360635e31fc31333650f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe27a10172c6110221b1effc23eea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3daa478506695937b002ac58dc17e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a5b4b3372d3f657b25d63a2bb994202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca19a17b5763a2274562db5f02af26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d4255c78b75c0d1506d24741fe2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff42cb44d6f8b1347c80257607cd21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2c8d13637f3ababd9003bef66fec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c1e2f487debbf8339c50b8cc6c5f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae438f0f80430c1225ee6ddaf1d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513dd866cf21e0e5f64779d085682a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0ce24cfedd4e4c7d77d2da10fc9e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161be6a46d05decdf1a8d9603c71d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfcb76f408c56f3ade51dc925bd443212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faf44c1a13569a476dee0871d16d14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f1cc0af2f4fa86773313348446c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be96779f5533fc90f260da434a5029215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9491523388d8a77fd4548fd1de2fa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e01cd8b01d5287d22fe217c27b8a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f461332a19885aaaae02ccdcd1c97e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445630f9b84b09f152c1f419ccf45eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13227f023bb5af14f550f028d7111c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed3cf66119b2db665586cceedcd4b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103bab0743b1b9afb0cc3df4935c1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253462abb4c93244097c717ada4a8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d043324d0f0804a81989b2ed0731224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a246b177aebc2e4b928e4c1784543f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeab19ae871320bd91f48bcd21cc48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d791234adc006392a0a78d1d244a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed8fd9c1bfcd74a3ee656026a138d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895398b4d2bb6ba222db4b6ba1efbdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a69e7c9111202c6d11256500ad3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083193094c7576b48677e5dee5526953231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8967ca02a9da16bbb87b5d3bdf14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa53441a598a58d0a63805925b7862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f0aff57ba22a6484a08a88aca709234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e3ef3eba5b4dbf8e1703948ef4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bbf02eca7a7fdb64da511a2a9ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6351e5f03ca060fff149f5f087bfc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acd8f6b12ac1e8bef7ea1fda66484238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c7b0dfa4c51467a1321ecacd47608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36698a840be10a5d4ada1f8e13a35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7be209d43a7764f8b460b387879d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d4d9d37e4595e4ed6dce5ba358c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c713b35964ce394c23aff33e1df8a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248d75877830f28273db8f78b37f30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b85cf6d385b7fd5208418c7045311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c41fdd5bab0599a65ba6f2538f41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c6f18d0028ccd048e93c5be18f30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5af37196fdd165f6d1ac3cd6fbf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6754fc04ed8bba7fd1ab82aecd509249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a22d8306d49b2d860fdef6e628e1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e0607b77ae7d08454fb09d34696a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0bbe6c014bd9765014643299408e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93e8eb6a76f90eeaefae135b00c68d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea468416a549e6f2e20051d20418c466254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f97fa6214cb5b7315eacaa464ff1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c00ddfd5417b44c4b5447812188dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879ee240e92c9fd704979bb37dfbf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698823086ec9efe266e7d55e4656da7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee5f7e94d7bcaf898051c9a8bd5b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b989d3a022f09b60124727ff7db56dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22dee73f714bf903423c417181500261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ebdfeec54d0f262339d10165e7cbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d21bf4c7f3148bbbaec1eccf79881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5dded2fd442845b95a56e781c3486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31730a9be7e7bae4f988315675fd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd69c833273bc6aaf45ca90da0f8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aee418e1478bb164a2659773b4ec8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0601bb77380c85a2e519ac003993268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8d5bc66748b6e6a201dd3b975905269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd2f93d16b7ecec9eea471d5206d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae153ac15bfee150bca62d7027f54e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b5502e67d62190d4a54142abe7e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7b6d452dfc992b5988b27483decb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9a3a30e68c4e2fbb6ee15342299be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899273d4a5e79384461027489fcedb78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f52d4fafebc0b37164d967f5c708c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd7e3b158d72c283a53c0116db884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079969669a28bd6f488d905921c824c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03cc2beaa6c0a03ea796a57faaf9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b16217e989de404fd519f06e6dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ef6b950b7b2704f27e2f44ba5b8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590d0748073ecfcb6a6b6dd53da72b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e11b53f773b1d99b4aa94c5b451725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9e99c63ff953c71dc684d98bac6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e771b913dbc6112bb89f7905548b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779957d657ac6f38721122cdca3e559286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a48be81e2d9441eb09b84ed433dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d43a5539d94e6be84952eda34ebe3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bc6a960529ec930067476c270667289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba10735e18a42f853a7010c2266fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335495c4233a50669063c28c6d479788291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b67c314386e7f9720dad0096fca8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93943b0bec801dcedea8ab514c158266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a83742fa1e2fc8d98c3359d77f538294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc45b7832d3ff911815798e6af08a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e88e6e15875042f109b98c04a7ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6f8dc9aad35429f25ea6568146e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5640ec0dc0f399a54c16b2c9ebb586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b14da2e81ca7756e0bacee1dbc21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74197a53a48684c7b1e3d8fa49cd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27c5115202312d5b201e142aeb9d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eb4bcce1c4092715ea0cd68b2b2bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c5ba5628ad3341c0bf2e996f8ec38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b717fa7acac76e4dd59fadf79ee9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8493ea8d3d2b5f3fcfbaee225fafa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fad0c785bd4bbe584a4ebf2b9726306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937be8c20cc5c92aaf0a452d5f240b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e295e804166176d9477c0ee9f2976d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de54fef95f4fa4a09167ab25620277b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4586a989ffba8655cbbab2bccf7f98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8409cdc400ea5cc204e0a98dbb1a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c2e004686a9a1e7d04fea5232a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d42b5cfcfd04ae0a69029f934295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cb25f2c9d8b92ee930e9eafa00b04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5ef9ffec377d7199678537c32e7c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4cc56edec86757e8a1b75d81db848316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d728f5545c2cd51c105f28f8e66d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830924c8d11f4d8656d854e71ee4be6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4631a2df7fc850108c6056c1ff828d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e32db4d53b3685525f6c9d21ba636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270925f6c2354ddf8b516de88b251b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da81a7db3ea19f716b64a54f02b1de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554d4ba11cbc6798d23baa2f6193db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d29a8880c1659772303cc818dcea84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb13cec568cc47ac6bee9da7a32f4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49cb2d638e37e2732c354db20dbdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65de8862088c4cbd36f00938b5493327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d16a7d03f73314b58e0b03cdc88db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b74aaecd3783f54c6c97c450e13092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e9d1fdcb92bb45ad9c9e05f41044330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5cc0f64351e376066dd6a1ae27b54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6df36eec19c63b2990217544b2a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf3519fbdd3ff6b90892c0fa97732333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d1b4dad9d750ea0677ce8a377b4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5ed15030fa42ae465902817d4c4a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516581395a5f894ebe64ef810dfaf7bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467b57a4b846722b80f54bc7732087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623fed67167be223d1a41399692d3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3eb1670f6bf9c278ae96b36f6fe10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f90192a0e999f4f05dece8280c65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624570f736959796fdc149e45151c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ea2364d6dd47060adeb2dff1769c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba29ab4f5fa1c48fd0f36c110fc72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140114ba6d628dc113c23cd7619d6d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e355f2c94c8d14f33e85f89a7335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b65e9ab3e01025d1d3398061e4be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325355fd06e9c9ee875ddf3ea8278df2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5503dfb8e10ea6b2d286304479167348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61cb69bf5627c518deeb5380215f2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe5b0e92104b1e98a281c49e203e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc5e7e21d163d400ac8eeab85c2135351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc48973696c2c3f3287be014cd7dda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6effec2dd452cebfa5a2ead8423f9d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782f414113aeb083a272c232bd4024354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364a690d84e8a5136acda605aac093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b1632783ffd40e726e0b9f20ad3cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3d87da1db69e75a18a63a7263f327357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a594a9ebe4dcb3d0d267379de8f85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddc3e866f3fc4d82858eb2ff6a557f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66959fd507a7fe7be093b9adb10e965360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e316a1399a7be184513de7eda843361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea48c94611345764937192ac1c2d31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0e7df73302cf67c640f34300e86c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500967f5ca786ffc2ad1952946d5be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203da044b78352b082312c2711db319365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd03c3377960e50d730e9eb37157e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e4b69de73583e309a9e1a1bbe77b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da5ead458b4017c718e6851c9d083368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cbceeaa606c9682c003464e7d4e2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93730bf771cbcf08df00d14376c3b41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c202c707b9889126bc74c506134406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91a7caf4b2a9726df173aa3d0cf5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f1a810f074d9802cc05a792f8822373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6482f70ea4231fd37cf8bc7f648382b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9cabeaec524d64a7b62abfa198699375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4dfc4721da89c2c3e419dca3e0e40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f63b3b37d1f0bf8070f73d5eee76f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc2ac768499b7fab67ccf0d1a7c60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf57998d1309a81a88feaa88193c2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b29abf55b6668398f1c09d67bd871380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8962b159fd5281aaf36846999081c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970041942154d09413b9e05b1b918e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ef45a1e1cbdbba330cf2560f87e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24456ec3729310ff3e8d2be9a71f987d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375a35835e43062addd4ab0258b5bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff42cd07890fb5d610df694b066c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053134d6b371375c257957473e27a2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326b2c90e6968ae8f6a90060b199ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233437874fc167e8ab1c6ba24eacde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809548531b3d4991a9a3fa39e6a5014390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a3380c72f27126193c28083ccb98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9db2c4d17a0c6922317a478995f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715ece1886dbb89bffc114b42df62e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41a82213fb37931f86836940d9db1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2babd0cfec65f402ec0e1ea65bcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb086bbd5bd7026dac2ea602cdb09b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e7e2d53c3beb5cecbed0ee8b42764397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19622c04f20457d69d4cc870215ae8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e6454c5301937a669b41e394c35a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564fc943da77428d521ed5af3ffe9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21071f6d0c24ff360202d68b283c57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b588de837b466879aab73bc80da33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747154f1961b2fbda3c954091d8d3a5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda3b29a65c0c01456fa62c7d104f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece70571220872179078b831cf9294405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f198e678fc9f528ebca5f215a81309406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc64434d57090e1cf78cb602aa8dd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12216daad3c27bb087f350a8d175a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432365ad023fbff02540d1fdfe5266409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743708d8e258bcc07f1f8c36c29cc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fab50f21fa4c53767ddeb336175ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a1c22018717d90b3820fa1c769cdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ce90526cfcb5f872fb241c94fda6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b600c619c7021a03276a1f4dfee01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab093efdbbd8cb89604918193defab1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b03d246eb8fa9679eb05986d3155416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5da17fa6fee7f578646fa1d199116417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44540baf19035fe31c3ff5793c64f0b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624693a0b176a79b1761d1a9c6e35712419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c5ae154db9a2a592e7b3b13413abd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53163635d9291f207c6e137192f6526421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4abeabfa829d7e4cb00b38b166a7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ed72adddcfc43ccb297bee06dc85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83890471345df34b1e268ac8f85888424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abbcff92e3ee6f5c3aba6dc05c08b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c0738006d2b77750d0700a39aab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9b96ad81f427fffcb979d9852f93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064dd20848964f50ab0932b7011119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdec3f2a416947bcaa0c795bc62847429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eed1bc529332a1be7f5d8858e6101430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f788bc8ef3a00427f1255f5255802431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1e4df4174c6fb90d64cc3fc16f1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5020570899f21737f910ecdfb7d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fc5e45eb54e06357121aa99506fae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944668689f190449bec293a8222a407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed490688901ab0080dc0ebd3d9a14a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bb83af0fcba7fd82b986d8b8e9005437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4eb0251dd3b63a3c69c928b783d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b922796c828e7e6d36e942bb8b57989439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a3b024eb32854b4c26b07d5ee683440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c156a033f24d4bd8af1020dcad8c57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedebc1407bb284c3f2dddee791a4d10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f6494b569b7b02ad41c2468792d41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d3e5c37b1099934c2c51a24c33ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99045e81b3d2a963d73e3cf15f72591f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876360619ede7d28008f6c9b298ceb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a489a2f5171be1e53a3b00851c00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea6ca658d8ec93603fd34c13dbda87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee4e2464820a488fab3f52e56e846449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffacb8531a94d56d91121076436c835450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d42a6bdb6218e8472ca321f9364fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07da92ee084937cb4767dfb08fb72c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d81a1a269d93bba97620b8729c247a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a0fefe8d496851accf7a1669133fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeba397556e9e8b438b92a8a52dea7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f18cb9a6f15392eb26589b053717456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ce4121576c03246035a3d7e468bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3701d2779d854e2fea1db1950c66d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6470b92b0973d81921f53b75ab662d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d064c80523dcb09643234a9414788ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f3ea5765ac3a875ee539a3856bb06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a56aae1f5f502661d64174a8224a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a6e10b06adfbb1fe90ee867dc862463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188944de56d397c16b06054cb92327b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce46d27a424db101ca469d4738ea8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f868a4342de10e3b5d6e8b548dae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133663cea89e0bbc0f6625a54b6b6879467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116b550e0a4a9d6cbc1e81c3759849468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6eb04ec20a36b99ac161dbdaf6f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb7bcf90fd4c69c0c2d1ad8835720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0373893d5d942642bbdff377efe64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6dd9e55ed82cc482eec01c78889a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401063c74750b45ff76f783dd9806f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f8776f4b1ae750b7521bec7b6f9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ad1ffd855adcfda365f50f34a1e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8e46d3471f615d18285e1d4e793f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc6d44e0d560b4346411214953cc3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0daae59b3e6b918092ba2091349b23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909ed5589f4473faeb79c3714ead8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df72aae22f162ef546a3dcd768995c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd56a2cf0fb7652bf9539e9ef91dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6fbcf7bc57d5cf2da6e59bbf8341482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51261b3e8a0accac35334ce41eab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b280b58976eb058bee0d90484fb356a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579664cee7098f95b7742797130789c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531407efbd1a01e8c8bb959c619c78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706d23f793b087edbd069d26d44e12b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ce8c148e7af55b12df77802886ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915169351b0119aab11cb87ccaed45d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c449870fd57c6b53c45d78e1c95eb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9886d50465da1b75bdfe9c8b1b828491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9d855aa023449566470fb0c8e0e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bca8137fe16a480020395dcb39494493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fdc95a81797859ceaa89c2b355bd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af14896fe3440ae60d195bb8832db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365dee7428db130394bd566d8c8b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1d152dcb801a303b0039706d5db6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8064374b61ea4a8258e6bfaae005c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492e447e090948caa43a964cd7ad8f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ebcfdc76d0582f4128e5f68776cea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72f3b33ac151398f249dc96627683d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4d4998a4c4e23607f2ecb628d3ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5c649a4c66e0843062b9bbab0755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d65834206f210165e0768e57ab66c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e2df3b8448396ae3dbc9aac76265d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d932a78426b4c7fa69a1bafd576e06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7ea2a09095f094b3ac034de89d6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcf607715f86088443f8c735a8896508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bb1c6373e964606d53fe0b9b4f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aeadb73186374c638ec32e2f80e7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fa2350e3db9f6aa18e322beb5748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506e78e38d78d3f6e913a2b97b56f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41780372d60a5c417c49df19a8f37f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799c100e73d527d0ae40ce70175cab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8199592e425739a3fc845b248d5c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e2653685e866eb1a5737c00613aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddeff711143b05d786eb02c7b142e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296ef14787372c4b3d2e8b082e942d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fc750feaf73df7d45cafc7709500519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca92f9382acc56e620bbe3cf12472520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0720d8f554b8036b824819c83896fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b541f1189e5968a23c64ea5ae17ddd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20a47f9b3f77bfc46aa9aa8994031523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0f073410a94871209349f8c7ad24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0dfb2edbedf00bce2298c9ac104cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf05a25677522417c0891126ade91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99bc5a524f188e97e2409dbe3a6ef8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbeffa185d696023774cc3167a0d8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1419c37f30d870fd7d6bd73e9a6fb3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf00ce17b6bb16a1587554db8d5b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef8a02760ea7a592c6073b3cf6c7c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0bbc3cd06b8dcbb559e00c1dc7b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e8bf166d0c608e4fed3fdf793f7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9aef95ab5e76d1729a7ccff8f417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da40e95d705156dbb23f580c237f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889243113c3b0b922f6034084f31f91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c4bad10c4801773a74356ac9ad19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ec0102c1bd36f1a9ab6ac65040dd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dcc67771027a064e74e5be07c7fd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01ac7005dc1c9c0262ff064e7c9a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25824477e8aa2a75a70c77edbf28e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29039d0e77388acc96e8bf01172110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cbacb395e04c2125e7d70a846d3a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8596433a9c17e84e9e424bf82a00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe45c7a36d692eb78fd3f532461a053545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365fb9af7f480d29213b539d02ccdfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65ed16b3aa6a2546262cecd1f2636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e8fe0c4ac0694c761d538a7863ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8605736e37cf4bae909c5bf312b9315549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aada8549d91cbb62e3807a477ece31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159f086298cd34c5ba333199f3ba50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506051c91ffedb616ce51310ee75e216552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987abbfb3f42f82c2f90954d871c6e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b029a0b8e5def91bd9a3a93e4e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500358adefef9e77021c1060f15a4b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76622890317d61a601bb384b8d397556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e15ca6411dd661fadf71bc08a6b3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e929a3288739b2dc962b5525174d24e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f6886fc9bf35cfa0abeeaea22ce4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa672e0ccb3352ba6f0863d36fa6e22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd65da176cf859b0dbacdda32ad16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b159e099aba085f38e1933a0779755562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de96f2d882ff2d350b975e495bfe1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db2a78a3588bfa67633b208b89ad5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ce716be6c48f53ea9a9fc04ef493565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a629ff6117e714070e7b918c26f17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b6754e84c0656a5e42dd1062934c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c92f0d2dc1409dce8159efd6af24e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57d6a6cf4a46fe6c62ec9cf4e2731569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0891281d7c47033302090fc2939a04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6eaf35d4af2ce0560846a8a740d0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb4b710b0f858489fe1e1a5d18e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f293389ff8d483637da744b86793a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d93eaa701eb1af28c6e84f573c6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628a09a9fa416f9a732bad5eaefa04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28263e247fae7892c73815fb2b56c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0353460d00242e5797ba3734ea0166577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0930143dd4cf0381b9ab50ebc8c80f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8e759d933a5b55deb58308252394579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f60afe8bbf556a0508b1150df544580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29477fd82433377b0c46a6121dc4305581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a051200ace956a1bb3df4ab8ac24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d348295661884f717fefdceb482a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a68525420bfd5c38b86c538c77ce0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2abcbefbe3d1809cbdb5dc8a712fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce6f195226d2ceadac8d5ac4e5361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774733576e14d6a24bc64409cad7b102587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d94941f89088336fe6bd81802a32e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760151e5a7bcdc1a58408a11c8ca10e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff701c45029b1d161de713438c1c60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5c22473b4bcf8ee2ba6b6375f39d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbaead372838618f589c634dc8f46b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e9ea1fe95a15e6d38e47afe81318593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f42062e78de2e3552f285a08e687c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0680ad26f55f0cc7522d8d17f4ea0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a285bb087c75472f3b1bb3f05fc104596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992fbe6927b7dc1ed4fda4b2fe74be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecc5e9f1fb00f883ef9f2f319ef853598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db44e13f48a16cad2280cea06b1a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595c7ee83cee2b18e3e7e5cc79b580a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07d699b4a9eb999df9b9bd6b1a615601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d935889f33fb89ec3b9a3789ee8c743602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938a8e85b08e7638d386049b378de5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb900bca793f02ca0ec96f5f71fa44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446eaf81392f912bd3cfc8a53efbb70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db188cd2474defddbc831616653021606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477dc6312c493a2c716af64c601f94d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbedb0261a0d4a80b99b934f0a3ce22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41fd8c7d0e41eccc91ee8b14d93c65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e2fdd556594dda5ed796cf3cd524e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2624e877c9978e74b30ef0484990a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b4713709d9716d8cc22c6c0bc4a39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6a5dcb53751d4dbb31533eef163c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ee1d01542d6443f6dddad518bb1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bedf1ac681166ed38715f0c5b595f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced6a99b532d43fe176c6b440ce502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32780fb3e096776e4468ae23dd95c4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19587a1bf331d53f78eadd8976345618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6920a6ba7f3dcbd6cc371454846990619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04c68535222bb4e0dab09c327e69f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4287ecd93e4b8d84a10e3bbf04454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08fafe3f2cee3077d15b63e2d384e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ed5bd438a67ce8cbe7853e61a55b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df158cbaff4be963136bb754f37660d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19229f60abf91c924d42656e187beaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620eb88a4dd3ee992e9044b8d17f398626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822395e258e68497c00a3eba104bcae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed461cf0c7899c5c981a08f67d5997628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255497287b0df336151333b5ea7307e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3bbacea50b4e79fa9c362c40df11d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc547e4d939a812d746b09774dbd29bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad32fe1f959f2921338a8ac2c0751b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f813d89f7684e85bddd125b7e0e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed081ed44f083b36bfd297aafeca0ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24cad179e300e3da45c54b8bf51ec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b7289b0a46172f39da6fad7e804d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f700a36051053ba777ed64dd2ab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60183b7a8f775f4ccde5b65c74f361638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f9f8dfb693680183594327ef8a82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f3a8c40f4eeec63b4d0e2530bafd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f12fad8920b5ffe7227550589df9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c873cac7b220f9e31e1b606a2beb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05566dc875312caa06d2b461fbd48ff2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08c662b69f5c1e2f20ed90d7a64e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d492621f1d4506ac77d3d3e950c321645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361126ad54729ad81dcbb8973cd691646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5fa1b95805a8bdf0de3838ea76674647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae8f41bf5444c7936f79a1f198bdc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685951b166df07f3ace134e3849eb40e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d175153e66c0b55076f100aa59fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb93592f17b7fb24803680c4891b1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c61c9e77bae9a56a4bb7159660f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166697e625ee6872e5bc3eb8abdd57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37d123ca25900c5b0d3e3ead13ab3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7df3b95f187524a59d39c04a01a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf83203dde8a17419ddbc30539f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c59ed20c05d9916f9c954e77910e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48690529bd86b584e444aa753d9a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1221b81f439fc62952ae3f614b8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d753b4f15684f2f1dd381a84b9b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112645fd0cf50f46ef967d1bc0429a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299dda3aa094f8668ad6b93f9ec0eed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f416020bbe017e43b9a89758d81b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb1cb9aebfc40abbb392f14ccd3e71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867da02161b3ff61e0ffcb8cf0bb06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff6ec2eac18094d8e42a86bbad56a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7e1f712f02206d75c356071cbdcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703eacb065a42c274e8f047d08de635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a968ed8e8f4de52f9aa4621cf470669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470013ba395d63649c70a17b5abb3eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001f7b3ccc08624d8ada8f4024d2b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbf07f482c4ecaf4b18d6bb1e462e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf65bde254126151a9dca71a8836b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee325350747f460bf06b4f6465ac4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa951399bcf2f58308d881f331d4816675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ebea7a3a4b8ec7b5739a1add59aa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a93002737c54f2b5813daf8bb9cb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefd594178137719137f7085f2c14a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290227803f987e3be30f15525180f1d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503765e62594c6ab24a9880b431aaf0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12e974408a72f5c3ceb82cbaf7045681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3609c72f1a0fa7a7f6ed3d344801682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9a02055789a519dff1ecadda8f43c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933b90b437caf39b262351b97ce6abe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d8f4f7d7e0c498e7dc022f4e1c83f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d913fcbd083d226e2510c3d403d254686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e6e18b35c55f827c5a8d59822eee6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df01f60b38cefd26aec51a22747b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f635425bf72ff9f759656e775092689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7aa854236c00def8a317cd07cb20a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfeae10d2c936405704f14c90956f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a19f1658007dc86ae966dd400b73a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e2c021330202a1dc09210abd886b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc6541f8d21ffa11dbf4b82012f75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b7c2462bcfa7830e6dd999861b639695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41674be2f1904f3fb4a1c0e319940857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31001134fe1e73afc2b3f1a28306ad55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb8dc1fefd4df36131f8112bd1c16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687e00c3258c7ff0f265de7a7fec60c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095d72cc583f5e4734e991765f02d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d36c1cde8f38b4b38c3ce9b3382b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20e486098c35ccc1e0a138227dee01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74485bcb27c51c3926e2ca5031370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438624acf378bd4e7e9ee799c84eb84c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3837403538c564c7570353ac94437b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f880512ab490796e6673a5cb3c5ba6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27451d3ff2a747cf8810a7c15ffadf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c50b39fd3ced8256b8bb216206a33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50186ecde48235e336f643da2983736f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9ba3312efccf6960a1880480e956710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fddbf3faa672835e812ebba18368ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ecc0b490912c19c63f2b1e490f2e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b09e53e2cd41388a2c60c9f25368c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167cd0ad867bb6c4c3e40f24907b78b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d6a5870e3bba4cd129c38aef62582715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70267bb26d91d7b3f4bf4c85e340a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703cae2e230822e4f2d43da9f6e29b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23c33972c49e992c79ce58a8f2e88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00494c5207ca78649fc47f00acdd601719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772657278a8ceeca32521ec7156a16c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad18242ccb8c5d431fa29a63b3dbf14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c99690d057c2af0b60074cc8f7c22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32fa8e5d87c376d6354b3ed562e21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f6ad53001a0f2d24faa9bf0d35fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f90aadd3ab5e029edc74dbe0b71a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7be980b33ec05339566217f561ce8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5373a75d31c0506d39af60d3cbde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad714e7d95b546dc410b60fc139e44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1814e8be0e8c1bd5db0701f026ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ceddd639877cc12acdfcf3bd2846d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384bdfbf0a9ed9762195ba983df7ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db08f8bdf261faf69644a0ac568c33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0543d564951ef311ff256ebee831733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90497e4f2db27d5e412be2fb4a69753734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90cbab7a12434a01046a46d50e7dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe56f980c875290b5b3c32b2e5454736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b21d123e0374b15197183a86c169737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a501abb78938698544f21b387347a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ade73bb46160aa68be2e4dd49698739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b491183fc5e3989793b4095e7be9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45820d4a4cd8c41b06239c803a2756a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24e0058f8d36b41a6dc3e0df98f922742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79196d4298b35bd1426ddd278fe77282743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1c80faa15efe18fa71e7332b0bda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d9519d3946348f5abfdc057b00fa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533aa73da63ab2ea9419c4165d99c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581f4e853b0fcb71acba8d36b48c9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496589bc128a78e1dfae98ae1dce6bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea972e0564029ca743cbbbbdce893487749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ddd8e13721b1506cfac8363152b8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967e716153da2b6e8446df71a69862751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170a91fcb6bcae074add897fbd0ffca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893724b86fe277a78b3cca722b64b65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac146dfa7e40b278ffac39adeb67ad7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6e977e713123b43f3e03a2c99334755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ead984884260670f4a0ca76c2ed59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0ba71e49d73433bb5a5fe48002ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0cabf97a7650e5b27c4826eea2edf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde9001c79a416b8fb169ac20c34cc7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621f9ba11adef51e0b4adb917fb1f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913567e57c1d7474be09aa297e0404c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763459757405991c31abda6a01449038762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7b7a58b73263912df498e70e59f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92828219d7d950bc9e29763fa630082764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3590b6d55020f3be3372b0260096d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a7bcfb2ffbc71abddedcbf0b23b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ccca552e0386284a7f815c7907e45767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab41f3a3f913434a74418eb16a31e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f7cd74691f23aefc51452188388a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5eccb2f46fd6740f62b011b88b816770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4a58062e4cfa99cc2dd3deb33cc9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870944a76a3480b00ab5be5489448b5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d4c7d80ea5754ebea8c8f2ad096a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7f91bd21ded3c8c774af9f212744774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4cfefd6b9063ed98e344b071005aa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf004c61b71e6c39fb2efd16325021776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a52c9a00f564eefdeb9bbee03946777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfd882e2ab0cbe2c609948c51f116778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6fff8c798dedc048eac24500f5438779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522f6a89d574da6168ecb75f1fedf5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f46604b59e716bbffcd274c359c43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd54473b4e2392515226d7c0117e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae492e23d342624671c6c3d64e0c7130783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9b5f5186566ca4a93f992b0d8ef4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a7e5ec32e1d5f5e8c18e7fd740877785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f8ee4d8dcd82ffe358b013e180ff3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38717d910a1e85b28747421d1cb10787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3950d1528c2d2160507866429546012788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf562b1f3e09278e4edce137f6af26c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548889397eaba76d2fc907af921cc132790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400f769aefd9e9964f68759567afaf9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2316126107ef161257ee6651de86792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dabd8ca2961a8ad6ef4160a0620dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3c31932d81d8e079d7ad83f9fafd8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d444dbfc06225e290ae7f0b7da1ffe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ea23c47420bf2dafad279f6fcabd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea35b387e4033802a5fa29c653b66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c99eb71da47bc7689664ac2e7d47798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66aac4b98b926986cef81e0e8ae0e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98b34c0f00f6f89edb93a4b8b96a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e0017a99d2bc495e2724b04c0d5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111807d36afba1958fd857509462424a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8097df43fa27e7e86089a025da0ef0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920599e7bb07ac3eb7946f3c1a0ad5d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37720ba95b388b2fa711817a3c72e3fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd2915d50e793b14b7ac20c5ab567806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572a8879b5f62078d4d0a2241c10d7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355c6f365ea25caf9415e51bb6aaa92808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3a98b201954420dd54e8ba201ca9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b15476f1c75c258351879493799d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f0930dd47786d4372b4fbbfe4c55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82af621b2cab93a759a435c4bdc680812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf570e296242710e0a48be0094fb53813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaeea53c1900a861936dc0c5ac6907814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75667163d495978bcc33a57ce709e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f51351d477de460622db636c32bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f87432b66fa0608fe415b8d75be3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385790b4ed0f18d17e9d1f4703e3af818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ee7de2b46299a7f46f4e07e636f3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3c51f2eba6fe1afc761bc5de519f7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b22b5ac031723e0b7ab6f77467e5de821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d81e79b9cc3bb0728a109fa47d5b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8131b714e150553bbb352d04c94548823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1262db01cfe456e74fa9acb4aa4b8ee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd92712c8867516a6b13de7b411f3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba620c60105cbb9629d1a29bf2cdee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3295ef1d2965ba2dbaa1a6ce346a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af7a4c1146a13dea5c7c88fcce093828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d99f3b8534e1a83f4b3b611c6ac12829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a5d5cfa4d906e01c66beea100734830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e00f4861df6707639693e5c271101831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd738890b37a3af492b4eb426be3fe832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718969bc97791f014e61f9e8faec1a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cb8ba2f5059a2734ee0a1fed5258834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06a84becc3df77f4feb7432ab2b6e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd20f318b48e228fe08072c872ac7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6abad9ae92e48cf44fadbb524ec0d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a5cc5f50dd9a9aa1be5c2691e5c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e10110bcd7e71ea830f5c7e4ebbe25839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d7d2115e10c01293585df9f59bda840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc368a80957e2c70e76066c64825b2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd399c5789a17dbb9a5dd8ef5ccd550842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908de977bb0f33e8ae25192b3dcf086d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74068bcfb35b8eddd00a3333be876854844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc7c5b6473aeedb158f3420fb8ea13845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6bbfc7b19f6e3719e9e3ef5e523c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa661b8207405fd7bca326d5e7be98847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b173879a95daf4cda29fd51003ec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd802d10ab7f53898305128a0e2aaab3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffdf9abfe39d0d7686dbb753e16dad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571249d2647f68c98fe634fdd24bb5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41499aedadedec68c3424bb84859cb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbada79b50107807bcad7350ea16a46853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1547333f1b6635171e7a94531ff7b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3271550ce784e4a3d8e7a5252e000c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e46444d895440645fe1ab94180ed856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629cfa9650f1acc008922a62cb967c1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c144479f2e89a0bcf91c6720c516d7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851117571da270b457d844739349ffe6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43cc8cc0b912787db8426eca248f80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832e77cd657e2e4a39e04eef6b48fa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14723ae3cdf767a0c4bddfba798563a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da87e911c4348928c2d4845e0179d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a2ad34676b8a8176a2c162640c69864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9700eeb723c537a335d7498a5f5396b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5160a3a62422fad65e68351344a39866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5daab1a346f6b10dfc2bdb79850c5b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ea8b76d23b0727f80d6d1d11bb3b7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0948a0f80f11eb186d9a422758ee90a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57473894adb7ed5c25f9de0b953b0a22870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876731c1a031a7ccc4c5f8e92a0f4fc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b1c992654c0efc35ecad564e883c4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c3c1e5262d7cd2a5fd0a13c6d4b9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52baecff9779f282f09e94dae24147874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817cdc5a9ce16c4cc10e6ec72bc45a9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fea69237cb18d7bd89cc6648668d3f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8780040bf96ef592ea9eea639a2b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86f3b3c2f62b8f27b6a1ffc1358763878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fb1392a403c195baf2ee3a6b1eb71879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563dd8213ffbdea3cef7777e50bdf9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd033c99d72c70c2dfe3177aa2f8fe60881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f38d2558c2fcc3e034a7b0320f35d0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287c1ff3bc504eef2ff0e9f9294a2b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631fd64dcfb311b4a67a1f48af97b79884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7fca5ccc7db075e594b47d792c4b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d74dba5ac4d8535b3ebf8825c9bc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef89bca2ad46703f7dc6d63c062fdc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c377bedab161bc7926d70f64069b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f936efc9aa9e889a2ec5a00c009172889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677bbe9e462a9793708c3807e7fad1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039961e42bc8ed3e5cfde7425ffaf19a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d4ec2ab25e776ce597e96da76aca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe4d78b7549ef8004506d1acaae65893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769bb41c81294b1c6f6e1fd8786e07894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8bca6de1da22683482ce10e8552a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3f156abaaa33084ce91a955349ddd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e6dfa7b628d23646f50ce8a398628897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016086357dfca1680b3977fc3180202898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d2efc6edc863c26032d0a446041f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc54ebcbcc77e237678747ba12651d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9eef7b0154e8cf3f11b44d92f41c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ba0c2ee32f38960a329fce0e2390902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c16e9d6567709ac0840655e2faf9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b16d2afae5419da1d32b50cc252a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65cb243de010e049ef723e265fba58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863d1fded4d84fbb58b806cd758b4d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a913bd78d6cd8a1be814288a59844907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f0ae130862e4c923bf5070258fea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29f2b22631abdd47ba058aac0e239909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc93e4e494fc5d3279dafb71e7deb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd80e6c1d50e535c0c593ec0ddde1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ef246bbbc2976afbf8afe1c9f5e9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878433802f69c6d605bf35dfb3f51b0c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3ed394f54382c553ba9292e5ebc2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362fafe8b7a46e5dd2b6228dc525a0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b373e7858881ee16838ddadc16309916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988743761f51df642182f4f5a17463d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6593adc643322e1efbe021b4fcdb253918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e5e06c3748f56a51f7a01a29eb7f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778dfa0a8100743b75eb9758a29615920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa4df61325f4de62a93ea06b4b8fbd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da5f20007e90770a4874e9eddcf172922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edfbc8fe4ded14138d0de1d09a2d9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40c4a3ed8f7019f17d3c62354265c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7476f9267e4de37fc2cea35906076925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf309c648035afbd4ccd23729a4d4f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d199ec07436f9a36c21ea7cbe2a3ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0b188cc47a49630c87f37e2b37a2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545f2266f4346922e5411e4c1d5f73929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264b16373da34d590b5f32deacee7c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa91d623153ece3aa38719cd6a112c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100b1629aa19fcb35dab3749a63929932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e019eca7bf57cf8ee1c13422b950933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06893227b80682ccddced11870df758934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4ceffa835b811066b28ecbb56d62935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd181045560f800daa9b9c70138c39936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89dafd5f8e82fafd36a780509518d9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579f5921ce93c59356f79fb29b6b56938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671458ae022c812911bcd7f7690f411c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc3adc80f190495a7ac78c33a17e7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db75c6950023c9e1faffc284004d50941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1245dee0c0144753f8adeef3244ae942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5503c28e37a37569ff7177bfd5068b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349fc51db2e41cf9fff2ee96b9dcc35944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64413123983f84fcb5a3f7c58706f13945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ff3ef9360dbb63e4191629f9a207946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255790e61117a7c3152f031cfdcb4f0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac6bc07ed898c36dad5a4b1440a338948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baadfa669c5d58b28a4d1c92b1576b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c634b84eca94f98438a1b387934c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821a59db92226495f3798ae0898716951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804af53fa8e3346e4923290c4422e2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82684904c40a12bec0acf29c63cfb37953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8087ce7ad23842c19eb67646f9b2d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868cb7ca8fed5f43655c24d2121aa8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db08b63516fd43a5e3d5d0ffd7feb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d8dea8497a5959918a5ff5e4fdf0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc164d738d520ec6332104a319ba0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aed971b6e49f66015d54900cb27b1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cddd17a3f5451cb8767f1a2eac1af960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2eddd488e9ebb1d3534669ad6871961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bed2208e6a2e66bc9b62c148cf8a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142bacd436db967525b14cbb79fa583963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d509f98618185677b333a3eb75a151964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f286dc72a664ffb597d405d578434965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f79c78ecc7106b9970635e2c5e0f3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba3f6a94743d983c3c6d398f3cf10967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9fe9e6eacd039db60ac109392bf1c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd004e8fd466f08474d3cade694c8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a108b2cdd25361f489b619bdf748970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531db800ebfefcaaef0cd1c6a94c945971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e0b3e2ab0ca4848766bba2cd3a3c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647798140b13954707029680e829c0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef989f178905e74ebcd401d68e97b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f8cf617917b70ba8e4746a207aa88975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80f85119341204ebd1cf08042f6a7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedcf10cd6c7c84cc4e3d40c47c1310977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983667fcd5fecddec6c8c910f2f2950a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6532c205a9a3de49cbdf1b3eb1cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b61f3da6246828a5c0d00aeb62233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fd3a5ca239764860eee170af28e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569cc6fec9c726405c2e5ed8538a7cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170cf492c67a4e58f158c4cd1079946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb8d6a9bdb60aad2244a4f0698ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dcf0baa0763edf8fb354fdef783e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca41ec4012ea6331434dbbd641e15f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe58eabd6d7b48525d974128b4241e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ecc1ee7eade42a498dc564f08011911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a77944ed906ee4ba288da8789830812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea1ef778f1a12920e381185f2948e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753d330a1100b618082dfa4f16d577714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ec7e29ab782220a5233f49610c6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48198b6baf8d33be839e5b3332f5422c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaef309365283f5aacb90d9898a77d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134732e73a4a5a828d85f104457235e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e698be009c9b7e49c5a6b27e2ce8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b85a344107c733c75fd4acb98fa520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff138a26ed4eed9c45150d0142953621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6d703c29e0a455a28a2d0431abb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3ec07a140e883152b128cd72c15523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe53e750574141bde7dcb55ad586a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975cdd31f597b4547be1a58fb1d4ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e102e2d9dd488dc573f31f83fd1b9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135b54d07f67ffa4ea9cd296e4402ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394393cfabd27a2a8fd0fdf09721641528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a15b41cac0766f857c3ed2a6661229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55910e28c12bb91b4307bc7e764550130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a3309194a0fb3a240cb609ea3a4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc22fa023200f3a1ca415d1bd6d5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c1569c6faa3a7cfa978e8620ab8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195eb51312cd4c59d83dae948f4fce134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e262347f27b424b4804caee338c2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f317bd77d14312a27d48e73c53b5f4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14023be0b7cddfe665afb1a2d2f6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc21a3cc557aea05fe3d991f43b51d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ef7b150552b8b95b9d52c907acd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d48138dd5f743d38edf6d61b5277440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3db3a368f9e36d4e6b3b746696f6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f29a57b5b295ebe13994304f9543542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f60aa63242492ab87a9cae5a4f78543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4d8c09b1a01ff5f89bbdf9f9b47f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fadfe76ee53675613b375d70f9d1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203865852eb944dfd6fd459afbf5ddb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8344ecdde77ff31785019357f992d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8141ed2d87d19f8a71fb46fc4de948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c25b3316b4b2b62441df2051419049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa4a1daca5171edb24a158272e2af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a71b803618acdd6988c69ad4db12c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ddfb1bd1f2e7d8ed57898d0ad334252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb5bc6c4899fa3367ee85112f9c0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3221ab96349b8bf4eb289aef176f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b207e57020a13efd78804bca55a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b048be52cad375ee54a617c0088d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f23c9590aaf83494176e9366eb7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c07294e33eb5ca07c4ce420ddce08f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd679b6ceccf8bbef3b6c96d710e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239b3596180af77ba3d2fbfbd00dbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e46f4d96e673d336561d3f65adaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb58ded26109396f223aa953ef76f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb637b91037b5d82d4e4537d80f7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d26c2c35a2d43f8b6e2a7c5700c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04df19f73b4ca52aa891906ad1faa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3873bdaf38cb63ffb14712bd0c96f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cb22b10e19d0d00b8ae08ac2687967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719343c2cc8c3f00da83e9d7097893768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e8c4ec10980dea24f44d850d113769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc1d4b0249d8ab8dbdd10591d3a3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6896430d45185a6cd3068ffc0bad2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda526445940b441121a51b59823be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02493a1e01c7d0755f65ea77c5ae14e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db52266d2c3c28aa324db9bc6e72c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1caa6e0358be20abb44d191890ab8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b965617b6ee86fa7a33edb7cbbd58c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73520caec1859ccc10c790a694922fba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc7567d4335c3e8c4996dd698938778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a72324e037efe152ec4dde3a2aee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805539a6d06f30b299a0d196b1adc0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd7d55ed962374cea55e146045e5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b07784a99fefa96fa1d7f64ecf1aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c2dc08eb2aa5bfbc9c5f46547bda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac889244cd15f0565b83b42853fb136484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be4685a6421aca6ea6d92abc9a0c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504488cfeca058a27527071c1e29f2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15a75099d4de096003c5ee3e2f556087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d7f329fcdde725717db26175024088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a30f6a795b83da47fb37c190e863289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244caca0f2d5d355523c0147ca548290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba98f4fc2b6484251d07a80a01dfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29487568747649285dd7ba5a2ce000a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eacb0b24db1f32b57a31d3bf2afdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d3133437ad413f2895db713b93ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e32ac392a185c52a41d201739343e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6972649d882854cd8a3c70600d81f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567850e86f37c2cc4742fa739d5173be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f8609d6a3be1143242d4a8f07ea0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb98600204703a8d0b766f7204f7b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54841b129d40be605bf47c8b8c975c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce78298f68551329c6efd9d4dfb15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a3a505dc9b38798c24cfdf3c17ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f07ecbc5b5fae731ae9fa681ba00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72c869e4b4a78ba5084f8371e1fe1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f1a3f09724151667dd44aad1c7ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bb1042d3a717bc2de59381f38ecda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02db6dc753d2b3f7fdc1746583f33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a3b73cdd7dd9b7b11d2fed19522f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c67e107fa45098eff894f0b5ceb98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0363f1bf5fce04650bf33d9399e42a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e28d3d8446f8392b7f9c57d16f049111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ee38b0f5cc046ef32a9ea2f3492a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031a92c8056f9c2c97c7fff6225441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bccadd10426c8695ca879b8d00f8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307e7be9011789949b9123c5182081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fccf1aed21bff9bbf338776f1a474b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541eec2b16c4ac0e5b6a1e52c092d23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c97a19570195d3c0deffc5961d1944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789b3621ea479561921b4cf0dbab39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a77790cccfc6431a7d44fb949a90db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a30b08a3ca642aed193047128e2d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed35e5b994bd3a901a5cadb86ea21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ed51a7907de5aff445d2ed9a86d6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331981f89931f400e55ed4e5d95b178124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf8a240d6f2b1246f5325d4a87aac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b06bdcae4a8b0433b6bf8e8eb03950126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004e9ebd564e4d2984dab76646886a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee339b63a0a7b64aaf2e23be7b4bcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830ae5aa74385250e511fae51c5836129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46bb4c20495c37995b0c168279a40d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111f994e7b67896b62ef5fc15698ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e9de571cd42d515bc58d39c6df4e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79256beec870039ed887413e403998133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409df327b8858eb6fda2216ca1c832134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639e227d23122d5a8dd036e42a4605135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c27bd92ec97504808678f5dbfd1c81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f912b084dd5ac854289d7571c4b1ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2042335b14dda9a18a36794360988138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421165c96f6354b54bf50673570d37cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f65bf07e4a1363b4fef8865f41fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8226db84c98d5ddb3993184f40833141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83234fa2d772da7bb1c900c1a46b99d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e62bcd547c61ebfb96271b9f40273143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4449898c1c52599e6149bf8240f16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115935bc5f42d5c4600a5b277c1bbd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78792e62ed595819085f8ef43f6fc9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6cbf7c9fd3b94a7457a4b8ce869c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbea455f566eb455ca45cadc6735d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98933cc3d9faa7690fdb0734a6807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6889a39f2aeadef3088b22cb756d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587865e4dc5a2ace795304576a9db29b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f07b079cfa013befd0180076c71e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214bef8b4b12442f96f773cdaf2e56b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123086449daf4efea2e4e29eaa9e09d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e8f98522eff391ac8edcb5dda33e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e254fb829d583bc6e7177da66ddf8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f303f0cfa8a3334bf8b8275622082157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf1f3d0262f6ab7bb58ce4651efc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34452c244dc86b02ad3d3337c1d5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c464d1aa435460e3e211e727161cce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfe362b2f05c2a1841b98891066a88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b1a3be22987cdaa5c03fe19165cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf3cbd6934c5368c1285528e8686c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eae40fba61cbdaf80a5489abc3cbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1192e36e74164cabe2a175ca2aa08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038aae7fde23e06a7ad8c5584299f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff929756c6fdda8e8f72f7cb827f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b60517e731a2c86bd3c9399dbbbe18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6d861bc4a8c87e04a27075b020c98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eab0073a8bf675cd3ce9fa92213a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866997238f9ac31d61fd81f145ae0824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc3f5308464bafc7771680652ba54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a29e054cd1b615d99e23f8d13c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127e278d33feef84b7c588b84bdb736174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1ec052273cb8a4dc4186374d3522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc2fb53308b7a85ad9822b876f191176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b920fa8d4e8222e272655ba569822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336de8570d34964e09a9c6d0ff65328178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07586f8e4d7b40053356159c031ab6f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d62cba3087072e19bbc03560a645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879901c6d8a9c9d622f30f9800f91d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083faf0bfa3fac156c9ecffaf5a38a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41203487d879d59c5cdb5139a443e6ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f1ee88cabe42e53b26830cf22f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0f47be953747e1713a6908f93cf48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebeb7e74ca5bceed0841ecc09d006a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a13d03883563f3cb94b2404deb04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c30497cc4af3fa3ee3960bcbd58379188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa933b3199ec8d59fa70fea5f22e79d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497bf25b9e060bb96d4b578ea11ba57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf32e74d90be7046edc8d4219dfaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fe8567afcf9ceb878538d1c97a5ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662287c9f555480f09a20cce952bf76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e5fd598a682bbd610347d66c9eb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ba78e234f2fca69ca7370cd02238195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f071deb22782a671753c338f2406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5bfb458efce34bd75d0190aec4067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b56142d1052d4ae01f0f733b93304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d19d75701e5e93cd3bb924adf1d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89a0cd458726560f4efd9fdb47475200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd8dbde2afcf94168b741288cf347201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444e325a511b7201560d72a2bdb8a02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ded38af6aeb9d15541843e9361fd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9556d7453703aa6622c6934fd5c947204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608889ada9eb2117a414be61307d1a66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3d4c0fcd491ac4e3a9ada8d70cf44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d0341517927fd6ff8a65e118a049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e676570e0a0b5707dd7c086b1d68a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c8c08b20aa8568849c05a7d8adb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea312bc95fa3f9b4348ae0b4c8663210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e67e010cc6db0168d33a2a54bbe8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591d6264504a1871feb59f62dae172212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70ccbc1c2e56f598a1fde21e9d3f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db7fd40aaaba929203a41842bec82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619377b724307cf648d13968fa62a131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333166d60c634f01a8dfd8b4935fc5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aae8e6379241f01f127de6bc5197d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3933b453f54c11615928a2095b303c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f5e7db43d81d564114432c7cab18b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df6178c9a8d6e373abe96d832c82d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8eefd664d117a9186fa64475b36e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b657a271a56a3502eafb2e5ca9a01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa01400e232a3adee3c66a00012f63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930cbdf94f19aaea130f99ea21150a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c4066f3407b136d32f5a7ce6fa0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcd521e697e37c2c51693f7738ca0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af228527d8269610c9761a2edf20a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad62bd38d4e05bbdcd8280be7d1e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd4733d8f002bae8c6a8066d4d9be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8443b8dcca512eb3ed8ea0bf1b79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522ba9851be2fe0e6cbe03119fa644d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fb5ab98cd26324246e9abf942830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ec7658645d764a02253a2bdf6a1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52dc2a0b0954dbade03fe14271aaab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897922e2f574d2bc785637065bc946235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b7ad095370833a5215f62ece4057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a0a0a5a5c778095fb6e469055494237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a90ee3ad405dce429aed809341677238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c99396a6aa0e003723495328a0023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e277b9da3f86d19340d7efbeeb58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd08df8998a53bb3d1397f6abe4956241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3913f9af03f37c2bbb3d69c9e4c2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0b7600958f234dd3a4d89c89f1ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0deed323a0c5e0bedf07c9ca75b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8e2280be4ef9de8fa5cf461ddb8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3a3ccb02777e9222ac0ffa4038c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b137b88c494745448cf0b348ba8e9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33cbe83bc383b53b6a1341dde8c48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfddfb6da6462ec096e3978bd901b50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a3919cb2342c43f82d301eacb52b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4771aff551aad70851e25e8573ab66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d4636e2078ca029dc0c7013e64cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fac60e65208c2b7070ae9c689550d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044148e3a28a3c91d0ab30082120b7c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874b01fd9eea44154c3a76cf6bb183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115ec1ff1b0441cd207feb4f796ddcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dcc44b6d3d6ddfaf7e2bf26fa51df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae79756e41b9fdeac0eaa3f57c82c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788385a906c818f68419b9d6f3a4c185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c1087f77e776d7ec1cd3fd981a0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf43fbf0f9b3726c584113cb9ba64d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91115567110c7ab648fbb4a07677cf14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4aad54bb55a229dc079eec3ae382d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876f92aae8e2d5225a09d1d7d415cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c1d890341ee66c1994bb3dbed92d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c2fee4abb59a836c6d5fc77f698a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76858c4390bb2726db2e72c285074267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a26cdfb82a3fa0e2f22d8d6afb531268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e83b053bd532ab89de6c6fa99a673269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e288c5c57e687a016bd6c30ba30042270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b2055542216a3afac46b2a4d033c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd046afab320dee310ed57a299ce04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8e8a2bd7644cb2ef596e96c58fb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab09a54293ff3b13e445af27ad918f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f19e98fbc0b535d43815afd0779ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac01e7619acb6ae00b99b180cb9ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e06a828132d3b62b7a7cce969200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1617968ef311219659ee2de7442987278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fe080ebe8bef002d122c9961a2e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3736f6707cfd55f6abce2bfd5473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d623054b863966c50f5cfdb1d54c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75d5b0cb2403c81e5343c1f38f468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf49c0ff2d2d197e0cc41bde0f92d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84220b7550395c7541a7c7e69ed8134284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd726e1431e93d9b18ac4ccbec6c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c4b8e8978b6ee08507b623b7ceb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328279c2f83b7554d4a18bc7ad8baa86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d461dd7777ff6fe57bb4fa0fab99182288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4c2e700650cb864e0d54c3099cda9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff781815b82b975e0cc36b7507442f2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965fc7a36c36baf180ca7574d0f0c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb73aa23ca2738fe3a478c7cca1ad4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018c1d62b99168a2cf58aeb26ad0fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784535a06edd47ac90ac4654afd7ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a933def6304396d0a6aa7316ac80b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8bab999a34156a729317f8bf489f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac8536921f0610b3373dbd37c3ee92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fea5f39de2e0a3b0b2285a18723cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229516c6f3fc641b57e2ed5ce99d2190299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628eb97b7744b0a5d7ad038a6cb12c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bbbc6fd268b6abce552289b103cde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b1d2427c60429d10041e3885db663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5bb5693ab14cf818c7cd1688655d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191f7d39460acfaad885a94d3402865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b4cc48ff4b4713ab2b8cd5a31007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d18268210744f5eee14d34ad95aa8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3869b368b512374e5143dab1d1786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430d57aa8b85b399870a138368a2f3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a8dafefd3102120d7ff4ec72a826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d393c4ad4046ad5e077a3a72c883310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f2f05ae849d2fc48dfd7655ba166311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33855d7695899979867370b7197c8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169853873b2e10b8c28e452d15f4249313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d50351e9d8dd6a927bb7677a8f364314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6621e95f12bf89448f6b6041d548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c797b32d169ed16ae9227d010302d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dca170db8a96f5b6aa12029991a6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9941a1e09fe9db2a5978ea3313aa28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b2dafe608a8b47b8d72caa7108b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d00072c0ac75065f9fb0b60e03c3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139138600ce6781bc2a38b391a52ee38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba6a49022e490ea60b045f883706a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129d50c39cf820f1cbb124d028cb74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f167eaeeb95d1afcebdbff1b4545d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27880547f8384ac58a31bfd26ccaf55e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defb713261fed780efb020c27df3d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0a539e509ab2d0ce5949b9d9cc08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216647a8baf1a997f8c5e9917195c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe5fa1eedfbd1279747b7638941e93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50255b70f637b50f5d5b22fe4d0d5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067631736c2d21bd7bd1de3f3b6478331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0abfb1d59732f12cb65a023555c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e79d8b15d5e5f0d6a67dde32453ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c5001dc1215180aaca10d74865f9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374828c6a20e1032846dbbf452b3626f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bbdb6f4d04f4258e81666ae09f0a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeee06180c59699bfe5f4f2ee31c6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a666b5c6f7e9cde6f0805b8fc95f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5da462c105c45543c3cf33cc9ae25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442464ed1ec07978856219141804134340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbde065b762de8566d0cc8863a47e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e041a79533daa98a3ac6c16c24da377342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40028c84542533593f7975a997ef1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2df73afa7610332ed9cae0b535bc87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409841d2ca200541efc23e615a5e2398345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43dc1a642f8d6c09b38442996b11c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd6018d12017f559ad6f12587c88a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5d89ed5fd1264a485470cba842532348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ad730c6ca9fa6691707cf86326ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599b25bd3f4298aabaf68fe3c08252350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f10262e5c873655500e4b9e1bdb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1a5aeb45202b7856f8d520fdaf18d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779312f9feff10e3dcb0ee46cb9b6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893f6af19f157c7f0abfe4522cbca0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839e35c7434dde83dc09aea94a07bf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c4151c5e5a449abf151dd2229606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee7472715bd1265aca30e622bb258357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde770b9eacaba4802623b39172df746358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e70ff3c8889a5b85c1cb762afb7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f259f0b93531175597eb71389e624360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232324418751d94466006386ac8df6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953060117de3a157a2192db0acdf8ddc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5392b9f2decebe1d31b9943e02c477363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e302b358ca3c4e91fd8a30ae137e60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aaaa3e3d124ab61aec1a2d2ac35b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa8fcf80702690b58b56d5de1d96e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a7ad831932d4dfb43f8e4a3abb09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5fa5d2541dfed62546a3ba5a7f28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3485ec7f0963113a008f0c32f4648f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba46e00aaf55848d53a2b0d5ca5d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c1e7ef7a261ef7d3b08bb81a6ae9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd8dd67d83acdcb643f13e99d2500372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fda2bc8211d74aba31ec5e7caeaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a3b5a4cb21de2805837544e2eee35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97087ec016b39e5e2b75c89d623118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21f7eb39e68cb77af618f4e6513c4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3ee0fb0e8da8611387601ab5a1cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d94eb518698e68061ee9ed0cecb20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6afde72ff47dccd1cfd14b0714411c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba21402eca50d8c8ec884a99df7a77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b47e136524f6269246ece0501724381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64803e157f43e91af57d21dc18591c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c4079b4827312dcbf7459c723464a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b666a64d92660c86efa3428fafe93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b108d6bbce98c6632599d52f795c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be5b7ac504a25ab8ef0cec84c60e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a89346d566d6656539caedbec792bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94a2b8043b5f14764df8104fde5dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71a4eb5d345bed98b27765f0836ec3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff3a6b69a6c48437afa922b6f28c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e22b7df98531ec719bc5f1a3f8d523391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634cb79e2ea32a75d4a7c5ac441456e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150396c05fb520c20ad02fb119c7b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542449b3f8a0da98e125c19602ae5cba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937efa39a707f6302d2b842e1c5b9b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f6b9099a90cee2664284271a3394396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99be080c0a141bb22a1ddb65a73e0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a0803c5ff220301c1556afd9d8a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dbb583d6339ca52c2d4f2038ed2a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e712c053a39c5207e7b3a6b72658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac66b3ae698cef07df28854a59a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63211ff370d0242ae45b4035ccf0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f3c6681cae462c5703403f6e259a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cc02fbc178c46470d21174a73b464404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195a6d0f72d7e111df6c4e264e1e51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467325ecd9fe4bed43cb2bd9fb577a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fbc50d3092b76959f18eaf0ae5133407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297aa442f5dcabdeb68c6530ee27c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750c2e2ec990f9afeb0d0a33baa433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d7af9d22d4fdd27e3ed26464fdcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db1d712f1b6af5d70c1cb57a4b793a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592f306c0e92030121fb13a2aea9eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feac3a3fda2a934c09bbdded487d1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2827dc78f73d50481600870f0fa20c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141d5074f479f671fbf6e20c8cb326415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb491049de37d764e05cd386e8d22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255512aa98e2ceb1d4c748a25a983f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948b538dad9bb8753ebc956b238aeb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf7a92e1b45e9af023c015b932c2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed62882c70a2532aacf4b03b0db605420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81260bea2e9f6df71b92d80f411c3a25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c386ab1539e4379d6f8ca64383c73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2480a06cae03ea95a393998f683b3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c2d44301379cbbcf7b38545a65fdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d2eafd983c80d9f88da245a564b81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b345160972a2000a847c507fac8c65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2206e646ba84af9a2a61e287b0d289427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b5d1962fe3a74be060f39337c425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6128463b7ac9a995ee83a52ecba52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfdde0510781b535f344d31e855fc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a86845a969b29dcce7ae47a4640d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1fb0fb03e17c24ec508d75d1a94a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8acc468d5aab0fb472c6308e277af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367122a76f438f545dfcc5ee6ed3d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e42f12059a06eafe803f5159f6eded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab034502ee72570c6dfac1bd33e62d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abb817b3eeba2efcbc434a7732281437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb0b2610a26b203bc4126cc26cb94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def477571fbec461625ef4127261e3f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228542a6a09290a35838f121b282b28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19e124847dd0b97f9616814497ea9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639f4c07b47aa15ef7d946b971f1e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c6e8078bdd4bfdecdb5cf0c53499443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9efdb0aa2e94c4543b576d1ba651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191372d36df589a4d37f689155e2a6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b9ba997570c380d21b70827c75bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727399a73c3fa7c2e56102dda1c5e010447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa2ea03025bb4b1dbfea0950676171448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed9b5cf42cfb54c431675c61f82e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b19b930b27ea451bf93f53acb5ed0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002a6037bd3f6ec3b993ace5b653f0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c920112dbf82e96cab99155585483b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f60cc9ca77308dfd55da294d5eb0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555bae6ead3122978f1cdc358c12cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76918cc0ac6bd99f939b625cb594bcb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de7a11c509c35ab82bc699e0c5084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ba201e743d971f854a359007be39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b6b7e61dd18417152932628d5066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489540a8d60b58cf70900ed05eed4cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676751584e16c9addae84b5b3d0b06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbeccdfcb260981ea2c34fce240f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e361131989f0e1816498ed88f3a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d1d5a716e51043c47d9e7c03411c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a169f01c5d40d8d2e76457c9fc2dcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9c20089fdc536af3ab3d96f35eb66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa782442205ee853066d108ebd64e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac5fae4c021a5b8a530761ee7cc03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b7b16241cc5ae9dc81ec87dcb1fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd9bdf4f05f54de75823ecbfa5d59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe44d45bdbcf7238271f48b8c03cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c51724a1649c0b8d272ca8bf19331d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78b31b47e0d58aa94777fcbe903c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c54e3409661900401e3e4726f93c92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f642f5d810bcb048f02bce7721aff10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8917a9e3f0c64e25aa7a2d4d7ff17c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09d3a8a995ac6c6b89dd9207f105a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ec7e8bca4d150be868b8c01bf09b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181fa60b442e559f7be791bb1a46d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e4be95c7225741fcc267ae310b03c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323521cde1c8b59997423ef59d048f4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb76545bcabe66924fd7b36207e7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d49caa520ce164f08cd8aa66bacb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af909ed8ef0d0d67d920b8135203d3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd8f717b34a2e611e8e350b9aaa73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146d060f191cd79803165d4d620d99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991106bfbd3b162b2b295f8c19bf9176486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae427361d22e5bf6023f55c84c4503487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c3ee1d2825ff3bef711762288098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696633f80514ff3d3af56f02062380489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d495c4aa6123ab6063fe2ee19dff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6147d50aa5d5da1d19cd6e4a0058491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c6208916ad23741b0bf1069d5235492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca99ae11c790d5ae422f65667b245a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b588e9916a105fcb46401d6792738494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d63da82d9790b0f26eaf2f356db9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759e071740a39188176bc92b46ab18d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6dd7dbccce4b02526135171bcfea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a45c9090ff6366cd3a9af8d14b5ee4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bdfa5280c78ea5a198f5148f1ce00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841975640cce2b1d57e64db331322a3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52814d48b8ecb2515fafd47191b85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8c008443bd67c35159b9608ea741502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958344d7e8e52a4c13acad267cd92b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaad51ba5ef901288098333bcb28528504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4243b920effae9b44a7aeb914434e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e7841d90916009b9a3143f03dbf0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507c94122a0c5bc2daf685dc783fc0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f33dd927a03ae9d13bdd78f0dddfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d85c075c6b39fb98305bd1928a69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c44d8124a20874836662b96f33953f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f94fcadd5eac5ce164350b9264aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d2d56675f7a974badc68d6b3e2bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905cdd04d8a9269bbf5ff2120ca56d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6fb1845e5068a64a12e50cc70abf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311f320403bdb79d57724b310d3902515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13280d892f1051ce15345ade53919f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d116cbd37a33a11a20497f01d35c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a12e4952d73baea2613700af08e41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e1e6238511f733079dce8db25f02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a79a14a5d9c4b5a3406f8ebccfa36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee773cbb9cec6764b0c2ce8e13254521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d56dd25e41473c0b2d5e81b874986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c17937b7d67607c345655fe6edca0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa15728b8b453abb0062b873d5f37d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc037c9a5cab77c7259fe8fed773486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3db4ebefd17cf214f934120e77141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05945b6f3158c905fc6cff1db2308b29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92f1443e418256dc31b7d4941b320528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c6eef1f3bd4b7ced2f6743ae21e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f18bc5f3e5dd21d9bd5851b0f1fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f75be09b0fd98f0138f020e7cac46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474edee2adac378fa21c194a7b6d7f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c70881e7edf49704791e7ce42afc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf763264d24b13d1f3c8e83e95646a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365239fe9f0066852762bbc2607e9b1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7aaf573febf6a9c3b4e7555953cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962610b3617b09455dcf06a9b08cd11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef269751d1ee7a2bc07f4d98683b38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579eb29703b45f2c1ab266214ea3687539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092f84371bee51e24b0ca84fc282b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4b2907b2c10cabac98b33016f2c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c058223f4a5af26b08be5ed0cc6476542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef412de51ea88ea921b5398619585543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003bb0d94ac4941a1440663f394a16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98059a13275e5670bf59d487f0300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d338267fddd64aec1596b0b5497d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43f8f1667c5dd38ed6532cfb9875e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba62b99fa06fc36a889261d6621253548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c514557ca113a1d97b3270742bec1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282bc73d139197f130f2a06d83f1359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea39b5fd652589d94362afe6d7f39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de413db1b742cd561c89729c0769e641552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4bf8a588bfcd3058ac6581123b719553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170755e1562e143b160f57b5663f61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a10e06c691e4653a434f972a18bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980fb0bbcf1231f6c0ee1414b104526556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ebb13f3807e3810150809c02a926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e57db2263751de1efa4488926ac6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86454f450f6fb00e682ef9e7102db14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f59517b3b888137bddac5f7514b81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300daef9702fa8dc78b145822719b8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb226662df1aeef04459eb684dd348c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9f3d1b030d0933c185e57671874e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dfc2549e650fef3b4287001f1dd22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d789f5600600999557ce2de800e91c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ce979e8615f30b396a71702c4c54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87368c0cfe3f3648a719676f4f6b2dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe57fea07ab37208123fd28f6ec57e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d852df766873165ef458a3e6870d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32bf80a34c688f09c979d7ac90207570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aebe8aafc2542014b8b25e87eeae7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec91d7a71c283f7901f3d0137dbc784572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945a56e594c89d9585232a72e6ded0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e019726d7dc0c8688a79c7de42eea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47059f23860e0d20a67c993f2f43ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d976fb1ac7ea3aa384309c8f847c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fd97ec13574d0186de37d3127a97d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f159cc546ab3bf1c904e096907e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16782dde10eb79970a99b03f6bc1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5aaaf9a5ca243669f902521cb0afb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943a3f6fe67c851c89f06eb5a9cff1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452878346ef1cb3a7b4791f08fa31ca0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a29f6a1b9728b1994f5f83ed5f69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de95da7735adecdeaeb4ca13c7750a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf26e15032afe436bd312e808b47b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b7e956283305bb03a3888c2e463e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde50b86e80acf1f19d3887a0c7edcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc8ac14c5e311fa94b8bd9bcc93b2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c317223d6c2eb6d49ba1301821f332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3109a30ed693ad410f27817b65e1bae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806186bdead024df33baee5c969c63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291de4fbca1258feecca98c32704ffb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba7983f0e7fbaa1294b7d50f13509593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2158191fd19a22448c260f83ee98429594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706271e84eec6a697d7403a910bc5b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cf88bbc0a68eaec7ef8e99530ae6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a1c993d3f9807ad7d759d34ddaa75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82b8e6ad0d37e448e1cb8692aa6a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765ce13240509cd3eba32bf7f5ac31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357187c4b334eac5f47a525eb498f034600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898ba590489c59e093d41faf8491b4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9bc5cc7d4019d032e41ab82128be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae66402b250b604e74e793d55642f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea5c6622b6f6c9d828a0f3b0f9dbcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1aec32f70f41e0b4106f83bb9b78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7f3e94dd05aaec94e0d97d8a589b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5bbcc5d8cd524f2e2f2f576c428a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8fc1dacd4176076ede1f7edd95a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf6d30d72649f6c07328edaf01286609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383f7392f8e58db79cd36590405247610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f672ad05284e2de00653c4ab6092a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a50f50ab4d7a608d819e5e6e88f489612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d30f96b31b942f5b4ac22a38520da6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070388f221207c548d9b4a31f28a3ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714322fed49a7a3b2b91eac40f8549615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb75d18a91e034fdbcd75933c26d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed62ee365275283cfadee39059052b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359637244b86ebdfd1afd856cdcfc81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f685ed608cd5ea89146d945e4c9a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a167cb8ffc8b17e27269dcc4325f1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c214ffea83406a98686b1b603c9d3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7eaafa15085fb55ccb1164afd6695622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c8ec0d8fe927e03e57bea2be8b986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4112291ca5c59a45a862d2baf733624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7ebc54f4dd143f7b299a61f0d995625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c491f6022329d424ac5c24a8ad2550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096c246523bbcf520c3f8dfe16d6b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fd8df5d0d4750cecfed353ef5145628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66d03ac8c4612b280c38de1cc43b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd587e2514a9589d1bebac72d5e6a053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1bf200bbc1575f291d1b38c8ab43f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae9da4797d592d90f5ac4224777ca8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5631791149ac500b614cb8550aea8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443cf2a9b56b5b80448c1b1c642018634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b36e28c8f169ed1864203848c050b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740ce236467316e99c4ccdb7b74c517636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058659a9283572d3043159413b6b05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb088e5b859ed3a5d443f04e0f29f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322add496ba37fd6cad58c8829c45d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a711a46ce3e68b54f55ab88d325a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abdd9964424a98993d53b461fe138641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac85881ab13c452ce1f903c0678e249642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb8356203697e7b2dda30f108edcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c362e191d6c2666b68f40d279c7988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1995defc21a159a128631bbc54d1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4025457ec0a24326edc436e72dc8d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79968e28e5a9a0ba5fb947df1c25fa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9012c3ac3f734979304e812f9b8ece648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467277ca31b4ce758af1258d406d9bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56707dd9c8a4434aafcd388860d1947650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe22a20b2ff9a92020f995794e95bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c5cb4ba7139c5fe6cc431fec8734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4346f9d82ec4ad6e2b35def42dfa25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406eaff5b508d0f17207ba3423688d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c32587452019b3d3efd5e92920b80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f035eaf8cabd27a21214d1a25c7388656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6f6b40454f4976c279c2c6c590cd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4e7423da7a7d9cedfe1ba806f897658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1b8f646d79e14b10f599d91d5e87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0b6eca7849a518dc9d57a75e8266660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6121653d2642243785857d2bd1876661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b65881e07a730c9906908b9060de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1e305e8076123971709129abfe27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c73632ee9ee9937751bc596f001e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332e74c7f941b010bdd8653a878b37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cd06d9f144255cdc80a3f436c2c4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a27b5f9d9b1f8ca5914af73acd262667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f4520eb08d2c3a52798aef284666668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c4ca77439a939ab33177b9880fa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d062fbeddf375decdaac773d12e5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122f3ee6bdc4f3bdda41dbb029419d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcaf329ab7740c62f96e0f8cb6518b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ba1d25d72dfed40296568abc4bd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3fc75ef8a4375c65092f61f119b64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d62dbd96a5929fee2368920232163e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4ee59de7d151943a2944df77f7183676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602a4276ddd96142c974d0b8dd8b753677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31cdddd8b9531d33b2d1e0c064451678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca5b5fe63cd13713886cea228f521679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd2747aaa935dd0515e636e28f5b44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9974be65003d86049ca3e8ff71bda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9c7cde9217d64070714cd8850db7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4458b9ecb8f6eef2330b6069107b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9acbe2ac456fc572cda03bb511fdb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8bdb84ef024c7ae1fa1b64c52bdfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f0f81d7e1264dc1d976d1c00d0e6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5f8b5ac9338e080775cb89dc9d82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acef4c5850edd94072cfd2b215583a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d86efc561755a0df473de79d02ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d133d56aa9cece0914bae25183f6fd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62049f06b21b60f409da4f8e7cfab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310cfdf937e9cfce3da86006a4a421692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b7c4c8d939043b62264c6d4e80d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943de0f2d4fbd9e5b6247e5415e2a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd86077e430aff2fadf0925b014166695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51534975e8bd7d7d897b23ada81905696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ee87be51dce109937a86b53d99cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ed95519a71875c403f8848c581b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ec0c56af92b8cdc978b0077a8d56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b985416fb11c27d79430676ac3a7be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a635e4ed7cd1c8b1aa2355ffa17b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06367b0b9205bfdd61dc2b01916903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd05814d89441af9c17dbb53bc70dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901ebaffa7ccc0af156e686ddd78da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4321ba905bdd1bb5f968fb89b0b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701b115955f3e3f3c8af0ca42fded8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c29358acec8cc1395351b26a1568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cafeff64ad4d19b7ce82cfa29844c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3a3105db8009c948b52f4fffdd3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41cc0e6cc40be386881dd739ec568710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc1b0ebbb6a1909ef495da584fdd53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa60b2b9bc83a04a78f908528a014712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d831d76b7217c5b5dbc830ad60d8b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8482e0840890e43644f0c48d62380714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ee97e0db91d213f06f6fc6d839c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea4955561e74aae3a3394699bddab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f111cdb7564132925c3fc06c0843fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850ad98e5abd43b442429f3f96c8afd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da0b1edd05a87b1d32b2ebd6968d97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3691a74b544a23f8cd3093d3f72b251720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1a5c6b48a4887179d62ada1576ca1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434c46388f037ff069a5c7084e967b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992129424ca9dff981ff2dce62d5e6f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8226e47b11893c8e5ae4f7a040ce9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f302bd8ae0ebbaaa46cbf20de77f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8587e1ff3112867465d409edd2bc129726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f478ffb115009b55c8e92a5074d536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12547841ce071bb55bcb684291eabe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a4ee676ee8bdccff652ed77b6c3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d8ba35e0c3a0049474f0041db401730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d1dc980776e9b954e37291ba24a0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0887490469c503d62ca3d2aeab6ed9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27782a0ba1ba3f817d526da6f6a10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b37376543dab646f32e237dbaa0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b023c1915f8b3b7c38923394f645054735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a49d2f66fa50ff90f5101d3c3528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f7e3ec41d56cdc8be9027d985e55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2580edc838a81a1df9418ffbe2e06a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7cbf15981919c3df5f88a59349a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9caf465faf69480ccb610570a16655740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf61c9888e408b24703ca24bcf9d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26bb7e6f1b72044aee83694f879d53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef854d6a67aee86745ea8aa17c91375743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c372ff6b9e403d17036338f9e69b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9505bdf0de4bf071e5fa414eca359a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2334624f535813203c92716654356e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655c41d81e7ee44a4aa13064607faa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d591a0754f634dfc2509ad77dc6fa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c569dfc60ac2308439e3a9bbf6f003b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a7e079165b4f65d281137c02c715f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab366c70186dd89e71076f2b97313751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88779eb206fc8593af8a3ba84bfe3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14e215841c10dfaf8f8cd1c7b40c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce94e5f9a9ec58547b1e9998ebf643754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df85127153b81a41d304a0aca0d72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd64cdf9d017a21188ed8c8881590c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2610245b5a183165d10af49fe721757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b563875585f53c73eb5588272ac991758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1a0d448ae4513a4e1e18562c293a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed7452c73b8c86644e465c63612ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905636d5ff49f4cb2d7ad12f7fa7fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4488cdc748445f16e2284a02fa05b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1a204100ef68bdedcd91eb76f393763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b86622929e93c2bc1f70b015d820764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7554f8c3142460590c9aac92e4dcb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ef0eb1f32377cf186979cf12b3bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5593338db3836ad1736d0b1c906d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6273a338ad8191855a6de101b6c11768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afefc8cfbd4639f989fa004e7f742769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c278cf5f3cc82aaa6adb43d2a481770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228644dfc5473a7a937a281d337cef42771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29b26a0d3966503f577af6bbfe885772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9824089c29d1db91317c1bb48685d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08447a634a7408d0025b67bd16d570a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46466b5e43141c30a76780c090accf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61906b6b62c7956ab338d20ffcac7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe545b6b4cbbd7826320541eefa8b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed7841d14a731fc2b7179bffe5ece778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360168a137321ceea49d8f931947e55779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb13bc88961a75fa0d3a4c3a774f80780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76177c7095eba4346109e249b7e76fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c78ba60b7f3f1f93d7de5bb32bc1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba553e9105b54aa9362894c24ca410783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500edc4389805ec69d5de9d0d19f00e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e37a79d0c22483d05fe842428f16785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7de6dafa08b9ece8e2bfa4e850cf5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dfb32afcd7a024e4ad785e8dccd1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413fae9544f831615f7cf3eb3b58648788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca69f2c4563314042fe500f4a9733789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93533072029678ddd24831751ff0fac8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc2b16b2f95fa708358b6dc16e0bb4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d933c540f0f1b2cda571711dade08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fceba5e3af5b775e2423a2ebe6d7d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1be06277d01e10369c76b1f4171a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd486b0800033b3aea364055f44a12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d4f0939979b79d2ced5c4305cc6a3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecdc4d4c84cf90701c060fce02dbff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b50a1a0ad38000491d6daeea2075d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053efb3bb7cfc2789efbb4025f5e718799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0016d96b55b419f3bdc912687e5a1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2470aebae47c92d9f65d6769d477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f285ad1a476ebcd98a35746138f998802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5a2405f463336163a3e9937f085f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c760073217cf7922fd66cd9985300804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dce998c9ee5bee29c386bcdd65968805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244977c5bc08645da44acbdcd0e084f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77850ba2de58c898ebd8e06ebe6e95807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec3ed7e3b8bfd4abb810dc6cb01c8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a43757e2bd990cadefc5e72e6cf45809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccbb38e8cc6eb8be2da32f137c0e6f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a363c608a59bcee34b38eb0095fc06811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b10e2688dfc9d51cfa1ac7484295ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8fec67ad1e87df1782dc8f3d1f3db813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e737dc159335361840f5090148a1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9125ac2a67779442ce39e43abc73b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa249fa040997b63cc3bb1538df0f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ec8136bbdf30748e1958993d081b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4129bfea6ff6aad5152ecb942f0111818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeceb7d42cc384113657ebdeaacf67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119759eef634a069267044312027b0a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b097bd769694b249779bf4e4058c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9725a2a343540b5bf918b32879d90822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c95f682d624c5cf9439a2cdbbe3c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304ca5b6581f47a6b17724aa823efe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9df528538ebb0fc6eeba34e823367825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae2f6e20b085c8af3f8ca73b60de5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f3be40df93d2bb9f46dcf142c14d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565ad0b0878d8bccf8dd571859083a5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35f431457deeb68350b5433297790829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b27fca7ffa2cbd8fc7068738b85b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4998609fe9539eb15fb12efb28392831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203692935806fd96154c9708b2f877832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b82c6c8306bf94ecb2cdc3c93f28f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf3e5cebb516b74c3f38ef8c28b178834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e569681d4b7058b4636711f0fd99a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac4e9eb355166a73d2a8e8cb62697836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81a5026cd4246ebc021c36961d549837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd84fce2c78a50c8760f52f4c9b759838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b64592f83b0efc203162c7030c1d5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81a5cb5aa744cc7e5ae8e9ef88e3d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec9965d2404f38bddb069eaf45f92841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742353f58cad6d1a18f3407da6ceb2a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80351a892446fa27098565669c06d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6a058eb16003bcf1fb7c44f291bf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96be0a547d7576773168acac4cfab845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db3b24d1f7fc68feb2d48e39810f1c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982c34678de68702faa0d76cf5feac8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc799ec246814123436fb669d6cc68848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0b1eeac566e455c0449ee6c5e3569849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13a0cace5a4a6d8345f9eeb527579850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc4d623abfd5e5d57517e5c682223851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fe0c9fc724afbef51972677c30e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa466c293a4e1106f2289cd34c6c22853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbfe64038528a5a6d7bf415a94e932854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073d43e22e4f977019b5b2d8e5c0b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b725c3a3cfbf70e37cea3cbd6e6b84856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a2aadadbad2e3165bb21ee44ff75857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bdfdc962d1f059f90cc773b4cbdf9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b29b0a568dafa63254dd09dfd8d9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf23f364ff18e0cfbcf1f84af096f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8e458ac45bdc62ccdeb8358782d5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a715c678dab6d21d4ddde8d62ba54862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5d37cf757dcaf8b2eaa5043e6c22863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00f87a4dfc24e0220edc035136583864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955dd32232d20bd92ba6351f3845f5d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a610f45437fbb7f0197826288e2c0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19026219ed04e32affe858cc9c261c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7adc484f1f1ffac15500ff8a54e694868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ac726475563637be5ab0d67969fe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dad210255659352ba17e679949c66870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d66157160366aad2b8aa87dac90da871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8337318804dc3b676938ac024d53a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc4d5cc03c71bfdd58b75a8b92470873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a24e08c31194ff514e78ac16d4be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206fec680ece1c025f4521cde74775e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bb21452df7cf4a65357f3543fd7c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868bf6301b375e8e3599e72f4f127b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda710f9b62fcaa1d6900e62211605ca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df57970a3bebe7b210e3c13ee4a87879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f694e4e71fe2c336f0369a0d5f7d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8915cb109fcb269357b6105d253633d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215c8ee2b60b15222c01b8458c5bcfa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc1ce0e671af3de6c716502f82436883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a1ade0a735ddaaa410d2f978dfbfe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31d61cbae687ed047e4aa2c5db9cf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ed769d969c57cf8c8caec366b97db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490228e9218091a9ba1609abeecfb540887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504855a404a84664d5030741f201208888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73241a1c24e39a1c2e2501eb7f422a3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9042e62e74d534c0021936ff1cb7c1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749543408f0c15f0996d54822e75cc2b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8a0c5844ad41a71d2c61496f9cf1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70922174f88d95b53087f3d354081d8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162fed2747efde3e40609831f4c741b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320aec03c5eb73f871e907e963749e1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b5bcd8689dd17cdac6a64f8531a64896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf203809e816656b67e9b4ed2d05c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583f1c1bc216ef99a7636a4849687a9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625236db2f4c7f6babf193cf4e85833e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e532f4881b33ea44f669095e0eae2e7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e18be5e3b6ee6825f6f306d6935b9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ec5af7ca3a9d1835cde2a5c6e3ac902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c1460b2782eede1a7e8b75d4dca6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e420ad4b2dedd1166e7bfd7941d6ce904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181f1029dc765052a9c341fc67a418905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf1d250fd17da1b7fe324538ba68f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a1cd51c9161c9575a84c32550e8c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b611cee4cfae6f9b2e88619661cf5f9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce436ff79927957e6029dbf9bd7e564909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68505c3ae75664fd55b5ca81eb300a0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07b1aa45f2fd5f26f8b935cf11024911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc69231e29c93db086f252f33a317912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813bac46b3bd32001a4ef3c3617ee0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b7cee8177c3ee063b9d337c49758914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964fdc7a7acb9cea2ee3f6890984c74915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44602be0f5bade0558ce363ca69eef916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e98d35ef160bfa0c51c2ff23f65c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cdd1f7452c485786e70c9bea4527918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604fab6357f435e4fc42c7173e9ae4c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b9cc0f4586cc593df20cbb188f02920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b3e545e877925b5dc495d6fb6374921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32bfa27acca01bf91017adf2b4ddc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26402148cd953f74aec79fc407966923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973017796df0dfcf5f415b725643c97924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ddb4c147cad5e8f9a15ed88c30a0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548352b47f47428bfe7181488f33d400926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092181a02988c725afeb0a6378f0a698927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ff719938353349b415e15378ab31928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab357232054b3a771dd690dc79fe8d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47655dc10c1f0ede2e832b764f074de930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a71589f3c5e5f9c6f237859143382931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bf30b1d2f6c6c02fa7796281b55e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93729dd8e59a1040e45323daf0789933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e7ad74307ee3099b409fbba09914934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24fee1ef95d326a04be8f782d522e5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9f31aeec1b4533f5b1ee3dcc02c9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe0e04e2145f4df2147a2ffc41ec9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fbf8e1df71ddeb6d780e9f3b55a75938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986d815b71c61d6a1958e69dd98f70939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d1ea13a79ea00a3ee82cd07a6f7ce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df4ceda1840b7a28d92bc01939f25941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169963923d02fc592d46c580436c270942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308b7c1c3170cbea174443b89fda9e4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183340a88a02b05c88dbf7d26ba02c5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6654ac10cb0067ca3989d571859e42945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dae6ae5e5e7af23bf188123e2da7b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef99939dba7d599dce786850c02ec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b2b37ae597c8e887263da0fc225f0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5cf0df421a9906a348565ea3dbb58949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899154f8f065e7869b4894d59c2794a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403883c562cd64c2fb49cdaf72b579e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd203a2cbb83bed64546cb4f682245c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bf0ecb0fd96754f46ac95db1c199953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833600a58e0a3c80fe9920368cab756c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77281234a557bebd548e0272000673955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016255af6feb4d55c4afe524034b52956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc569a55d174226cb613b5c53bc995957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520384da285479c1d15f3b0d2f5dbb5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8823a8fbcb4b228bd3761df31a1a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794c8c2c31cf74276362e42f91c1dde960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ccbbc3afe79897347f0ab9dba895961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caf0af76cda53f684668c9316f5a2c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc71f37417a45872cd7b1e88423694963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85916cb58d459cbf04e52e48e2a620c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f12dd5748a2e9b35b82b75f2141d74965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b792010c212523bde038aec7078c35966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab9613e97b5f77e8da1e39f84c2d0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a15c7455ac96e11607fa812198934968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32299259b5182284cbeb08bd6306383969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc678f5c3e6fb5f0e708be1e447a3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd94b75d95c97bfc661b74cd6bc3a0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a593d51b740d0f83ab92a0c0af42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e08c0c3102e0b86f9c51a07e7ec1a1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5c31f10ee5223f8464d86a08bc82974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4e8c579b90e8262ffac15fe79361975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18df75858d293b73c54d7ed31ab6bf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4099cdd5699bc424cfa7bdf54a2cc977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>