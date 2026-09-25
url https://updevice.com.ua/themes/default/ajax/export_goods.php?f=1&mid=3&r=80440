--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5363ab19da691ab6646be35d853fdce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cb840f7591b25a9d6925ca029db92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3bbd41561961e1d6e3a46551450a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1008689b85592de708ae7a073f00924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534deaceb03655ac1a9d1704da64f3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526effa393c124679e944cdc96d1ff966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02f295bde76a3f034ff49633b29f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69aa604bd3855ca723ffae7477a8ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc035bb7fdb4bbab63b21afb2ec979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521ff71ca100a98ba5420cc2c954b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc33354e3f8b130b7acd5a39f74c4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06907275b3e2aeed620d3e263a081c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d471edabe77196f761ec9d95228913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c165e230df5be6e046bf0c037c24e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5885055f75234dc6801919ceabf1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01c36721912e4949e9f433a59c08f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debec64977d4b1d6e62c7365778dba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d405c9bc9e99aff1c347f20a87b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b61622308613cc2b8970a074863f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f90b634d37588f7db77b6dc29853c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880412d603677f8ae3a5b3aff29cf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f56e29f16909e26368331e3fc45fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b557f073941b03d564b7a20dc4abd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e670c217203dc3c64b70a53cad437524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdf0af7813a2343a39fe275bdd81d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172304cfa8a3a8678378502ed94077c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a1f8f9d6d797235132a26220349e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b5741dea25412990e21128872b42b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69027920699c111b6c84717e64a7d9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a08618a0f60f750935bd9f6341f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5c1fd13596a70065bc6f46c06f3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af83671c3e4bcbfc3ae5928d8278132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd2550c2cc4008f99b074f43af54e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35788a94761b5584521779417ee129934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1facdfacbeb10386ab86c8ca8d015a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db364a2be92e177de34cc7de573a10936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911835bd3a6c1095642a1b65564430eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f55cff35862ee1ae3980d71a169f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1a55cf99a387c69c1a0b6435e5c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460aed9279929bc1328b3d20e3a62040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a344cd37a0da12bf840cf9e4f7896c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe3fda86eea7ad80dadcaa1dcd1e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43765e37227c773bfe8ab3d7969c70c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0fc7f920f42cb0d4aba5b6a2b22b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd05d79a6facfcd790e20724b6fbcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd64aac9c5b186c79f276081941e89446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4b20cd5cf3caf208050f22924a1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1453592e8cf91f3b17819b07b5344548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bfeb139a112f0d7e72ce03af1e3dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8107feaa313672d23be94ee2f1ca6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c8d2a3afb2db366d7e03c7df49ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843bed2450f0c1f8b841ef491a177e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d56778a1863e6da48dd973d4e0c2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f657962ecf0b899eb2b6b723a98d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5dbb1cf8d18d1c97424d67cc08f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f359882907f48b7e4b81bb9221b8b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1d5e009023301ea9bf578296721157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f881906ed6c47b306699efa0339458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223233efd2ac157dc4a4ff677d8bdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb5dd6684a6a2823c79f137df101460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a619050c70b6011ddd56bb9c8150e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d7981ad5c567ba6663513becc9c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788458e1e24cfe2c0dd386d864f45163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fc22d10d9e82dc4038365733028b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de939b856536b59e34c5566e129571b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6badebaa51aaf92743f2ebcc614600d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a521ecd3011cf15c69624dc941b53567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a75a523320fcc37587c62bf234ca568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571cc3543c749fe681b332cc86955669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826588515844545592bd72a1333e9fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0f006b22ff741458595e2126135f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156688d7632d99abecf92bf3b1dc1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c96ef1b2e049e7747dab79c59af773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dbe02196030257e4b59afc5d571aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e553d111f3a993595bdbd066d1d4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312261989d1399e61fd424a1241337876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406fbb216645e2bc0647b34fbe82caa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7271e8527b6a9f1cdcf1017b0fce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd772721ff5aac3411f04a3d3795c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67288b31f2b2d937cbd645ed2606a1ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e12840688d7391748b055f35d84f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507da72fbc7869cfbb895e0d16467e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a311ff7b17c75830f141d45633228f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090366bd79f251dace7b888a43947384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4664a44cbfe4e0d139c36a6b301a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f793fb7a8fdc8b6472af243e7c9abf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9d54cfeced8f7e41b2c7ba9b9d69987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d035c5afa497d08327a1304a69b92cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8bb6b68de19fd319a509a70d10e8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294654362fefec72c7958e0de75c83d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e1391245e9e9046ec7dc74cd73c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02fddc2f74ff105385e241c27bbad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e014da263e88bb91b45e18972fe7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a0a07a00357fcb82a9ec8ed549e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16198d70f39e2bdc5f48d3afd6d9298395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f9042e81d99429cb350558f3659d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9d48bbb32c6cdcacec0d1f5b0320d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6bdf8eae57f012c22d14d4f788a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75212f145090fbc70090fb4ca558a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439fad76de0dca623a4d4e568b8f9d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f03ac5a507b96c34264b155ccf83af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb2ce54c7d31489c79fe8cdc6be48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe78be9fb10fc9ac4e42d42b67d1f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb25bccfefbfae7b4c87b312f36b35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0db15f8850604ce82e1beb0e9162d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72877fd2e9514f872dde4e00fd5f05f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9170e6852911f63b305e6c95c9a20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba273051fc70b72c9e0213522a8deb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee7af5b1024e4d7cda48bd4533cd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b830c30d401dd097e5e834b7c3533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73728828e6e52314ed3962e8dc449c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abe312a88a465749bf5ae0e4f0931112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019c00f10fcaa1ff8b6360be968b765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f260b4ca798ad985a1223d1cd51f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981a64cfaa66e9ea5e6f1c3c22b303115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b5694c35d94e6ffb5cdaaaea3d6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8393881fadb274de6e462e9a46a59fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77dc8f66071da288906ca8c2e9b7e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff367d5d06eb73c18efb489dd79d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29051289525a3386d1531fb3144fe1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28d05ce47b072dbd78ce8877486e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2ab719324c6bacdeafcfda1e04c80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659611b88a7bc497c455ed527c3d050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cdb2cff9e5a3c549af148e1fa9588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539929f24fbfb91499b20889660bdea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41330e9053f6154259d93aa636eb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf677ed401bd713211d5cde088a6faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65164611360b7f98c20b99709ed18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df36f720a29afb4163c672383e2238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744df17163708a93bfc37bfe729da491130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9fbcf0c20436c4fca64633141019f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35c14436437b29e237022e3ef36db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ca9b5a3a7cfcac23122969e1df4de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b7c1363602e732a4db7c10f8e054a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01b03ed5137baebb5e1cd2a1b2524135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83b6cfea73ea8c3bd98bae194361e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785076cecfe3bf6eb012b5f9e47abaf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724249baacdf2c68e6cf6bc6dac673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686823c6ed92ff2febe23d270a4e3409139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0b7ea668e70d0ec8aec68877e40f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81becbc40c747451394be1a1721e0606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9e3ca1dca2362da316d94e0e7c37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49660a5cb8498141cf834a990c7110fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab04ddf53275207aacc605ec03472144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b892d7f2d92b0a1287bf38778caa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ebce9c7720544b7a940dc97eea1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84caabe9acbd1fdb953ea7e5ea6c63b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282aa0b282fadba1c754a26956d326e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15405aaf76e48f4dcfd369dac034fe9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7030da011f565f294d4159683e9de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7333764f0a6b8bb291cc69c84c429151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d56dd1251ee3de50c0b01f7a460be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44544be2d05bcfcd5492ef5dcd874b3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c46e28707bdca8a6aa73ec0881e964154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2d349e6aa1b03217b0d056ac9ba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf3fc13b1ea9903e62c2deba0c5a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc2d70c28fa612803dc53e699c91fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b344be0c99a6f82bd13807499649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533b24515ddf266e65870db06177e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060361335f406bd131871cf7e58219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773f417e708301127712183a376e93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a6af81506b5c41ada13d242c186f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb2ef100fc5198ff2f7b1014eec33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba5afb80d8ab38fea247207e1c557164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6badd00300050c8ce27981be663ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60de3c8dd1b9869fef6200b5be8991166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf5f8ff496cab4c4b12e43899699e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc637463f79d25f4bfd6f289f6c56e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3bc521f1ebcdbaf020e826c2ec53d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1120ca55e91f89f87f3f3521e18f5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568f1887b1cfefe28905bc294aa1b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a1fb3777884a6cff85231d4845cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a588d0374d7d094728e3507462ced4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf5636b355890e0ddbd7d08b8eb6c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20af9d16ea7ec744e3f4f3318a2238175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2f510c5bd72617ab5475a6db273c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b312edc3cbc440c1f3712f1daab26e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559b310eb73c562698a35ca8d479bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e247662aec61f160285076d9eafe9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1f12047f7ccea87185d26dc37b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4ed4e6ac26d33a3913bc752946a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926d4ce4e75b8be79ae435e88efc93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefe48c115db0916cebb9701edc5eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f6eaa63591729a50ea0d62415d9ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0ab28660f7000adfb37a1efd348f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac07ac0fe3a58b3daf484581fb719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90838fb52f34c3fca584e63092d33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7955be946b1b7a46a848f039fcfef6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd8760fe884fb21e0463e63ebab9cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c460f847337c472addf7b9590aa4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7863ed5a6c9e5ac4e52303733c89fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3588e907271e7c7235f0c50f2d8283192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066bdc6004409842db77782520f6b2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ade44beb8db3785127080bab70fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d04613a3fea39a88dd13fbd6bded195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816d310f1199f251bc4d160d356e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddfc13d3d7cc43387a3e965e2a2254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d8ea6a3635d2bbbbdf2b2e6992f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f12390d56d4e6bb9448aaf3b0bd76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b03d833bfa7aff0668004a2842da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e340fae39b3f50187eaefd994dfd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425dcbde9a357fdadd2481fcd748d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc9e1616ff164dccbaa81df88f185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5b005e27eae3ed70bf88e1389989204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd3917519a7eaa457a028b9d0f584205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a0b7b0d368fe952f54cf48862d848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603307cdc40aaca0a3d9e195e112c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85985969bc08a637caf9c066429ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc026579188127ea32a8fae3354a41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292a210cddb0672cbd8c802c016675210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48675e89fbf0aa3a40e4ce6c506cd88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9e1a9a0062855148f4fdc9b259d09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f27ed9d4ed3f785a822461de683c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90574c906c283fdb259b012af99ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1838a4a35cbd9164b7fe2086d041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8becbd8c33657a58672644e99757a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2e6ff22605f4ae11cd373d7d343b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab665488c8063eb20c7e9f9a968ef7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e4a0cb3d72e851e185c3e5c4c745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff31c169489227763a34b61083c48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ff1cfe9a603ca59f6e700d2b7e9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56108e8993d53b682338b93750d625222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd537dada6c2c7bcd9d90ee463d3416223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678fcc51e9697fd1465d59fc8b42748224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78ae38ec5e0690c65dafc62bc79d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eddff9b25d90d3c5f1b470e948f67f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6dc94267ca6e74b990d9cb14ec35e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806afe386e53c701eb16124de4deb4d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68a6a6af25cd593f1acc9788295ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32706cede308d5463907cefe5a6e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc962685d08d731ac94ce19797dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136b6186e3bdd26780cbd460d72c7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c28ca640f89a16d57a8d15ee7699233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5154959920691ec42fbc7694cdf9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c2ee3bc1c3d05271e02d22d1c590235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fd11fae6c9c5e726cd47fe91461bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c25daaf842c7a958d96be3bebb41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb10365d0516948322781738d6274238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64d5a5cbfed325a54d0d98b026496239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fee0ea5d475b3d086064e95ccf96c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba361f63f6e1692bb7fb660466bd0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319962b0f09e9432291db81d598660242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957003943dbcff5d19afa6e5765a1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470016679e730dfd2eee1e20de55437f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61131c13b6990165bec4265c82fb53f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3dbff3d08081463551018fea8c1f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe68b2e126cf9827e30d67f4aea9eea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05db8814b1184b429be9f688c4c43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88761f6503731a3d65c99ba1e12a7b95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d594c7a7380e4a57b05fad1c8bb10d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e31a05b474a03d2f4bab86fc0b5553251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810bbc8e27b58d69ebd802c59146b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc547113bf0933e1fb5f454b00b19e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b5681d4593f3bf875ef6f9e8d1cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d7e13a41a96e7640b82486730d89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee5c4c3856a8534b64e64565fe8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1a55a6af66ef67c9e30a2959e2750257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e076e937287411e90ef604ace447240258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57ead527e55670a02068d58eff2bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479dadbe510368f359b95d02fda5dd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833767c1daedae8cd8a235f58869ab7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4de0495c9163acc121c31e3bf0bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f712f8774b851a7793c3038854e49d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf233589611ce7f2956946166786ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178d56ec307401d42fe660c8d8a312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb255d556ed41ccdc6a4675ea78cfea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4826c2ea69d48c1f010eebc172c2e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e01f111874b2c714221aef1c480187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15034023921b97b9170e6cb51be79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03649305098ab95dcbfdd09a9393b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dface66f4423a1e64dce04b9a4449271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f10bce4a4a130633e9a6d967998204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d83aef8dde95deee56fd699809953273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8fbae135dbc7d9b5256ed61492986274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baad09f81633697851186d8b010ce7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b4d517dd255d410d1becd050f428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312bf736fdabe7aedff5b209da0cee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135959f51d368c0013616bb92f14c58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d4a468aee8bbe452709d37482137279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24ff9bdc26d83d6fc212686817ab4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebf9d2017041477a459efe26b44fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b321dec832a297b952dc2ba225ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9c3083eb0e64374ab019f618b474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f92543b1fbd1bc46ca59395443d11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f2976d53819bad9bf11d8a11a0fce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fbf3e9ab9573e0b96792fbc8bbd43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8653d9a4e70b6302c3ccc995d44fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb6fa0aed4f1c48399c5dbd91ea4ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a06e02cea2e9e28c3d2263872904289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116632a50b4208ed6bac1cc77f43768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b5996a59a344ae098b700d0f1802291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc108a5e71e08d6e28d76bef6e12f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3298c3c42f85102898bb88fe934f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a083bc00f2d115d4aaa7568ffcde87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752bd23e70a281d4dd90d36c6d869f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf424f7cff1a0006fdf3f286297ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2e55034b1008ad9b2fd50dda974f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827512d27071b4aa795bf3865cc46d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdafef128977e9f3441ecbc9a96f40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e629a9d72015a4b40c146b2c27f1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3f4086c6a2e66ca1057087e2984f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e33bcdeefdd55b0c5d592adf4a3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c3593a3924503a223b2cc3aa5b68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c27ba7eb160551bb820875f5c540f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ff55de1da7530f8fb6b37b4214f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4589a7c8143b97ed5e381620865b85a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595345ccb9b2de88248043fe33214b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95942e2308c31b1de48123f54678df4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b80f8a82591dc253ee3cd1838cac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b5ba6e101d72a2ddb73611d2b6f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cfef4e283f10d69ebfb1a526564cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752504e2861c0ed5d66ca0422418a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23215dbc767d18e5db815a503071b37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8085227e1f6251e8d92694ddcb74fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d499e5701d0b2a600093cc928cfe454315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a502022f38e69023cd63dacbc24dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109760e50f9581efad32670f02afa386317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a3924bf33106ee42b09207f9cd85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc322a3fdb9408fd36fe6f54c1e93c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ba2b56f01421948faf500c6bef81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931570fea651e3bf296a70369d850cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e26ed1532632e42cd3a6dff57546322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684083d49777f3dfb25da5bbaa372fb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ffe8ce82b6e3c4192c0a74e7f0d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650e8943153d998fb1ca80a5b98377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff1f77d2bb23e380af858afbf9c8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23f1a7a530a468f5c7cd1156ab9e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3d110b7452dbebc4c681f43e9868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0afaa772f22587eb78d475be0ad09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc397a12dbda16331fd51aea9b015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6486363c2cad80249e9a540f0c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d2d1b61ba6820dc6c806d8675f28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506be156b8a8cf46f580375ae212f22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971944255d4da08c9a299d963c47a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bfba89bd1e2e55d0c9952b7b62fc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa561e7590c2910fbe07f27ed8cdf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa190aff4f45a9ff4fc92f73bc1ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f8137260953e1ceb7529df6a2c88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238cbc6e4b6604a492df5d06832d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690810df157301f18e8737eecfbbfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff211e0f84592bf796f45b93571cde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5211b7cd9e48fc80cc2ca34b8f720b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71b426588a7836c797198bc063371343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb28db709804f44be432b62b02f5ac6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81188d1e218d1b2e2fd084f7c9d5f2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627a08a270780b904037d8fe39d775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ebb834db156b2619bfb40a001f143347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56eda8895aaf8ae007647b71b9a4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92723dfbad1a84da336dfb9a922ac0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05419b4ad75959d9809a1b04d4db203d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffb21f5a4cffed65c62cedfd7206c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a7f01bc439f6b7b254ec8f90169f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db318375d9a345a42cc182e5d44496d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53479dafa1cda9487fd9d9051b98434c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c77b09c1ac522e1d3a6b05178525c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725e6b755de6638a682df162ff84e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff5168b4f2984dc35ecb675768342357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216f453ffef861a662e6e925b783283358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7872427b3235dfc6bdff197e0e205d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6c259f098198b37867c6374d170c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e64e4bba49b9079c137d2e989ac5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0cf4547f6177f5c8ff774a457d5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c3dff99f3116e395b90451ff9ca9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb167d0a1b30dd93c2d092e87cbf768f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635845a56f0499d4ed79e9c01db4ba5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d222f93e6e163b18cf1fe6a5363332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b35327e8579ff3563026a5c614de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6534924e1c8110196793b0fe5c87e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8485b6240e880d38871e669605cf12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c299a62dd7f6b2cec374f4e8779e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483bd773d0d0164db556db78f6b181d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f556958110b845a4394e8a8b3db796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979fcccea38ba285d59bd37e925ce28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca8d7d1b188beaac9b96fe357d2b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b40980bdadaeea19e49da3461fd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5dd77b655f09037b7e40e43ae51c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedb3882f8bbb9d03e217df7f17e63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be6dd2fef56a1d8236712f36ed8531378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152744b62f826c185364d92698cce0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154672e159db21690978bf09bb4312f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bdf64ce5d03692589551007678683381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e784080ddd1a3bcf66c2b5bd8c77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3e83ccc4fafa27722b90ee51dc8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f16faa09b23ce5665f7d7a9f53252384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812240d33661eaf43b0a7108e2e70cc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf1ef78defbab863754bca1253676386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24463877300451353132183ec9c0a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae39b4731307874af352668a37b1e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d2693e8c547328d62d1e12e894d9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac9c1d6097a81aae97adc72bd1564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc3c0167094108765e47dba3fc8d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d43c967ac1109bb4fd15d09eaaff3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf90f578845c046221f5e7a4a7b5a1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705415897a7cc91eef26bcabf8bc9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377d392b575a336351b3c7fa4eaf42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d67d9e7be5f0111eaee5d649f092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783e1644ae2b46f371b0f2f448f711397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd1f216b401325b904fcd9c8530c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe2ae56d0170632c5f7c7d2b530ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c14aa756576263c9114d5aef041ce6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc904995ab2351d12a2a425f15c18d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5249a58876fda2380923ecb9fb257a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a37484fd2445332d972aa10ecafa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa75810d88ee8e9a4dbc8312f5deb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956455aa541a9fe839fc3f5cceaa7d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b7aa33de8a44f9570de4d6585e34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e40705ef4f0eeb84263f451ab972407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf5fba8b54ab04c6fa90edf0a722a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932067486559d48af693a15c169fb44b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2cff5dd595a4601b6e2edb2fb2c93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1590e712d1a2070accbd229a87376b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a29b6004d52b0ab9ffe8e18f37fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61576d38b1ae967dae091ad586babe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51562303160a344b3a1dbbdce32d8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e46b38ddd45680aa7b5fa21b3fa0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72a27f4acd4be528ba9d41ad1e2c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f611c6b19ddf2b451f09f58a36d9ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb47bcfa39214f74de202d5ce70cd69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c52add34938b4d1f63f3e518bb20e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10feb8b88a662ce136c464126668717420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9936dfce053bc2b0f057a09e217b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bd69bd695a44ea7702a929eb85db0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1be6b78aaa1ed0c9cc1249ac4066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5509e088d3452d68f3430514ee2d60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a26b055d537ef77adfa62c68ec04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52509ff1aae692ac40471070bd0e554426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9a073566a44b6583122a14925d42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ead83ddaa7bca02521f50fd6f04e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83d6c92754cc0902023e3819c1a40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d611f64649814d8d0c594c605098430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0988e78260d374d7ffd590d514091f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba7eb508de95a8ddb0c8d871626dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2cbd2c1ccac134745563f88959c4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f75b3fbb9a136566aa6edb628251434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496267709cc071178fe05aea2f3aaca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853c2903ca94ecc25b64d4c7e7842a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63368e2082daefc95634e3a2ef5aa3c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dcf1aebc74a1c10f5d19dfc2ca6df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4b96817739fb29494aad7de9540e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f46ac467d8602099e8d4b7f586f5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832523e9ae6b6ae75e690e6b43e26a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e12b493edbc77be3322660dd15625442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6e508ccdfb90d86651f59ff4b5080443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817435560ac6b8430236f43bc01fd5db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d8b44738302e95ac0636a93dd9f99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ce06364994a9ddf76023f9ad2bc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501f41d39df1c308b32f2b5f72a36a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b006709fc6da34d4530bec8b101f732448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d6432121a9774c895c9f8a931bd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2d5c1ff0d1c57d222ae2816f0bd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a43952c3bc0e6e467b7bde5b5681451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65135b8df8e7cbb0615439a6d3c5e04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ad53a7d3a0fa174250aa76106703453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ee488af34e15281085abff2c16e0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5378a5a0f49e234315fd15fe2388455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172f0018b32842cfa2b49163678f84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0fb9e8f48aa43f54fc8201bd737c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4366bd2466c1727a73884d4c115deb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096a91c81ca9994dcde9df666675b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6dc713537d3be31b19e9613ab752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac31bfb51bbd77e67ccecc0e4fbb8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95c8dc1606baf382ae8b02d83daec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a6b86705d388d8e6de6e6dcfe7e29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fcb04257a5345d5fca34499e9a3b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f51157e8eb9fe94f170898b5691ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480364e3f42f483a137c343f02294102466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede1e790eb192a978cbc8c79e42a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0886440d1701f778b3812fde0025db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e659859bdf80fd1dd8a3c9b2ab3c27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f34977e3e4aeaab34eb4b75f797d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834572043211a77a78f3cb3b7241147d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643b4b35f05c91904128c95d2fc9f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5e502c34bc89d3aadec2cd88470c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bafbeb8f93aafc9e5975f9907d956a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135cb2d19cfecce54325405c28a451475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf124d91917da9b79eddc75a4ff9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1c14bc52bd05e3b4fcc0b6212ede477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187cae26c4fef12a8a45b83f78694a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbe603d79a63e9353cc44545f7a5c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a3cfb655efb7465938db9841fc09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc271a2374e8bd3fe1ebef9abb7a657481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e746f366b609c7f8416f847aa1b52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d9f837edd8a5b1644f00655e1076483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfdb32c98c3545ac4b2f6490723d5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd112d8ccab5502daf7315f10a0981d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211788949cbd63a3211522e3d0b4826f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f463d6314a7557d52c5bf443e763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb997de1325b62ffca77e7f4f6f1f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987510c16b1537bd427d66ecfabe7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e153c17dcc267df8aab6037a5cf1ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71659e7171b1aa5521758962bc067491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f57dd15d7577268d57ac97553916492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4edfacb98156c812e01471f881da92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364fe9bbd07a61548cf53714b153e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b218d6f2d4a3cbb1f2264e7b6eb71b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd958c7cd9402eb98d8967224324424f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54873270b2674b407ffafe98dcd3de41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b71380b7642e69579990ce5b0c76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b8b5818d513b60aacc424e44af9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d4762b32efa1f6171cce03b38de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806fe8b0d0f0da9776aa506ccfc513501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b5813b042be38f9f96112a449a16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9724f12f78e739c77a95dad75e3944503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de1f7558b391aa7e63562c22af922504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682fd01464ce3548933aee1ee93c60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3d74ca16a8d023c18d21445141fd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17db45125b30eb3aa57754959b4ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097415444d42dc67813476964d2a34ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50f96b9bf945dd252049230fabf21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0b2174f7729ae47c456bfa274081510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f98ffe3f73945b00848a3f569790a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5401f880f0974c793b6a3de1e02878512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db257861de9b66f8f276796400ea9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c931bbebf3eb51bfe8f446d9d4688514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf99f17539c0a20bcd8d28c920353515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a7a987330caf562b87da4a259410d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45438df20d490f21ef72ede8f8ec31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829af26a7141ebf57b9767fafe5aca7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4375301647d30555deb216593ccd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddd55e36e6cff9a6e59250ad2ea0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3f34fb58d4e295eb1d1b91693a39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26350fbae1f5b2af19e80a1ea6590e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a90e3567c4b4bf6285aca7f56fbbe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7e3c5a8e57e040b7575b05a24030524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729ece2143ad45fbeed02b345194da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927acb8cfce331647944b41dfd178526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb9dee3710a5993553a3ffa0a7ac3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a02adcfcbb2d97cb7fcfc5e1c84ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfdf60ba5835d443a60211f3151e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7799be5c01c97220ec21509ebc09ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d1a68e0d2d02a824b9096b8e97f17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2349130a7e9130ca2957bf8c1a2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860614230d69a018afd6d22caaba268a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a92b030409277baed81ab163eab8c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4bcb744b382746fb6a851862170e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa920a628781f18a7684f88feb9985e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250102d465721f1b7149608ce37422537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60237466c5b4dd9d941799ddee8730fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a7f730fbcb4550b2681b391029578539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a16804c51ed089acadffd76166459540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81856b13efedc0f664ec090413ef26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc1e5aa5ea431174f713777f92c3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e526023b4b4b8e5014bf9cff24e3bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c046d64e1602d41a93f4fc67a43eef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbdf2b15705efc38124a3f7d310d1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578acf5b39a092b59377d5dacb077b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e663c13ffdf169650351a003b1288ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d30e2f07b087e4a87c35e87a1aec7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70bf7d0a8b0006e9414dcf19b64304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752116da999492dd80499cef04b22b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735abb52f77a0ae073018d6cd38c4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbde27504f16c4aff40981d5f1871a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc57fc91035ed871af0aec80d1093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf91e251b9ad895fae0b5ddbe0851d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3f6b7e7b2ef8a4d26047ce8006b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d545f1356c149ac94568c2dda7e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86621fdcc459f31ac8a483591239cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b98edb5e449b9bcbf75289f0779bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e162632fc25c006f6287b6664d23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9697f4927c2bd91ee9613757123aac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb40fe9085dbaa08e294ce26c888a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00802d42608a128295ea282bd441ca51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591521c22fc2bb4e87de0dd0fac594a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933f663b553bc3f21a9a270b080150564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c8721a102512ad5eba39a55fe867565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8fd8d48aae8aea99f0a6f0cc12a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a166033ea72fecd1a9b0ffb15b145567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbbebe784a7e20b27884ad10636477568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef39fb7b86b3baf83fee045380ec1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579df0a50fafd467ef8764d05f4367570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bfef9894dc3b7c95d674643dfcd74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70973e67b161644c9dc702988477bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac5c1ddb95ca2c3a675a2b6eda1a5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e2f87562d6cd6bf672b61aafc2056574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919a73fdcbe356a710b0a55e94f890575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d55b1271533b48a68476e5a18185a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff85c6f988abf8761477abd0e4f0fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09943e28d252ab0f4c8dd075bb53a11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d5fd0d7efd52bd78cc2f1bf0f349579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baacedfe5b76abe0895d3b455d1ac08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe9718c7146f314b3b752b57caef2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8758203942ad6019fb26b6509b8268582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc6992114ec2496c58462dfa02244583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071add72af300e2b7eeb6b97abbf186584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5366568c4211c129d0837c0b3b5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724977df8ce559693747fa31ba4d88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f34a480d259ec0b6a3a5aab8d163d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345d107d6a22f74988b7d1c4cf4fe60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5b6b66837e353104935098fb2095589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f68efecbeed97a622cdaa2174afd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916b6e9f88c74cdc3b3bb119bf4406591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580cb8a8428149218b3bbc0246497df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c135aa2f5e6787af594f91cbb4998c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3433edc587b1658063b6cf7fbc8715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763d89bc2ffaaa12b323a21c1b7645595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c81ba8036f90e92a3a2c807c1daa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4e0fadb35b030e0c79e4b70364b0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bacbc4fdb689cbf715ea466a53474598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a951f031120dda18f5bae0e089d946599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b75725fd12af1085f5a70cb26a6959600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf5ab836d13fe5e8be7b922070a03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d36d3269d38803db4ef97df978a025602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68241611c7361ac6f80a797fa996e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9921c499cafe493c03b2be5e19f5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f7fccf40efa0e8d18879a8f3a3f7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3255440ec8a029e7c7d3a9275504606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c76d20b9550fd70da1f6cb686331607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a5d29e31438b7fb15e3ada1d1f334608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71642e10bdfe1a7ba535d28240358c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc0914672fdcc83cabd816b7c6386610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264aac29b184b51a7abe86353c8fe12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a104b1f006ac107ecb6327ddc9787e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072a610cd0135b7d269695a3ffa445613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe17020d1a7932c42a7a227e99db131614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782463021d8e3674dac0d4a38288a95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01126af7b0394edd24a133fd58eabad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983674fe27610bd0a8a69ca1bc85cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e9b755c8b0c319a2476c95780bee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e91b0f84866c3f44d41b61861e92a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e4c6a42d1ccac6d6bbe6388470915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3922d635be12218263e39059f2ed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb445041e7eb621abda6c825a994c29a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969931c0afaba0f5e1a1f8cc4df58010623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b6567449bba5fb8b0aa5f81b85e3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468a4deebafe44be3b4cc51f776d30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177d4b71a91e70c4c5a2983b2742cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ed17411ab549fcb5328fd2330c09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dde06a8ba3408dda9663dcfb51ae5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc6be659393e9761218adfe3b572b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace974b87978af434f186631b7e7f67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151858d13d5c15a3002d446bb8b9fa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34cd03fd35e4dcad0d0a0107d9b0cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5039b6553a08305378a1fe437f2bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0ee61c74bbc87240b8a32ffce547634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861da24eabe9eea699f561a3b1686e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb38aad3a46846c814d121f76ed52a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52e2d283b18434e3fd6158544e8fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd051f5e4418cd49484cd1fddc3b072638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5749959099db3f11081e45d1bc4c641639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96f08521eacef7178cdc52143c755640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746372745fc131de10dee36ee4d3909641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923e951114ec537b0e874e5ce32ea2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cf56d26bd1659e478303e9ef3000643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b7a972653bddd586e6fae51f02d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806962579dc4bde492700e3ef84dde6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7add98cdca4c22a3ee1eaea1d24619646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9fa2bb03e5e6c9dd0b7aef11c6762647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e609d19179ba13f83897e2512733648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acdfe57276557ca4a2685d168add15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4334d626d1d73fc62601e3aec3188650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b3ae69ac3304fd966773b4ebb99e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e13fb3924c8a10f6c0506725e012a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c33cf99aa16cf6176cc7821b10333653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4dc2bca5e94c801d9943a56d894b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff00e4a29c4043e92c748a67f99db2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae52ed57caa5cada7b76ab085a30a3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7bdd1ecb8a430218998c5e38e587b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a24f79012e060025094dc4095618d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1221630b3a8c8eef12b619318559659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf5e9c19bbc916e0e2ea6588c59ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4279b461d69e7f796077203430fabe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48fae714a578ab59307e23712b19bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a54b4daa4da12e7124f1a58a5fbcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a82a9fdaa2593f9378b4bf9c816d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263533509eeec338fcd93fb6c9c06b6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8570bdfc202c401960badfbaa94c6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562918a8059591d71f9a18c4ed274d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c1f8d0e9d8fa411cabad990ba56b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a5f008c69f17b1b253eb595d0683669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b307b5628929452e6315902373322670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed25fe3c81b394bddc90abf564cde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2357fe78cd28aeaf4d5bc8d7f737672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93796c5644fa9156c2e15c64171036673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e11acc17241fc34d2b532a7f3abf5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f46b70c10b1b842676ce9602255c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc23e1b2fb65202ce8a26190af753676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228ea0500833ac1a57178415681670b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd468d538c3f4cd4d4ac411afac648d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e1bf73760463cc6b1f483c62a0c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dabe9aa4a25de09c7c329f5f7041e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df556ca9e71bd637e6a1bc65b642fc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c45c181fff8411222d580daa8351f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ecc1627e464667c45736ffd574a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d6b643dbdb9d575552bf114692c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1679ad9e7c69cd0e7ba4c0006e84c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa7493953f077c7f7c16648d6a528686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d2eb09b20afada459a0a3dc55d46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95542acb82493a095e448c15097c4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be49b4f2851a246fc9679de30d6b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4ff93e5e15ed8f985ebd9f703e09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb819c8eb8bb091a150788a092ac2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b711fbfece3cf4bebe3637d7d55e3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a176ef1bdcb472b7dcd2fd33e2343e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257bbed372bf09311ab5a392632871694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114ffe43d0e420a121f4c1383e93ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3355b6050040f281172856a3c71176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c737e04694cfbf4c0c17be07d9f64db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c356ae69c4c6daf5690b4ff47af1ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcbd1a1c9cec05151adb668ddfb830699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1bcacf4950c70ef0a4482e586999700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef0a5556da9d940d1d1dcf4a88c77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297343e8028203f5d2a913b51bb1a259702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0da13f1bb38f266c9469aa766f408703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21968a3e51e4cfac6a0faf751d35b12e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8f2ba9ad1e0e5fffa7bc9285ebe5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b68e7e385fbd78e9a3398ff9fcaca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a275db5b446060fa11de493f3dba5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39873699e5a010bdd57589a181f429708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e739d8fd366ef5dcfabbda3a3acb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff4c200997c45336c2675d14654d34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6983099121f29298bfcfe460976c985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167d28ec66be3e1e7805aee49fa8c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c83d6f3c62058e6e8c2ad7873c962713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c7db953d01bf598a389f6923a731714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ae7a1e61415533f220aaa0905b8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1a8c4d271e91bb3120dbb98c5520716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b31956c3cc2efb9d339f9d7cd831717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e911a7928e0948b51cc72c8898e6f3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de803b45f3908b5b3c05d676f1e28b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb66fdbd0a4a2c31d65faf235e9279720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bd1f03d9ad5898a9f862f5ebf991721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b659f36779d95091b66d0fcfd80fd45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff9e663de242d0d8d64f4ce6752a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa42fc5266889e925622931821c8c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275bee853f7fd771d1bcffc498e8cc7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445ac000e002c43d304c4deca69e3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a22e6389f33c86e89e9790f513159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d6a39592a2a9e26d68cc3b929fb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ecba00b62f4a7ae8c60bec126476d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb616a9f32abf6f7b427312a15327730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd7f5f448be928c46e22c0cabee26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffdb3f6361a2956b64c72daab2464e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff11598be3d4782a78c9787e5b868733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa42707127550ea0525f2f05245b71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4c093b8465970cda51bef5552072735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df480ca91aded4f9652de5f3c6b10d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ff4c2bb876f395edc23892edb459737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626f1bccceef5af8e7e75d883fc7a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714e8e11c63d0b2fb19562edd91c35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e2b15f27337a57270fd1f5339c9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ade3044e9412525a28ea05dc07ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e018c6dbffcae585838f2cb6b2c233742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16342491185a2ea6bd17ee3778e18f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b8fe503c18f1e767a0436b5b944f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df8f05f6f52d61ff2dc3491bdc762745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f65f990cfd11ace1dbfd6503d191a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c6f35dbebb85505865789ad0f5a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd4f2a3a75995da863716ce9bfe2b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f84f4073c6cf50b0027d6a61e606e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a66516c8ccd482ac2b3a37f7f3672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bddfd01a73703ef1e4c0de760b0f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c548baec10d08d6bb8deeb2517f08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca2592a34103ffb277f1be57c82ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec55aab102d051abab888e20d5a06d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c341642416f7fea4fdacfb1c9219755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724c871e080ba2767f8c1673458572756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f528e50f8080fbed7ad5aac4384b661757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7d6be733d1dd847b5bb5a1c997b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b346dea6fca2c34a193e3bb5fa7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308dd3eb5b611174f4b1530bdee2063760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b973f21947fd1ae0200a4cae427d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eda67a31619b4b3e591cf9980db8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2879fea201260d54b8e379e24492d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2baa3314dc80856a8ba9b87d95dedd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbcbec0c82e77b9e347aff1671cae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea9bec6d52a7ddc506879f284bc407766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f38b8702f2bf5371836da6fa57417767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda54dccf60b898448caac403a4566d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514479bcf53a3a059a89caa694fa52e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7a06e080117ba708b8d75512022b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195aea4bf49d555e9da94a26c788207771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762950bc54f1f835e2c6d70f6f3db9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320ee9d7b49b555e70e19cf55db537773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f0d67bb6adeafb9d03bcb9b4f78e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718564b75c8122848bca9e99e98a5b12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1b16973745b86f15692eda2304e14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f44e8f7e92919eff3f2d5cd5f9c8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727a1d4d81dc3a62d1fbedab3b9b05e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff43e7c887e8b0eae6cd3aecd5a76a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a7761b5f79dcc2a82791d1e4072f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae6034cdb92a1ec59f7b1b4ab2dd5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccdbff6aeb5c60276fddd19299352a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96166b04aa82ca03889343a44cd7c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365a2416e8e0f79c3ba85d57b14b448784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4252fc4768ffa90f0e93781dcdeb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217b88636de730846de6ae95b042a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74feeacfa702fd27ee7baaa3bc71062787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da431e8b441d3d24c0e7f4bc77fe36788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d8b52f2cbf114c9464ed0ae9c36c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee360002ad5527b224b2264a3317b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a4928fae68824bf47b4aff3a4f545791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21095a95dfef9df5c8ea8e7c0c6e4e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c04e12ba92e0ef37d1d16d7d84ddd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a55bcaaf40027e9c04c7e1f4c08a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a36e5cc6d796a184c49ba7734c703795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad861cd543d757063f577fbe9a6ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42165cbd73ae116990922ec3dd6194c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe019c8fa654e9e6e64b4d02697583b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb3aef73908594655af2d28cadf86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005a1000c6d2801b15c3b347aebbbd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30275ab7f0b40acbf2d5b9216ccffb75801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ed41ac80bf62bb1ad831f792be3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda296e772f468983d94f0349afbd9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3219a64b9f38ef7a049b45fa3d3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0dac776963f507ff695f9d89d4d09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a462cf81e64e801d7f32db763b10806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86aef719069c5843d2d80984809775807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814d055310ebf8ecbc9deb9a18f64d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bce14be8ef09d31b92317632d33eb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09547b504904e3cf0dabee5340dc80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1647bd8075faa5ed2bf6add187b2f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b40f6bd0692fbf6f8175fbf5d3703812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35548e2677730ec9138e90a3601cd32813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecaaf9447aa363bb67ae1ebe12ceb7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3ddc234d26a01c06bc0ce69b7694815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f7648a0535aee23a466ebbe55725816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8330742cbe4982e297f9652a3f56c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba21965a19f0145c2bd405d211bc3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe60defde51e3d74c708b77633dfb2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035a39cee420bd64474312ea37bdbca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeca74c2a1ba01648781766bd5ad1a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399436532ddff0ed34e725d37365cf26822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f969bcbeebe2487c7b47aba59169823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46538f179609e60f7f0fe39c52efe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ca17393ffe3dff4173fff1859f29f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644eee52a0eeefa882def3c0ff1c75a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87049b0a97e20bbbb2b02398a4ca6f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf886f422db5a4aae8d815e9d339aba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af86ad8e6a840b00f06cba0e63181829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176fe61263c2f8badf4d7e46b57e00830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be10c2541ab28ec634fd53db535714831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20771a7d18e7eb2a1d894ac3c9809832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3596183555d687c8d0c62eff37b76833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23850abe38be55ee0d9763cbe41f2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019e88f09a72385361c77724167cd1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772f1a4cbee3ebefd4b42f127d70ab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703ffe4ef9da6301d3f3d028cc115f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fb7de04cfcc17918d8304f30535a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170957085781c348f335c3b141afba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdea01073e8cf8eb6ce7493e211d4c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095e0c3caf90aa0b5ef291ee63d88f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83540b629da41950dda775254a67d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4a8e07679a9203482e5757fb2d42843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5bfc850f564f41a6182bf6e6c134f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925805b1ca202505705608eb3a1d447845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c871859e656a6ece9a27b755a37dd7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea07268aa32705824f030546518b02847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525656a1ffbf5a188a599da3e42f608848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425e2d7f29fbb1390447b5640b14aec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602236be995276328d6e91042fc40f3e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497ca17a112c92260035e0273e2dc9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17820d7525427010e60d0181bc31a6e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8c201f08b5ae6a3b06af7b6048d8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ddaa4680eaf369a083fac1d61c8a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedeb13c246f492178bb45ddffe7b16855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00a0c56d35a1fd873a42a3ca1d6572856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151258c7fa68ba1f305ba5631ae628ae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33b6744250ef0009a6499242976b2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e2dbc3b6d670c31d9380e6e2f6b8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3759d44e400c6cfedad0851e88c6a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f8810f05d2ff00c5949e39079aa4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2470b9592546d0f84155c4a2f767fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ff1a17fbaa9954e3264783b55013863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848f32a124161b54a81b1736f614f5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427bff13c4718e78bb5cf7949a23b8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bad5acac3e0825839c13780a964e4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbd962e7047e62f6fe4909c27ab3a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450a5487de28c49d3b83d2d0fec941868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740374cae162f9712dd0f52bc177dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281910ed3fbd841946a224edf739632e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa62fae7b82e662588f2164db3ac54871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d410a320653b58d4ced94a993f0974872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051dca6da86324a5214c1145867bc8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02379664e9db94e0707ef1cb69508e36874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c2cca5cc24d0d1515ce205d181c4d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe6ca4de4a3d594033232e908eada876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144021f11014a887de6a55691188bd0c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285cc43f9a4247d960b6503c5fe0664878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805e886df627ec16094de1bb1dad5f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332249e43ab00bcaae1673c646bde094880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5db800880f527d4e4846ddca62049881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915cd2d7b54e55c84d5ce2dae9e5c33882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061791820b01d742d5f9e1c2027709c1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b330af82b0f8355acb5aebf8bce4a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ec0f72af484ee1ad0ed2346b9a2e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f02745367a48be79b8bed2c1c3f9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b4f9d188acdb829eb1983bdaa9e93887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417f23afff9db663be80c8edcf50d6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea189d2bbe481dc4a1d0e467605d8d40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c968ac19adf98bbec2d8bb53c6f30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c77b875759c266d70e21e3f3cb8f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ddd42656b10af2d11ee99f1ff5a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5f9b2210186677f04fc7932da279893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f5ee4562b211dd6d24474f5518452894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923984edf7c74b17ad1922a39e81b6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab006222e2cf0b9af790c4b19e051896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a49304b64febdd177bafaa2104ce897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3443ab87ba090330bb777efa217b2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19cc1510fefc3dedbe2783333a2269899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4d91d4fd38d318c8874cc7ede8120900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f068d0f6a972a3b3870511f80d332901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff35bcad88a702a9c33e4fd8b09c3d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545f7b02e73a1861f887b996c6b503903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858a5af9d67fac2cf8d257419482cc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9af6d127b2d49a5ba6f4451580838d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da3990b0d2785d8b944681e9f28f4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e48692ddd1dd1759667ee2644835907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c449c562a1a2acdf1ddd4f261e2968908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b04208e8b1c3421c380ff289edc9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f321123539777cd3d721ff1a9f630910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaecaba964921e36dd67390a8c99c8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f58bea626b11bc85dca286eb0953912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc917e84a1cdaeb1a6884a9cfd309913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58e37099b5839d0d2ff5de8d776b41914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f7e3cfaeb65b5d7ff7ea2743d233915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6f8ae51772ff077bd5f03bb9b098916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231109198147f3f3ae6692535682c40917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9136dd6e4b4bd205fd9ed1ddc39b7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ceef336a0b83d70b7c550b034a64b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40f9b1d6e86ba0b54c83cbcc9d8a1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f1fc519d96375b170c3c9f4abddc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b51832485d34116802725b0466c48922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c984e54518a1f6992ea47a4fd9cdc3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7ea4591956b45de2443a814a3776924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4248521b71094af9bd2cde02c0225b1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd6837ed0f6fb6c952eab45f71975f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b947117f92fd33a62f144dd692a8d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756f0dd3a8b8ed43d9c3b98ef8dbb7a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c07c50642793958f5a101ffddb5ae929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9da448c6d79a34bd03ccf5ac6eb4b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d592b0abf158b40e19ae5f2675568e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820320f86e9cd71765df756a6a3747e5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2e3205cf7794267aaf150429dea6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ce271269f1c83ca8311418ef775b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8936a42453f9271a5839f77116a6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e042c657abffdc95eaba65508a9b63936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063cb79ff134ef6975cbee085ba8fc0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f242a6cefad6d946efd7383d0eb3a4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5d4b2f35d7e399b7e0786d5b09ea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52428cde11687f3d77771fcda4050e4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b0578be7736823e3bfcf3ad20f90941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a2d38db073e4bef6784c88538ca9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26862b91892c5202e48ee6e37526c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f9c529aa546686905e39070ebe5e4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade21193287a71eaf81dbe910b2d4746945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276855c312ca97cc398f86a6a6579b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c4f36d67629e2b0ad5533b8a80b6f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95571b5f0edac327ad76907d6ba5f1b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9aa264c23f465bfb10fae5b59259949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da435b06f3280a2100e557a0e711213950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fc1f04c5d9b320fb90be6942de8e9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919536c2b1012439023ed049db30768952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254151f3b61354f81d0164da33762f35953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3196e0250fa0a2305084968b4fda954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123d9b1dcb2b5aa2a177b04e7c7c91955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd5ae569d4f503734bfa538ede26d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3cabd6a2d38a12ae626f492a64a1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe95dc18d07061e6643eb589b708f1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c3df9cf34de981f372bfe290f326959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c93e240b774366c8d2d200a6e94a1e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f354ca19e9f035c067d935678ffc9d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc0745ef47d5a598588abea7356d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352577f4a5bc79443b97e3807dbfaa55963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1256f5e80b0e0679b85c19716c4b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7306dbfa084afb6def22b58c953e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855cea952987790c709a6fc95c3d86966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af988f2308e752a73c0ffc97de47ac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194a8d14c71f42525193d030ed6d00968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef9e8c42241c7191b92c950e05254969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdc8c301c3a26dc82cf0b95e5dda1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2caff896d839847692c7a2c95bb06971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372c4abd3bb9cd0b783daa220b43e65972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d3d618181ab71f85b0e7c8ec28fa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a6dcf1f421cc80442875cff4fcde1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf4f538de4695cf60cb3abc9379a3e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56f3deec207361528f82e9d863be85976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2042848c1e05f27a02fc632331149977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f68f0ff9a9d8d024f3640b3141741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343458ac58d7ef90d691a5efa18a7af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8841623a391b442c4876bbbe35d1853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b934de17e72d3639e6524aee8dd58b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281afe4ad1f8a7eb32348902b48d3eac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12d801a322c9ed1cafe75f496c56f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83127e5a66d1036f30320009acab1487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf0dcc41691391e82a60466830b568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d899d3018dbd85992fc6220707540419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de8447054c3db4afbac33552791b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb20022fe72b7891b653bebb534d7dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978c67833c7f57a551093e9eab751512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550352679e39459756a03c1d92ed2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429558f6781f521e9e03872e91a74db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badedf8385bedf1671d136e3a66bc7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54bb72bb45e76f7ec2646701d64db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b34b0c1b69f3e7d4a78871c81fdcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa5d8ef16e0af195ce7058d730a9cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a19cd7f9dd8a2f148dfad3f0781319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01005d8b5accf4d7289b529057f572020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be962d441df727a82c75cb261a4f5a9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425373ac93e680ce3c52b6384539797522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd02e3a863423173e70ed1f8cbc425123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb7da6786bea1ca7f60e5f6ebb69324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b46d25d8835346d22ab919be9b1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadede853519d1136f4663b94043bc6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d4dc6ccbd82401305580d49554cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a578ef6a81a83894da8e495b8f1e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0c9b710a2c1368919e91606b937129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76522397657361c60e9c2094cbe600030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5c108e20a9da566752a7348a8a52831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282939fe28a6fea781c814471af514d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4143f818ee646342118aadaa248a8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8422db5e4a3fa743db337738f727534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836563c8ff0eb3512b4ae62f00e8ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120735a25d9546d1fa4359ddf673d10d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe0553273c61508ffe6ba3d801a0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc23804d350d04669b016873be38cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6cc3d101fd1b277ab744ce5e398d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ca9d680c8884e82666e9f38e3a7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b3d2fefe1eacaf2f1e1088fab54141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25043f6d892810011f22bf38543e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdbef271d14b4ec4ac8173e582fab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087e02e09624cae23d36ed1e5d2f2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad07b9f72f2ecc78e128ea419ea734645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08aa853ebb2ecbee3642d4eec46afe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9886dd24f97b5de4c09ead8f7bbd4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6455fe75f4de0aef75c8ea6cef855048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd72d6c2661beec5195a49131a43149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f21de3e4763fa0e7aae3cce6237a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbcb43190b124b4d69197b34e8968e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1432fe0dc98d178f0223c98cc02952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154057e3ab3496c1a3fe0b7df59802153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade5cd8679fe4747f27dda3ff9aae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81586db08917a922de8750205c93a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651ebe959964fc90d72e17d2a3880d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f4055e191edddc114f862cfb7f8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe958407299e095be99e1776c313658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20f0ed40391a68023588f9c34058359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f6ecf9b948ca17ad15fd2a96dd10c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5ef8ba12945b5d37e19319b315eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa7844b41a3fba0260b8b862ad29762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145db5add28fba00cdeb06486d81c3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220d9977b47db6444c49046d0ad48364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c690e9b61ccdbe53881c2b8319ddf4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e4fb8327c5bd4e5a003de771f2dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027c6e1fd81c762617510fd8a8074267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07243b241a85700bb468b3727e954468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459831cda2807f42efebb889b6bc84969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf026eec7554c8b54586b3937a051f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a786567890d8d6973b20643fbfb9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847defe3f53a317e4139094edab5c8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609cf01decfe5c8cbea5d1e408519573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28781033db99c23d676d2a64e592774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284a371904a5e488993d87ba54cc10e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c953cae3f2e0653b70540bccc3b3a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df80a2f5c3faa783096958508db03a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796878517dddb5c45e71e7fbff40e64578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11a47306a3525423b12dcd64d229c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1198f1832deb175dbcc42efcd033b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73d2e81c1ce879acf8e4e7132ac7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e2d4ed822cf61a30e7f94c14e1bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a64a578711734082d6bf9f9f712e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de476d2ae56cbedf70985757e240bf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222153f69560e6c0d5edb11e358e4bbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66eac13209ae186d759b086d4d4ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ee79d16f037641e51a8a46678fe787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c9184103629561ff07bc733ffafe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73fb0a1c7ae59df2d4e3233886b6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0569feeb3473b8e8ed9d4146e05f3ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6ed79fdb57e6e0d8a24fd76b3f60591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895851909bd01bcf7f807756547c5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f458254b5b434001bbf2a7a0eb0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1d22c0b730b46581d2b7b734d16a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfba901793e217f7289bf6df2ba3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23d4c7708fc19d4fd186adacfceb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8ca050c274efd26e65ca29055b72297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367987114b967fd36e05db8999b27e9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059bbe97a57b7645fd066a2a521f0f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2823629260b8711abd540ba21ae009b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208a9f5746823b3159ab219b787575a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caf6f4f2a58dbcf84120d5f2a3adc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810cad978d118448724b0c90db86af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb005faa8a1343f63608dd786dd36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9fbe9c433472390b2315d47cb63fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd0d6ae565f569c28fa8ded4e628d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cef563544cd1b1cf14ddf4f5c236f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362204ad19f25c3045e885e1cd2e64a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041825067de91d5506018798c9ae414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec07b17e41816fcc6b54aca72c69e9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da8702c58942f6f912cd9c6642e07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6635e76e8e0c80801dc5976e2e812112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714688d2e65aa55dd25dc6b7cfbaf78e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7053e3cdb5d5b177098ebe8799a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e9302a9dd394635235595883a5c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b2cd65fd00479379feded781cdb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918d228e2ad5018aff1839cf967c4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cce43593aa95871b89cee2b6a7a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc624916933d12baa012a74e0b7471c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e7bd662b4067baf562fed0c246c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fde0ae272af933d4632525c1d9e8a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b74384972bd1a082b71be6070b50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d52f42fa910bd366cf8909b401c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96f4eb815e90a5c7ae9224424e275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bb794824bdac658daf3055bcd8414125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a805056e5f7d553f674a44397010126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304efe8aedc069c1df7da8eed19824d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236970e0140374bd74e8f91ce2aa027128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5622bb56a985e66d64118ac97b87c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5de415919120224b8b065c5f01ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb055a6b7ab366518affe009dc4d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0979adba885151166fc820e02bd997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772cc65d48fe336a9ca340dd39544d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114d0e98c0fe0c667cb222885fa2ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd9be0c7ca406b66fe11ba20fd318135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e0e522890d01478afe68890f354d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35107b7d058e6407923096ea09095f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4bfa1b7943c456fd47170bdfcc69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01df657f222ef7959b49460f0ba4c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0db741eadf10845dd7b1c233e110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d958ebc4d9c113db585ace4128ae1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553b83a028772ba7f12a7b8c9f43af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6a872d17aacc05a71bc8e5ab59584143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f760c099e1367ee0dd4b864e418bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9c86e916abe279141cc9651931b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a87f57c357646f5b76bc4fc0e3a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968754494ad193430ce2291966b93c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3990ef4ded213ba8aaa8a785107293148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eba51a945d26b65e1673478861602d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72668ae7d9fe70389e0319b979d7b4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0b15263c1870117c10a07f1e2312151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a60105b31ebfd32a15e1af63df8b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec391dcbfd6de4b6a1a02df761589153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e76a2de778fd14bff0f212d4f859154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd2931b418b26e50e6ff306eabcc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e8b2d80e29f82fbac1b882c7d7f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085774cdb57b9c41f8a4914df4f236157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73872eadf0be6ff6c431197984653f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba42694cbb9b0f3ec8424f7e614a4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a1304f2cb4c15e9ea889e1c52a51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d95812f717e89eb6b5696a298f5e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07aa818f466feca446ef3c661aa1a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820a55d6fa8a598557077dcf9ef1f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba155f07cfd2fd2232065c55625628f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cedc034a99b906230d445197d4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cd4226e9827173d25435c72786dc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001048714970588fce68d3c21bfda736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018009f00e2f5949a1ee7e01bb008a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5596a935cf499a5b453114dbb0cd18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf28af0296b18c804ba081fb27f336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8deb655e9ffabe0a014e87f4a6cb10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b3bec837da8280052429624d46cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7d680e0472ea5e8985b79deeb7438173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a22e1015df1dbb8dac7e4799efd29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1725785383de58b176527ab64c1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209b23e979b9a34033808346abc0fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074424b220a0554e2973fcd813948b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7c79dcbf212888ff39bf64680102f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52003e3fb85dddca7853c847fabc7ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4050bf55790ef6c5199bd49c13a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1d956b7c730f2cc4130740efe198181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1e1ddf9499eecaec9837db854535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b87a6dff07cea36e03196fe36bfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c21d0d5aca380fe6983d30e50aca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2210557e2d2dd648c2f8b2e6edf9c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a3b84d86efc3272f0e493c6641b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d877b7f46c4d11ff514f1c527fe11f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56506fe9cd8d6e2180780370bb81a5b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e6dfd080ea4fb14ca253465b4b22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01085b6bf35a56ef289e214e4485276190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19048ab90ab0ac2e1b55dd042c1ce67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4f75499ac8746f6994b03f486173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169b526b0fc155a8b65045388746f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e19a3609906622df15056edb8681d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30cd13f91f68ebfce9fb1f3aaa43d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5213123c6b341803bb4ec27c18a38e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262985bea98cab811da1633a51c4b14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e7b22ce8adc4d219b109e6461e10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205fe0a78a8078e6b9d9b2c8b076951199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6853c4bbdd4e86dc02e509675a1db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc207456169ca1a194e34711e5555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ffe9cebee96303e491c94a27208d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0da137cceba8bb17841cb29b7021203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5406c32c4fcde12e62a6f8a570e38e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b51525d317ca1311b55ac37dbf58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7391ab39bd36d9f53e4f1153a17d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c04cc348d9ff2247866c604b22723207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ce149b1c30bf6c3f2865336d4370208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e14445c75a2d7d561b0351ed30b769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4818e345e3a32b7b9289e2f2ebc867210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6965a4d5208de038f2b37050f1a34e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566eb9c24e90dbb8df6a6844623c8f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e174b756ec1744593231d1fde96147d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a699dd7c24de100745dff1306a46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d70cd06bf4ad4f8dba51b6bdf161215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc0e6fdca99ac171fadacd561fb55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd57e35d2d613d85dff978385ff299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2eca7c2aba07aea07311132a3f452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2e1e4d36a0bda9da16c5d6d019bee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccd71634d0c1da174ea0c160183b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd1c9be01870d4861f73cec4ada12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34563a5e92a757f03b02d9c2ec7d911222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e27eda1f7528030dd6e412bf008cdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d095c6b40bc55899665bcedf5f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea426c2afcdcb142a3605cd31538aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71063078e3111e91a48c2a2440619c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3044339e1bcea6d52aa99754bedacd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76d685e1a395d6d1d197ee981617a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bd2107171e4245ce68441c7937c7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424fa2883ee764277325acd83c2bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d59c317d8e30d6b31ffecd075d372231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2486bc040d68b304c4c8f7ce8c024c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37e612431faab743a55904f9b3fc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1fb1ed6b77c234f3145a56d9d6008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523222017d20e0186e75351bee308f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8d3ad66daaae595ee645bf699888236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78ff6edd91187860044eda72d05ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd620ce63d182983bf7a0f55d1462238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc74034a3781bfad86c009f604aa7e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc013096ddf6d2964e1df61b555ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac665651b333841ae0443d2663704d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c105e7e60d64dc39667bee06794f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def96956e40aadf73042b2f6fc53533243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d79a3a4e66a4d4de584f596e98ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a6aeb9f06e338556ccbbeb8494ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80f6fdfb152a9a7cd54e39c91660e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f76dd0e8401df1bef13b65a10c20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e660aa546abb332f238808827ac731248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b654ebd2d2a9ec1cce5a4665aa5965249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d9c0de0dc3bdaf9a7f8f36a590992250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e334b021716f995b5507663cbf4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a476472e0c0faad3ea59d6a6d9740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b4c36b1d526bf947a4babca3015c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70084bf9058a3c74ca4f2879c99d818254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904909a6d34eb1444b629f88b7c63f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46cb56a40e64c1d3c2089bf554aeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157f51685a33af97ff7593c15a00e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90737b14210deb54d49559f484abdb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91963c4a42875d9c22a3bf68e06e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d166f156577e59b449a29903f7b0ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707181d61f880705b261af9063aefd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f20d57f90641cbaa613732281ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c7de01487a95336d1998206e0cf33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a25bf8556056bf77cc854cdb297a4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feea1b2a8dc3845e40910c9727bef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eba07f691c4c5b9867273fe29cdf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afa40667395cf9190f6498dddbdc68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88b643b4f3c4e75c3b03f1ef29958a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6919b9b2b1dabc6683dda41d278f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b69da285be27f39a1f9273872323270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789047fc48bba24350aa11ef827f793271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d6d6e66ce1fe2a1991f604f30ad8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc61b8d08a99bf678a5d51f537748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdcb939ea1ab6400990e0a3b5dd1fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca722f4946e018ef4cf3eafd0738af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c5f23152663a4f1090409936fd28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb8346160721f8f7ab383433ace35c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070bfa7ee79a0723164cf207efcc67d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06780268955af3f579fb7e7f9b386279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d0998bc17bf5a7f0d1416bdf1def280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869132cc1e3bca4dfef1b119c452423281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd25d70cb8215e9a34ba7277d5410282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e237861343e1fad93a04405c94293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6e4bddf0b0486a7644d2d54eab27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde99e17373a59637b4d323fa2e30ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f4103e46067b463f49e302b19622286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fbb136b268e891229e13f1b978ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f1acedd9e1eb3e15c0c41785a98a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bb05f0885277fc8dc663218ece37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e8074a120be09118e99901ee232c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd3ecdaecdfc5d8bb9eb4467a2c85b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7a85e997566b3bc2a026829173d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a009d9e198cb09b6bd20e0209f577bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db40645dc686e794d90d019605ee5e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e86f3407ef28d2fdd8e17626f8a78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f41ce7b74abc9c9967b70a2fe2eff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4382f828af02093347163f48b6a53b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a49d796b4985a333c9921c3ac0500298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b197c5d9f0aafac7ba4ee621c08ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44099e7e356184ac2bd3faf105da7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757e684b5cda933e3244bc9b7048af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae3e4bb0e1355065d7d8804e3dfbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7133c16eae4d2844b649ad7487a45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa40c31e1018c1d2bfaea13b3f7a6fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f29cf1c37f4214c298b754ebbacb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930492b161e18219307716db74cb3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d83e73637585b5d5f28611e6c213b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950358caa1119703e293786c14d6693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d195410e91ecb8afc01a145871700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb537e1d8aea167b8d8968b203d76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d96ece7452309fe1de1ccc89fdb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbf56afc3dac54ffa7b8565b805cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9652743362866436c437ae9c45c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92453905dc0db0092e3310ce3379e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b56ee89574d5f4940ac6228ae793e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19124fdb3cd0622ff0fcf61a5bc154316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f1e49bb3216ad6ebe1f426276db4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526a0adf34025badf5010ed3581dc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f493345846a63bc018781b5f328bbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc733508a5be2caac4130a77a917a68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52220603b1c91922ab5418381ded93f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6ff8eb567154f981958b23ab6595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c06689e8a51c8d5321ffe6985b1bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af81bb39471589f2be4352032cc676324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd988c3600cd3feb3a115e203be97187325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4964f67a2c6b75c16252749e246a7fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761208717110750132cbbbd7ded764d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06c894aac6de6a4eeaf61785f7cea6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442be2cd068b919e6dab9a8925e45ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac28115eeb90b719f5f843c2f08ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d4efd32830ef6acfdeabde60c481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d407ea2144269f0c3a18d10bbd8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0270cab6fcb2eaadf7c8ad72a48f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592bcc83b7bd0be74adcf0032c8054334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4d20b6965023b93366922b7b28b30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6db1fcfd4ed99e1c38403957a395336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91ab559aae4d9d21719f13847ec85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d855ed4402f7fc27c16ab0016d939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077a61cc125d20bc052d956e0d6735339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b12c421c6062a4dc539e747da9071340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ffd4c4e4ed307559e3bf4b54a132341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d353f52c1414d50660154b39ee38e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d22508c7ec23f0e6429c0347f274343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa9e16730335445ef1b36c81b07bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e6e5f0ced9b03e52513afdcf72a40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa1f50ff2170703c147fe70d8b5568346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922535de12863624921f89d4dba8daa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0a5a54e4b3d1a4eb4423888746ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ea2950353fea78eb5d504b7c0976349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769c14f9b5820a913f1441f2361e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b9f5a2908c455303323029d72438351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6150e7c35684714ffb8693f9344b81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff4279e78ac179fdeccb83ca8f33b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14068aa94b28a8de3d592538f4f9c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73251fa34130d8f057aa3ba2e10b4a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba6c2ef93bb30aaec856f23cebebc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770c56bce51ea98386c6d4002088c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3c8e340e285dfca5c18147866838358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc667f57b2d2e053f8b12f6764494359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e32a88f5f83aebf02a2149f9f8e60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309210302fa4b884dc9a537acec489dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f300da855ef3cb54504eb461ab97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d52ab5da27924b7275ded1da6d13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a7e9bd8003030ba4365d9058f941f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089513c125778cf54427f50488a7ae2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127fb6de362f9b2a1ca2ff5a8fc5f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6272326965c4053980e72c1593aaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212016b302d5b38fa4090be95483d25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2bdd322562f96648b795408731c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b05339f4440f0fe388bdf89e8cd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae309ef5445044e8bcadb12406316371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c710f43ee2c5f8ebd476ef840ed42f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb3fdaa767d2ad6712c848803f390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d94020dc36e222ce8e06ba8cddc6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9bd03534686b97a54ac40541dc328375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfec9aa55bd5a0633a8c6b80a5278e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114c760d3ba42ca054171f83218ef1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f2e12c0fc4efcc045a2cbdb6ea4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373176ee876ae24912be7cb777ebfd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72908d8e7fd60c7040d710f3456f5b8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d5efb0f0db903fa4b0e174616ddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec52049dfe0297bea764aca6968ce8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec2116d74d781409a7befe3b7bc76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede246c7886cc20b4e0fc223c0878d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d19b40abc6d8466f126d00c0e4fe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e8343c10bb32f43b578fa702a75c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697add755047daa872e85b72525de6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec092fb777d1aa6eea98254e6b1941388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cace9e813f49bc99a1a607043f956389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990c2610c4b0f386b8b1de6c0ee9f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a739c32fa1a842c31bf5ddfa5399c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce155d95d9e1ceb04c45765573cf86c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094966b9f9d11cbe3b62baef911af8c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d02c1e7f73c72e413b7aa426c5e807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c298de9dc6242a432985b53d0c50e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbac45252f0cb26a25c77c0421ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38a31a88ce947b20d79d48a0635d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbc4eb6b2cea76677df9ad8240aab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29387a20e6da82872f57c43e6d148b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c933449c9daa1d289b8dcfaa22ebc7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d42758b6a4c9baa6133fd05549318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca6d5ed7e8eea16110e62dcd9662c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe2c23c49c14eb1835b5e9147ef47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3df8d260d30cf6256e635bb61f807404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7821b401f5adc7829e7f979646d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867cd539ae4abec0e36e810c77c89c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79078687c4abd02601c2fca256a5a55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00fc6a4e9fa8e250d623391b4e7e45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed17b44f236b81c78bb51b4c00658c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b55b7b409dc12aa46b8bb2ea15a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb184c2a6b741be3000ffe081a44028411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc088279a6162858e118056593f11c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66066d618dd74906a39a24e451107e4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c812d0d2214f506020978eeaaccba88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a6f658271ee9c9b0a5990319c736415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7cf2b5a75a43d5086927699d91c4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d72847963540c994ce738403d4920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b7e9674cda06e219ae07a9f40dbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df9ad5432af44a48072fb737fb147419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec3f58f580ed653ac5703d51ae4128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc4c8dde72da10a160856545bb402421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48bfcb717a3f9040b7e383d066a69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885d9360ba7077406ffaf0e4b840c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd155a1d0fd6d1f77b1ba18d79fc40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23b03d3193fe28b3563a5aca19a154425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb78886cf3e6d3523cc68eb5ef8f5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55565d6e3593abc7017cb6e3251108a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff432b071274160c4fc5521c8eae4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbdd3d0ff6ad622273e369f655c7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65881021413b5eb220d9091be1ca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a73c537e469a0eb3d8c9c7afb5c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92624b7e4b4e699e9fd72921a50f03d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8928d5a8f590eb871c02fb49b04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6afef0f707c6e8ad4627ed26887ad5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d578e88b8b5796e69cbe33ad171266435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5012f9d37a6487b3c5c3eebd949dcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598f57b36cc05e9290ac9e443a77ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629500f71be9ee1b7136bfc988bb56c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1d05440af699201a7353a43de3e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3197779133e17995800410e63db16b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5536390ceed3403cf30a397146bca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77678ff2c2239204ccd6f934f32e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c317d5b181269f70f41c052d1fc63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e030918bf590134d4880bb9cd27a0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647c09f8cfbbea6616f95d95c755a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d908f6658c00ec9cb141bed0ed4f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8087d96a9b84e10aa3944489b1d87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6a72a66eb228ca6380a0aae41665448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea9260d024cd3c33876a05f400d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a229cf30b10438a8fc1bec1624c30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c84621a72ee96a198824c24c8c077451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7a60380e6b62bcdc5f239e7c09ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e04cca41186c3a732e284f5be09d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077e20f56efd8c3e1110b2867cb4530454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca27690cbdc47c6e8ee57ce1d745c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105df9446303bac1997cec246153202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd949fe1332ce25b83fd156a59ee98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566bf5afd41ea703fae321d89dd6b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc25ac7de0d5a58d6fb5333759045459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc997964ddcc57d885a8b3010c56be3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82fd18552955255823b16b2aac101f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835aa17d3c1b88ff8b926d4884027fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde421515ae7b69da763bd08344352463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f53d22accf6f4e0c2d6f1c5375f16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0055947c43be5d26136ad44d443c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d6d4f70508259787dcb4702f712a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f393ef25ee208417d008f70181a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f18d6b8632da771d09bb0385240f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960ee24efda2ec29f2797981860b95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d19051674fab81b975e276d59e002c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac81e1f44243ef2735e12c1cf27dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed0c4a0ef1de7e3703173455c9dd5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ce752f3725a963af69f1cb4fcba9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d48fd794b45b4e20f50b78f087abbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50072f80e9b97729598cc02d4c2b541475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8244af2cd12829db7f2459e93c977476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5bf535db39d243e499cccfbd85496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa39893ad16b93a535b95278d59304478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a7b2e3cb91f5cae45cffe5242b6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfcf8975a936ba554062a7bd9c5566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec5cee6e3ad5571a78f9690ceae2c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2917148b6e06477b175b67a11c63a9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd36ae096fb49e37ab38139924dff4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16962ac949a67e515448e46eb18ad3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6485903fb723d5e24d97ab12abaf79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4d70ceaea38a9398ba61e9412fec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b605e34bf378fb12a54c6f999e30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3fcd3ca6a8e322397ac7b018eb930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaf457a60a8ef14e25e16adade9109489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f902aa6643fabc493f5a1228cece3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f9c29ca207815de7da4aae0039cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b366907d0721a2f9ccdc81ab5e6ea2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a39f726ab0522d9b35118078f3dc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d73f8b1645fb8d5d3db7e87b89173494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea2855646aeb587f45c570140bf17b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231ccaaf6d1dae97e7c0fde3defb82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f556fb1e2245901d96561fde695a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe628e2e9cefb762024ef4e7d85e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0641fd64d7aa8a3bc5ca83bdf6fcc98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c887b2e955de39b0d4a70591abdfea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59706d63c0d17406136fb017b8ad56bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2e8639c92a6cb35d70b8def7d7c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b99693d86bebc577051a8bc45fe7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd5064a78955b5a8b07333fcfe02e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa424a75603d47ed40144d83e26a32f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9ab9b9112936e4e72ea8dc144c1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390e2a71392e9b07f4271e6de04965507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db5bb0b863d53f1b3c740b7c1c4ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000847951923f24e7fe2d4e89acd9dcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d692bb023217150e06e59f7e2ce2b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f7390c4fe6c1affe7d7136624d9a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a5c862157e8cbc664a16f02f31e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a55ad12feb09260a4ea4124559c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ac0c69f6da87b23f4621012dd355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4786f8e06444ea4321085b941b49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801edaee29bbb7c0924ccbe2ac641a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8d58a73e431faf50a94fce57c6a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf34b97d1959c851bfb7d4b4914767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf703ad438e107933f6cb969b02d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9df77f2e1e7702cd10eb5ba9bf979520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146cb927d0a19496f47c77fbcf6f79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2218ec2ef25841d2057f61c5307d1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744aa499f156ef44843a5740ad2c1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af57816cc11f8e3b5c3313fd1a0e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e913bc1db6396ef35be076e657ff221525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320de6dde7b9b83677e4b543b83ff95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d61fd83168e5d5db7b6a66b6d915f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc17e888b11c76a697a388e2560954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc6d9ee38d884e35df0e754f7c67b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759c0d17ab03c4870bce0ccac4ac1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104ddac913cc56c3257fc7a90a4877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122436709e8772f1c6989ce85013ea42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273301528268b4d665e84ae3cfbe367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc63c82d716b6f722e3ff2440a4d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ee65f77057855e531957e98f78be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9919aee7f7f559c466713ed24824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e86d59ad6477a07ffac01864eb055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd79695a32c351ce06b6af3750159538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2471ee8eb230ce92a7543055be2dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ea09104ca5765899abd298a35a54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b646aee6bb3e85b42569df4cf96459541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1db642b5b95202698bdd26644b4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ebf0f01b2de330e21411ae1df7de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c65e576da597b05956d46fd718123544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1e6230dabb1777f9cf77e7e5eb2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941b4c0107285a2acc7d3ccb2318ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e1f35936682296d22a163fb0dd69b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e70a6fe3fceadf6db5638949a613548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f7a37baf6f892d9a4dd6910036e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ef8980c7f5fb3c8d5e0d60d9e809550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7363efadab471f6a846aa590d1f6f95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d0aa7db23489cdd65447dde3a1fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b8ab1b2f1dc4d78e214b429ee3f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69004b694d330e9cfbf9d35fc07d1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f18a5b73508c05f01e3bd69081b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bedc91e62dbac84a56f3c17662fc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e559b004e6f323b59c7fbe062591769557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6609e26330a9b335dceb96f12ca6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ca169d41888d850a29b04638fc40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d89366720786d5c119ed203af578d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e4fe5690899d1f0ea1b0ee63653f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0241c6a85dd6009f3e00a1870b7c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28606740dcc284fd82e71f8f2f78f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d84fcbdd3f2a812e90c2037fd123e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd372f0b0a39842bb926a73be802866565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13f80582bbfdfdfa90bfd77108ddc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc5bd6db7d76f25fced884b52437c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112dd9e4fdfe59c354eddc0aad10f56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ca1bce11fe924b2a2ffe9cd52fff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf7cfdde80044c42d9247e4c2a8439570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6e4501923043d45b3afc3e0fdd1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe12a6cb1916afd505c5f996ed5d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeb97ea6f2247b2ff85ae41c994319573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e32409f008147154c7b71ccd255e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc7248e4c622f6d66ee8c1d3542d86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879468065b1a8069f545a0175cefb97e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e16968f2d375e42e0d508ede84dee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1fed3e704db52472eea0464d2bcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727dc25ce4dffb3ac8391ee2c447bc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b065ab4aacb5f7e223825f85b2a7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682a676059ad57891cd2a0d0d01db2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622fbd0d0178e1ac6ad11528d0e04e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add1f3fcc9a09bda9a71b74aa40072583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215fb198f1d7006e51ea92fce43986584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be6b4628d28d7626067404559a270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98f5a424de22d4226274ff57dbb55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba11e4a4442b4d051595fe3b6ab94c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3dad03d7ed2344cbc132998d91bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec37390f8b9cc75e48fb720a39996c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a55a05902c78326d624d18276d9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db32ec87554522019fbd399eb68392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0024d14c5536665f9500cbd05202e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b0c67b95f157de16c0a63fbe20295593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b054a07473de651bc78c3737ef5db9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9a8bb52597034c6425e26b7af6ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81140610a5c05022a9bb2eccf209817e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e29adbde0befa44d4870c5b550ac9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8172885518a6e0f98b2b851eafa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ab18af2600d074426bf1e25b296c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1587f17794401d88cbf962e00f3b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176013631f76b7eca5c508e8748795ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7da5edf01630cdbe06152b08a345602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b33e233ea0a92a49613e33374834603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638eab72c7163d0a9358d4b6f730dfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d8b4c19c60a403e6d5ad912d6873d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086708bf5cd2df3bf7cec5b5a34e489606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb16737dba46328094f8fad99a196ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489feb2da019d5490989b54aa42a781608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0715b0d29db4597dc835ca3164263609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9e605565420be2bf95964a7d3c5a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d2dd73311e8eaa72d75f4d341b05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aab5848a81c5b019d0f81f1b6ab73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c1d5e3df07cb6279f96771bd333e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04405239f607c1e0fbf7809a7ae603614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957bfb36349609159745ee8c8bcc633615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b3f8bdb1ac757d7df856c31054e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c8bea63ef4edf91d4061de06ea64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5274a633b3aa0100f7ecfecc07e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804157014468c5a0ea9eba994318720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff1e2b6a7a2118f3ec2b6995023bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f13be5361918a12f28491dd8aff92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1a15490cf130f637d8cc47ae6bdff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08999320d697de20cb49e2e7ae26296623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708d15c062d893c3d78e2caaa9752e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c8a630698e14cd916aa2f87b518a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072b74da076ee1763ca28dc8ba8e3f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf50d3b3cde692d3317176717bd1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d756050cb77c4ef94d9f8eb3c8c8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823cb173853cf8c6779ffe9dbd01df5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c3bbee778c5b680030e835c215af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d5554bd243720be2d4ab6185b4db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8224a4df5fd2f763e8004b85513140632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54bd42b0cde3bc0b9d69e46bf5627633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ed9a874e7ae7a09bd6b36b5de4866634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa72227421e9956780b3a9f0ddd71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419a54763fed785c6cc17686200252636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd633677fc6924588f518f328c2f12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a21a575b77342c8a063b0b13c7831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f480e6f3084c33a61605ed2a67817e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dcd87f172da7fca5e90b70a021142640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bcf16c5ed48ccf8ed907c2be38f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4bb51ffcfbe1ac4d7f8a2b6fff08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198127aad432a4426f8301044643f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad660c5041503aba82ead6304aa08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba6273fb3ff004081e9db34ecb45b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c58f4a0577008e310d0b9d7f9923646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028e56c4b146af09bc475c9ce9b7a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a03262db33b8d449648899a8c7eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204f994a3d9f5b5e12fc170045b8d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085550d830a4e1e5e40a2fcdeea929650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264c2cbab2161dae37a05c84f021d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420f9f268a5d3cc2fd688dca98a6dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358f2c7aad05c91011d1517b709618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4946b44fd47d3c12d79705b4718d77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e87e35f4ca7dcc302f92292d5164c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87168c262b82b3089602b909fe66da20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a2da1ccc29dbf278133021de8ef77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb21bcd00599b6eb90c0e29bd8b80f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb41f45661ebc541693ef836ade44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85a8bf563b2ee7e2d471ba3c520ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5fb9e32aee3fc994404ed01551977661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967efeb21f47ade7d535a8db00203e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ffb1a564c0f4a1b8a06ac0594b23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f9a62a9830cec608a8c8a703704e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021ea4c928806a46543777c2b42cca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12359bf16245d051c27c3367a3f093666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec79c6b6f3d07433acbb9273653711667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81013df214920a68866d2bf6a221a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd56697b341d90abf61435719890b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10f8e35bb6d0960bcd15215b9b77a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd04774ea2a0f13ad3a9db60977bb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75910a86644b056f77004121f254663672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b9a196e404780da513b15b032e8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501396556c97097dae7e9c7d942af3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842f4ae2e756f16d6b50d3025288f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2e4668167be4e67f89280ba42853676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af49df245d6815d4ef55fc0e0324c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4e699cfa0e19d26216333dc79fa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ec134833ebfcb15ceacf2dba2c04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5cb1376e56611c92998943c00bd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe0792236f832028e70528bca2775681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b9e1e79aaac6f753af800e3d11d2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4487e3355e44d96dadb077269239d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f1bcf871d699a3c8cbc926134e6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02380056738a7f48f66b3987f4b230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364cedfe057692fe28c19d884945352686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58e58d482cdb57b58cf1be6f492be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee97384a31cbdcad7c9d2dd6a40c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca75ce1901646eed43f13ced156a47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba7ac0d1471f9ec6b447c1318e037690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c230508dab26b36eb564691ebfc3803691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a867251d17e4ac1bdf671275a7b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19682fb16656356bfc42174bc9deb7b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238e00959d4f9b894cb5d33a0130e52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7954eea45ec6b1613614a463bf8f98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeff82f54e96c18ab6df85da22823a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb860effd86c4ecb01124891ea3342697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e557d2a6053797c2989804916672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd4907034d67321077bb75dd8bf88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cba4208c5ca4f92358917946bfaa1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db52c6cfa5c1ddfb131d5a5726177d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8068f28d353996d4971b07da203b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09396074f9c0dc5ed2b51e9c255a6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12a23435d29ce3b2164a16ff66bad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073964b0c0a9b0bc2d82c38164708a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07754197cca1e158fa3b3f8b2bc631706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057202fa4c3b7097af2ca4fb0713b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3ec82e992a9a8aef1a991ff62282708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065fd30fc8fd6e7d36fffb842d04512709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14453c9c158f1e253e2cbb74b16ccc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfb28b6db2a076c7b519da4ea9fb9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec6528ff2fca1e8f85b7446a2c7b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490848fac59dc38c333c9edd3140450713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5cba85ff695745c193889ca93531714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62566fbf35fd3fb1502be38507aad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490303a771421599c63ad9099185e7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5494f7f435ba3fb245a7a158886bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fde6e0772e3a72c8c7d8f338214233718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a7e8b9133d33c8a922883ad6b50a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902ebdea7adf0950c683f9db8a0b1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c650d55c76bcc008aa9f347e828ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0332ec4a1d2904e8585f23c5d3571722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e67ae5badbe133b692571a839218f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63e27ea4f3fcc2c76848a39262786724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63e43db29d5920420d1a069505882725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c51ebb835fc77c0b2865fa696da1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b594ad74b8f3adb0231f5bc9d34857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a83807fab807091f75bb3bae86d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13e2df12325f8e558e94c5e67ffb6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494daa6bb1db39ce88a18532a492ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b83715ba30cdf7eb8171674085e9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bcaa04455b3469e9bc5eb9cc96e78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00b1f9661eef71b079a3f499dbb15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3fd9726c4506136be2d2109f8042734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837392ab7ed986aab4288a87be9bb051735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8976e41e76aba9bd59000cb82133413736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bed34b97d665aa93874f6763cd6d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f21d772fc26ad62628d1c3e3b036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068896b3b60cef4fde4140982004243739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f02526868401ab5374d1d5bd93be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a945416cb98382e573f27458bc3166741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e7d4addc56fca285c34980eb02ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb049c6543e19edf1090d8c6976825743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975801d817ff6a96d067a4d29a8609744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07a5fade7ce600f614245b124e35d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0739f8956d1381502ee743eefd3fd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29744385a3ec2a075fd84347635051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281053f8d8086b8b062746c46a469ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695ba1b75e709c1967ca945e452905749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352135f01a486824858242c24374c74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4d9886df236fb87e4cd0ad6a28d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dddb801b57ad2b4c567f735b45b4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25e12fb4eb99c9fbbdb16a74819cff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285281db848c9f362241469cda0c605754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d92161b2f991e62dad551f47abe2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb432f6e32530b3add39ccb7954db68d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e92670beb2db8d1ec5c44965e7215757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e75d4dc32ff03808552ce72b0322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c084b72995078199860b2408ef791f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ee63b073c45f90ebbf7e0a82a6ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab591700ef902e201cf8e09cb0c92761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0f901e39802f1c4c21acfb7247b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebd496ee2b2b23530dd1f93f5aca6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729575f2e0de2726cbbf2d1e2c48b7a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75337d725f6a451065b8a92653e0ae46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00253aacab3ff5c665e8b2aafd3b5591766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a60352a41f3a930c06e8839099d17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf10a1510485d3e9e31d7e5474dc6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ee03a694bd6676065dc6f985c407769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1618b2743968dade72388610a35203770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee6492537854b8e20beacd722f78d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880303a3814b85d2b9a60ac600add7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d4f2187d10b9893e9d02d77bf342773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf207a9cd789d708ab95924f6444622774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d053b7fdbf076f1dc7a042bc677a66e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18901edb90a543ab568988c63c538a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13535e3ce7e3b0f05934b000e8b5b01777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e02eb23bcae976ace636abece062a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39a4b7dfc1e5102142028f566b1743779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8571522c5590d0ccf26feaea4f0e56780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c3a039b5a4af38d56ea35ae4adee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fbc7dca37afeab0f0f37a3f920263782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86749cc740636b1189f7b5df5f291861783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0c8afbd6dbf430336397d17b28f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdf152f7f2cbec124e86c21951f2a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3fdcea2ba219a4d8f6e62c0a8f6c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d3fe59a0034562a9c98931e8681e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7c93478a3894eeeac5965666ba35788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9ff87c6e1906f466b55867807287789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c86d0f118d804ecbcf284995891e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638dfba2134039d5d092b786d191c7b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c2bb9275bcbabc6beb13e896c15fc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7c76ab24b13b5e726555161625b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7dde0a32607426f37b6562427e1e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806397cc157568d2a28721d594ebf5c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ea07571a0e12d3f4322efcbace82796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5e2007244aff3d09b8b4510da606797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1391a6f556a067a62f95a31eb1c83e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da05b6c138d143cdc9d0e32142704f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9358c2e0b841277d40a983fd79c8ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c068a5b8bedf6dc037bbf8b3532ea7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502879ec05d042bf009fba005a72df6f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a351165e4e0e2597401f34e1eec3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab22f2ad23551a611e726aa22652ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb8746ca9d08cf978b3edea54fbbf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e92a677d208b22ef63fcdd79a1c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8087151bf01246a7f2fc0c11df5a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ff03676f10c845a5e34a61c5ba4b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba01c4c90400737dac77fb35b1286809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73967ccc42cd48d182a9492f59134a61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7bf4886c69377853f30fc60118a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466629ef039e91edd2bc49ca033a311812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f2f6ed8eaaa363e864f9df52c519813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970db708a22f61de7466d6bc0223cf3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b51ba4fbc232d1d3716c2fbfadc5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0cc94b7d60f212ecd927048d7909816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68130689bcefc027cc3509466dd4fe12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370d4d25c5fc64a5d2b5aadfbdb4a3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4516c3eec2d34809310d31919ca0e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08283a32062980aba8b42c7a87ec2cba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2070b9562190fd4c59c07312723fbe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd19c34adff51c2ebf12442683faba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87781e59da00714690a4cec8106f9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e542237a8ade5cd882c1ace261c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f56b6f5e3ac0ed436d7b2bd4e279825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e394fb7eb10438ecaf3fd4bcd2437826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b66c4f26fda0e8ada303939410184827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483277ed630c02adea81d540816d3d3a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2a1f13fd493340ca5f061a794521829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75086ac3779816f4289ecd7414022830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed78731dd5e4e3f264821a90220be1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5761c7a3b68ce1c7be50c62b627cfc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63b1051c0084c61a46c32aa749e258833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358109c916593efdc237ff6b11e1f051834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e1ec85493c9049265a67b45d61e7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25accb738eceb033839eff98eb4034e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731bfab0c962c480f2d7c1e20cf3d8d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda526a433768edd5f118eb5e8773b7b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c3784235885978476f9b8d350fd0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5d64ea60aa27516fafed8d1568fd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949421a917132a1bfb5f9e81175c02ac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9b57bd96a80180a6a6f1079346d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95078f29c7228fc7a0e04f6ace65eb0a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a874f70011740571dba8cd3b501fa844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39903652038d2ca5c37374c4c68c53845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf498acbf4e356d5504d524415cdf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec044f64c43cbe1d9ba5dc92c7873847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef62a9b434b64277445179e175f051848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79515f5f3d5bcc687a259a6fede17c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487804f1a7be8b59afd3b5dec3e34ab850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450575b6a6096719f700af5c5743747851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee057c1a0d2b45fa2381d80b6c68cb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b72bb16da83e9b497e65bcc78886853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe421538f39fae8981f8a0271daf6a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245f419ea0f5d0f66c9c9c9cd62b7f4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865bf01fc9f7f8b2c20f512de94bb69856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496af3c76209baffb4229b619150a44857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e668ab746d14522db965cc3910c7b0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b92110d098fc5f8df21545b9d8223859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916099f5cb392f8faec2040a29e15cf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9bc845d0ea6170196aac1d110033861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721fee1b1d0c89f6a5d8ad0d138b55a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa27c66588ae4b44b84ddea45e957863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30506afeea5ec956ef255aad4bbbfd7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc35a6ece09d3658682b044f249e8a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c457fc63d28ab5b8d45d5609a309cd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c6281a8ccfb4d2f5910430bdd36b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f68fae057066460385e765f951cc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0a5efa80977c30b104ce2133820d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f19d27420670c263c5d3732cd8d02870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17351cd77647be3337c4fdf66b7dc5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42bc178d055a4fd837553ec1d5b70872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1938c01c179f12bdf162b27b64d4dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d209ce3f897867aa48a1c1b661301874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f74a0d9e10ef27ca35061e8d84446875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602385a287ee1429e1418699ad06b73876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118574e559459a140fcc4ba78be98723877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590798356ff09e64af3625b8c3d1ba2f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20732def2d2e3fa56a2b5f32bc23e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdff34d97956aa01423b43f6dce0dc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d172fc901906aaa0511d8467ae08d0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226ca905ccecd9dac9616992d93c346882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e74fbf8e43ce468160135e8974c6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf5df4d32bcb26daa72d6db6adcc9b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853980990e46f5093cbc64c480023f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ff90e8a4fd068e31654331f8b256886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ed9974c1ff3167e4f0cf3704f093887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ee944db62e38f2e99a81b3baad29888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b494d5120358a6eb19ab6131de6d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33fffe42e5134bf25c2275032938c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c4868af33f8e58de61cdb6c3422c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32dce0933a01d1d8e2bbf9a97699ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b2abe3b9f0c2bcf723ae1b090704893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f5e0d3901032b87650ffb1c93c914894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d06e5a95ef344a1baa6a51dab859895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b28fe8047cf31ed5a6ddc45b508fe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aca8e72de2eb6c2e6569baaaa2233897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f8ca9c4cfec3fa02d1e1b7064a9b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e6950a947c4d22f608e0236759db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03308595924d84aefb04216dab1a7cb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a43c05e476f25972fdb4c354f26c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189e2b691b1df2d9230dccb2647179a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117efb488104efd8231aaea54af9a2b5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739498a0b4cb935ab41d9eb0541d1894904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14cd33c690ee27fc972844d423a613905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b281ed45d838198ef96fdb8e90c429906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766100fe132e2fbf9c146918c6b140907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded345003c1ce8f3967a2c7d305e57e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceadae2143ace1f1d3368b32a5b4bd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48ce8188ce43c2274bc410c432718910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ba0ed09a9e792f84a488f6547441911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a471124c534b58017d236b574036912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c757493f7b24c9aade81236c3e37f05913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c53c62b08b541e0f5d1388ca7ef9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b5f14d9682c413decea5d235cbc7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2405c0afe308ed60418c5b1c71ded916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932de84c1d961cd6e327d6c42d5faaa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc118d5d96e1c2efa571a39cca935918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d75bf8e8369ed5d6f9ae2e8225c9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d2256e504c0be7dc73068e464327920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5bd95f79a4d66e966f01410a8d5a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dabe0ef638fa6b12d90ab131e8eba2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8af825fe3ab019bb5006c75c753f93923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4178a2d0890225976befc710b194924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c0a2d678b743ed4a17c132091bbd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1def2f56a880b8c11ec14a42bbec9e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039cad8cdffa70b67e76ed3e216d0d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e1eedfe5151224c64efde6996bbc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8531f5efdb7fa7c054af768fdaa12929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d60e2e0bdd97becc3b3bbe7198753930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be2171585c594b33dc74d93a0ae08a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf088e0052f55316c28165bf21a9b682932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d0bfa29b62f8197c9e52d0844d7e1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea82776f7f7fcf561248f012af69b61934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db5d09a47b730d1a616a892d4247a3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf25537baca75c9dfcc970d4b6225936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3095420d30a3d4b9d2a02c94433c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9272cd9d0a160e596743d34290a37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854af5480c134f302d825103051519939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e13c6687d66d9a27274649dc8a049940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce113438c71071dbb7fb4b09a714dc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d72fd9c7189c5b2ec9d29c2a751c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683199a94070a839ba1b127b8318fc25943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ff2fce0521236a66d78b1a0a6b93944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b705e19b0180738be8f5243322f73945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527f379e7df342523f2d7a6d785cc5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96eccbb450cbf7e0b8aa5f94f6011947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05963323d44a6c0300e34c125c661d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ffb1bc97cb9c3cba100265313570949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c29c5a750fe9653325ed39803df21950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c2ef3c40c1114fb8e89d15355a95951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ebe9094516b8a4a1924db6d21a5b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd87128a9ac05fcd537830d9c2a4a2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf377fc77555d35148d3b9322e782ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b8067403c232e6cc79296515adab955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc31913c76145cb1715410c551999b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62916b180408149c386117e6a473b123957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e467afd4916f33f77d6fded49f46da958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe09a3001917f8af00c8c80c4545a9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4b1d390acf41c6de6e27bb7d7fde960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47afb3792a77ea04d9b33d3ada1c8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c690cfc31c37a113341042440b995962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838fc684f88c50fbce5eeceb9ced8b3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dec0f54a8413c4217523eb6d0f61b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ef2c42d83cc3a271638365a14247965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742365fdf2c7df08d6db7fca362e419966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5876187d9feed327d25fb5d64815d7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b8c2860c4da3a1d40de341a4a19c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ee655bb4980a17590a3640ae27b7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e6159d51fcb20671841d6efcbd6c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9b91aa6479d83fc124d4172ab821971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77dcb2663c8ee53fcbeac951d62298972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f7a3b2e61b3306218162289909d3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd4d7b13f0c8848587fcec755f856e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e5e7f3fa7988bda239b6ba609406975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335d9d81d65a0390ca46ccf59f65cd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbfb66571a07495201f51f101f8410977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>