--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef80f8a3ef2cb6cbbd5e065e703481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f39360be9313f6f94ca3be3fc8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde0a1911ae39e21d9db1b5e4e1bd933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1909e3c5249759288878aa127f0c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53964d1da31cd7a64950769303fd1f565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd78f9a49be694b467a83b1adcbb0276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d749cd1acbc6d3e3916189b351f687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1b3f2165315dc84d8ea6eb9cb8d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f92ab575d0c086a4e324310e12a819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858e840ea68b99c82e36dc274e3aca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003c5a8d68bbad39fb266abc5361bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e10f46022e092abee3fcc54bc06412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f5a4aa09be4c320c4daeb746396a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c3350bff993eecd95fe0d33f20b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c281e6eaa54e9ecea57a2d248304415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba524f4a846e940d4a54b56b97dab66416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d156f398bcc91542144191a0c30d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fbd38a9ba2fa447b927ecac681b2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbade8764f34099e28077cf470e487c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3347e2eef67dcea6bc90038e927820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c47baf61ffdcafa1eff9219cffaf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ce9b8dad7844a31a5dc9fb1288ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819aca8792acae1f703df04cf7ce9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76540adfef4c7a9c9e40a0577bc3c1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd2000c591e081b77b6bdcaf9098b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aadd0cf556ae1640b853d75af7a7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ffb747c49cce66e5509e04c5f85a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21aae8a0f2d21dbc6aa0bffd7a874928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0279a9507f36499da86cd576b5deb8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa8d703f5d669b71e0338bed9456fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e76d10109271ae4527f97014540a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47b322c7b855c1b7578119ef88b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719bc567df70fc44c2c30b50e8ff2a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cb14f331b8d0514f8cf936eae56e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1fd3c9acdf72db534588292ee1fc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6208ddbb0b670a087f9f8b01ab5557936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea221592bed888e50bdc173331dcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dbdfd25dac9711edb0bab5341355b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb2a9904499e29a35924d36c60dd6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726e547ac926ad35a3442b2372319340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61db8c08d94b92c27acc55332483f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18159c757e5271ae9fe8b7fee806dbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9938b07834fede816b6f92dfd9c89643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90045f1bd3868ac98226eccec813714744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4483bff2ffb1a588b0484c7af7eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef295da8e241a8ebbc32bd9798df3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337ec7e4b47be9ac5c773a048df53b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babc1bdc775a21a9867ce5d114cb5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ba8678394d0322f6f10966d13d2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465cec4dac796067b954a4f24a9b3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f2bc582b8409011bca389cabc91d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048ac6370951d4c87c24aae8500ecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd0946feb67b4697496106bff2a7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db5bfa1a2f69e1883ffdf6c9aae4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8eed7b1696cd1abfd5be72dcdab455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d632809a73f38a3a3c63b6e17a804c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b46679a1f9f091766a911c7c388357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21301ba40d0a06380128a1f2c4c67758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8dff6a79bcee702d71035c308add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b57ef61c9b220c69544eb395c9de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58270b90d3c06772d40f736e47504161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2920092dc49a3b982a48925bd9a2a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602734c089e30945aa8febc51cfb8f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b175ebab4f0f651e3b3d47a095c39164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df0b5fc9e08c388b544c5045f775d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de10c40abb8f9001fb695fca34dd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14702970644b4f1d9d78f678b67b7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50cd24d50830785a834fe2b1d697768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bd5e8f87e7a31d3f7d4f4ffcf5b3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce057cdadfed76a377ac53693b51b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67ef9d5e517d7668b28681cd2058a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb4c134b2bf993b7345592db7389fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9c0f450b25047ac0460a05c8604173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8678efa403ee6011577098d721d4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c824c590c57fda3b98690b807ff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590559352055a5d69dfad6ad8dc66f6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841e840851cdee62e541b0bddb3bbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f763fb5e350a611d697df0d77b125278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c3a39897caac4991cd0ce8a5f9cd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935ff3191ae22624a871ce72ae24a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f1aa1ecaffa9f9dbb9f966e2c37c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2a17815eec20fafc5fb3d9a7a5efd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e8b63d385e028440387732640d5bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2401df3a20b551b594cfca362072184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17502420a0f84484a6f65ef04a4040f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c15c1671359ba8608106d1c426656186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738285e1abd4ab161050a811dc7ffc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690468ce07fd6e74b98c6f843b31ff988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834baffab5d2de026a57f2242f9675489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a74813ee01ca54b6023ae68d13bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37334c0fcbcf96b5acba254a5d36135691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa4edd3229695f918b5f6a9212940292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592167b978d4fd8755d36fda00d8d1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c45f9641ee72835261fcbcd7c03f8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795fad7e05fb1a33cb73246dcee8c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103beb08cd4ee4c92ab2f5f43ef817d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d361fe360a7b70c7d6d9038d46b2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1b7adc26ab9ce05928fd0fa0b05e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c2f0e79fc73b5f63b7b5bfaced9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8ad7ad191fbe2d618ef1ee9a55c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef4149f5733aace8c029248858ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c323bde735f58ec21a38addc98ec08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba8109996690e60125089f7878551d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef2eaf9301e800c5858417fd95a6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b42241c53fdbf3c0e66292dd89b7d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773cac49ecdd54ef93095be0819d1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2b9d85126a693531a19ad08b1ce5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596b24ecef048cb71c632c0b0b478c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304a4c05806c7f21bd85e8bffa5b5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61238d3594ae0b90ae9993f58fa8788110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14a86285c8ec1194ba283e0eca4c8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7675a89c924b46a75153951232053f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61ba702ea34d3d90cf3d9290b40df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83848079f65ee031e59f6f002c733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6551931e0329e9b5258f80e1a971b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f92dda5a4c64a09561603ccfed1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b264e921617f47fc533faa474ce753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b1ca3e1bf3bad484947107efdcff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126da470d9f247b7e9e22ea580e5b6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d753f5db08f2d48217b5b4b119856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb89772c66bb721f23583c421c5f82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726259050e98a9e6f659b5cc389e76db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d7a05b4fa6b7a73ba947f86df34f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402781a8ab0349559b6261da9ddfc28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dd54ac653ea2d59ecdc377901cd0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54c5c5ddab765d63915fd9fcc7fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7096e5ed688e86b334f7e27cc96c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6b7b3ef4b524a9328e1a425d77e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8945c7e44ead5fa8a709b92c8fcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1623cef2d53028a5261b9c942ec40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ceb1d2fd7326dfc874ed00b9ec15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b8e5b51dc111d37056d1cfbb1fd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ff833542fc021263f0af92790e67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be82685a71e35f5b7aa2a1b1433bc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb67765021a3aa0b7015f898ef341d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625198b02f683667c96e9f6c7908030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dd3f27115f9e5d76d17c2c7f5ea43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f63faaf6a8b450cb3aaaa1fc7508138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb03df9427feb3bd0aa44ca8f25cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5e6702bf319598682ed68834d8c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57aea4a2f9ff21732a4b77b4db6bdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fac58ca9ca06abdf75c6eb3892b46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ac8ed5a9b01eeec1d8f58c2c1f52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6748a611d1b180741193662cc8c9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056192cbb2862a51db85b28acc599b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7c2536f8db813cd428776c9fe5a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0b5ba6b2fea1589a116a97628dca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88af3bd18d9c115af543cc4976480148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993cbe1510e790ce8e851c06d43779149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4040901d3830eb21a63da99e546183f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a508d5eaec8608ad15676c4553af37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb958963bdcc618508d4e31e887c643152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32a643880078f732b6bfa7ba48576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28137772a3d383c4f1b9f7a711ca93a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f30f533aa6022cf23fcf24f9d39acf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d90c03811d171a7dbb1ddbd9ff898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5f2178a4e116efef8b4f2bf76428157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4917996d148fcc1809a92945b7cda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b7fa16f61bc7b74795571ac11996159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc33782a3c98c053654950c2555ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4133f2bd27f621de6c106c49094f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8282841c44b6bd3ac6d16fc1ad872162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669072a8bf7abd3a439906a4d3e694c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d78fc8be4b35eb0e6a2c61b252ec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e103b609f0f12dbc6f33ec84c40c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b8b91b39a162c9e85eeaea5dfb0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae436fffee683c6d7a24c7a851f8f819167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b1a814674c4a5689c102ed43f73b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e6c22b1b0d282510e15baad5c5f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12692d1f2980db335d0a4a5ca1c402170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382024638005aaa178a57b0b344bc32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e8d4d891077c1891311a098e71937172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3629e545add042adab402e03d861173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1757bcace2de2121fed3af8216e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369236605a50fe61004066d4462efa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95268d0997b08365a8675637e02c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c00af0602cea67331a5908e94933177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0fee7e425afd0cb8e90862d239229178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727fb4774f69f540728cc1fcbbdf53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e4d2a4f941b0857f9ed70b4d0d13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c21d2a8676400c68154e2e8c89759181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070ec2844f8ea7546b51de178b5055182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d4fa6ff99e41f6a1b31a7af2cd38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032825572bcfef56f590c8e7b70a2f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d26e1cb007e51ad831da53c62ea77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a60d9b858e7ffc63bd36bae84aab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e28fdb2aec0dd88fd2b8c956b940c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd686c27bdf8d794c8796cd0da417188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693c910044f82755b35c6db577f9ac7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280b4103fcc5eba89adb85c076f698190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a409041e74edb506dc3e9984d2ddd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58442bcc9a5bc431fc727b7ccc508c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3899238ac221b6bfde5f90052fc1ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110a7e8de75bfe4f4d0f5377df19b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc900c8f6c4c7f1cbda5c9d12b5dfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a30898359dde6b38854a8e96dd4e3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219b5aed8db642852d130112c016c29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0debac9ef8be65df77907dbd65cb79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998e3c3bc4b52b8d2b3553b55d66a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b71b2b829c4ce1d6d2ff9f7d39da9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69f248e23be3a3d682e6a8bc39808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d11ede4b59da278f82d02afbb4cf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46bcd083fce5b171705ecb840534f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36721402fa05d8dc62b8bdab6ef8b989204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594bd00ff3b0311e518be34fbfebf62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1a4755407af383aae9a02d7c0e92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6eb7690c5204a2e51c8974badb94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74eba4e8088d4c55c31c837f0472ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5927e0da9bf88aa07bf8f91a9ef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f60c125a6ed9b14ebe5300ea7b187210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b3d52324063a2cf128325c9fb368211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d04c84c2260ddd9a150b3013e225eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf455206e3bb5b4c17cbe9279002678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0c7b7fd0f447d002b22ce8cd55a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d33c1e4e986fe56d011fefd270679215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b80762ea9a840eb7f5f12a6a43aa85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573102654beb8b0585462ad8c9e9be9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475df4d2452a43c28fea83e5170f2ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb68d6144bbf21654cfdcfebc6cac89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac97df797a7d9a5aea1fa907bee2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2cfb72ef175e9714849719c29ab7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04260c75c65e4c74c8dbc2b1c0f20d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1d94a2e1c3cfaec3576df33806445223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0081e15ea00316ab49138fad99442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0874933ed53e4e8c7853f1697bba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e95ac2087973f958742272b5f678c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeec2cd2f4c83ba6eda10783ba3bf4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d660fc25d26ddec2333dd9330e5653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0077d9c90e02d12fa46d1df4362be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb641c0133fcd0aadca47adff42e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee8b5c916657262f52bf0494ee0a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7e334f8074752ba088d7dbc7e0bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61182789e79e5964e56cd66e5bc20d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c065b02c1f8d6929ffbfba01d2fd5fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be9edf8ce7ac4bfa8a60e954fb6e04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7cb59286f6e95e2ad957fac39637a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719777b0e03579cc8a348e1761e60b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844781593db4e3dee6fdbd7d3f65775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16116dfdeabd46605d3df40e6b69a0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4d04ef19ca28871184881e591665240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf4ad86b49e5b003b24adc56d7604241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac23aa4c0794276c4f4bb9d81a29b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9d2b84bc0d4371bb38c1e3554269c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a28268d15e1d40ae2beb65acd772b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac604066e77ecb9c843882929a3770245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c40e50c08f2f193ad3a9b3b09f6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e79d879bc751de7d81afe225a10e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147637771d1cc662e3e57c46eb0aec5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66930cb4a69c8c65f0dcd436d257b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa387d30502220288f5db8e43540b49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b691f2b911bd52ed30999e5d591c5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962437964d5ae490de11d653e47fa9ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8f87c2bf7a27d09fb5c1f3b64699253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5d050d49cfdff4aa6da656015f7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ee689da3e32a41fb80e08d279c5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a45931f0545120d3e524b9245815d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c4c166a47fdd77f8d6be50e31c3c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec4cae342a6bfde031ae5141912d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8ce8d1e2f2cb8d2ec63d806211b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd043731695afea0bb08fc46329128260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8847b57a6139e0cdb1e91cc60a3dd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468cf70b24da68d3d6adbb1daa6b493262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a93618f6edae0951ae5e2be590b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474b84552e4ee65ed5779392ad92aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15051792e18e9dfd0e0b818c3cd8674265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517cb7bc95965aa4d2458960e37af1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc946d29a938e8612b1a3dcea430b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb7312ae5608a3e94a3780faf3016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44e9f2c1e4d95ad7271f2aa1e0c670269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b88c916aecad1e5b228445125e1b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534dc10e6bf33641916792c3ee48b26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2520087804b1d80355cc756244173eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a314dfff2a322a47c70e2ccccf93cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf9fb46e2dacd348c06da04cd835d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2a45ad6619d65a9fa4af8b60258ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae264ffd7895e29359c72e1ad5af054276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b87260311b1f7249ea78adf5cb3c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afccd18d0b576947740253878b982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e79beb2ab82d59f7f611c8118cc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9784f3e83bcbc0176aaa9756c7f9eff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f5bc09b9d1e26d32ddcbc59914bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eea8d734acf2741cc57148967d363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ba3080c3ff0a850c125ab613ec16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723409eeea136c6318b7d73a3407bdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e432d0c56069ea02fc6e37ec8b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9851f9ab605f3b88b1f67c78537455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63792b6bad216040fa403ee36d748913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8a317840997ff8ec701691185317288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4a0369a2455540ef22f6bea9273e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ecc297922730e39744e373c31f99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fd0c8c1ae0fdc24aeee50068cc4fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529378a7afcbe16cdb8d26f33514e85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96b14347232c6dbcc1883f928da95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce5484bf103a39bc0a1b32872c15c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf867996043472b6b0b4ac07ffa1187295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf96a88f583e61779dd0f147c6ea58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b48ed2579f4ee63c11b2c9b5e3ab98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220145b92b57d417a945a5663987867b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2c9d8de1fd18b13aa408dcd6a94e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b81f851e1a5d00f00cfb0406ff8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a34932b044cfd08e542f1e02e6c522301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b48792bc43a47ceb6b0355d971ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5158529054b0b73b1631fd4b0ed30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4682a2f68c714514c2e1f906c74ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464acf048c80f4b42a4f9ccaa4a7270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37dd4a7073aac5a14d94c35f6e442306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d15fd81977faf247bb7c762c6faf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b832b444eeb4b114199ed148ada604308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc93e9a5f2e8c425c1eadbbaa75ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cce8d45f6af07f5a8b767e497e3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bbb4260b6f7047e96ab65050ff70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268a9ae70d2c45896d4d0503ca7876312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6c3a124f36288c68afff7e3dc179313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a8a855b726be7d24bd160c746356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cabf7d61a27b40a5c4395743ba7dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08d2cf9e27ac82339e09c0030c83c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d19739a8b188805314f2c152e1b1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ae509664d8e896fd466f9f58413b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846ef83d7635072f413d9306aebacd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168a1c9b4a0b4836a017deaffd2f97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304de6e9031249a9c60dc4f55ac2c7d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86480066f273e7411ae86a930bbb0a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce957020aad09ab507d8aededd092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f8c69ee1b1a8a238c30a1b4ed31d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6955ddea8e8660fc517797c976de6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398bec52800aa9fc068d42134b1530326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f802641ef0a677173c33398b6db4a7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7eaf7a661f1e793b7dede1099065e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb053383d9435a7a938c89915c190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa28093f257fbdbfd25e8f4809dde21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ca55ca7138a09770afc545df5132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba2c26f17dd2cf3b79cf126870e3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650752fbf51ba50ccd3a6c36e75444333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db812c09ed29d9574da5026ed528b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34a1ff156ee7f1aec9eac26dffe86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201227d03dcb64d7c3a016f95b5e9389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef683def8939178b66ad42e3cb06143e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a3beae47525d3e8e884036b537ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bd80e659bab88ff22231a6a1490be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb538de9613b4ac6988d1b11c3747c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a4a4650c2540a4e60b901005711f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684699bed0e6bd258b7f3ba44b09dcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63effe79e5d8ddc988225613fa2837ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e598d22005c6e6d74c29dd19428e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2575b302396e663d8cb0a3f6560a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b45fe1f622d25f5c36c0f6562dc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f404dbfc385c45d0ca607103526993347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957ac1170b063b8d0b7dc28dbfafd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470325bae497cc8d299f5fd9d10b06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0d143e70afa8d32728e1354b3187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f4094149704fe1828f24fe7a495c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89bcb60bc48fac17dcb7a797dddb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d8407d3922dfdb8553da02f88819353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520a9c1b8fa56141ea545edb1d99a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5928d4bb942ce2193cca596d70cbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775387b14221b15fba867991e4e0044356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd495415f6d869eb2f20ec74022f90b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca626e84067771901e239619bfe0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308efff9f7a2871d235413c64d9c19e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f785057ed15db79394b76a0cf4a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba266871a75af2bee9216d04cb6b3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404113cfbce6f037570293f060b0e303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ed5580dcfc2e812be1cbdc699527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd415ab7d07e65cc815f57b9d975da7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae52fe79fa0a20539b61c94f917ae3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c27db3a8aba90eddabd275b3706ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb5f73f6e851f4112bb42fe9e03e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67b7c21c24e008ca1fddbd07acde6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0caed50048829464e13e5a2e4aa42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7489fcf3b0a640930cb86012b50f5e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820749962dea5cbc862fa900a5abed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b52963c5d9c8cdde6f73f99e481afa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1f00936af618d11121690e1908dab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81913d3fb5bbe2608c6b6729e490f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ebb72780d8176b520dffb5f2b848375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d4aba0fade4f6ce831a53b27cda3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a366ee785e440d78a648728caa87d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948006e7da1a6341d70aee5d5637f5f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a72b9fa38177c6e22bea7ae82a8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b929820d9e259e31654e65920e2928380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a784368d595a8f647df7b2108b7c90e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24026786430b6392cd3c5352edfe73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400bd95b254d8f2a56e7fbb2013bd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58fd086ddfbc503c71750d30f0a7e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b0d0765bf8aba0c36b0fc4350e9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4de26b492f4cdb8542d0ba106439386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995804846a01d408d3ca2b4a99c21e92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfece12324d59e6898d737aad5477b43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc75f9d9ec4d3246d75845dcc9abcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5749e9e9d2e8a397454a4f32e9ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5bd1f4182f4c1250d990081a1778391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfc84e03fa1f2df0a5ac1938022a52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0281a817c99284235a9d6d129394393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f21f9fb1d973fa91077ebfaef5dbc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14989007438831a92c627b9c4bde55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0849823300d8eacad0efb87467332396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbf283b8ea30f393e41d34bf66f5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972fd40cedf588257aaf8376e82624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef00c99068f8b47b0d9eaa0f65e6a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c41c48e0bf81c3174dda35856dd84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d987adb153c4f281f11334da0e1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c8db3151cd48e668af78bd5b8213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a86cc353f40caf65851a5335834e7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29306cb710344e324299b47d1a77a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28919823d6d3b064b30cf87b889c51ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69e0f962418a1bd7ba61781c6268e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821c24114bc2f0498b8d2d36806396407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ee1109ef5bc1ccc1b785e92bf6e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00d749e222cbeac907db45da92357409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b73afbe3e57c7a1c25352a3a5ab633410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bcb72ea61d915c858a8d91489c082411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc92cfc17d4388db426b80429041f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cd9ef3212226d27b92e743fb1f0af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049394e0ff188bca034d5eba8184d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c461e1f5323b342432d37aaee20e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698394d5db59db814436b2cb6c78d2e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e624fcc15214805c47023302e99d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff0c6252b4c55549592bb947fc583418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750badc56db49fb20f01ca4ecb8fd4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fab3b955ba9c894d5d5ce621bb33da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5468eec9bb0fbd1fb4c928c530555f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce139f6cfd2ae00406ff44b343b14d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63410d8cbea177570654a8a07c7bbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee97a3ac1ca3c35f4ef6584d1c39df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df04d3db8d098d00c163b20f99b4126425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c292df2f3480ed87d8927df3b9a071426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111eed4341eaaa9cd323772b0f5afd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38011f748848d8dc76ce575ffe36fceb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105958b3a7bbccdd90cbe1d5e5540eeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845057cfe149a4a451fabef8c5ecd2dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53831d3baffa848d42086ad6ede5ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af1dc4cc6db7222ad2b52ae9379b55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6afdd6ac71b3e263e13d31004f6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251708b5849ffdbb54f19591524108f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc77b6c68a83d354cab452f5885a71b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4803119c33430c4ad32bb908c0c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef29a6b57b5caa1611ecaca4d9e4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f63d77b3d9af0ff0bbc502ef0008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b08742b2941f8c09ec8acf31503057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12793e2e7e9dfc24435b10d34b47399440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9016bca2a4617d46beb03cb7726978441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931438f7edddc6514c4f1ab542a722e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7f5ad37c1a2dcf290f9b61824922443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f047803d01007a409146c7ba514033a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb360330dbf366b17894de1bcd077b3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd90158457601602eb73508b284167446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19390dd24fab9e33871096e9b1f3144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959b9be5ce6a25f38c705e86e1e376448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f293b97daeb08e017120cbf394efb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ecfee0b8b257aa9bda8f3c227f979450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37e308fcd7fa94e0837d27e839181451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e967fecc88aecacb2b542e3d94ab66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462403d8afdafd279321938387ca076b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177c11c9c14619cafa74919b7c4520454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025e686813397a1afd83c099c10b03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e7528b04563bffe82a71a00fa1547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da355394401675730c4a03142bbdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718d73bd2976753801b2109773a5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465316056257312c03afd6b937e53051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e83c4395f7c56f65ea9f20fc7036460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a91bbbb6d3f482f22c361b3a69e9b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66e062a19d8b6666af277fb8e043c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099fa0da0093a55af3e2e52375f53e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7082e21584b958a9b4856a2b82117c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d965b6c0df9b9a7897c1d59e07611465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abfef7b16579bb7db5783d959fc34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fbd8e60a4ddae8587b8d88170c98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aeb99d96806f96e8ab4afd4451884468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e188deee34a38e06f89a299e7306469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b0ca368391d97efb373ae357c8db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307c4696ad8b191b6d28198903dad0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3e349b4529373698678f52004ed6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4d7a556e01982841c96b2527289a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a10826a29b44a62f02c807bcb5e376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476cecb5dd0bb9b77e9559bad9c147475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688d4fc3d888a07fdea8ca1da78400476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff14b487023d4341218af5f863994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17f09a4d8f8822a8623ca66d4dd4f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb0cb9a4a86beccddbcf077a77803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b770a10692f40f22c9d0a8ef17b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ce62ce020c596b3f245c625f9660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7814349ac7c976796f6638c2937c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59679aba5f5dc1f5b36f21ced2e80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4015f94567dd198045284bf4be358484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b0693a07d622fca852ccdae77f4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac839e046504a4a4c4c8d5779b8680e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c98458d540ee7082dd2a916e2ca6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523da8fd5ef96b563de6df8dc278ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7369d9e0cd88dab66363f8e0a385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a800ae4b94fda06959e506393066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f98b9579599df0f843babdb80ba13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a37afa33d61edff946a249f5d59ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e747ef3c46e70309aabcbacfc02aa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e57f10a53c10e92b2dc4102f5c0f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a59761b592313fb89f78b1dc23ebcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282416133822635a84674a78768cdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b46b6d4f394404e382d3a7406f44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7627caa137fb569c1c84b4332a4d49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78591d5286536374bec179a028f9ade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2f827ea521b56bb379bf62cd1ddd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eb52f8c4e6cd8bccf7fe7e01dda03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e9c8fe382c02b47a8f54547f52f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53163f4b90355a9a028c46ee51d8b41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc67a826337478b5a6e37b14e20a2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893620f5f58a4e9136683cf53282e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f80709509a7fbe3022602c623bf1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6366bf35cd854ecdf193f5c023a22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395859ce1cc7469d7d13683a70ced9dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0fcf859f0a874d26466f4cbb8a11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d7032425517b3d444df85ae12d9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ad05a15c0574d7a4a2f00d0abde2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80525de7ae99425cd9e3e85ba34dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c46872c1038f0fec9c7f2e77b7d1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69913b25e47c07a4bace7d091951264514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100078530efad5ab6c3fbaab284fc31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5d946632b1e4768fca079fff6f925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d77dbc005a6a0bde2c79d49a90e6ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0495c2a8268716ea3994ee1df0e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248c3562a5ad73636556cd398a8fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b97c1a520cabdbd5b343acb2b777aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f3525986fcaf1ddf3760009c6b59d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda06d0985469cf5a5bd23776eae93d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6e8efabce5cafd9dddbd37dbeb64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8886ffa550ca4bde68bafc84c53ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31c95c02008fb7e07d506ab4326f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ccab808c48150e5dd73c83c5b0ceb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f89e37c5813abfdd1063f0cf028d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6ba88d808bb3087197a9c813049f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c0d9cac534fa84e1626a810b6acc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802b662d839ca102913cb66ecc62f55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e753254d33e5af13c1998ce176d83f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d2be5a189b60f237e3c09945699c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd108cf902ede5b64cd88e2265f77e05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98572f120113caff2673b527dc3749534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cd20c81d6cae0f4ad6d5ce18ca83e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d6c3ef9b7e6716572ac891f3ab44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550269d4db564d845ce0f77cce3a1ba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ad964d38f341dfdcb3eae8c7b145538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d9b4596c66e632d9419ec026911b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6bd1b0a8c8a8dd76503613bbd0a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0917782c1ef27af4a1dd36a613485f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1dec1d48037d9047367ee64b01c83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8ff1c635d329657e394cc0b60fae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf7c4c52f577e6d05781ba4829d7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954e5ccc346e7674881f08cad26451545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec67e163f79455c16d373e83e5ddfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bec09c6a30429fe9a4189cd235ca8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa840ec9602bb3eeae7d4f19cc810b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a92f3926f7a1c4402438f2a24cea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc14c1adb6a0f8d0915bd3ee390bc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fe70adfbae6997e3c2a279f2ea518551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e35d6ac9ba3ec7ceea8cb7dab52d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621480057a908c894ec1010b0ddc1bea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685c66f605fefc6bb0f80590d25f436554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c46f3cfeb786b9cacec97a96b006a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b502678c3aa24faf37f09e4451cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9271f9bc646f37b27b45dca19734c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bbabba3c252c1440224ec34608ba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252baca17316f51411e9a358e7ad584559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d04086b97d5c0b98802910567754f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bedcfa298a936ed0a8f78642c5202d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3f7baf7f8beb276ef786721548cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa79c0cad14d83f13d99997443943563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90ce1f24fca8c0bf03cb5f378b1cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235401efc61d7274f159d8f1d42a7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05280a00219dafc5fdd7da9bca5b23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e35eafa3a8efffda791118f963820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64071675bd8b2cd80fe697cf688770568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6227e81067618583c01294d8e38af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185aa745f3d30090cd93913b55ae31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec3040d700e4ef3fb455c583ee9fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998da96d38cdbd0a73f7aa09d310d9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b301f66981a9ca8ec3c24d57de48b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c412da5e84ee782f1418379bd07a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5172034789c3a28696c506b8ab41b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65a9e2f82e36c21f7de9329ec2e4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6252a39567c47a19000272e440fa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece2973354aa4c3da98c39231dcb4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600aa6fc496261fa17e9ba108c79f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2023a5bc20d501a57a070deb9e57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ac6bbc3d004d116dc023718373d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff105fadcf1e34e20ef4a61199de7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003eabfbad7fac5a9d23cb58043d04f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3581d8236717bdd69fe6c6c5c8f13d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd352d859d14f8bd72c9938436f15b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb166552c3798dd4fb92c3dbcd7ebd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb129b90bde255dfde11cc955fc7281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283a8be157e1010d6e07e31867adba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddf7c0bc788aa08cf676411c3c69e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7e5d32e4c3a284f90358f8d27e8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3288e402b07835445006b1bbfcbb5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342a7b42fd5442349484459be6a510592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d87c1127cb1f28834e1f3fba44897593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729775af1988206362c7b97dab8dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98adc6acbca9de1f38dd60a7294cada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be3cf6ea27b8b98db8ec5627b548dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391c01527765626aca21261826c1f39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e687319acda7750b1e943ad6adad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f7a8b42aa8f25b466fa52311b397599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc881d256c1d49323e1ad050e9cc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46680aab9e38e004d87ad8885e60a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f6735745cadbda0a253ddba2c2a1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fca2979b575412fc0ae2188b652b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54cabd9844ab8b5323ffb50a83635b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f48d63d0f5c871f83f9dabea943d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe385709b2b20e406a4bf12b936004606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894726e94935ddd54a32ee038fd06c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0c31e8e645e2262ea69450241d63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf2a7afdde65cad3a05ff67077e61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06bbd64ec3feb3e2760cf80829661610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000475990f01b40bccaa895737a029c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e16f9125abf35fcae833fd6b1feaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e954673ff1ff5deedf6f1ca07f82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ef39437710b8c8a0f2904773a4dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac06168758f1dd500fb3bd35621bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89dd865e13df147d7ce720d1dbc095616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba3cf8cafc2fe5426443cbf631888617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152b5ed21ee4746932737759d00634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de2d487ed60ef08ae30ff6ee9df0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feed71f82f21ab112d9e902198ea13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79435708a60237cb8b36a65c43094c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0292319159f8fdb406f5b88cae678622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727548c7a92a403b8cfd4351a40836d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c675fa27871766362c7c50c8b67ce8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395cc80d883e368ece2f51dae83c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adebf4da395898ba1c4e6d3b54e260a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906241a5c90ea4a7bc52136f7e5439f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f01174c25670186f6c4ba3f58f3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca237cd3539bb4ed3e67c39f5d18386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926549c20bb83cdb1f7896eb2bd3256630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36c45c05c38a6e1e293906051deea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd6ad18e0aeda8be3498d5924e5ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabade2dc78468b35f6f699e11adfd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8f00b2f51f8202817a4d95eca5f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cbe13b92fd968185b2ba0d87d73e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2490d1bf72bdd73b859aa8c1259d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a080a0fb194780af9e35024a62f55e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ba860683aa444e4300ed70ed7bb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028ec1c95490d6289437423a82e357b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3b61192feeb9cfefc6d4aecffaa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172505537ae70afc403f2f2f287c7c14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba346293e4b76fadbf70e6c37c7bd29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa7d145fe2d20e9660fcac3897be5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80c1b1d1dbfe8987fef2e782821ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785abb7e696df6e94f22d27bd67f02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaaa8430d2bd0e2bd1a512e474cf62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214113ac1b163cf4c615b8b75357e74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634583f161d9a9957050e4c87a276ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b5e0dcbdfc2dced3d8f018bc7cafc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ab9aad58d50888565aa770534b84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2dbab47ad2da5161972d5c975c58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5968e9a94cad572b31267163afad57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584893add3140cc4bd4dcbebffd71f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd93f5b7f73ad4fb0b927ac3422407654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26592b6902c9b3bcd28c4bf4430683655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e1d2f79e51aea63b21bd9b5f3819a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6447af8b88780db3f5cddc294b1ed69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba5efafe846051bec493668c646598658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae50ca8755d91ed7d428f72f5a33e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b9a6189941f906ecedb20e941858660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b6885e3cf9a11cc716d6f42d83379661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2b80de4554c9053b25cae789e4b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3cf7394ce1ffdc32d1a7c4c97e156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964de00b9cbf306dcc0bc5b34fe809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e7bf82e59461ff27999f7db85998665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857feebb84dda4501dcc96720960b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb9414020c5ce8ace26ba2a59f15a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359bdb8110a24464ed5699575a463f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e36375e0aec9a77b5b9b79a6891f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7a743cbd30434b7a4a7293f81cf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b335d5cff11ff887cb72c76b096b7e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843827304e0d0bbbf5184a2bcc1e91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac8b322af6aa788ce88b3e744c8c39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8b8a437743a6797b199e87e3ba24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b026266dfaca8b11d746b3c73e91f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf2fee30b40378e90761166fff322676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ba051e90ed69847a9c792f5693b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c283638344f6d974d1199d567adf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a3d3aa4842fa25447ebc9805c3ae6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a97f758a4be216c057b9f720524526680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb255f91ba65c70a3eff2d509fd2ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63e3c5afb6978f9a7b6b68ce54736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f3fa0bd9c411ee6e1ddc667a51bf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192dbc9f2e56f39c9ab2dcbb6c935e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b12286371dc93b1e13bb854263c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb707aac664c1ca36d233a994c02400686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406dd88fd152b6715f962150e0b7454687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2bc70b4f506e5608cc484810a02e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd10ae9d7fafb035d905735b00d5d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200a3c11ebe6101e791381e94612a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50e18a086e794be10f36a55df6c67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09303f34f36d382b28caae53984e6805692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e9601c2654ad099395bd6240c447693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd32a351a4288736df21c34dba738b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff33cbb95953e43f6f2fa3b11cabd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620400f7a6efcc664ce42eba4a2aa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bab1431802b85811cb737f429282be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae14bc9152e07c8b89d884dbd96e9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ca21d41fe03b00bb808b762f2a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90617e26b840fac02ee66657a11bc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803fca761fb011db533ae4178467fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754097670ca0260ccf90d0d3671163702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f108b8214ba1c781429cd60be0dc32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c6ee566a7fb480d93d3eaf75f8a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ba9a1d9c700d4c2bed56f4f64488705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9dcbfc0e8eea5f762ccadb537b667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e07db02b7b2a5b9690ce8bde16d54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6fd0ea4f9b537bab30a67ae90abb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521eb5c2dcfea245cac1857d5736404709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd9ae1dccd64c313c4f86b544c4030710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e75a698fd8dfab525a5bcb7c4e93fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0edd721a2876493aa4d668cd7bb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b84954f8014a217704eb2efd94b0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe94806cd52a1bd97ee1835f815889714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a26f156f60ae96836fd200f017af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bccb01c34a30fee96bfd69beeab7ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15053c3e266476986dfb692be60638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4c6bfb7a8ed20ca49bf8307cba12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341938952e79450d2a0645ad7e9f334a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c42d796908366a63f9bd711158434720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea478d8599c6834f7e8aeeb6caa687721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5b2f035e2361a70bf4347e48d045722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025347f077415903fcbf4a8cdcad1ed3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494178e605398085a829e24d9248a1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358038be06b3452d4612e486023756725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b2790577eb00a488c0ca3a99e2b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409814c19f2024e3426d217e2563516b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ba83d379043b29a9f9f338e984465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0463b3d13e587deba12721cff2a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9aa26374cf608aed82042d4a96b99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6b70e366443c1c12aa68e7498df3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6c6451d39a5291793c447a4ec2c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13bbb48d292c126515e9e3160e1c36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040b68f10c565325d0275da975eb72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6539bb5072a3af6aefcf978593f8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154c59805d8883fad1f359b53f8e49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b9360f42ce158dad522e663a4863c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7541ddac8a2fde2e40aa51e75ed1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577fb3463a1d09fa9ac8409c266fe8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5a746a72a6694ea6aa43f60adaa4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7440d7c9bc7672c24b01820421832741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa325f4f1139b6c978d534dab738d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc42d9ed168c113c24c8434281e87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b404f6976fad85eced05d377b2654744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde7d7e3fc2c4360cd5fc783c98bb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3b79228f0174a4dffc8b12713e63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365b1f2a26ea4508bc15442bffb2c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139d0f14d1483b86ff6b538e32f2d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10f685570698cfdd51b29629fb4c66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef0ee40111d8f5289dbcc027e09f81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e04e05193cdf551b38fedbc2d3a67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00ba813eb6f2593f6486f622b9d66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd35d522a062c678f9a69017a9cc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a212d8759049ed4b07001af8a09c0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907b41c67dfe059c4dd43049c53999755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87c0b410e7b57883e710e9408adde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bacc71f55a3a55264c2a4edae230d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496dbac68e01e5678eddd999f9027f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8ae68c1d3e7de8fec061a1dd9af4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dc6fb641f917c3a7a860a17213d7f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4973840da7fcd682361f8c478986761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7444f34fed2cf409bae2a703b37c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2d8169f8e077b291c78b93379e28763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c7ee3e301209a160d287291460b4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a54612028dfbf04323cbfd658a9e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136dbf3d397f413ebcd5c4e78c65aa0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47369bcb370b808aa5de0a42e84f2ea5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230363ec0e707a8fb1bd4a1729746b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7564b265fc1b9b90dc71a0d6a6a65da769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ef776453c01adc5d8dacf316c603770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef95f303a84f6e0b86b4cdc58af8b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc632cb5ccdeb71acb93c65b53f9f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401af6abf133ffd07eae0372cffcee0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be44db9240482aa74dacd0e1a752e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf3f59d6a7b4a1a5819fc6ef7adac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b9b8cac2d006ffa3f4994c8c6cd8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91384da5d96b9122681a1e6d53267d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc318cc551832b967a7a4a0e38492778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b5132de1e15647d8a61a9bab47d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188da1af8475e85c0a9a5a0e7091e4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d43e93e6ce76cff6ffd815db359e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5b52470096ae9648041c49260081782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7bc058011bbc3eee263f777eab72a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599cc93df08733517e1897c2e0bae1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c68d738881446b8dc66923f8fe45b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916627cce1e316c3ceda902a528ad0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced29ccf903d70c32a9a1801db2ce0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4dc5ff1dd851903a4a9bdc15d1642788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248a6481516f8e441d45fae7a0654e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388ba94306b9cb6b9d51869501c6cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d8fee6240dd6cac5404f772612f21791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e4d819b0cc9631a602e05529f3f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db7a181ce3d761c9b9f699707d389b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc797db7ac33276654d3af730bbbfefa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9caea6860425e7e8cab5b698e71bbe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4093b6a517a5ebde7d71c61d388cd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e2838effa3addde7c1df5e696350a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302747bf795786558d3865d3883f6a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3791cea6bedd55fab28487709b2e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0635a1c3774f98ec8d1bd3bcc61158800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173373b6f4955059048380eedccafc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cebc21e7d8f5f16c28609b7f588a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81882db22c340ea55fbab0617a82d76a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a03762300a01b2a9946a7e9c6a85804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab91f66ec1bfeb7cc5f6bf12eac943805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201e7e22f1b0c8db4a143a8051a272806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43a8b9bd50ef7dd7670b656073b516807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2112a16d9adc075bb5397fd70a68cb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f66bb0113a0fc18053961694b2409d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb76edc3bf09f49c46af4f049760ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ce6931608e29715bfa222f2cec814811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc55bf41327e17c9b19a437bb2efa24812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86f30a75a07ca3a714b8d0c26e29a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b57ec48700318ab9b497f83e7f68814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb536c822d3841bb9a40e7364316d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9ca1d6d7ed881eb5ec22652b6ad5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908903f811a5d0c318dbb5eec007408817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d0b667534c319fa65f91adfb5341818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b8e2b50ec60a06f9e9add53ee8ec3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8cdbc3bbf8d2940b16c322f1e851f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb06e433aed59f407999ab7ec3039821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24dc1000ff26b45d524d4a3dd9e0e5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a176850da2cf1fb22105c8ef6f1f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64c1060174f522552f94253aa5f10824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e468539877969651bdc9bdeae80825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b1bd2a3dc553b211802ba369a2de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7ca2c4a090a28734a5085d523bd2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a990f4571dbd6e99dcdcde0f3280b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3a5e1e046f77007fb7d2164f5574c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c46d76fdf8e6d1b216fa3fcda42a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1eb87a7b16f2a1585e6e476bafcf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8689e5b38fd5613abeda0650991f6b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb797f8b64569b7cc754299b89220c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1226562496e391301d4e97d2d06db834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763b6b88d4a564c7a566239a8b655c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e8fc76c01f612a4097a34af5281a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578dd2eba5d67527b91c13d94fb43e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b33161093f02a53edf32ebbd512ba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd120e58f9b4c2bd517acc4e3b9bb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f883c68121ab23778c1cf9be9fa7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399339ea565e5f52fb3255b4ad523eb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966908f4496d9e394304ffbe68d62f2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca23f4a789ed6ca7eb2a782e50e1b8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223aef016fcac5052836b5faa7343cf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa0b2aeca799cf8b202a0d66e435c9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809955ee3d3f0ef4c08b98f2550f13846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da6fa39ebaa18743366f9ac59e07b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c293b425def00b19cbede057e6fe1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2270b075be864bff4e5b1505158b82849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ecb4b7a31042dca0aad0baae2133850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e978bb85b500c3f0a99074f1d9f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819ed030307eef90f67588bea1c01c6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da9f9e69f8abab3a1eaedb83a41a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965b18e9d6e8b12c5b49681636c7c1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a10224cf4c45558c4ebf749e560a0a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5905156107d91fabe5d999fd283e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a69a56684c5a8abb1d04e78672730857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68dd611e0d6170868f142f5411b8b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f0750a6fe9018d14f7caadcf357d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c84fdd9b87f8510efa8c0b2b0fd2dc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f05445f9d805f9e335d720e2c08ea8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664d708f410ffdee8320f18158efe0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4346a9c80fe616a426933df6fdd874863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c046de39356061467e97366fe8198c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ad1b8d2546bc8454d8532440be5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73f2d18fa6f3a1fe3a759f0b5d391866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c74ff84da94d90a85d4a22cd4ff2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704ba9e47005996cac70b5cb93712c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a90e629f369adaff5df88c7282774869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9437dd3c26e8d30acaea80fb24bc0e0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1d186b9294cd25ec0f78d75c9a67871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c7c018ddfb29bebea2e044edaa329872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecad776f50a1e865326217be338abe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616287fa02d341eb5750a655cf49889874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439202f56505b40c577182f5ce59a3d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f179cafcc50346a5d46ce7929d458876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae48ca0126a51906d77fc9933fa94b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb56d8c5e85dd66022ebefeb492f05878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068dfc1da068774001618e8f1e3d71879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213907ae10c140b8dd8cdb0511b08e6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fd22db511dc2937a76d108ae9110881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09b7f96422b94b13794d55598260f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c36555282df040a900ddab61ef95a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0336e29fb72f298de1fd531a2ac2323884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089b838defdad9ae40d11954d07a25885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed997b2c35f8f077e7a7c9dab22ad62886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b554626ad7efed38d9e8303b0b6424887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908bec54bede6de0ca514c0f84ac268888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06128c48c0b88f985af10ccb6ef190889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac39e1590d544e5605c9773c69735ba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ea147f18b132bf6175dd3c52fc00891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565b19970409e9deadd768a9f67b8b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8ddba71c5f2000a066008fd922df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90933b3283651856f7b95885ac6bb9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c3ac83e0b7968baa681b0c297dc4b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189471203f392909ceeacf5a5641f466896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33107cde906899bb92f578aec0332a9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c88087a5908d773442380de01258898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76ee633d0dff1576ce1f44ce9a4253899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfda3b93e521e9c49294ea6050afc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5ddc922c211048ccc795ba4dcf1ed901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fcbbdf42c5ec731d324f3fbb0a98f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4d1edc0a61ad9cf5ab3ef337c90e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c7fa57430926b9ab7e8cfda48b92904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842787a8a2ddc21a4b0bc0c0d4cddf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a1c71d1da817cc7a7fc2d0849bff906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27472a5f31a98654e5f796d89fc2fad907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f216cd7e61d8c98a4856c095c39fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a652e5f87c041b4a294c07f1484b57909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfec3231f4c8a3ade2732d8f4828e6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e79b3c5b35a061590098831731b11911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62753caf3c30488760c548c36a04fac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee32f8ff4c6ace1a764c0b6a213a4b2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b983b50e5cd58efece261f9339aaa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec02bc1ddbe3c7f4e4c72b57e6870f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175485ad62e72bc5eae62cc6a6acc9e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee363294413552541ba37c1481ee8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a92f8d958c45ea241f9d96cd1053918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43ceb19ca099b6e9eec96573bd5b8a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b20bbc4aeec26cb1904f816d58f7c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26166af99ce40aa2353f4ecbfd8fe9e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a69fbc09c9e4728ad51a43e7c49c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a51b9426604d9a3fefb12ca7ee52d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc76887d47ce9d021c78e1365d764924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a98728382cc1c08a1da7f3229118925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a91c1a5a7616ebce30e4dec0c7dc4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd565e891eb9fb1ea942b6ec1a88735d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea8e81e9bfdf130db9fdbf86803ca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c10ee62a8c758d2f3bd46a822e67c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df138d3678c6aef31b3780aa4bb054d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d409306ec46a9649c7621f5126c2dd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ad1313c8ba3fc8f03c9a8b73a59d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b317535b8e77e3e6cc3b022d9cac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a7d23b9ea40ae4b78fd5839df960934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adafd615eb9bb730e476061491af547935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270731dbe8f0f92bc19f3723e309a0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7af54831352bfc2f798cf3132d9a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350cba4bdda87f7a66f03ebf930900a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6807be7146b29ed36801465a555b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711667b6f09946f0eb100b2e3249bf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d79e8a3a5f4dec968c10846098c06941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea74b54a9cd970ac2e143aa196fd413942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108c48d55e84bd9c312a7ae5b46744943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bd586b5e418a94289a1c2a9285c0c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed24c5063c9941fa95270a38cda591945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6799ec65ba8bc14ecf958fa82a70946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d144d394d29e74256220948ba698864947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b5eef1a256c65f8da9f87218871a7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f20cae5163eb3f3cb59b2d222b37949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5b3f81053e4c580f97d25acd2ddb0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d8af194967b2f2a7762b51878c46951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d337af8f5c25a3536d420312babf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbcdb69a5be6e89e1e204044ab32b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b071df3222647f0b814cd62eef1613954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46b4e89ee66fbe0a8fd44d878a246955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bdd92a88520fb1a45499887d93ee7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19b11a70fd0609dc310fc3796d0e97957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733307c6b9eaab62b96ef85481ab0e1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86330b3db08e4de74921a5ab70f9a4e9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36d718bce3818af5522f6140c7a39b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5ae6b272543cb9b9ce051df59399961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eeef331bd4cf6b0184dc24bad79a4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc6f42cd9a9b582849c0fa5d76f4b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f232298696ed0b9ea4fa2f222bcd7b4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9bfa065fd2e9095c9f26adc3fff3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc64557fdc051decf95b60c37176cc1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30159c8b8e2b3d7a03cfbc30ac2e46967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517631a44968be29912282b25b94afd7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7e16a091bfe81d3ab49c9b6ba5d59969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9ca6450491aadffad615e86c33c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae80ac8650aa87316abe255a1d9d60971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff321f5f6b357d538fdb4522003a1e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd643d33c60c73404b5175ca2c5c96973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa0b78aa5e67c4ca0526451ec6dc8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794510c6de5f436cd03f3376f25be708975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e072835a972dfa7d14fbc34622cf4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e97b9f68d4b64fa141bc2e916f0723977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c6f19e8b197e9516174a1ddd6f9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92952613bc373f82f366c9e4f2bed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe029a9dedc40726eb263872a221f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d176901544c174c80b32613a30074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d75c38c704453d7e95977c0d88a045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeaf967e265f8b9d1e108c25f2c85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e9a06c17f931202c141db70affcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6082937c2b643a4553da375950fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd274f57cb4e53ea9a4c8eac93f00a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538648b3dade7fc0576e2fa59e857d2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231053aa17af8b0bc52b95ab2f100ccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91f09d36004ad418047399f0f8c6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539e4236cfe0aee50cdf4542f16d8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6c34cf7ffbcc3b1639cadff6763614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68326e98657811050857311772a1b3cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d9f032e2853f856d4a4c62794cef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5dbe83a943386cbd6b382ca89f81617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fb11e2326fe2e4057261f967001818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697938c28316017019fb8623ef77d6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515feaf3af54b3359f5e4d8443f80e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d7ffa36609e404e5b07b5fdf0a0a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c66052f56dd6e6e8c4eef0f1c220fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d40301a53efa4f01040d8373712db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b933b6f4cedb36af7389b7c4e822c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d914c7875f21978b23ccbe9f4d55b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738339f703dee80e84219acb364ec326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784a5bf183af8a50994d17f25c416927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c00869697382751f4e1f7d76a4b67a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f00595ec18117d96f742f0c0e58529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e808b4cd087ad63351ba5ccc580e3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26e366d1531ef8bb8cf477bfbe84e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ded740d8afa87ffea04f0ae2a9d0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d1246c44239200268eeeb0767b9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a091c7a1fee58c8c4422526b51e7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bfd6dd0ef75d5ec517ef5d3c4038a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5e192c1164a3bdd0635f7dc67b3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb5cc12d8efb1d22ac13fd3b4f71237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c632ee905f66dfe7c754b61c7697c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a46f694d7572136eaace8413d8b2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fcfd1cd8be9dab4789ff1ea0cad6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7a2e613db43fdd4a835294ef6f8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8c3b4f6846f9017d81e695ac61a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07aedd4d15d847517cb29f067db90143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cade05e6c18b2489768a0a02ca37144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7357a36305fc506a0bcd46581ffed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc535dc8d20694493c8964ca2db1383746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b6a1550494cead6ba4f29bbab54847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82694f9cef7932e52dcbecf8707a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a34cc7e217083646e9011cbda9c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564df9e07e1fe24b3cded568445c251350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33fb5843f37b3e9ffb3d15eda450051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d854f2a13d8dfd506a6008a4e701052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4244abf2d618bdfa7d2424a3c6aa8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9ff523db39a79c1b2d985c2fe06a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac78f14f8c0d07da257c4e18e281955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5f041c6db3c43df832a6ce00a4be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1b0ab262475c430d9f742e25e5f5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156d4f02498c53e0c96882693c6a5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf00fff3c4277bd21b6fb442fe33359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199842c1c196ec25fac584972a25ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75a24d25b0b9236c33ecc256526bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55d0898e2a62ba4b8cd60f686b7edb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247487b1bebe521cea90b1a0f0f5cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08bd330958adee68d4f7af5ed05c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8f2fad69acc2591f126b19182c25565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168edbf3a517f1dddc9cb7885a084066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e07432d962e9314860dda97413e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf118d458d168270afc429e2b4b4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27dff2b22e3141e2b30caa6b9ccd0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea29235234d622cffc98a56810abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb654546a16e336b5abac367194174371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b48484abfd3b9e5833239a60028be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574b50321813ad1128d46e0bbb9d7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bd25721167079068b8fa8744daf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d763d99ce22533df8542c289478b1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747f726dd6b4e11b6920c96c2bf37576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f46701c9c9c4521ab7845b8eb4f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d2225f17ea044c5c45fd727055c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a521ee29026861eaba380249e0ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5f8af96dd95d06c52bb41e297b4ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7dfdb420a4cc6fc284c5b0387ffcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddb3b71e42a73357676d23bbe646b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56099387f08797a8b1c4fdffec7528683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83597cb748bdd39cc5a9fbce54de47f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542f6214d6e06f67fd8064c985cf3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455984324006f0af694e2c81f5197186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beedace7ee4cb2093e48a818aa80f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a7c07013aeea8bb19b87bb3446a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd10e7a85349e3c66a1eb00bf37b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a8f1e15cddd6b831feda86e35a79390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adacc1fd1af98d8be27f634c3ddb41091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dadd81f59108bea233b25e97db55f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e1b5995417582c10a94fafe61bb1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e76030178859ea8c692e3285b3a4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df626429c804df94a777d8da705948f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2d688a49ea034347029b5aea06d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c261aed28da3cafd1541ad4843c26797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df27927d68a4f06ee29e6de12981298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81eeae13c0e3772775f5b5ab2ed0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8f89ef69d1678aec3df43e8c4cb12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd3601d7bf0486a22376371dbfb07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82260f0aa6cdfb8582aa50dd14ec3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b28688132c67ac147a0d7e1da91a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3b4a55766438e910f22303c0dcf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf6366efe961eff5b5ed681ef4b95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d737f5f8803f9caa50143c8fb5033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645302f60fb4a210f9728d77c3c47a00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d9c1792e3d7bb938aa764c8b07fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69fa527937d9760621eb6f74d3f2dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267217171e3501175092339aed74915110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad155cd4f2f7207f0c48e4f8e7fb26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40c9f91edf3742110c47d70278d13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a9449684fbca8dcc0d35b012b9ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0489d7634612b4893ccffa354252f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54d60680412e1ec6422edf47283a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f14508eb7ce89246db18449238629116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202400e832134ada5b24860e525897117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ee59b17ee82498f13ada9f6cd8c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942517b554a90ac058868060309948f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228ac5491cb673ad014935cbf8159f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ba2fd45d74145aab0e03f98afe58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a3cfb3a40e41d0c847093b43be73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454d4a918d32f81fc712e7def6bbe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c98d7e908d95f5d490097528d48c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffafc8b9141ee3a44d6b2ebbe59e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafdcc65d95cf224d4da07d5d41aacd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77483f5ce1ba5f4e62abe6409fadfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef50f867d07829c4d9421bedbb6d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8ae15a7609bd9d5be18a8638b16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c91be995adfd3f766e77782c85ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab937ad9998048ef65c89f471cdafb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac628068986b93c46db806d0772d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe17402e0b79d53f4ef54fe213eb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37344a1ea88a10d6bfc4f1ef768e47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8070474d85a47cb0b8e36e76eb7dbf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bea64b7bac78658f88baaacc2af2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c991d5e94746e23d4729d43cfd803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60a7085be1ad3e12f403a6870607d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb1f2687996009ff1861bd8152946139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3685fe70283363a8f789a8348e62dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7a77a6617c310ac94195d1c71dd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21e8b4dd1218a023a4e288fb81d613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b155240163ea23ad0ef978d82afecd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbffe9398e48c02a3949492828c0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0917df5bdc18796fc9009430e8b24b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad70735117bfcfb4cb6d84ae9291f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba36c279ecc848c3e230f7ce116ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee55e7529ff05220cf44aeb3bd0c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b92308d1713371004c5891c8f683149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332112f8d7051e1e8ed29d9d9e37f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81cefe51716154b190572fb5a2029a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889c90fe9715e28b0e62d4ef0b85bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfcbe427d7381de5b6b5b030232fc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd84a333c71345c8992acb056aa315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cb926d346b27f1c3460d0d7159a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da57fa7bb95922d18bf26cf3e4791156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e393e2009492af9a4e687b09fe794d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3882f70f3269cbd6594bb8209e233c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535da39ea67af74569632b8ecb8b1db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d07e455459f080d2f61dc63c3bf5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283ac9aedad7745faa7d669b2af418161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629018a61e58c36e9e1a306ffebcce48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb481ba86a84688facabba40d9c5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6339c46280544fa11b0721cbc86a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690f6c11e4332309974cdf322f1b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5537d7ba2515bdd46edcc2df76baf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c50d9267f67a5d99fa85628ee553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a3d7a71da58580000a79dcc2478f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8c87406ae759978919f3ddae8536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2c77a0447208d3e9683c0610b6e0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eed38ab363668f8a833ec01e25670171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc0a98b57aeff8bd40c5416e615200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878380948356e784502fb954674026a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c88db2cad6bc3bb13f2a36f7c8162174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc0b5f5b482c09bd3a2f1ea32b084175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e6dc75ae20440cda3a29c25000d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ed4d9b48a2eab23d5c79e05a2a53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310889f9e600368e81cd1d9f3a5663d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439bf00b48a387847aea859a3d8ab8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ce36af79e5fe8e82955aabde443b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481f6a0373426d643b1376b380962c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1ec4223af0272db8cc9bc77792fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c3e2f689256e136200db0ab0aa88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13cf3c71343fa5cac16ccb3a1bfbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7c3a4302bace59f05177b6cbcc9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944c39bf651636839b12def8c4e056186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561561d4e2a0589ed60af8ea6a891232187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91bf2b2fa9a50f9b0c7b1529d0d7e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0244e36385dcc774b098154acb0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb383525ba4198a2a5b0f7d963a9eae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26037ac7972d72522e6cd6db9cafb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1c1b8fac1f100bc3eb95a7c7ea93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c4d144e5f1ed901ec634b9b25ae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd72e81d11d44d1c36938d04c80d53c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a78e54dbe55dd7d55648075b019ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d364721cfd500e5809996239f9ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428884658d75ce1fefc7959ae412b7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a1ba88beda0cd1fe0d667a520ddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17bc1027f820a664368346a4a65b4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4a590f6d40c0dfdae10c18b7569c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd9e5058c64fe71cd9b476faa866e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcafe6530cc96f48723e68dc9ec88ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78009b18f2c7e6877b26eefd2154f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b64bb435723c82a17cd77114c777204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f676c9ced3a89004f8bf22f2e044205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c452cbd3d6210216048150f25e44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fd21dff095b4e1865b544e9135a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b08fd7d7b1696911e94d8dd97a4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9be75c8cbcafbb25dcf493fd285d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388db80535c20601e047490932097f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3ecf408d388b3c1541915ee11bbbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046cb64a3ded783efddaa075115a5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482168d736136fe30d0d1f3aba5132b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e2e4d9adb451a0affb2f2a0e27dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651c205a8a78ae66d281b744feeed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4e324451d7e3a2da7ecb248f5e48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75bbfe57f90876b9cce077b7511271217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f382040c2bcf5b5cd44b604102b403218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e584e8c3c1308fa1d22a1b126a9d6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece4d2565bc062059b13064776aa8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e4e2aaefcfb8d8a4acce0d1bd3bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d79613c9e62f8c75a29a548cfc5d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e678e2c81b84cec34111c7b8c60556223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9a947c8624f7ea77458f2c9abba6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476965fd6e70949ee0fbad2f92774b44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c07743dbb2dc84c54085150ed4186226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033605ccabccfe929f598058c7e99bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c52f3cc9688f934a0c1373b4bbe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958e7ff9ce869c5f6a564e3b58924bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0be24ef1bcc678fbc00a13b905838230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed9ec3e4523dfc9283ca965cdee9e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee04413788cb6a66d9b34c95c2cc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bfcdaceabf9715ddd691e4fc0c451233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216b4526e03a1ef53f0acbb56a08f40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100f9407e9475191855c5a968caca2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89766b9da30220bc7ec39f38f5b7ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3ced7a666f1cfd9dfb3d32abba8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69b59ec3009f6adebbb81ef8e91f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ea445c6b9f1265b9276f99869283239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db9a47c3ba9959bccaacb2b988f5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ba88b3603a1feb27aa871949660f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022adc5ba97d1545ac715ab374ac976242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394faf20d1988ee62ec36d477cde7f1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d79af690d7924c18db0ed8938a80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc255291a76799c7d69918362f40046245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cddabb18f3fc8c084ab7cc417e83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290141457e7565d477ceba05ec8f7033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f1d29dfaf32f5340dba02de2189f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41529a0288c77b8a44b0977cdff304a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23c9ee0b987071abb06aa27eec08a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9df96d79a0778a903ff4d2bbbb8f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841108900d9326df71a65ded05397d53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987dcd0349c67b00fb5299dd7002d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3980b8aca9bf73b1ba562d7254a4e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558ae40fe22f2aebb731213ea66a22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f38dd505da1bd5f1bed4eb068255d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235b228483af2197451bcc2d9f8890257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887d57aa67b2df2f4576d9268c6ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b7bd2d39f005dbb828753e63c626259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858e6832977880e09effbfd2dcc2b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5716cf04b2480da173ebe59329e0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74cb44b725c04d4e31c649f3932675262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997055cbcc5106263fe9c5341b7fb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b5d752cfb334f2cfc31e5e5458dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68f565d599369c6e9587f26c7b46f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23bef6b8bad9392c37b17154b424b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63a5b54e61d575b280135c0325136267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913f3eda5218a1b11c0932dc1e7991268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b85f99d99baf49fc8751e5b23c24c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c02ef5025f003cac340bc53a8155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a3a6658f8aa9325c0499e2149aff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b9ec5e165adcc7b87f51e14a1baa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce828b53243209d73fb4937d5a565c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffab3f266c17d42bda2820bdb0600d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d84855a7ed6f5867346277517b26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b1c1aef151a5921e605a343d0112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa28745d6e6085ced0c486a90dff08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5b8eead3e21af99a3cd674651864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937258df2e1d2343c8ac650b31c8501279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431432088ef761de343c25f382fd63a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e72cdef2953e3cc03b73a59dbfdd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4caba834a84b249c2dcf5d93bf0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b786ecd4f851b5bb302bafc1ac520283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b71d3c4fd0d212f63c9f9dd646068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6615e26071a321c400d9f082a3d187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c73f5a4b20bac7f6457f5f0a9867e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514fd47900ca2387450377a99576680287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51872e7c3f2143d9fd285d53f4aac0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30038ddc6e40b186b0c5ee9558d62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d251cbd8598f5cdd56929b0ac2e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d662c8885bda65811a831c8f790ed0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdb3644e120bed2d18ff4db35e78bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70aba55e2a5d2f13df4b3b7da75a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bc6f8cce8e504addda007a13d6d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ea7c51e6228c6229dfd58eb86017295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8975db7d31b2c81a92a5dca94b8e43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1c65449c594826db0b35174a7870297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227724f3ad5d7fb93141befb829aa97d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a96bdfe7e75dbd4c297465fa560d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d633dd57cf1f1857cece283eb75e82b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2f14ed42b926f70e02a68b746094301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0b1d47735ad3ca1b6dc1b319019d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e468f9444075783625b0b25381cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64f5284f490c877c078f5a365cec9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5598dd18a01c740e70d8140c5634e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee9b9d7e30495fb3914e6ae3630fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da084ad51c69ed1e7284ea3d3c77b23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fbb84a3724c4e2e2f37f8a862afb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab026ebe5b48cd6aba639505b793cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b8332d6a84172f6b079d8b4e6def310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d27d1b2758168b7eaaf646e8fe48e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9140e7d9c004ba9ebf941c842e27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb8c791902b95d8afda7296a2bf501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789c7ec4e1e71ff5e5a14119e9b247314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ffded99a5dd6f677ef0d209f524d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119d30117e6a3adc0d8eee641f04a91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299387822ff5d8f445fcb91728e6d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2b922c92b3bf3453332bf18dcc67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ce56e3267bcbdf6471500d2fbd30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd8c3b842997b5918d2722f8f56422320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a59699d7fa7c77a3e394beeebe187321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542050056ebf00d034131f7be008b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c895865c7f9f4d9a3a5517521863f2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70663d1099198f522b48e97052718b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b6b5bcb37e44c17661c1c0e28c1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362551b3d26a1a4e5f916be572e7f7c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa576c436236374484fbccc59af7809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba830f93de988e42a5dae4684fb0a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11840d41c4edc39a881bd78d4181bbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215a2a8fe5a08f294caa2a2575d3fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc4e267889dc46bf104d30467cce98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9393e184ce5dd00d1f4ca2afa5f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dedaeb88f3ed148c15d3cb763369e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168271cbc1c07eee4ade6442ac6a1731334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e79c61cd1512daac668a4952181b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ce960efba0da4e71c2a7d1796840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5a31501e21774860233af76bf9de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f795b784ff6fc94632cb1a85ce4a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575aec6a7aaa965bfeea3fc34196d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135300510e234b8461218f04d9af486340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3962a813e807d393cc352413ac98d47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3ea1c18b63fa25af9d946516f498342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059c5f29874856e58ba9cfec34a3da5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c3744bfc9003a9441ede18673ff6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bd0f60d5ff193c945913c430c2ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1ce0e6c7a1e1ed08db39081843d8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afb1243f78a6b447737e0108e854c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9831dd6224c9ef66e2190ea553da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d49e1d9740f8e8663b2be7f8e7408349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c401040d65d70c20ad7fc6fe9ad4d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333350f73585ffff694f724b0359280351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa924f060a49a75910d8d9584665649352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcb2c59d4b0c344aafa8da64ad12c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845c192412ba0628460dbd499550ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02870104bd54da56aac35deff22378355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181aaaebf05f488654cb9eade4596e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fddbe63436d191f7bc1a96fb3a23a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899400e81e547f28bf8efebdb76e5bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b403a684ae3c4b408fc6190bb540359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d16960bebd27f70c42a2f9b19eec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d7d44bc68cf7feff6faaa4bce813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fc31c22fbb332ee3b49325ab052c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a44c1ded752593b3a24c005e7729363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df697eb9d92719baac048d61f6725b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3d4eb189958465e7185f311fb9f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7f0e1f9659b5c9414d13869185b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04ccee5b9560e05953a6baa55179e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91825679af7af2e4806ecb5143a6d62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952865397863195bbe3be295f70cbcdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea9d16c58bcfbef3d9320085d75ac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3558576f06038c46394ed1c2685e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff07b97d757e504bf939c97838a70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b1f3d198f9481ce33589e4421953373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14639866e3b63e292c5f994cde5ad9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852387e25af44c369ad615de98c028c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488ec3caa38e2e34abccd889a21592376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d56f257d23a9e98c08ec8f572fe865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee11d596d4fd472be3572d41edc3858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef6a528d20949b2b3ecb65839b46e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274e3db321a92d16a1796b698ecafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1609c65aff9e332ffcb13dd74bacc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591d808f0f33b120e2baef53a54000382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42c24a7fe80659fbde43ae26ceec0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62267600327804416fc38d719670ae0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b9602687fb0392b9dcaf7808c316385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731ec4c78f336eedadadbcb98bd94ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89086306a674a5b604794b527f7f1c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e088d0e73e92986c15db5a32aa10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508679af93f73cc3728148bd83eee29e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571124e396816cf8a795a998677190390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611aadb6ee4d459256dde975ae7fa0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65919bd0b58a460703d582ef05c8c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411783f02fd0bdc90f767e953aa6683393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba46d54d99c368c89f5834997a090394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6aa7f7cd5e9dc81243e42ac09370c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19768165510d378219908ea1fa2bc21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff24448872a39cf5e532e3fe705353397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6ead78e71eb16739d8123d02c56a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474079b948e3fb4f34fc8af7a7c22a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5964f34411ab8d716865502b864296400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43d51b6a93b2eca78904e0bcd675d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cbad457ed41af41a4157eb886581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9baecadbae21d345db5fb13626dfd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081ae00c029cfbf5e65f850b30b733404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b40369967c8b23618111408f552fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc977bf8a6c3ad42be000293e286d3d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bee4a08305be067dd4b10d6495912407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4eac24b4dd8dfdb3394dcd55882af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b045e959467edd3270eaef6eadc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845aaa6d659985072228f20d5f1b11e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6abfdeb087b3b6f806384c34b5a65c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2af260c96110c17751d0e6f7b720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a4668beaa3472da8fc5bd5377b193413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6ef5879ae3f600354cf5282c1000414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396134790031d5e1df657c06ae922c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e3ab9e8a0484ec1c2639ea7a0f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702591bbcbff8899f15860d11370796417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90a8ab388976331a43b4e8492a196418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6427544fabb4a1ccded92da3de2185e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7713b4a7aa660fabbf5bfbd872aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42836047d789d916579a8a588f8b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dbd312b49b8a1fa1fcdd1714d37ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd170051d39815ff47c73926db7527423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c2550cb808149b6d7c8cb6f389d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa3d07262f16f10036d5b8f67bf5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e57ecbb538a57890d8033574a9728426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5399c74987e803fccf11b82aee85a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd19f35c0c5c288a27f8b9b1257eb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80e4d7e3be7ae68f600d717349853429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205024b0f728ff6ac33bc36620ca227d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439baf51fa76562576fc4495e2c1332431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc17e1ccf66efd79846d05dfa75bdc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25d23023c8240b763263d8acb8c9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc859fb369bad079c9de129e98ac490434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357832e6f834561cab46cbaab8fa2b7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07558178431b68be89b97425e0182a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb4588e48651f08a635387007ebdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8654eca6ec5523355f2ea49aa327438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd55073e2ecc10e160fa19c75d3a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8f51cc368389a040df8673c8c60c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf3e8b9c4b0cf63e7b9c902ea45e07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ce5053b93f1f553d2af74ff1d463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1eddcceb1d678f7dd220e39aa9cd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5c8cf854cd1e94fb3d3b5bd42580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04c9688974214e17381a4aa2ab63a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7badbfdcb7ed0a871a7a8b5dee1126446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d810428f2f7e5f076a6289674accf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070058b44cc95b0c25b0b91e0ee0012448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5da7331763eb6738fab71a386751449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bf002430485a257d7c65ddfe0ba2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c69e41855433c52a1ef5e9fe24326451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29ac41fe2fdf2a333a676cb9d52010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4273de85d940e721ca9fd37a2d156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b37a1aa694a77b9d8b6c16f7de4ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d8d0c904f0f0dac9cf48f7499bf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fab0bb3d5e78e703c6158fb15fce8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ac995754ff3c47a4978cbd5f5c62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21e7abfc163461e1c16ce268959f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d2edd60ceb9b84a54dc7f76216af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39693f9dcc3e570d614e0230d50acb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996e8f52ed9377bc14c92dcc9c71118461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11577f4123c45290e5f2719db4d7222462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3177e0bf965eb22d98ce635c49498f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab8527624af113038f4717942acaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9871ce0603cb70dc085785c3aa1c98c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea27b5a2e5402d663a791367e19f3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f106bf08b97620c87fb1cb55d1c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100a9c2871001ba81b91acaf06436f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3618da51caab27737a17ea93fb2cd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec6882d0782f7b75e043a8ab3a14b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e589b969ec6cc43a733be4e37b7eada471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17f794084a8b785a34a1301402d23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931415531a23aa9df955a42afc32ef5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61041dc84dc3dbc91490232c420cf5e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44f8c58634df30b4f91c5f9a5e9be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce49e629751b4fd2a5d23587c63062476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd22cfbb679ce0b8cd1bb2a15ab1bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff514449c39c8278e69dd08f789a6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681ce37d6f8e55c083bd7685bef402479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746ba173775215f8eba2595cf67600480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e6749cd412d0234a2d487031c9cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e806c1dbab75cee098665bc85dc2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a83bd4fc9e02c5f8ae5825336de2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3a92e74576f35120e107ac1c63a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146489b0efb88df5bc0d46613412d085485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce54dba0beea5a6d7e6493fdb88988486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aed439209fc76ff48153e94835bc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17dfca72a3532e1a7a4da805fc7205488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77753344a4859e72d18c4cbc3c2f81e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04d13b78d7a09a07d9114a7c66276490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120558e6ea1d199fc8d27664fd69105b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc7368c8d07ca001a1796cf04d1bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d1ef2563489897d301e400bab4a60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c148ad0f0c781dd1f990cfe37f20f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f5b0f0f1ec5f94de0ce620564554495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f374afe9e1e70cd00030ac80ef476496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a21f95481f8666957fecf39d552d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4100aa837ae4e45a243f4e4760b356498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a45c3415caea1920341120765b520499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf7e07cb036e4a4f08b91e60f1a1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab637c1696e3050e601a4dc4de007a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc1f4df4daebd6800df508cd084e87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa61f99ff45bf0823edd7afc1e8d52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759a9fe6ac75e4221006b7f66f8addc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a997be716489db7019ff5235609ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af1be93bff84877de8061afa9b2ce6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1534d1ee3c4e20a50036e8689dfe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e82d43d585d477864c729509db303508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533fad8ea017401e23ad7e4b074c705509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed1f590a66040a9154af94c31d317510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1226f01fbc3d38bd46e635b4d95315511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b05611c07db1659bacdcc7e5057ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fb81e53f2925b56a8a65a131009d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a408bf86defca3680910df7bd3743d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6eb916387936bc58b87f00902c5c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052eefc9867f0965f2180f08c54aea0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7add959fbbe998875d2eac4ac6350517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d2a1fda89c8be86812c1fa863438f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6132838a9cb58e142275ec97355b6d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665699e55a6fce683b3c1b920209cbd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691cda0264ad243f0ef519cd0fdffd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd4ea4cf081c0f39e7bcaf53f5fc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57435ed01d55f4ebfb6dc9f38c215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee235c054fbec1a7dfc357827f521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f3bc898246bf85da4dc45f470c377525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b04a8f147a01ac34f57427bb1485526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa7cce6d72fd68f4a810a9e49f81e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76d84d95a054c2b975b3332b53d7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c8f91898dce42e85f14f3e6276626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe31f40c3834816715d99c7fb8a03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad30bcfc94e59e32d0679d3e554e97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec126b94c79fc2567769fee009e40f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2617d363282f7435aae2c324aa39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd219c1c3945e78d1323a55562c41e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7e66220e8f8d29551286a2d0a856535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2066eddd5fb18ab7cf2b7c283021176536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53c7733344c1fc868fe290462ff4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f2b9f9f6adf0d6193410aefa9da8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e83ab168c275c1bbc3b5e63a66d06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64335bf9c40b4ef59dbc58844157c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d853ea069f33506240988e8ef0420541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1f33d9241a172b88e94dd60f5fbbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a0d39013c2ad36ba5d421a993cc01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb763108438b2cfaada8009f3b2931544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de6c8104c186d974b8ad0a5980d8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdedd9591a8f6f5d7701602843d8d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777291687d1dd80f46ac8ce2ff2d54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b448edf296dbd43bc647575b4c2245f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d131feec3c12b63509fbffb33ddf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7031349ace672ead1c5de29066d79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7849e31db7752c1e92ce68fbc517551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355450390609eb2acc85300c76c2e16c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74a4904cdf4ebe5645d3e79f1ce2b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde3bb152e969db5f6e660f09219b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdad61904ef5fffc67e00e268c7d2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0b73aa4db247b67c484670265702556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6b2e8f49694e40b763e3a5de378b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe6969d873e3388eb83118ae15aa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b197b7249bd0b69c6e2213d0fd338e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177062c0326f60e090263a1f2f010a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c9ddccca5bbe892e0892a13fa416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b72bee978274ec94c95dbb9bff541b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a916dafca23fb1145e257932b1f94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973d16f136986ec78e01e0df2b7318564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb63fa6b70da19086223512c4d0daf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c3be9579d247581af22bd60c504b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f3bc54f4316c82e6a08d35d3a69e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3c5fae739fb84df3e6345f053f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa31440571966a16c858dd37b9b0c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b9bf0d82f855937ad641717ae5aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b96d66d3bdfb3a8041a67f74e96b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604f901943fb0b88eef9c6373eefd8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf23f6dcfe96bb983e0afdefc25a5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc6e3a33dfe5bdf76ad576e9f1b96e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855ef8a8d1e1dff980b9fc12f1d0e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8efd792b8789f4500297b82726e356576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb91614b5c7da8f729e90707cb4a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d363991088e78a9cb3a29f54a6cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f97496848ced43456dfd2ed75f3fad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c454e89e00bcab1980d4905716946580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba92b0c24b47598114dd1b806f4946581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a673b41f75b41265e1f91ffc72e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156f84f4794822a9272d02b286b36b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767eb2c5bb2dd1c816ba050aba2bde6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1522662f9e509152b23b4ebe53d34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b27a92a7b0633257914ef8bd7f7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658899ad93f2ff17e6152ae00f24057d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45be4e4e54ec3423bd3b8e4ba55f60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419c01dfb5c3cb576e4da4af8b64808589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb514b59069d2a83ca9fd2e4bbd70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718fb3c3b81949d2683627c2659d8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640fee1ea6f4ff112e953e73b46f6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034e7742b86cb1d63ad52c51b356db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e61119a3d7f80485d86df2d4b449594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5253d68ada1b51f82d48e74e2550595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b12d280d280e3535b4646ffdb0663596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233af9f02caa8fd5f0b91fd5161fbb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2628c3f81fd02ba51611616b1607598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de16a3d9d1b314118d7303e6a727f69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd097b2aba357e6ffb8c549ba2ee09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309775ef913227220dc2ac74fe2112f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a320cfeb4b5a275c044c4da083459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba959cb8abdc19fd82a65d38efb54a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c079ef45e44b37532d5cc5e481fac6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8545abdd0fe768aeb8bb049d14ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9dfe035f09a0be0050e6c07e8365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae8cf3aa1bba2094bc6799fabac04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6517d2da933da3c98bbf54aea0daf54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4460f0b850e869f92eb0e0e21d49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a195f2ea040075004d2a97dd8ff8b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce8081be3a8628bc96dfd760b7f8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedbc61e94a17eb17f6e775dc5b6fca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53ae2f0dad050cf96574c9463b89c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49322b22d9c4669dbebab8744c8250d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf7057089451cff35672a2f36786d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623415099a0920af94c8dcb267845871616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad55ef76c60003ba7f2d0af72c7d21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419501e519fc7dc7e22449de6048d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27305d9939625463a654c4fcc5cb09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939fc259ac4f331df99e49c84ae8ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec6556443b952e488e5c7f1891eeb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699d324ae76c69e81ef5194d4f879b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b0571cce6c5c9b5141880837bcb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6db85dcddd7f6a8edf661e70ad186624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24e511cd8216cf9a8536e54e86703625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb253f7802867327cdfdd0cdc5242fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164940dafbe0586c759f96c4329c3c9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb72d99c7bb9c6e735a587209c5b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed791ef875ae619b8cf181279ee19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd3786ed17cf9bc5aec2fa2166aff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c743306301384a73a62f2ca8bc55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e92a1227cc22b21181f9f7454025632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc596d517be2654a386e2f5c65b239633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf50ad3def580d5748eb570d96d49e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafc7623e8635ca145f40b331422c3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29c5f6b75f9dd6da9bfac234f668d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbc1ff386bce6f13acd7311fdc326637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772913f6291c7f5ce8aa01348a2cb32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4c2457916735b3c503fb2e0ceb1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142685c7cdc6902b6dc7a98e9fac5cfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2acaf8f07a9926f041e467133cc638641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16ffb50dee569629f651962079e7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449331ef8c6dd0befa9780900debe82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407a9cd18ac9fbd0fa211bb7ad5706644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1873cbc8359125257b4d6d94106f60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270ebb789d0483592d6f89bb4d20ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7c74d15d3cf0b1af70a04bb644b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec64e0d00aacefe06b5a030b1fbdc77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff7869e327d1f959bf4da39e720e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d9cd9a14e825328388dec8bd677b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c8f6b1a22cbb0c37e44efb5bc1db1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce6bf058c9bc96a5ee53b21cfa63d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e79eaeed696f769d545af4c0a973653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334644579344e7b8a3cf51b7057d47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19c536641a8ec1b778d1876752e85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335785462bab3221ddc02b61dc1462c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839078c1561e47dd9efb75f9a10bb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827841b6e798575e868fe99eedbf008658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4f4d4de653842b93e975a156c75f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635f529ccadaac0bd803b38a0a24f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541a1537f681d78c71830280476d0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be214f26d02532bc2fa696c296423662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d48e729f82737afa8ea673e5735b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d3ceb0830a058e9acfcea9a8bc7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d3294358c0fc68f67fa5dffdd30f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e5594a2b03eb890644f62f7089ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b6f4e1027c3f0b9aaa4a13e912dc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8a434c36b782090d7ffffad16371668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e9b2bc792d4d0455b8f8c1ab4433669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a68d1de0c46f897902eb97ae40974670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add8a75e3711f67ad3432b076d10fd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305ee107e770c63c56de81b9691780672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29179cb4a976bb07682bccf4b67439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677bdf521cf30904211d92c18e1f6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1fc4945f32f68101b65b079199aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a2f2dd9d5d8261f30498fb185a7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e83fc988c69b40040dc266e1a47b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26eac3f4b12a7674bd4ce1f846ad36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8135ceeef6031b2e5b0d85166dcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0e5a4d4ff604eb710faf9c493fad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6bd85d64e9766ba20e69deb07ee28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045bae23715bc87bfde87647bf5697682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436cfd788849b6343c744b9021e21d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f45751a70632364be8080069e648684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08734c1fd583b50225f83ef8f41a75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab41868fd990ef9435ed095d7dc75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436516417cf0072e26283c3f37691b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc997e6034e2b7c99750ade98138dfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd515933b310775a260afaf6b29d0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143095b6d916deebaecc2ee5286110690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303beea53d38e2570cb66da513d0148691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03224b44688d7070cd5d286757eb969692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01af50ced9db5b95f39ee1c869cc645693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f09fd8fa4b3cb99e26e23acd0707694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0f5fd97811646eb0f286aca2678f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ad18e3fa546ee0598c84ae84bf397696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc0ea6b40170e44aeec90385f97b82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87bddba078c3faf980890e15a32d26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ef09c42f88099e45241685518dd18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442187167d65c77a833bcefd3e08a82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32b93c0d5fc1acbe59076550f567a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc702b49ea27a65ccc53a756455cb2cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da5996f6e74b9cddbfae3c7747cb58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10138dd22497d44c94b0747e4527f903704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf32d0977a22e22890e5b5b376ab33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881035e054e41b7325295b8096bc130706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab3fd7a3647cc917b063254b97aca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea838cd05c2acead827f081e2283fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b75ceef4765874dc75d0d98885a0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315cea7c3c70fe816f079b3bb2e5ad7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5024b856d971bcda12e2a039278813711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5175b25b1be38bfc81d8856299fa0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc658e77ac8245669fd482c438587e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0d0db48977f0d6ce979a1dfa1386714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd11c07f9d2bf04af4cc97bef5a77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69b34798f2b08604538fa1e8b4699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e2fc9481262820acf9ca7b1f8bba1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b6b802cf8200d450657a18b6b5cb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7554cae7d1361db0263a744a3c76bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de4af16cc19c1908fa08e86886601720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609540e4d96c83feb430247f91b6298d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740db7b9a65d97cbb8aa0f30eb37e0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4870922e9419b8fe96c2f5195cd7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50919869506d0503d3623073a79e405724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfc3d14dc603a4a9e61bbb35578f5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07217d0033f27c1716387fea99caf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71066ea33362e658c91b49a528d3b503727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55259202b8689d04b7b10793b118a1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f426eec051aa25eddc727d86cdc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc64360cc38d4a35dbc732183966e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c48cb07d1cc5b2751fddde423656731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebdc4d4c5a9ea9c0a9908271d2fd65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2f8d5b8c9f23173e5a53db6df6f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf38f1feeb1cce3b5c7ced10caa3656734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50f99154ee7dd267bb7a893d0b803a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0776a19815c338896a75beadba874f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ac1d01e28a4b2cd5217b5d21cda3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3097610b778ef61067667c0d96c32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120015655dc896302e777d230d66c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da61b45361abc8f66ca961b1b113bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3016f1d5069fb9dc5fdd582fcbeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280cbc66edc60b75bd5535909770d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e974f390c6024b5980cfc09b90737a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ff11fc46a1fd5963217c9a7eb3a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c990dec3e3975bfaf2f3bec152808dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f2987d74f9efff29cb38e8c1bc63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a51f7b1ee215d0e2789c1b277fd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321017215fb6c516eec2096c22ed234e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce331f2c39c24fe9d65ec1daed183749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e9287cb8b3b8933eb357f1d93668750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296897943eb7c38142a096e270e13d50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b0241d7ac593ebd866df30f05cb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2457a4a17a29169777aa4c37a35d76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618e536861623d4ebd4c065473fa3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46541aee34b6541ddfc5b3cac37428755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db418e2cf505f0f100fe0b347aa907756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64b03f294d9c0beb8de3207a50193757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89e8be5ea6f6ef11a114197f99cdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7234ce5065d273de676361cb02ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393bffa8c81a33f6c8f685071af8785760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff540ed8574bb54f7e2b7d2fbafeed5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c437148cd30699cf9a21af9a0517762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70691aea853827cc129ade6de5618508763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b707cbd769ce4d3b7c6f24184f9c84a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd1a6b821a41d58dd468c54c5b4735765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e2319bedbcb1f7907424df2cdc39766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb2e478a72b8c32410c4680ce257c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798a0886a873e4d7b10ed206953f0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26091f50783b3670658bedaa78ea15769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2557c7aee9ba03347afb1f440b0e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5bea617f12cc0b9d3ee1a134e118771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdeb09a56b72204250d23a10c8da1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166900a2d77580f21e48b8cf30b0df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbffa75fcbcd012e70adb754054b16774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eea5719b27bea11a12b3fe9240ea7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06228157f6293e71ad440292a44e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1f57ae34b0dbc4e7bb0e287721401777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108150335aeef667cea4d4373894ee0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80037956e9816ef0432703a16028fbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefb7281947f970228878628260b9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233aaeb9a86d7f1efe3ac9c7c9cbb38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992a0946b1ffc22bb291fc1921e028782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3bf367486d4b9e1ba84767765d6a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d558f8a94ae8ecc37791d659f3b093784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58dbdc3e00de3948dd21a5935d47e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835383fc77267c05a077527d72d6b97d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91016e01e9b4da01b9f2888a127e3f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e80cf952446685bb6eea6b255fdb2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f773295dbd88e25384769590654f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec242c8bda0b102252900dccf8e0686790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d208c8dc11790459d72baf59033e5b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24e7118e5ab033570b96c8b7bff5d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd083cd9b9cf7ffc1f6bbcc19d358f28793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374c1e4285bc481ba4f897ccf754f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d749b36d529cefb59839d402d361f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d0ef993bd4a4e3c1531615f8e8542796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe857e3f0b9acbcfdfa6945ff7cc3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41345c4988dd9148bbb3de8264993d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387d6087fc0d549859926eb75a071e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e04f9acd71b3d5810c446c7fd790800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28be5de13c5b98a5b5d52b861b5dd8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30753965a7ceb275376c1aaccb6d0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db7e98c881687d0226d8940e622f2f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5850ddc889f23472914b0f85b2c36d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b60adca986300794efa73f7a0b5382805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a305e9edc0735a64911ad3b08bbff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e2f44daa69edd389b5afafc3de739807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5bd7a6e46203f1654d70effd463c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23cede3bd30acd717b1e5a0f3ca200809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e2fa17f70f7c7117831ed490c005810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7b8a32fb35d3cd84bad40dea4e51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9a93225705eb91e5429b991951aaf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e59845c7bb4ebf7ba5150800b9ae1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f2a60863eb70ca01670d1c76962f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811ea3ffdfe6300742cfa4ee52561a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05636309e9e8a912ae45f954cef8c00e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2cfb80d74630c5a69d9836136d98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b28019e03c7a0817cd2c0cfb0728818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5bf8e3dd51bd5bb2e2b7a4c71f6ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8356700ba218871805dede34fd2d7d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f29d422cf5d517da8b267a49938a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064f4823ccb307be1a5f3834c8eeba1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714edf91e4e878974151b3e5d874f8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c309755bc22190d3506332a0a37a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585c8c673e62b208b3c545eccf6a59825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c15069747e8015734aa6264d15b572826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512bb6c29b1770985b38a18fe1bf85827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05dc64fb1ba750c538fabb62577fd7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca076ebbf5938786b5cb81452846b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c05745ee23050061217617e30f520830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4f9f94d6773c51570d8629ba3fbc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233997d2e19f8699d5c1ec0c7afb4f1d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c759e837b66add96916489bd54a39833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49f0fc70890a8b9d8912bb77919b13834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762aedb7bb4f021bf70527641e4263d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325843ee89d47ed586b3ea87101f80ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdbc740c5034b3ce663de87e102aa5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e6e2731d6ac9d411381ba2106e15838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870fee22639e5306641e8fca98246f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1cf76b94cf6b15603a40f7f20da7c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facea65e127e8fcda9f7ff16bb377e4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c484f40679ffab0d14748f81f81e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535202a8fafc32945ba35d870c7e6b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6e5f2a0786002d579d5930f018791844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82da793fffc3b7958ed74b0586af5b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481a8947479a95e63d42da4ff8e5a41846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b95e0aa46c4627df4365236237965847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3cbc23fc214dbb5e293d497bfa116848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e396d27f0ca7f01d4cb7ad18ac39d3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9fbedad64bd5e280c01a4655a290850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabf5c9584bfefb1b2a1ac90ad1646851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93ddf19fd920fae25e9cc2675a7f4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d038454f5eca3384d20f03ee404134853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78456f3405de2772b3a13fe6c2d22854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b7f9eca006cc89ee5afa9a65221c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc27e5d00edd3361972c7c05ba1d03856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9749e6bd073c9c31edb2439680dead857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c7a99f60dfa82d642d1715a8ab062858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e016e02d15d32bc391a49dfa811f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaf52574ebef0166083ae73ed45b5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742215acf45814a9a9f742d48473bc4d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d037ba591e7ad35c25f894506e06862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf9eb0bff6842566ed5ea96bbd973863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8d3cdc0a13fcae65c186ac98cd1f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76012bf0b28867bdb5d4bb75c3ef6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e09542a2e9a22ba227472998d3f2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04cbe2877476238352a7acccf6f86b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8b68abadcdb54f438e0f80d5d38d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0de18000b2d7a36aa2dcccdf964bb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444a8f494edd1cc3a16372990df019870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1fc7811897ce8ed733e04c9ccf20871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849c50548f8ed6863abf6db21347b5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26ab99a9e8ad17765e4df31e2eb96d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda859307d528af0774c308e5207c5c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0d069fb791262525556d9b024f10875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc5b812323040c0e226c99a45f5b0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ffdb1c46d3d56b212b09b5ca8e5c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c4fbb7c47fdaeb0569d673c219bb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814137c36f7c0cbe55df8dfd7c11d4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3797e96e566202561b88e548d34c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31dd4b92d5119d8b0c91714e4528ce881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa08d1d8f19c8dae0b6c50ecf173b47882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13b925267fb9045a9e78af3439c42883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9453008e78d3746655020d172e69884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02df90006ff3eff67435a05ddbf0a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3670b833ef161721044e3c718bbacb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e3b842867f4e9240d2bb80374ca93887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b1a8d9fa01724f929f592f334eca888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840f8116be588bbaf5d7dd66cbc0c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464a5a2862ba15fb49dfdca9336da8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2790e12e8796aca54a41b4b4de655d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9428a3e77b01651d426a5af138fb3e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f7adb43ca246e6f29255556c2cb71893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0e9155db6b5547c3d6c463bae112894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef026cfcf6414a5e47fe222a269a189895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29bbbe531c1dffee2b0c9908f30148896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db63b70f78c4fade83a03c1259675897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856659a2ffaa7a7f06d45b392b466485898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56389bb9dbbbe7c4067c704671abd6b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc5e678538d1aba4af6fc772374762900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac569cda9a9ce21fb8dc3ffeaca30f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d322cd687222e7649e677233cc46225902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde307e5f28167999af76c140c81b16903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9a15a844d3c2ade15540ba47685f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a79fba8c61c867eee9b2b8125fad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cbdbbdfd9763704b9b0794feb088e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484ea4ea1f554884fea3a164cbd26f1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ec3aba31e7ba79c6fa7cafd731599908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5ebca909bd916e3c8b79c8a1dcd7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826994ddde044f5c8c10cfd8d7596f7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aee22799f6871c8dc37d72d02c161911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842afb0bca4312987fd114d525f46507912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06bab149555d3731011f56066fcfa9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994d1cdff0033100e93f07130c2060914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c46d8d826bfc9437818ace64a4ca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516a975b08c9f6b0145b0e7c7d7400916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fccb2390f67dffa3e9b33bf4b18945917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0111ddaa9f640a7bf1b8e2ba6134918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdb53c41ca4fe616af6fbf94b08cc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc8233e4fcc4ea9586956f7062397920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc17436197bf51607ee2b85558a01921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5678df75b8d2fd6a76e2593ef39b87922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9330ee7233d1dd6c0bda32ae4eecda923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652933c995ef2bdadb95f83935b1fa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e8ee41474a990b4bf932c177bd55925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f4df5d4d4bb1b7f585bbeb17c106926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dcfe9151631712289fefada90efa4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a848b891840444844b24bbd5a8fcdf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb339b660d0de2ede646c697c1c6f77b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e73979eec532cb1b4d8f5994f3e346930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479d739316c43484130dfd7ee5285b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825958ca54f496e965cf84d94902e6a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ebbed22d4fed2952b3b5d7bdcf83933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7b4e07404b9cd31b379acb81cded3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6b2dabd914e0c009dd3e2e0dcbcc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74162cd6e6b87fbba55f20522d14dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b50aee2ba0b12ee5fb46725bbbfaf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c80d6cac6a9269946eed5a13abc6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3608f3f916d92684483f57ff90a6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0d84cd09a6cac26cab872dd0b09f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bfe7a4df8a189f406f201898b916941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6645d648ec55a83f3a4a45007d0c7d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f77388aaf4d7da46f2c8a96c1b34943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d35422b6a17035206a607a02afc7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cf3d68a1c7a92ff0eb847825fa801945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe7204e35f11a14d99fe65bc7ead6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a38c45212306279cf8b247802402d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868e1ec24b26dd95bede2d586b184a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dc8ab1ec3942e957adc89166430bf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c0441b501102954d42a23142eb98950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59e46b55ad8055ac88eedb7fb2d00951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7396d7ae105ae339826c2e4daef937b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992393deef6837ddda878d0fa575623f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae1101fa412723cae8676707e58c4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec23593ad70e13df06a81b0ea02e5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261bdbd12c6d6f939d6d6204ca2cce3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58928561960613974fec98bc32dfb9b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2e0c8c267bcc17bdeb5b7a80a640958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348826a749231848b01785703c45af4a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a88d1658c360e1c4fca547ada08ee0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d063c34c6c45280324ecdf56fddccc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00033f9933ac52f8b7c6d02e4086c8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672673bdbee10ace6961c8dcf71d870963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e51b0100c12f2406640e3b1acee7a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6558523bcb4d88b6550399a3751ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b9e39ea8878fde0d2ece1a525efe966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d8edf92140a442be0537f0d8d142967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee59fbf1c9ac696998103196ac2d2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c658c4ded5d690669ec0295216b452969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900881ce77a374918367d82bd9f929a2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e4daf800a98124860bf0756bbfba971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517048860408fd0c199b8aeaae137d0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47dff3a12518e485c5f5270a71d9cd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a944f832307c250398acd777df20f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166047c3a63fc663be730ef97f931146975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc384236e288d22fbd2fcbdd93f0bfd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea233c6f2f403823e6933e4fff8e5c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>