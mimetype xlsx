--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fc8b1c41f6231ebb04bd07eb0270e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270c3396324e38b5f2efa93665e86e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d4e27949256bc4743c154454d265c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068add59ff97f018ea72afbd1f661fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b1cc248a9803ec3df3d5c1a20242c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd051b617671e060779da7aee843f0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e78b54b735c5e8c8c0389c829f1557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ade22e40069891ed070d82158c9668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710fd45e4bb84c4922a20aeed668d229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7867d9dc78fb534ff8ff3e6b5f87010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d73790b5f123be488b7d0d7ee9ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034fe3c937dc8c2011ed6655cd08ae912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947e436a50cc6749fb4afcd0fb1d0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4fcb3827fdc74fa704d6695f3e2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca0ba0ba8e5992525dac5d39b2325315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8961923012f34560f39fcf186568116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f3ab70d9d5f06e04397345b7dbf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488a570fa920cb869f57d20414060a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7df222dd06da9faf93d5bdb931b10819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756369f8b4866101ff37eaedb14555b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feee928d2272e77c3b240bb33b3444e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac8fea71d937bb010cf178f8867dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4486a1eaa124753af690e0d1148e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d6d1f7520c5568ade7a0c5094ad524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec52e822361764820633c8f349fc4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ef31a8dac6bfdfb89c06ec0c476426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548875ad21f81c123b6e72e035a869e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dab1db8dca6b560f7da97870f501d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1f7400d9f0a73423058fd82d452229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930cd3608365733c1d51153356083730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a06726ade84cd806cd8c9d3fbaaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce64f19f0db6d7d6ba8f0ef50190c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc900541e3d1aebf42f0b2438de2f61933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426f05af5ea25081897830d1ba61ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448959104d017b7ef04555eda86693d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137abad3b45dc9692fd8a8382aa8a84736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0f146a4b204901e9179d541f4f2e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da411d0b65c38abff4b3ca6ec59256d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e03641ddee6d41ed3a16d88eea49639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc37ba4374c1938a59072ca5ae8ce540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42526934bf0261aa6c85f42e78c33a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9803e697e89052b9587834a1ea2218e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa68352c97345d3ef08be1edf9aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b648eed09e3751f5812e6ffbbc14e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8dcfbe52eb36665fcbf803b305e6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c896bfb74e5134c225cea1378bd2f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01618793cc5502d57c3e3b063338647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dda49d214098e7ce6764c2467a14a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e98e7d8cc1aba85f3704b18d10cce049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a0a7b96bc73c785e0ba0d3ad778d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bffd8d81d604c37e166fe68f0c6c1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c14a3bbdd4d5aaa10198c8b341a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1efa88208af69bae4c3d3fff9c1be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f460796021fb82d178d36116a06154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd49575eab84fb0b88f75c6fd44995055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73195266a418bb9e3b77ac4505e1a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999160c9015201745a39439a0a414c0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa2bc8830f9e47214babfa47791fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbdc281c6a6220ddbd8ade0e00ac9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49e9139412267bda668798ac0b11460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ada6f82bac778ed6203eff7f75385b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc88e8adab34341168d96812b5701162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e9fcda3818052a04c1ffa06cf7c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c01335410bdc7be9cd07576640c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a521e898251abb67b27f405c0d52a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54d76bd4767501acb539f9334c2f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5cd113d5d246f1345277f5798852767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f99a4617810ced8ce0aa451991177368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae662c03a9dc1dbaf9cb78f45a8cdc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe2a32d57d3b3d70bae3151056022270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be25e2cc3e5059382093291e205a5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aaf2508c82b6b19af2ca3d1e0d12372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c3eeebe38ca534df6ab70b27260c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e3b1c722aac30aec9e9d89124495c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87d291f71c98ad004516821f6017375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6941fb957655a7f99943ae86783f1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ff409fb8c0e0fefb32de5393900d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8243acec8b8a01c309d51a1a63413178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242ea2bdb5391c9daa3ff23811aaf7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd15d934ebb0111f53cb8cea5a54a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c33f51c308a8e97ee2efc20632353e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f977ee24a981d0b3173d2cdad107b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959399fca92729631012c86d02a31ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8660b150d7513362bc25f7d7a8e9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9196684375a4c20a4c31b6173487f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce458e7a2f91ec35c00bda82b4d692286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8ddc6875b7aed81756ce4c6b82cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2684dd95ac0c1a8690c0e1c17f54788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c20d22c1cf7eba6ec7d7526564b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2fc57f63f5773521be9912968649b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda947e0dfca3565712c9d5c989bdb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab46f807a9ac48d0e578884709945f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197e590938a0964f4d4af7d029edd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6c86f8ebea29bd8ecf4cfdd0b5a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ebdbd79e86257a7bccaf3e074437295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c1ee220c3e390e5470ef19fd91bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17fc5ea4cb2fbccded78f26d9ab9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe6390e3fa26d7b59c07c8d4d3cfcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713e29da3e64f984e2f0ae85997b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9927210e82a916049341226e73eda79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1e2f38a80ce68ccb450a56f0637f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a45fc433e263848384acf1ab5b2b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec4689b91d905fbae9cc9c9c85b415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450ed30a78d18c60c57ccdfc5e9dfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c06323bed81775f588739702b1c77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf54eff88213be89df1f90d2289e96a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71661f8b786263d57c40ae6b9a0bd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166a59b2a7a71bc35856005ff8b2d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ebc837e2fdfedd053cca4c2e58f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f80ee7ef380a77b3bc386db12923110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60eafa4b69b389d48242a9f82bb09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b813522e3b1a35cafff1a501586a04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f339484e671dbdf75ba49b1e6c56c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82068f8f4a4678097c0be055dcbcf70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5fcf71942f7ee79c1337146728f3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b4798db9b4f8db4bf180420728a64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202b40a08ab8111a808e6c444baf5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbff6705086abab1eadf65affa1620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16a918aed78612387e7484df8fba52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306df168bd9d3e88367369e7233205120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fdb080e88d4d54482e4a476cdf196121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f008fe08ac8f6675bed4d52cc99521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0c638f056e3060c2dc7a3dc6f439123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2a10c85d5b175af8fb9545588a573124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9e0fc1af729d4c1fd6c8cd1a177f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446fa8151c931bc6ee9425eb9b175ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1bdb3ab93243649c3b0372b66a8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37613dbba1ccfea5f52577069bf7e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f1d59e9c16d1e67d0d61916b8d6c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f295926ad6d5c920ff8c8071d7ed4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658d67ec0ec0e5766d550479cd3e515131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc8e97084ce1e882e4a5dae534571132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588178c729b482a35b3fa3ffddfc5c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bf15af5c41c1eb7930a38da2a7a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ecdee73363fe56fa4a84e821e62a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074eae523ebdfcd0cd80fc0a78e169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94426ec8ca5bd88f5dea8579a0c7a3b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb612c8949df1e8192291ebd574ec5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5780f7922cb9e75efdabe8dc649e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a58b3b7be860349df4db64cd67063140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a61f7fa6c761cf771a3dc054a334141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8bfd06a007b512fcf3b11e19ce5f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a2d49e824056391b8b4442f3566ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fbe846d39b678d1333fedf8d529cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87aff1424c9989d29dbf3319f3d5b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df368a7d1a5b92074efea65dcdeee33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9737be89983cdaacf9c12db3e46a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94119e92716abf0517a5da3e46b4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7078c9a65d6ad5639822207b2c58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50aa4725991e38fbe65e30925f950150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf1c99d3e5d9d0335a1efde4c3ac4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd426cb1eb79566907cfc2969f628c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed995919152e48d5c9db1cde0eeba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2abacd881386e6a4faa58702b77e59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f1165464856a20638535ded09a58c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51111699f2bfe82c443e08711173614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f02ac100d2fc9bc3d4a2583da8570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5a730931d985a211a2fbd3f43bf53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef1806e88cb776196478d09125777a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d7bbd31060ab495edd90c45e35029160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93b0a9a63a91440f9854eb55de3d22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4abe0ed47e7be17d6de4b1f098ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da127e4a90289e5ddf514e89b1dbaa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7517715a2bd0eb41165723ff2feb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c656f9aff99acec9f4b4579fb82402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c128f766834564312ae9db445023166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a048d5b57a9fd4bd6d7dd99ea5a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f1bd4dfd67b1520b3c0da19b4eac8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7fc03612d6e015509bd3c66dd8f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64f14e9b0c329e8a082a118e09bf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d1953d329b32884a7b2ca58bd2b48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1417f24f7429afea6e5f2f26ce30452172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec44a6fc633dd05f6ffb99580014f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ecfbccc9dab5fc1c844366c08f7ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013312c46296840ddfc5c742d0fa955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9b9f2172c1f4b92e454d0a8c720d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955c19442999659155d645762e876b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4cd75761eb6f8d8dd4643df18ef5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344b25c235c53ec33ea422a0431472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76151534b15874a9c00f99f1ab237180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850e16d3d4b08c3bf11a332a53dfb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529882357db6f9ade047b9b7bad76f63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c773ae745ef683b2d647681e7ce3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda0ee5e833e70450b5a5c29a19da66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95a0cfc0c59c5d91c67476c716e385185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c5cdc70c546fccc9926a38ff284b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fefada4418b08181426c8efe5edfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7a31432efe207558f32fc68d0836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf225a27315f4114d6bef72a095d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209ea3b206bc791aa5f48e1a50c7b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3a5128197b040dc80ca8fb75b624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1de96017c3e15f174b084912f205b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548359fe925014ddfe73faa30d4f628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a589b21d169de6a53de5e703ce04c09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc7cb2f5e21c611e79d3fc2874ee08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6271b972f9503649bd7b685043d39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33090d7a0ac5f15ca42f5383e96e26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1fd8a7da1460e0b412f8e9cebdb42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df18d2551c9a6f8c739e34de64c3ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ca282e5d9cf7f22f8089622e6611200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c267d3069cf6a0ffabfe5b1acdeb4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e1b5a2fa8145408a889b8306a4aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f616dbf5ef853dc3f17332b9282492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa6b7668f44f5283e6a9188c881f48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17162c788b88bf6fd6653a0033dcf76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c44330f0ede774438876bc958fb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71567f5ec6992c692a55acdcc1afa33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b1ad52bedfff903e9a83129a33bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a7d6a3a1a525c137ec6aadb8434d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe846be39239bc1e38cfc243c2f0e1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32549b972070176dc844bf29b64b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2681395a89be98cbe0c8d863ae6ee9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8f6f8dc2c41eb1240e71eafdebe4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c9a152b0a88e0699e9d5f6c4565d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997d59704afa268deb808760f7823a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb1d880d19defc52e90b23f68817d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218684cd70a42b9725609f58b1a9bfa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a7429c9b23f390bc012f047449b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbea210830df36fa3710d352f3dc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022791ca33ea548a8586e8b86c9b9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342cfa1119c3c47f465611c657a18e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d091c34fbe5d94f9a459463e07e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6c3c70224527c73353e3d5adfcfa6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896daf46b33c1d48a35104b6bfc4b628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c8a5d37c6058436e436821ac181e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9552f3df6442bdccb9ccff0fcec5b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14319c47ef1f3656238f99959820a878227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b369d064a214be84d2c3b1e16d02dcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deac9653071a52031c1fa041951708229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399c275c0ce53327bb52a6aba1d86b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a819e8d7a64fa1d6780d4073a0bf73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e1a674be725f00d4434d7b3d1804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adcad2d5472d5cb34f5124ed892db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e09084d498a5ad9af1ee47e9d94ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10970fb6ccb5e7cd2e664adc24efe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332bc3d6a7f24d0b3df052f72bdb93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca41acb318086e8d2fa235f4a502f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48188b68d218365d026bdf8b785dee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c5b2860f139e7718df5abf94732e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f1c6188fdf66c90b8097c1fcef191240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31de4c7578d200e7e9e98f25e80063241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c1ecb7fb9ba1d86532ddaa18c9ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221b5eb75f17a08164cff89672ef06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db4703ed1c802ad9714720111f4c52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8ee8d09dcb918735cf7df5b35511245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd016f4db67e3cbb0d909fda1312a90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3462b090d40d430f68f1bff6e5063247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0cb7af302992348bf90e3dda7f761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e639ea0a46124f656128f21bffdb0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4fb93608d9bdc439ef24376db3d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b33a0dcdf17321635a97b6b010446c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478a8970cec1d608512319487583c47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3b3d8a6e589fbf7a0b0456b054ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e1cfcded4f97ecb48d854b44481ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905278f130a5e918a416c4c0191f468255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495591a663405c975d7c15fd21b7fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76fc770e9433b5bcac3c022a1c96e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569b20fec6f1180e45b4880f0dc765258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12d2785fdf54c1fcf7ed404af1ab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2659e302f7f2cfabf1cd3a7edb71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df678f014096bee870410e6983a903261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8edf23b1a1d807f95d4bb0877dde77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e30c32e6e99fb5397cf2c833050a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b7d3862f277689c1ed81ece8aa325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8479e4e2900029d1203b5e456ebd1c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af91c7b5bbcc8aa9487eb043881ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3010b9499e41a96fd214ee21fcdf290267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cbfb540ae8c43205003496f83e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe13c0bdfc9ab95d5251e7768148fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71d6692eb844deb54b188c8ca4396270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc6a0aeafd06dbec02c9e2e2d7af5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3eb8d0cb88723bb9bc6a2b2e0c1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340fd945007dfb0a6b09a1fe072576273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcba7b57ec48e78c11d4dd25a2d87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b3c9532b9d3a67aeaeed3f1e73337275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f5ee9f159341ef5b97a908c009ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf64bbf2c7566158376aaeb13fe5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6392d656ca9413e57c7ca0af222c96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9b44c6f6585d82f836992e540691279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bc8e633f648ea3776d17b8c810dbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84f32412dee1ea4a209be000091d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a9d9ec4f3e9bfdb25004c2812706282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95056b4bbb7e89021d03eec0d959e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4063cbf3fdb8cc9664c4d35658c173284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6f493288caf3cea7c4d6eb9054ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca0adbf5c85982af52ac550b71defc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a4467d07a059d49d98b1e92570f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3ccad61193390a45db13886c77f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2bbd3bd24738d81527b6877de6f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82c2ab6a4d9b2ec6d28b68dda2e18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534928e24b1223accd9d2a87e953ea1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0d28a4c4bb52df28786399cf445d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f18d548452d81a4377f48fd0aa95a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bfb45280ad7c25cdc963b3143abbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ed7c70e67cd65b3c510daeaa33b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3559b9f36f51668091ed6511cd0e8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079301e22cd883eb2b10ac0698963149297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30940fe18b02bd03b93e1bc669b17d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f938510d8eca6b28af0e63cb46f3df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1c6510cd70ef476795c9a54b63c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a9ddad7e74efedce11acc502ea8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1df9e4575084088cb658ea85edf52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c241fef90a1415edbba99a2782129303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56d0cb86e99ac7764eb1a21c72dd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d58d8a03260e3ddb0b351e3ff0fc19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae8ec5c1802cfa8bba58acfcb4dacb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d0624dc77e7fb8be8da39892dfee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a53dd95f9930a4562a20d1c72fe4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61cac29825f4c4c8ea1267b946164c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a755976dadc60e57f304ac85b60f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2081e6b0dc9612807bbf1970e2aba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f149a3186814ef3f21c07d8858b152312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232f4f48643974d0b6364b4a203e59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d655e1779e09303684c56638f6876314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af437916367fa801abbf8cbc05eacc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf888f9691dc82fc0d79a6068d9b28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e588edd9131ac72e94b7c3585b4c97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada1adac02164163ebc1b998d405eb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ff826d1d9fa801ca2da7b0db4947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b76224c38098c35c4e3deb3c92992320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b98677cbba1937fad959768df5c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b234cae2a776e1a0535311577761e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39036b25f2a0255e640dff2ff1ae844323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2896b24396160ab007790c1dc08160324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774fe96d371ef3ee7289e1caf019d02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea719a756dbf4889e14df68a262cfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cc3b334ddda0d5f10415a7c4e0e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4e8388e9050f9a8a821fc94d459b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df606606117b3219d562dd8795c008d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e736323cb995ff3c008542b38786330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b44ee6ce58bfc4e2c7737699ad1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11fd5fd20020285341b01d9e324f1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f25ad3bfe6e329fb5c120c5741481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f00dc9add4d66af84f6105b5176a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910565a0eb6ed50698737578ff7b1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7fd614e851bc1942d4cb8fa5c026336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdbf0dd594950a209fdd610581d570337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9001fe47665305e5c93df71a3da83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb622c969871d30ce1025abcb37caa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa385d2790892d8381fdcbe5730dd36c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044ceda8b8d1ac473f27be06242ad3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9adba248c7f3c6df603cc7a759c375342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805499435cb200f17a0b615d528b47d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1506ea0623f11bb15fdc5673312b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a701d3dfa41e6024329cdefeea68e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bbafdd13cedc74e9290738c9c2ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78b9e5ba8024b7f7850d89954b5eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a7a8605e4283a4ad1ca3c95a14a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eed16dad9a46ce5c801e99c1fd66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae88c486740b295557b7e78aff5a25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21c5bf36bd145b1b678dc43b1c5ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa945722e9114ed2b4d98285ca1af24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba665d693c6c3f2006646ebfd4abc76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec702900150d1b1d764e4fc5442421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8707763019bec04a4f31acc77b98a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01178ddaa0925a44f0925e04095ec7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61dbf6c86a34cd31f21cbe939ae12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c43b6051a511e9229e51952bfb02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c91d29049136fbf2651a9bfe16e98b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0073bee2eb3ba069b0eca0278f3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a074342456bbd38ac9b6f0de6688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4baabcde447eed3668719f983d9c8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009bdd5a7875e97d08c34edaee9dbb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a09918044b95e45712c2e0d1b6d99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cefd49ae9b93c5990aab4f22e59a8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05196fa11b754f89f4c3a642245e4801366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870aebcf5ab180f6e03e1e38e5632a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97ba56af4d1a2401dc174d7fc993d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76811b4aa6961ed8056a61e3b34005369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece33c06163b202a78478e6fc96b7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e041d853b9cb362f9ba6d3cb0ddde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb0d68479110649c306452c1f4369372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3625c39253286135a33f30cb5c25b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad4f93f75dcc5bc896ef9e24b1e7fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df1e391e2857c6e8f5e210dce82e98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b648d4054014cf7fc56927dd04e7b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66018f5fb11407963c8165f73802155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da65aa45667ed5af6400b53cacfd6f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e05414c3f3f2a0989c7d86f7d581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d93dc18d5bbeeb31865cb5182f07b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e746c6f5aee54345bd5d9493ad7538381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d2ca66337c43631340cbc932ca96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8bdccc8d2a791c6ca70891f5fa345383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088e6b802bf426d0bbe3fb1b543167384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b10849cb216b16673505d1111037385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dbb3818bff025ee2e24bd97c0d762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c20492d3bba24e4a9586b71b82df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c14ebf1c40b9bcc09f2d0a248b6ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e768635eec3a70b748712869bc8bf29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8ccabfe5a829279cbd96fee53e97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb684b1afb97e9911382ccc6f8e21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e982246413ce854ad875d33d5a7d02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc9d828a2ca906b9004cbf7571313393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd708569725d3b49b51b0c055595d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a643b11a8b3cb3c4d6b5c3a18a7ce75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b46608dc99a6528d9c3569f515535396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf16d7a7e6660f9b32e344177674c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb2142c0313b62e56e393b8f97bc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767dc0a09c15728f314a26a9729885399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d9927eb01e88759ca1b386cdf5c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26102471c18d8443c96e7d19cec0815f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d0453cc8067ab029f07ba7cac45b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5cc1ff7ae92094acdb82e7dc26db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41cfd10264c9d1ef6beddbee8ad603404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78f2ec1962b0a0394c648a200c6d77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81868f4a17b8c52e923dc1b5cdd34a5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705bb14245133e0a460ee6242141f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bcc197150d27fb32a73827d8955e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07004f3bd5b1ce1af6d8c12212b98ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342645d3a29a24dcbb67a78b797557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6e8df4697051c3846cecfd120090411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8844a0273a6a8a87cf8a32f5c664e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eba8b63bf52d8c8739e1ef41efee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857104fd492b6bcda9ab1d50774f51c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391ffba28210667ca41f1d93475ea74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d55d4180bb20764ed61486adcd5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd54a5b0139e244035923d1f20190417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953df979591424d19e7de3f2ec5a94f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cea00660bdee418bcab88a24b255a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3cdec23fddd529b3bacf98c0cd60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ee325a560e2d11cca085b962c5c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6f8bb6941c3a469f215e269be378422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a9d341036d38ddc7a5be9b01aa7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11119de994b1acacb58d717b2bfde1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab80dc6dc79363204f698d81bc77c16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb54dff5b1ee02970420cc947a90862426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49577f1c8a2d121e87a4915677721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8c879989e87ecfe9f84b3b94ee336428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb018622f0d376f1b4ab852ceeb98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214a9a59342051a66a3399cce8bbbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716abb559ef038c67b361c1923ac2f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ddbc4d236a368077a146390ada95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6b5e13134f44a2e9b97cce55d5ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91497e24c48d5df7f3d0e0ccc38e1020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a56b3e499fb384f2886f9446eab0bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76f314d357a67f0bbcaae9ed05f1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a38cae308c207c756c81cc22015c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8400b3e128c0275a4771ca224161b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae2155870d3a7cf7ed0025a675093439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e3794a0c21dddd169766cd0fb03b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7954d044f223d750e7ff5b5a52923441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e3ee1e51b4e2247b27102e841e551442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5be412487f7f751ef979bfc60eb5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204ef96f452fadfe035126905e075c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1b9659a2b4e1cc3008fc02c53deb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192382f2565223b20a8314e0d7877c4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabd8ad560b665834b1ca018f14788447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f71a608f61db43498e80d8859d4ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7dccfae05fed082b1a7a84c35db61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f3921556b35a318023c1bf1545fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d420c6e8cde768729eb93c1df968e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b36eb80164890c7ec6ad6f3129ff5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168d9b85f0bef5bc43b69da098aa3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e22983b2f46f40b6a3aa7744829705454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405e33c64dc8730c8962186c511691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c76c1ab8f4d3649173086b02bf5117456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150587799c2d10f3ab3af1dccccb02e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193a1624dadb122401f1a87de453c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e32b23fad9535d613140ba5b8a6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52b2ee3514fbb133b9ec0bc5b20681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312d6f5855c3c604ccf40c0e7dd0f50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea7fd18fd9324f1f054bfdf78badf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef70037fd54a688a36a5d7bf883b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de98ce7f827cc08de535ee8c3ebcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be2e9946922bfa6fa853e2e11f644465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c903d7d67928bd34f1b4e5a267f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22d6521333f6e45c24e6ebb429b94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052ec4b51a394ef82d44b6b35f3b38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc55e7eecb52d7992119fee78b9fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277125c63a5ce29c80f20479bd79a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953e5298eef39dbffb18fd372e8a705471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad404c7ad758ce02121e70318b7f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0bf99d5ab416d2c19db9d49c21bbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353bd7259647799cb277bb201a07c2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32231c48ac7a8877b6bb2f01d7efd974475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9753ff6d6e07d4f646d1c0ba1de92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881246768d5649aa9500df76d340e934477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a060af915c5f2e12308f18b0e3b1f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e0a74d6a5c974d03af84752107ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d4853c9dfc2861e69ad3f373f87c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10d1c33f8fd922a14785de3f3de1f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f59d427a1ce97855fbd30e86177d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314b9277f7a5fb73285c286b95fc9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3903b70140af92327a70fac5d68509484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0147206e556b0c65658232bb49dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6303d61d674206fcc296c9d24ac424486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565519a0067909ab42442d8a45756b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a8884056ddb02bcdc2865d4393b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f80c66345bc1c2173cd50a595f7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035689e3f02e7e5a5b08f46cc7b4b9d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1ab2eea0e4ce8475159340fc265e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6d16e51c2ef70813bc89a4bd2e5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d74bdb94b2c765c50ae3d737ddcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226d4f06844d5e747099e03b7c16d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea7394632fb0250c03b4d5eb2dd9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e92e3cbb7e9f77e671b15cb99b920496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740092008da76bbe12789bd924770ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87550fdaeab380f6d773d8326fe63d08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c2fb37b9980c85686a83c95cd08b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43e20fb2a48cba55babb518bccba3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350a230097ed4f3715605a35a03e8d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5a392d9eea57286ab18e73e77b3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0aac5cd9d7f9bd04ac4982d132f00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092915393125a7300f6122a61a2630504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab63c8e7b0108016187be2a46df070505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c508ef1bcae385e43ebaac2e5704506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8784fab241d86db372f1c798b75f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04709eeb34f250c02e72e77726f2ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a47b2a2a2a094c2be8f8514b2f58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cd119c07e29e87c55f5df5492459f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15184968a13192bf58c867dcfab7969511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcde7baa11b0dbe7ea3a50a6f9bf4fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93cbecb578c2c706cbf0100f983d7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361a697dbb03467392c89ed364f9aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1a620972c6a13ecfeaf112810dd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6fc4ee028f3f37596713a87245f48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc006eaf1a006ce97dafd33db2709b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b250b1535b0785f64cd32c4761aab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1953dd7b0073119bd313e278ef811519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae70d8795a6281582c210766cc4790520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477e46b3d44f345d2299c2821a4174521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98550601fe311745dd3bd745b9471c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f059229a80e94e123fc537ec15aa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd219ef8352918f15cd11a8903897f82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153f61c18bf471c40473dc67fa55a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026739175e7fb74b02b8cd09e6cbf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b1d3bdab69b0a092a4f115f500e6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c637d5ce0e4999e04a65fe447988b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d075c15bdda0115877c03eaca34b4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe782a80c39b3ba786e872831430062530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314f0bf5f784705b2db4bd39c9727a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec566e49c4805d8ffbbc66b06ac04513532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc1b7592d7cfb9ef5c31e565539f57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa766882c3f28a354b0f33b26e42f87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f0f56dcb461f49bc7ee54f39be53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919710cf0d12404f3612b5b6f718b9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923227cb6c0cccc5517d3411fb73d1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f09ccb15f16773236f8c03cdcef45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c07f10bb9c42732ac1cf0ce1588cf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d0ec3295fc6185a02ceb881937ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a978611cf6f5c261937075ae3e98a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e872dbc8e601d6070af92415054aa4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5c964651bedb072b683a88603783543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd63c7ffff8d8ed93622120bc6bc456544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea2ee19ba5f40446ba59103991b72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a52ee82a45c11698943d34408e52b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8aa446e51267c1ebd7789e25bf70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fea0edc752ab642d8df5ea54f1cc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94885dd80b333bfb3365cbc0c0494d35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295cd6b034e3011197f85b34fb1a093550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03871fb06793ce0ee1044db2a8d26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e635a0d7db7b240a062c472bd1f2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acdb3432c2ad9bdec180065636643553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e0a884d797c58faef00666c88563554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a4da7b030d64b4bec2314a6aefe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeab3911e1fc8b4a21a271df067089556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6650a870c126e42382a396011008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7c4c793e4e3f3aa3f5c806ab42321558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee049434920fcbefc9ef5bcda4dea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d5eaa5f3cc56d2c3a35aac8eaca6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a745b091ee3c1a485458b108dede561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729e6c166b8e94c4330d47bdbb6bd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b7314de308272ebb4d0e8d60eafd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4a8db83d2977aa8598165b016494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5b1b24244715470c4d8301cc6fbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a7e8dbc8fde3907fa6e273b2fb8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e5a1a332c58fb3da9ed1c09fb5cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47daa4ed4f349ad626c8878c2006bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e71a054d863e78f3cd5b1c2e4570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27787181c1ac0c5dc5bde644b6f67f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa4ceb2721098d63ab97fc3f79cc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1268fb6c051d0eb973563bee42b55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53493eba76a3e7df1a26693b1ddd1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a53e041204c76cf915308f1cb3103574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77c01f5d59793ee609f4c5ca36b5a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06015418a3d4d862f42cdba567071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748673b8e3f0794ee983bdcc59fbbfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472923e11eeef86f6e805fe7a2d00c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211dff91a1750cd8dbe5bc6bcca695579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78929fbb963d3aad6d11da9be3855164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af146d30bb57e69bce2269d737e1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33aadf474cae105c67124739dec0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34a0218445f1387306d9be67cd451583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e2455745083cffbd06eeb8a7882b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aa08bbb34ba19f1a479dbfdf2a74c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37cb8b35e469edc8ca00c068157bc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056c4903f6a1d30e36926485f01d654587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cfc4872065261d2353954045faaae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7bdc41ca7d876635465d94a15f10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4ba97aada4f38ce2217485412031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400945530c8fe43e300689e40efa94b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7aca572dfbe0329c027eaa2671bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396b9b15c0f50b509b929773be26fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ece1fe32306b71a06531774acaf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a381c1ef757f83571897c4335012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724441bfe6c50ce588c0b186c1d1b412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883729b175a5b1d8aacbec6474b0b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a08dd25686916354df2d52047211598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f07fff88396bed6562f78abdb2aa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd86debeb156e6bc57f9452747ba767600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d707affe7c40a7ed980805bdbbcb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584509d6fe45fcf8dd1b21d3e45f42a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c63130a6811e5798e3b3f8686682603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45c26502942214f6eaec1e41950edb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186201a9e2f8cf41e33a565373a0f37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9315b78f668980c32dc7c7c6942033c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8de005bb04c0969ca1d1fa719c3d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cf7a21518c71838d63ad03f019ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401851a5785c5eb2ccfe9fe81bcc226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420001d7ae1f2bb9a8ec87d849e90cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f76df5fbdef865e5dac5c21583ba62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c189cf050cf1b85f035593a24090d74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0ed83fd8f9a5b71a1ebfc187dc09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151251ec2ba0c3f343c21a8579a24e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a2c43fca9a394d53185d4f15347e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a17f05eb3102a92c00f281a53f3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc45d9a2c2b10cb1506af1650c4bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5bc981546602e0a5f52c41c5d10e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ba1ecf3748bc6b78f58992b0f3b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb6497b7ca57e42f20a9ce038e02f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88caa24fc918bdcc5fdb9cab753ac7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c67f9e9e9e7ffb54906370a43bb4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cca8cdd4db149136c841e9885a563623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6041392954956ceedfc70fda120ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ff2091343c68ab95b96601bb78c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0bcb3f6a158a7475e6c600c64d05e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d4efda608de121b41d3fab125693627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d239db61d58bfa495a75654dcc0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5b301f862c4b07fcf3861c35a977629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb28debe0ab636ffb01aa31e4fcc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677dd6812277153a816bc909de0f957631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0126095720e847b7572deb081d09ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1c4ffd88d56670a361159acc0a8de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a5f1dc64b47c94bf691fbd928d4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db16b732d7bf7f5e9d71a81821698635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd259e991bb8a2e85a414262c24708a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407f0fa22d4fdda4c4a96fa24e20e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323969447cb0f69d2a190f75c0a1bd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ff0c306d4011bef3898085d3fdd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef69c6cb2ab8cfaac5e05fa4c470df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea17f766fa886d5816af3140219f535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed59aebfcba1e7fc0e24da0a7b9445642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a46a852d9736be6a08d90a3e5cd80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c538f420e0e229d3780c651cff675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6460a4ed201f5b1c3961c3ad411dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515370c32f95392722e7a6687807f888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a031969de1876e6b0d8e120a1afa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea529cfb7eb49ebc72aff1a0d9094bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd6571ddad9bbbf896854cb152df8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825a310503ea282cf3c86ee1d81b6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f1026d21e8ff86c9628386fa4c51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ebc69891899c610ab6c2494c51bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83179716297b9521c2ca737f379e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b8cafb96587587fcd0a6d920cf38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abaf5ac0985e4bbf2874b5d10d00f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f662a89f45f98f104ed2fd0f739ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa445c7b19bfbffaf42ec942b133503f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9a7a82241e4040423bc72827ab19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480dcfec7f26d4428815f9ce761984b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec463dc4ec53475c206ef8622fd7f58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830747417ebf010be23e4108e8f2ae5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144cc1de5c9394d9a060f4500b705fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545127c483eaf991d580981409bdc3a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba16d44b10e6965fc03f4fc0a27d92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57de06ee4f6280b03d59cafa3dac1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e963f5603659d101adc3ba7a46952666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a8cb604dede699b9e786eede836e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40861450e74ecd0b01c6f01f8565e4ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f37bd25807ecd2d28e8ebe61b519669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40f6ed1bd3d21d35def35e8c5494c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252f6bd25d57bf0d62e66a789b7114c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ac7eedb39722f545fe8fe181dbc21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0ac151e749d85717d95a709a9ec5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac752682591e44bfeea493898ebc66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5289a35497cec1a12fb264ac554b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6d7056b1dec6b3d67b58b8d34c51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9fa0e119670dd3d080e5aee4a8764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b6fb209992a39c44a921d0598f42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff69cefa598e05c2b30f51d1205fd78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9ff57c8de0a7f83fbb67ab50fa39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b59d978b3fcb804805aefbefcec45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9903c46a80cb6ba3fee6deaaa452ab6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff20ad955184c59ffadbbcdb93b89c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f35a4a9a16bec7365390100b64fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52d0df63d18555b331fa049de279a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e44ac07bac931f3f6f29d8c16ef94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b6d4151bc988574ee88afb849d90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a2ecb44ff1a37a732103f276e8ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ef751f1812fa1242dce1ac5ec558689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fe5ec3c34b8287dc34e18036fddc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd442ba9596a25b4cb92a0a019ea69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3550d9f0410156cc0bd4f8003f0698692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70a2486a5e3398c5c8c799a0f7cf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79fe7b3f19ef7efdf950299096b37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bc51a45ed5b80bfe98a33d129bf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3d4e8e966727afcad368f0954dfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796ef242899ab9fc7f29609ff0f583c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae12b54de0ab23c16eb7d35bce02b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479f5b5fdaae2a0c70accce2ce678f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72865189472c44b38677f9f030111f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c290e1bc5e2cca248837da1ab765d8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04a6e5dbd0bfdb511f9eac6f51570702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f9a8ae3b29b49e8c6feef47b9e59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd56708a438129453efd629b1c2b0fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992597ef34975a65a523df4688d002705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d70c2a980d7ceb8210278c1ca980d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b38120ba14d49dc08e06555cf2cfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed834a8cc43fdc8b308e2ce0bf3bd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193852e658ac1a896d19a08979327a85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152331fdf434abf83c74d49baff5dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0155c9f3c97a57005563358ed617711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e27487f3b78e9ceba190bc472b7a7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5d33736238595969edd1303d4e2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf414c9e047eb3557bf095b62d5fb16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e977bf3c042901dc687457d69b355b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50675352283f0cce3b4cc195776cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8720f540cda6bdad80e7beaa1f7f81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c03e24a1ce8cee06fc51eae0d2d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1de2a1fdf1b4ef4c71a2ea1c41c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f111ae3d1721fabb9456b23cbb8b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc30a5d687ec5cdf39ec0a6ea76c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf1bdef097f2b64ff79285e8b6f07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba39ba4221377e46d874c7198414ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce58359a115115089d3636607d782724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e760cd4bbafda4d34283ab5a9a17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd834fdc76726fe2847bd0efc66ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c194d7fd7ee6f37dd0d42383106ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1e76412a99775c75b994d7e94b369728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053fb277a0beb78bfe46fe02e9692b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a9ef9893ea7f397837d18f7d9ad3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95731307beeb5f50b1a843641666cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6be0f013058d8b14d05e19027380732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2810319a3e690ec54f5da662ac8f87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0bf55b3ca1d076add7fe9378e6744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c3a43055f62e1c814bd57a48c24a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27613ab646784a3ad76ae19307967736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c4708394a5b0988a252854339b77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1afe24fb3a5c8c4c7ffa8f7fd2569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7f1ffcd123e05bf5023f6c860aec8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e366c91157686d551b53b733f289c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9932f2c9bbe62bba46457ce743b43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9233a1679684fb470f2b2c230fddb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a88fbe0d3df78f339531133f2db6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1480fde415394c3b3c1093e4d1514744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618e23cda0d95c9c85d8b5b493d0fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f104aab3e81cf0788e94b997f53d1ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a1475d68f58b63b2c6b696e6bce0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d139222116600580663ea114ab61a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356198e203a5c3ad65811979d73821749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a565149ef70e7357d41f6e21f7f0dc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dcb8b7cb2a8c0638cf718d13a3585751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468346880a4650ebb5ac166f634b13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb4ed70222c2cddf00117936572173753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83a056eda4e16114771cb4e27ac1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965c2f67ce03ff0a59252f22b5dd0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee4c0eade2342ad7f57f198930771756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97340d3840a7eff9919711f9942bef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9b09cac394cff4c935edf3dc955ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d22c445534aaa90eb19e7b64c6f13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bebaee15b0ac8d9fa49ddc7cd6da15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e10ae8cc24c56baffa00666a62da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03d3184c770440957e3dcb699911c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45413a2e00caeeda1766da7988a95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715cadb095fd6fe11fd2b4d0a2cca5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd21687ab921e8d8149e6d69bcb9c43765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d98ca961cdb8f05eff70945d1ed9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca0efbe38253556850ad15f153c56767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd077ca9449173adf601af9f328da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefec4755506a23e0793aa8a218c4cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a95c77f0cd6e23d5e9daf0794deb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3b5079e2b6802e5acd52ec2eaee1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a762ba4b5bf9fa57a838529e77721772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc1161e24714a29ce6b73c9676958773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0d21f3f756032ce91248e2766657774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfa20ab62ea2967be719b569bab11775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f76c2557e4562fb750c9b2b2bc43e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1d8cc0a98a1c14feb9277f553f16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e92a6e160ca07ec85102871819f72778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e0c84ec196d9b90414cdca9501d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e237c979fdf5552128e5d38fb0e35e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97710657e25a0f8d681b1f72803c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269729d2b4740f8ce0c31e311d53ac7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc7295ab28d77b5b4d368c81705195783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df6fd8f83b0c217a69e0b3b1515d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674168c2fc416123c7f9cd4b28d15e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfd55d4e0c2ae7a86ab6122eb95639786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f70b85546fa2a147d3514df59912c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b7bdacd0532ff61759bcbd1d9599788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bcb90448519b11a35aed84a0fdb0f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de029b2fc6b248228e6bbb7697976b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a50d5b38798ba0eb533782f13aff5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883de9022470ce4856b0cc67687d1c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0debcdfcee3e8dbca420652dbcbf2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76946c90a3cdfe3d4675bceaf5b306794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963d73b034f420111e396385d69bf5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232c53a5d67cd133a2083d159109a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b599084ebbf1364421c7ea0dc59d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb06b1b4673145dd644e4e852ac009798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f120f3638e9c9b97d1b08e2f87d4f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066267b918a124a74b72c51bf7530e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee224a52929f3ce27692efde5bd5f58801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3c243eebc30579d8db9672bece88802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93310a14cd3f3c4dcd58a9aaaf133803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4927060c6c503502b208d2f79b9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb53f65fcdbc04b76ce0f254fc926d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc00377ddc7d713512cc5887f633a4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a1d10289d94155ce05d0d5339dacf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416e38907f3e6a259b4a192eecda2b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8de7c0b8182e2f8f380d92b8e2c5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996c68ce1952c59197213a43a9db5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43401c196acfaa40e110cb1cd1e895f7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb6575c7abf0f9065aacc3a6f86cba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a012ba5ae4061de64ed61a448b6a0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5ed585db079ae7cf64383c51f69a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7364b8f284f7ae08505ce891ffc64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238e85aa6f503a2899189aa32787a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec2c8b82341d1113082c4f50089f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e895235017903b4562cc75b395f1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2938a2c937553fb275c9b4775ca84819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244c23f4c62dacee7d007ee51fec52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b58d41fc80db0d8373816dd2990e1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f266cdd0145837c8981e11e0ab7f2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e81c47a8289787a3fa2daf82dd83b2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f1776cef5702f4f8af81f94da7d45824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00ba568f39c5696dbb59bc3a4a1bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915162128fc8dd63aefd4fe85a00441826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25848d26ed469a9d9446378bc9b2b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f516944422cade59baebee20a01de4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6ef3a01c619e92a51b5942acf4c2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2382b6b0eb2b61eead89dc9662837830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0dabfe4484456d12e05b386eae4d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cae53dfd9a3e4901d64f3640452d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029abce3743ae9203eab93df824269d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c7cab67400375d3f1ab1ceac2d693834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efde5e05c6216c20439930f7a798e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf820630fd36fd3a549ea98e6b47a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0940d6429edc4861e70b369afa6d55837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30a265d046dfa29e170e99a58b149838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7a9dceec705aa2f5860e23e2f9548839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c851dcbb033f1316f8bbdfc33b7f1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3602d7e907113f96e63d7e9a7d67841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3571430e22cd6faca04a6d276bee0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123b0d3437e53c8356cd50a69af85a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e00bf364878118829d5e3b5defdaab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a0e59bd15871773d4e088f287a78845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36955f787d74e83d9f4cfa628fdaa0b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460990bef927fb2c0670a861a14ff15847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04334ecfa5acfa154e0d3dd730561848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613be7b3169440b1f42df6184d40212849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3fa0fef73c75dff71f128e7285a8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b3d72fb1a90564a63dbe92413349851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa620ac0eab5a0ebbc2df2c6e6e5dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605069bcf41d9bb5e7df10fcadb031853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a7e4c4078045eb223126c2452d5a4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74487afd576e978de8e54534a712ae8b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9285f01b2a788e52e4899dc01592ad856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a770d108c2eaf7dd2b0287bdaaa6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad94b3cdebd7998a9bfa7b97517bf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163f11a6a50f7c2063ef66bab47cef859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6708041c4bb5e10f3bc882df38d7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36523b7af00110e428f475ede41bd78861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d355a7fd96195b02818f4560abf1b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ef93a6d3d3e1ad552f647c1c2e44863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16319ac277c801aedbff07efaaa85c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3f409349fca631ffccc6af1ceea4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fc5eb5fb42c722bcda49719044f45866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982b99923bb827d2c0a393520b3a082867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb557fabb7f52a118a32f2a558ef90f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ba6f9778a2eaa985337603a38afb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee62bd29caaf8abc3937f206f3557f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760716feda2c6b17dd10878d77ed7cb7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae902d3d1f5b78ce231a1c40a10af42f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3ffcc687a9d0ed4e18f4aef3bcc6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44026e5997bcda76cab5ac17b70c2d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd2a768a1db073385569bf10a27c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d096206bcde5eb7b543a0547632a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f1d636bc70f6934c28b7f919532c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f99ad0d18994f9fc76d08f47e0667878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10113e11d0981da57b517e58b2c197879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c597dd16ace72508bb201f6bd35007880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519428e76166abcbe9ca76798cb266a3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37c23ac65d28ff3501e111a64c926882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310e415be10bc96a620ec95f8eef77883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9abfd8264481818dc84cc8317b1f9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db33e9fb807fd8df2bc97b81e95ef7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299e145841d154c59d2fe67f3d8720886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8bf74008876832feba5fa642fdee887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a60a420bdb9b4b5e69467fefaf7a4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94b0db0cdc71db6d0df8437f48d47889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33148ee113213e6f63ec202d3d4cb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486397595723071067957a570af19d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c364767758926cb6c435548c8baf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b43b2237efcb4529747ec1b96be0a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfa905855001119717989a8d48dab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2807cc12917b9460de24bdcfe8386f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61771232b805220b70da4824db3ac3bb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7507959c83fd0ffde869312699a6b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ee6c3150b4e365a081a6ad9acd03898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310602cb9b5d7fbd773a4da9a34faa4f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd01156cc8149aff2553c8f1b9d0b6a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5c7fefd783555799a5733b57de8d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd57526985d87bfdc557b2b14111d8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1bb27ac233afdef38f492a0e32020903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9f6ba297f5d7ef5da489e35786af6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa9a67f3fc2cd527800656b5cf555c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4023da4e4e9ff4c6aad1dc63756dfe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbce63cca5e3e2031ade43712ef02f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec7cad763c8ed4d38f55e2a271f03908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62f2eb141e3d4f7bd74a89d55f603909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c1f017b6ea75f0bfbeaefe6f120e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efe6199c8b592bb425b161359664f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3cb931792843800bdb64c2ad45c2a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25967620baf130cf63967a6631f4a0c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9cc5202a78f68492f5c832098a12914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ce0db0375322a1103d2c3a15b4ad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21894ac83da3090dc6b18bf276a01b0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57121cbb7bdcc475655d0e63e022d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00abad763d915783a2de6934e53a84918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88509fb5c94e30a502548a70b2b82d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b8136d911c5bfdcbbd3fbf6ffe63920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f409a62a5b451f2444902869d4193921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47934a5a34a9174edb335fb50d54b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccafe6c2e938cad894a807570561428923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41c14067aac5e19097c776f2dce58e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda1dbf5e86a347307abfe6dd0644a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070225f87c3be2cdab3e93d919aabec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b3563c67cb422843276758d72ac78927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6302983957046051a4e4d76bc08d3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f41390c0c2e7146e3822512778bbf4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eaeecdf2457bc012029a2f8a3e5c1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039426df9bb1a086bbbef223bdea5a2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f9e7c2563526a7b16867893946a19932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dda88b66593e198f5dc77e9a3bf0b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3637ec8f573dc39b49ed314efb21934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff80fbb7201d5c7b5c5911839f1d6f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69cf43690acf4ba7b782bf98d3c7a1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9bba2c3cfec702901b379e7fd2b98937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3db3786558ae4775f7a65d0bd304cd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bccb4039f49d674e29e476fdf328b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d60700fc7649ad912f0d89d90c5f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9aa8ef48a164b85711173b1b913d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3e4070a541ae9911bc918ab2e59f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a611691e2d6ca20a22a3a5ed82474943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b1ad66cf1956d465c432882038ef944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c82cc08cabe42d4b228951fda87360945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa523323febb9e8b19ca7e662615be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf49061c7f1e408415846f8ada15ee947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db46681b988e3d461ba3b4e13585d15948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad519adc64cb3d9e1a1c57a306053949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682896527d65b14351205496a5b4207950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5f08f7e8927f91331b4780ba62831951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6006fc8699cc907c7c7f21deabb910952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d9c0e1749bf649c4ebc8ddaaa9bfb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b53f634ea084304db304f07e68271b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670779fa368bedcbcd0380a060a063955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa4a18d638c81180f22e00491984af956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824babbb0dcf6668ee2b9c33e31272a9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91351fb3924ed48ab78e6a27e37b9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d71d2492968c83db7406e90a1821b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e2dd81d223f51e6554415bd68cf4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c180f5bcc682829688d1cce4407e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fcc69e9c522680b585c93bde51861962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1698caca0e1bbe900a8a321db8617963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f656f60bfa4c2bbbe033ee5c8d5d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3e81e0560c4e0999901c078b86cb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799881cbd6bb7482d75fc80a905ad25c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b7f4c743ae9728f770b99dfa42f6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df683c852cb01095d85a7ea02d35ac968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de541af57a3cfaa607da514d66e036969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7348ac99cb49bbb6ec009bb0a81c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76252a2679a23b50771fc5f195aa9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159198f27040ef3e6745cf23e543a581972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d2795c4b3da140375c47a62cbd76973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f12cdb6bceb0966b87232e3b3346d7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a8086177ac201092d7e2fba2ba1a9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51bf10bb11f0af1d6dc27cb4f88a9d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150c6e89e6889b26d582794dcb1ab5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a79d7a5c210d4658b14518af6868c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d6903e935334c37e84d8474d09faa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c66df71e941751e996a3f5ca461d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5df95c9bf20479fd7633945dd6174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d4b8cafc8ef578df5e285cb8d5d3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef195ebea5015f1b4a4658171d74116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3daf887a4bcd42b469b3c62308c9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf6997f4724478be864238af057428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ba72cfc2fd271d061cd824cd0f929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f705b9f423030eb5972fa098305e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da179ac08c3580989a51fe9921fad4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e762f1cca99df6ec70c04828010012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eca0b54a9c69a64f409715e1f66eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15dfe45ea16a750edea087812231f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c2a85ed7c463a421bfe7e627e86d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07339aaf2b8bb8db19854e8009169916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc554381b79cb3153cec8526fb35d1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e5d2a0e60d4de34fb4e1d1d5be8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646b01bd3155d0b4d7a633c7a359a6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf744ee6a92c8a2f3f4f87eb2fa9fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9217818384a648d8d3041c08216d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b1eca79f4562fcb3766bed4ead35f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540348d649b534f2bda19a1f95befee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f9894deea2aa7d1ec950bebf7db2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b3fe7b4f270b81eb71dc178bd3a8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325321f00e063357ff39003c4381a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d0790c610ba23afce21aa7d5a07927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b85068b932a3854cddfb20f4f5d87628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b6a54662641a7717470d4d579c3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400df8c71ac1834164cdfafbf68300a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd7e5e90c76e4c6664d7a8dfecc4c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a966302d427b639e3ac3ad09c96332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd0f4da8193e0ddd12685def5b94133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e46d7de4458f6a2d90ba7a505a64b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89602186642ef3eed0503525362b0c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2cf936e19c4b91ae6c33fea8d1e5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73aac158606e0ef92c65c4c8027d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9c024cd1cdddf3ec1a72c166b58638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9751dfcc8842c7c88a1f2e75afb636a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061f9bce5bc590fd6554d6ecba1f8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436a75ca7f5543e97cfeed8d5916e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c03b76d17f63c9bfa916d8565e5bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90f191c5f22cf9ceccac6b4ce0c0d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459d448f163fa3e18ce174f1bcf5bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001f522bb925cc2f968d6c48643eaf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0951eb164160b06bf3d8dbdb64637846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df14a81e21bd38b11b7729824fe3f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58c53966a201525de63bd4859d5e4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ace11a9fc7e2e906ce038ef589f7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db81c32a249af9026aa7afa5eb0aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245c2f7c5744cf5ca71431d9217c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b1cfa61b7a56b97a005fca04cfb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286dde5da05e66c7c73026567483ef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bdbe88a8ef0279eef84e55d8d51d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af7dae27dc7f7d58ad73b2ab59cc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc2c6d9017ae9f701765b1d483479156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78085f7922e9a47345dc8a98ba2c713c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27dad4b84b9c1fd94ca88485b2ce758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd7bb57f46f8c269394a5c97dab0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90b8347cc898ea6e4edfa12c11f7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c9a270f8e5a2599d16c3a4e93b56161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8efdcc7afb1e2c1c73fdbabd091cc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246596c8d498a3235f7e4d9d8d63fbe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b1f6a6412aa79bc020a380041b4d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24e18acd0b33f93c184dfe8eef44b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9984b2417e08a58972de70994c2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4180127d31c721ff1828673553a57c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc75e995bb611e878bf0ef33ba1d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ba3c26be7832e36c28f5486fc852e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb80c78adc13889be6b38479b5a450070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c10047f83ecc3219754d64c76e7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7e765ab0318525b7dc92588fe40572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967f5a9fb5a0e5ac0b5991d0eabd21e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdc8d0e7fd3872e89ed3054fb971874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a7ba949a8ef3050f476f187e6a3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb82b0fbecb190bc90c2d6529bf4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785235ca2d9d555754d1a86220138f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f7b7df66b9f2b3110176d4f692c4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b611fdae4d064479a2c382c1819d2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33830b5c502ca0db4ed81f3d52e662080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad12cb6280e6ca7f07424370a786ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572308b7c3e1a3f728e2dd43f9a8d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b828a45697818fee025e5dd0a43c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4b8da31c0418febdf330d93b1ba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c637c58089d3f02ade02c105daa91885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083b6e405ab7ae7b8c44936d02474c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaab90a1bdf200e8a9f44d7d980c75f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0853ae54c5711d24043a429f255c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e0696e99b459e1ff8eec8020d5de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03754f9d4340884752c50f2ec652bb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb157ee549bf281c9299b08a784e3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58b15f5528aa8439ea3667a22772792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c3991ce03c9d5bd63bc9f41de71593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74656820e9d160cc53e94c64c1827d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca112ec0cac2fe1582fe8448c6b4f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bac939c7ea0052477e5e743f1608a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df09e737d728ced967b4472b00dee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b0598f6d9fd732ef7faf71e0ff55598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0816463b131a3cf83f4f97c17389ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be7a11840acebbdf3135f915087efc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694bb65539a771c0e80f0a58924044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb414666837a9f50031993c2d54f9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f29c3b9d5153e637e88f7e3fb3ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095873b88e27e7024d1bad1a99cb50a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8121c4b03d2add18be63102932ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb34f74a079841fb3f641ee1f7502a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e5f9bf3d822520cc8c1d478d18d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51f21a3928f3ca92d506ef7ba3ce5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166f1aa2a18a6a5a2c8f336e567721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764867d1d9feab698394cf3a83ab12c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb59c9c054b30c9d19acc48075d7fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327392cb7059f6feef0141e5e8fafa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19e5ae0a7eb3b7036748c1626f664113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c52d2c031ed1a9a2baffa5c0cac4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19119e4f6a335bddb4a47a431a5c52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8583e7093559fadec9916acbbe797116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22c6e3bfefc32f610315d17bfe911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c36c87bfd6218a7eab6a2c0cb38bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe4a04eb0c84f7a0c9f7776b39f69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2212435fd23fb6f36df49e8dbe416ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e787944a3db2763ed0d2a8ce3fd77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca36e56816cf6f18a73d3067194cea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db04392f36a84df9125ea740e5369123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b5c6a6590879787ec29e6dfd6d1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dd3696a69bb2a303f1582f16f820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93541d95ada937bbb8de4100f8996a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca205724e3d3b76c727d825793404127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4bf58428dd8fec4d5b4ed64a6045128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98be2e1b05827e634c553b6beb27e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82b832c848682b51ca57e46fae722130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd34cfbfb3ff7599c16c8db029ce1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d9a93d5a276758cdef9e984c2810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7ede58ed119ad5f78192c6566b56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53edc3a2de6114701d10e4c560c954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f75a133487c26a691c2cf9184c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ccc5065c5e8e79e8956b6ff2c1b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af444b56ad85b864f8f7f3eb911943a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e6606ef6a8436bb0e61ef14adc3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0e8bc7d170f230c740c659898939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3abde11a9ed4ee5c3f8535a54d130140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687d7ebe2c75144f5af0fb80d6c360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab05258da59288cad8647ac239eb3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ceb2abce7effa71824ae34dc84a04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6699a9d83d77965c5a7ed1ac731a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b895371cc6fad02edb03d1c7f99c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095471bb8027b5673d8e56c8aab7df79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267810bd8943e5039498f7c6436ae402147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d28720594927e8b5ecd0da4d44c8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c00c0fb082a4cdd7c6a86338ef7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44ab15d80a2bb9f71f95593c898ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611eb3b580bf43012d6e0c33748801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f25af1669f67f2cd311b4ee4033f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac388ea95169b73e6217838c41f8671d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb822f808fdafeaabe18ea73f205300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b240c930c1f885a488a7cc817236a67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28bcf6b33b83cfc9234808cdb2b9c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573503377fb1ec773d0142b87502acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098731f04f93f7140b1f611136da6c0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b19ab3e5b81d5da1664915cdf1c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e92aeaf52136375de49be502df33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e935bf9578203084075037073bbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7122bd9dc3c626f83fa4caf0ebdfa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bbceda49b48c74056b3d142424ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03948f04765893b9201da0b28c7ac437164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3317568c7984bdb61496cba8601e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd91362b7cb57105cac30d28bbd71d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88d6f95b311a221b98ef55f44c7bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bedd16da822c3af325e21b45a7db2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8436e164c9900cecee598a0b7787e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b0966d31d706afcca5fa4ac92c49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d035253c557969e0764ad8e599c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014e879442308f6729f7b65216e6ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ece7b79b95a8d4d613626ef9265844173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739f18ea1b6f509858ddd2dd54ec6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dece9aeb01505c0b4138d57d6ceac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930ee5b6c40e78227de53405c466998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51e06b168a5c2734d352da2a163c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f5db65de12b1af595da3e511151f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5d0d3f163ba808326235eb5e9c239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619055876df7da0e57c76bb377789e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24468d9e12240bd7607b8505a93d583e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f7b04ab04aa5808ead2127da5c921182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215348166e70df61b987c7ce633d0b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17bb431978803db09de2f533f84660184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166787162ba58985425860e8225013c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05c1c740bf5c48c4c6826dbcf63d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b6c378e33cda52f22c070fe0c090187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81397abc7883accb720f212d19ffb9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe82eca11e9a004bfbd23d5f4b80d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53c0d29e3038a680e4c719674c3cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc404445b5789635d9d7f62128d184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942ac7057852c16ffe488aef189d1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918ca0ea3408fbd3f47d50b0c425788193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c0d60ffbf963217144dc4379e028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5dfd1a4efe042ec1e9938976a774a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494a116bf08d7b8ba4d99493100e06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8c3bdd03234dae868e519954ba52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6162345ff511b708d58f49555d07d70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed57f043fc351dede8eaafeeaa8e19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edeeca7c6c145eaa056f1e2e45242a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22459f3eed30a261de9e126ce557a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26599c9dcbb7fe892ee33c22cd8435f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a8867aa283443e04bcdea1cff616c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf24ab4092d62bb61038347244f740204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583a4f7df0d3ae2d2c200a5187ea7ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a28ba93fe7cd20ceb2c26952acc89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d4922cd07d2a8d08d3cc39c52224207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ea6a3019369afa3b15d84325340a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd8e93e0ca174754d59196ce04f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f0d74dc8c87e560b097d61b0b6c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f1af00320d99a6256e564d8da5dcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b92ac227316da26b3d0ba887b09b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856adb1bd01951574668a5ff23a687d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a953a7bdb1391a1e937bcc3a439ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab0a1d31eeab0ec7ad7166a8dc941215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3f5b8105c7b23551d18e275d3239216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8af77d50546484cff5d81c5e5ec4ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f43156ee06e66ce4fa78c8eaceb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d1ce753909d82121d18d6673159f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033b566a574533aca67c6ee1a198892220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff4ca9bf9c6f02eb5c2942b95e296221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384e63db718ee81b387b06b3dc389c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed755a8d761324feb532c35998eb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db45172ad189fea97b939d646fbf309224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2bda60ef1062b2f34b9e567b108e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51488d0f01342c54df5e53e0ef94afe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f550e9e3ea2b41e7335cb640674d24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60972b199a5959e7fefc5562d2d1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b3665b9a067e5c6c4e3d06a1200e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d8d78851bdd2566a221c1738b63ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e0d8f690561bd31ac7f72a0519bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e9c9e344d119d6178b9014972d076232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a132751e41a71616656cead59d6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d403bf0041f4d0344fbfbd9f4300d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a65b3f8bcfe6fe0864565e36cad9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab9c562521594a0bad3c69172f600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed5ca34929db71bd988ad0bf2a70c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432f4f9719fde01da4b52019906785238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1f15aaa1f790ab0012f092420293239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd3b4d10c981ea9216bf6506c540a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048e61529df7e28a8d78b0c257d9d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d7104a94f3ff52cddba6c4a381ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55a3eab6819def1315f0d56f08bc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f4e4a5d6098dabf63693098afd5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597deac20462170d8ab121ee824b8ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72d3506bbda7a13da59c54260f769246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf8be721de757b3cc5c128a875549247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f816605634cbd74cb71a69386b40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1333c4db791bceb7c80e6dc8433b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679a1062cd66654506b64fe61b25f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73400afab2ac309dec92ec8c3ba59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8596446c5c70ea637bf29919a10beeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f4ed933af930730d19dc14bbcfde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3396321170f08b966b860ba960d521254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee2fa919583bfcebf76bbe34b09fbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc10f789bdcf6f50879bfe90c10ee7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c8591195a570ec0eedae5bdc40dd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56fd5fab08136a19dd154e7377a52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9565c4cf429c8b5fd6781249a58de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6b66f0d71db408c8800fd003d60f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88167c50488db7ff4e0394ab97813a02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad134f7da52a771b3191ddd0aaea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91616f53d98a4bd847aff43d88bb41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32884571916077683155058b3207ea3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc419bd7ba3822bb334e8573f546e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ce2740f44155b3f5a02b685db8075266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2e0bf8df0ada9d3de0e34c8da661267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918d048ed03227029c2ff7c28c2e5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe758c1a7a7264ef793ccb35567a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29c792921396e54c78ffeeff4d6e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfca3c6123c379889de23c3225793271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791acb79a9c9c401b79a59ca26bbf3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac0b31f5454c918097152d764836f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd198c132c66df61d8a445ca478ef26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548733ec6cf50a5c30868708e15ca1eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5370a5c7321903b368d459aff68594276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb943bd0d2d8c825dae7264089b8251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c245e154953b30d0341f4e402b7e55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b604c93432c177a9d90ff286cb68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d8b4c3dd435fda5a7069de7704f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ef4e3dd402499086feede4bb04aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a92ccbf5e84217c37fa61026a71e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c07317f04190b80a29a48ec9276a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8cfabad3e87bbde7d1d22d61068a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b0a219ba2808d341dc293612451d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461cad0f79c6e1903d3545aa7e95c86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec342666f7f4402778140740876408c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0231b6669c6c96cb8feab94eb7b8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1997e76467b738c71520bdafabf677f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f2bf9afc65fa83a4fbabeb343a6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9825eda83f275802b0938aae96ce6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dfe6eec2e91e1fab584ac4ad7f4f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d07199917decbfd38cd85f20e51e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74cae1985feb50aec8cd15edfb7fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934d34170c75311b116c9268d83afa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7dca1a12f62c88f1888eb329ca557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193cc0caafb51bca864f948fd976a8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbedcc1e2a5031b6995fc433b1f2d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110b14f951d4f0cb0fa8f4aae7330d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef19481b3826a4993977a9607fe13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932a5b6e6bebdf7fb2b13b238231d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752aabb804006568e8835870119be6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019047b83857fa6858c230048b6d1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc0fb0520cfe9402a6887ae190c48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ec3238ac57ae2b20e644b86e76c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568703c393f7840ea5c01efe1f55ac4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1056a51f7318ec8a88dbd8d07154307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3690af81fdd6cc79af8e2bac114b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a3039a6287bd933c1e617436f3240309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b719e548b9a1d342dd185927fe54e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c392631ec095e9a6c99ad51bde3f2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef691b530fedd8dd4a65e94ea94c60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd87db3cf155b75f53f7cfb030c5678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2a54d7c86921b9706a7514bbaebf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069097c9c8c79da3d4ad312cc0eacb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852bc0c3825bf981f3e25d14679dba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac241dfd53e7eea24096d54d28d54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ed6983dab5ce70ee0fd83794d21f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ede50c4cba1012c8be7162ffdd78e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4495b407f89a82483ab4dd7d7ae01d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5994c6fedd8226569f7d280054d78f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fce5f28d457ff96ebb21c2df068a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216436fd1442a135addf559b7732ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c86f377c679ebb6676340baa79fec1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba6a94c3ceede2a405a23998bb958325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb17162948ed6983f704dc35aab0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a23f290748d9976bf84231d18f45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafa45ab10c8abfcc22d2a6de4e9106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f10040ca9eb0644c233ee22dd8b37e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3013b17d9f227172e409d716591efa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2daaa9ad9ba47d6c71debe5a7d1f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e663b2792c9c3d4b6ff32fbd9174b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c4917e809e032caf8e23d8fc7ebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ff3c1db0a5381fc3f6d62bd244f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1e0f8542db19e1d3c44c7ad688ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43e24a40fdda98cbf6f0d69347f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907e3f2b0815ba66b23e2e11f7e8abd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a17abf53e23b259d44ffeb800434338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813853d06984483dbbac166a889d73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2cc19d9dd11017fccb93268fff063340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0130be551c5f8bb9cc82f207694b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a5ea51cbfd47a1b3259e21f56eb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b89f74ccd46b31ff3604b9d6a8146b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dedfea9dd616426b8ed9ba7389f94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf066cc08c9106a7e931ec35df72706345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9ccb478331c17275aeca692f658a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e9e7f9b9a73ad4661eb3de8d26d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a24b2a67586bfb79e3b95449dc21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a70c660c4adc756a8ceae02d79042349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd80a3d4a06e05051a36301674375350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a969f30e863e15c2b6181523fdcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456e9c8c2a498e97727ea325f70d47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ebe3fa11891b486c8b0462fb47dbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881027f09c8e071651d7799717f781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453bbaedd48df62764ad0ac5e5832e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917947b8b472e51033b4eaae668ff1d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad11d3e0fe75e08e9919eba9352e5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34d13f13e81d3d5b16c64fb554972358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb73247c80db41cbfc85cb7b63887359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03add0ebd004c9ae8364e99b894fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167457d09591efd9b5832fda08176a08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db4a130b85b5bf32509443cde6cdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4840a0e737e62cc92ff4d8bf9a481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255cbf7a54197b551ea220220f65a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f42945cb0e4c190e594fe04177f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156019fb0e8fb8af7c534dd95c230941366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544665106b34de363cc12fa3cbb0bb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405219ac04d1cd4c037258184160cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce34d17193accb94ec9bb183c25d0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfdcd763ec7c77e232fd4a9c2dc109370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbfc118154b4c3872e84ac7657ec5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551505fb314b66db08134a998364e9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a8f1b48345e147774f688e36b3f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2184ff8e8d94668f7777586cd5048374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c716893a8120c51a54d4d920dbc3c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576954df7aa95acdd7af3af4bbe20d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934907cf07866cb64f4fbe5e5007996f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a8f2c4690e7903492568f9f042ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0ea925c68630e1035d80aaa3d9d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d8407265bdc74992534500055052380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a7d234ac09c3af2bc7bde87fee5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb80a3bda4291ac34f4a3ee54874bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cbdc644809840ac9d4f8f8468e217383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03906361d017e3e61fb1628e53d3c8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c989e5d3eada858742bbfc1f3e79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f2c1b8e3ada61dc745200dfad9a4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99637d52be5296f5e129876248b9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271520c5c77f80e42b1117778414c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912be02c654513559f033c273f0686a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb284d76f2a8674d2db12cee5bf2cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb67483c4d473949222ff89503e527391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b774eb9d12e90c0b8789bf2a6d054b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46233d7950157e60f49f8ffcb1c5e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f1a03caac86c0d4464c9e78ae06b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce55c65e97014990c72e6458b9032395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc39be58948d0de88f8da76b767579396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5457b897a2b7f7ce7e13ff8eea4d71e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbdb03de1c50a28868ecfc17f05352398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ad9d68f9d7791d92d7765172e2e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e62631a9e5e6e725fd6288d9bd26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ca0b6c434f0fea7c963e411d22a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f91e6ecb6afb8d0bb7b703e88577402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c986dec2891360acc65993ea564178403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7b135e9fa188853bbecb33cdcd63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1fcfc7b48180f4f8b24566d3c59b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509049331f3c86de20edceaa4abcf2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b62e7625749279db840243efc30b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4451ce5eec7e206fcb4deda4ab53776408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01610dd1e5f95b93f619c467688654a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f563ff09421c657e3f6265a441ee84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce887948ae20c0ff1998b5fb939e17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44e1d3c86af1dbdb49f0bc82e1939412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8912bd4fcb6e354fccb2ed8e86b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e4698159bdce6877ce4f7c16d1837414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9c4efe142efb546b3b199a44d86f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d1f30acf14a1abc7312872f342b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053dfeb4bb6d502c4230cf9b05b904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b446ecd0527e6d837a7a9f91356c237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a726f7e4e17d4443360e2df0624af1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d61db4c1987e748154c364a27fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c247fd219eb9f337d06d7c5fa7494c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b0093b8aad184bfce5aeb51fc1ba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04e9476309bf3d40eee33babc655a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e349114ac658fb186446fc279bc304424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baf57eddac187adbb004389ac62b35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2278a544f3ee8c7d26a59c9b8bc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbb1b35b4864f2cf1b2773ec680b57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cccb9241f1ccc725e916995010392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0862ef1cf9837664a70a4b0b8d37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972df9317f8b684d83204413f97d62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46b26ce843357b5bcd46681a1da4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f66bdffecc98d09f796a9b27b0005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cdc468a0d10ccecbee6c814bde8fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f00789d7e3f93b9bfc6524e14ad7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab16a8ab4e12520b767339f9a08d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497ff533c2a3b0f9de9c1533139f3ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781a54a6784cb541ca10391b221558437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8037d5a3b3b18a46c3b3b0fc439c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd4d9f74e6a42368ad31602aa6c9c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36bc669926106ae787209720b6c303440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba1354fd576cf01751892adf961664441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda33361cc00ad2e71b7fb57ce15dc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c5d461e61480188fc3fef6851e01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac067a1c0bb0521c6c592572796fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc41fd2ce83117b922572382b92425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75f50d75ab3dbab057626c218f21f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a687744feb5ba800053f556cc2e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d8a4c40afd5949e845ea34e5fe87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f563f65b9d35524af4d8ac344bff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3880db783b75f9c74d2313dacdea98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83588b59fbe649679077d5669d800fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dc426d4ece6f7cac6337e6b9c9002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0257f6f93b47cdcae949f62fbf7e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcc05dd5fa08f687484c2b79c6e3c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9fa93fab07be0d7b9fb7f1c80b2cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4de38d6d1e2d9e33621d334fcb19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743da2f4b2c4f83b285c80de97bcee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee28407656d589328ce1b1a15d67005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e4e621cf8236cb23e7b2cca47535459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39637c88a83f78a13cfb9f86ad3cc0aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693698ec04a0fb5e971c10a215fc61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15865b7c51189a96a82e5fc6de7a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5500ddb46292fd7183821ec4cdaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fcb0d7ce32cfd4d124b0b9d5c5f76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dabef1964f837659e1883a7b7f9e03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7f8d059033b7e6acc225008ce565466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0088774a66dfce4966ddf58336f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944d947c7805d4c01dfc9ee673fa79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d839223190050fbedba62dfccc1a9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf33d3e55412710a8e713f0bca6522470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978daf2866dde705b69bd3960363b190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f5204647ccf6b6b1d0568d26abe2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33186d86e13a30d3a36aedd00d1b0572473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dab9959d56d1371f49d0288d1bf5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee57479aa31fa704b1e3d2ef2b5e612475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d042dc6aaa1ce3b39b4331c0ec58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152887bacdbe2d1d44df242dd709b220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d374aac92837368dfd6db6c3404c372478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356cd166dc82f256a5c79e9bcac7a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871444db3e146f9a27a8004798b4c27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b8b06956ecfd85b30b84ee988a24f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5124b3ec276340aeb2972418624aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468fcb0ba24680afbe13f9ab6189039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc09e043843657b3a57b4ed7ca3a29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87084cd5d381f9204593376372626a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc08b179cbfbf8662d272077b8280b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d5acee467f934c6934a4a4ffe13c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60b95130fe8372a8ede45d9181bc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de24eb42814aa39171b98bc5df5c69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f2113d56ba345c8edb34fabfe01f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a741be6380f0ed276b088885414fd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2c8e5bda77ab79ee0f6c2c704c88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e94f54726907008bd623e46da5718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be03574567bdadc145505886a2eded5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ade717be95ff13a02f6fe0d491a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba2bf594bdeda2607c711cd4dc543496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786b8b9189ef4242a648703fb8df82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9900acd22b126ce0abf22e168abc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175188ba76f3dc395f826661e9fe5723499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f501e7034aa932ca20c7b55ef37f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a04f9998c21be17e0ca5d70435d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ee37dc0195c16cd97693ef9befff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11512b6ba84ba53a28af0bc707245503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820f963ccef2503dafdc19a2c22126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e20ea2a051d8039e372c596951a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e4dc45e5104cbc9cf859ab69635c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e80fbafa186ba49724fce41ef39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603990b0be515d67608876f1c68b4829508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94f57ecdd092356265f96747c934d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec01895950a33f9a2949d25c122a88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81424004a0b93a80ef385f4b2cdf82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75d013c27315ed1b1853c560dc124512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fcd0b9d3ab6cfb1ba9346747145e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98a44cb723a818c0422f08d539d14b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0263c4dbb5e70fb335eae3f426ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72522b001e5db4efbda8c231b30777516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70704196b83aa67884b9b3b2448634517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497893cbce5ac58288bd089396f0a6ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43d17519c0e0e22305c1bc6bc556a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2851d9d7f338886e949138668840fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1840ce0524b34e01d044da43e8ba4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe12a0493a6768be9ac6a6e606723c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f591686a2f3089cc28ea285eec34f5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0465aa2ec5c5b54ad59dc6060964524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2091eca703c40a56e48e2e3b3d2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5ae36dc1e878664d62dfa8127000526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c25b015d1f73fa24bb88765c5164cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb73db8f540aace5129b5d21f792e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5dd1928a949d0bf3513691550d395529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8467a23d028bdfa5565ab0b17132e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6aa870d5972de90c7286702404a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212e0c85d728bcb3190e397fd852d38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43cc069e52fd1c0e5962f05a69d697533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56005af97774d0395147f7da541a3f59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264dbd3e30d65e693f190aee1965b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520833defe8ee0a9d6f2ae7e090b0d19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb85f9fe11f1b4387f68434ea031e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19d43ce50ca980d2691cc5b873895538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693ab933ef3b87655bed870603e781539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9c03c56bd84ea30a89c81743a75e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580d73aad51eb504b507357a3b652b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad2aa51339d13ead31138f15fa0d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d7684bb7b6d9fa89eb6971668434543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6f04ce27b6e39a0274f0c2730517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608d11ec4bf368b0a3f8ed68864e88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e0de802eb76dd96d8e4de0f61411546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d064aa70cb4aea8b919a84bc0f4131a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba530e4bf1cd080b13b8745694080cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5b0204a8652d9acada157d32e7398549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c7e9f171c3f242ae37aaaf988cc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beef396c6e0be738a3e2ffead7128b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463546788cd1462d3b005b648eb9996552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121de68168e0707146f52477340f34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f532b7d188078a76858ecc8fc317b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3177e60f514b1c676654769d17bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610927fd1f7c14f0c5a27234e5a2db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb37e4cbf877c72d1cb3e3297129e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a4dd4c6259560864d879173a0b7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f4a5e582b7f314a7ae2ad2b06d5cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080d8d1f8dc824567da77098b9cd03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d374ef4248b23a5efa4e9abe475742b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2809bda29def5b9f59ac4c651a53f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc1332a1cc71f255e38d605d58db5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d5016f8b43f91a435436e3d493935564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc825bbae2006b062798d651f02ad18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c7328a205d8616aa29c7f0df6587566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20dca9fb4e73188369c972238ac5f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ea379fd3462d9dfbf42cc3d4f640568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4047d45a009dda7dced9ae6ee5cc81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca91a84469aad6de0f8d36d328285570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7311d42b99f62e22ecc80dfc77785d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25a75e5c623447986636891ad998b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6598c30842230a68cdc2f62f10d012573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761ad9823bbdc6494a04a2d58d49d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338a7a6280cfe7dccef296013237205575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f73aaa96502cea1a8136b185b6ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ae4d4e5c655fdf6b319daab60d38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d336cd82d3f0bbdef25e64f47538f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c619cd3e968ab74cdb14099a54c5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20634ff947fe48e7ccf48a8f2aa6c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785a77eef8e638366d6cb6d0cadc3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3073c6b54663e7716884d906a5058582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9067f682a701f8958038267edd28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b972379af8ae30bddf3611990684584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30faf8332cf7e0327dc166013079aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05ba39ba1ac79c12b6e088de21ab68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7743be40a1919dbf37c620b244261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e8184ec0b1c52a7f085b33cf9d2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e3b911b5d7ebfcf45bb3805bce47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c20eb95077254cb2ca7f4877e9d1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c81fe1bf4b394d195869d3390dec5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7dd526256987757b58b526dea650592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed496414607aa3a37c5058adb94a87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087991d4605b25e24d075b15a9d75565594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186ec9318fd649a314c93a2d563b26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e88717353a93693e203a616682804596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc1ad93d337e3dab5cdf34a6ee46a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a478dfd2164a036f19dfb3f94ad4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0256a27cd114a7ef4bc477bcf2858ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683beaabc786ed3bdcd4696dc2fa6c63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243220484d964e9fff5565f54a04fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a9a3cf9e04771001612895344558602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0714e86d6b438f608cbed64001248603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632d822e73f461cbd7c786822383a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88985d335444380dd7a2bc2cde5f988605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9a67b394162ba9e9963ce7a14a15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2b10919aacc7d514c3915dad22b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75da587c2e00cc374e8964ced78334608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440c6d55ba54daacff407e72757b2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d6dcb5b12acb9a9496c602c87aaf6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3597a642fc0845f893c22adcf80c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0437460c4589694cb446a8f51e9c1bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb80cda662d9af4e61838e6f18f2a41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7c41545b9c747ac2f217b17704a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c991dbe527bab3580e5e6c20dfd88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898ee9debea582b68e19ab0919e928616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6949dc1e2dcc3aef5b3e3d6eb573b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ead11798c33842ef86327a97fe521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc06b4b0ba7aa3fc40a3060d4d969619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a8c465a033d76484a26b8822c7aab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8618f2182c3eaa00e68c41845caff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b721c4e40f33afc96dedd6c31f4f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e696c5fd4465dca3f6662c6c72bd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e5ac6e098721016e6bdba15a12a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616758b47a77cf7434a9522a42650e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244eee8f9d925bb09fa6a816eec41d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73346b4f11f0797a583dd2e77252ac7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67e1ccd5a565e6031078d05e9b97b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa06a3fe18407bd0c8e086f9a9ed7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee511cd1723ce64f986e970196d21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f24a7aa5115efe4eb7cb3c7d8f350631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf169b0973ebba1619d89c142317b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb632d2c14505e0bf7672690ad48a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905346f3249a47e62a9fb9daf43072cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77379a4deb15785c2cce11ae29f4e5e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2787c4cfc230334e02614f25c051c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f18453ef3cb285a4c4efa91eb4d05b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad7842af301183a19ba16660e4101638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31395dc17384566becbd6d6718994c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b9d505e9dcca919436ce0332fdeea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3709e99cd6b0be76661152a7bf5359641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a9e1ef13fc708633f4f14bd81d2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4b0a2acdf7b1fcaf1a6b741edef7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9e245d3c83607ee899a1578ed2d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b82e22bdf4f679f9a74dfa6546f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b40180448cbebac3342f513b5cb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa43b23a8d204cde6a5a009ab229b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407798f2c57bfa744749352af16203d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ed9d777d95662ed420a80a229d5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc427daaa1a62536484e0fd8d6ff84e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4d5622e276681f5796636016fca1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0b0ad612e580a96d00456f4b80f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ddd45fffc52c707559991b4260c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d653a32ade142def46809684b8d0d0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6ee56773eb865797d8c3fab51df2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24be40b21b54e1a2294aa34a69435f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc792cbb2318ae8555b9a0b4a52df99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e8966d41896d8d82ec4da7529140b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7dc07f5414e2c1176fffa055dc45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d776b3180bd093cd9bbd6d897b2949660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a802586bcd52b5b7a54d6c759e2e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b61cc6ddf3e309ca2d7d8d05f61bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bdb1285fc80bfc75138a16eda10ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f85d53546d386560c9a9ec57be905b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a44e4bb70e75b80c05e36346c605665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da0501b930bb6c32010fda5d19e10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31864c613b1090617ca58f0d4e5b220f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2683dd7e4465061ad9f6e7831ead01c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995853a059150be5fb4c2a8a020f4dae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94d608db48da269fb0f4b25fef44d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f414b87911a0b3ba731b10fbf04462671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfe752cc9dae3dd0396dcc25db9302672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024785ebada48596678b03c8b0beb4c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2408e181fff9e53b5460514d35cc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281d0c5465635f904e670367be1ea7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e3f27f1d702ef9fc4ac65e7a543f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91a437558ae4467d6d92580043f2f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986116278e7fa30e65531f6c24f81144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26fa5251e08e063f3cd58f71fb926679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec6bdec1cf1b76ac5d82a2fc4a106680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075e7cd60ba65a97166c774907fd0df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9499f70883c8a04166500deeba15e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec54c2dd46d8a79b85dc8772f31e59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c8618be24356e7e4cc7f869c0786684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44fc6388b074712fbd11ce77f649bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d873e292517d193a9ac96c30ce7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03948a512f85749ae5fc70a7c5da150b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37779fbd43ba0895e2b5065fc1bad39d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71ee793ae4a6585efa7001e589bba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0db53345da04a85c2073d57971ec6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4687f44438dcc62e749637c4ac14c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3f958d49f761b253a678c81d44ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d1dff20968905ccf93bfcd5b39330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8f7d9727b2dd2219c875a8991b08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313c2081ef3c870ad38e461cd223e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ed5a6f50918e29d62f05896943b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d3beadd2c66c4860c7ffbf6a25244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033f5610b7bedf040c2ed9f32bc5d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0034124f789a1debb78c51433bdc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10952dfcfacd23f551b721f9323d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1c189e25309712867a74af9097a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487bebfd1316602fdba3f6d1ff0f6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a5a9d8872386bbb0d17441bfbe29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fce4463cfc60ee01d1d0c4a6563318704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ee8d8d433c8688ff22b44230f42f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bbb8ba32b3018165183b759683ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df624952bd155980bd975b05f2acb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58d7c6172acfbe560ac34f373e0c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2afdfb8a56633de056e0036a4e5830709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17cae451c88dda2594aeaeb7b2d717710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de560b2eae764b5a917b3cb90fc5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b22c1d02da7a0fde64b4d8c3399b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1605ac86abd5cc98f004614f656ef1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bc0286efc4864217648edc3eb59c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3b162ece281069070a6a23efe7e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c77ddcd4a34d3d477349c5dbb01a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7cc55a0759d39c69aa8e14ab2124717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570ac25df6bb841e88ba1a9f854fec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16d02125e16fcc5eeee94ef7cedc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346931f18e25edd3078565f26930ad2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daba5fb24e0b9bf3e854380e9d53c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333196087e81f9133c48efbde88e2031722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787536e1b0393e9a1eafc6fc8bfd2b73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0df2d34e6704d80df30becc50215d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc59f7609ca5d6efd1d40579e886e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281e63dc0531decee80f293e35aff5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a64a61705d80d7faf4b61109bb55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa5e5faa46b7d502d5a535714d8d22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136239e9c1917aeae30c976d0a7ed474729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e04917ea6200acd59a3ae5faa996db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ded7ec709235467379845f3d8b78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46af79c1ac27704f59d20c5d36298c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0012f20649c50587ae98381e0205c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9259ded9cac884fcc6734c303ea4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ceb8ff4c86c00a34c3ef391080198735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c82c082017d5b7ea9baa8fdba80e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11840f2977a40ea951d178c55274acf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6848b6c63306e13661690d4e1333b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0f8c26e6f1845c00a14c7b2f3154739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada64a62b97f183af99812d6f6720e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd3563ae159c17aadae4bddae73a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e89c4d94d6e928646ab974dce9cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05bfaf1d557de833f7819c246cd34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561d37b9bb083371d3955b1cb81724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee41606095465862651094cb2e446745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4c98d84f78640f5b2c94a032262e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da281e6be53dbe1fea046561e24c072b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad83eda23db60ed06dc540168b324748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f9f790fc303b42a9fbc21716e2a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012bfb967df035933fbc39172b6f6a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470964c12adb879dab11b8a0a37bfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8c2b05894f84e8e1bba81f4881b42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e8e259fe612ea487bcf716664a891753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1b9c02b1076bc399a50bbbf4d115754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8fdc2c7a6da1aca735d55ce8dcb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e66c54be050bc6bb5958207b35c45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec8d1c1763f03b0836efe59df842ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d8ff6bd91be3fb4e1f821544d6a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fadf44aca22108b935fa95db3f2d72759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f948ede25fa212fe84c201b8c77dad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264edb049f89b0e99a64df224379737761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63632db4ad58eb278d81406046222762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33416f592cc526c01304064aef0b87f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde449606cb1c3109a28ec4e6f9223764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02e46a56a3f21aac999a3f708fe35b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7a9e224d26e8325a1f4a48657420d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d236b17c7a415ed60654d81ad9e2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec553f52b67c934d6e27696886fa9ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3f004594441017267c914fcd979e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433aba3e6ac61e47956a2ffb92e2348770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d5d8a2573ea883f0a2916ef6a567771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6578fe1849d75c318d29d0df42fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23868d4f10bdb0b2a4ddf94dcc4f801773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f5a82666e834bcaa39f1acad0bbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b76f272dd0abd56e8a97b37bc2b12f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb3d888ff03d3fd8673f06e64e6f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47e35ea942a1eebe9e18e15b99fa6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe532941fea397bb9f73233797c99778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ca8df65acc3f037eb4b8e3957e0e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bbf78122d7c615180a7dd9a6ada5b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61bee15d6ba6ec1a8feae4b613b3cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa22384808f325679e8d3c22bd6bce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df55057317029a1d9835fb4292ef4ef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1bd4baec3db04a30ccf7a017e9fba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84ba3dc1c6e1e5da3c38a07b361c7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895ec7d73e5cd1909950a9019db26a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77b4f84574b07268859af1c141d19787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0ffa92e0f0778211a068461e8ec1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bd0f97b2d9c16f454c44d37151e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f817c625905189e5d2709f27f820b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa69715f612b19bf3ea485ea6e8d82e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f27db8de917754202e4bf67adfc05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48708cef6191279e749eb9e50ddc36a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b556fefb73d870bc3321b42ad6bc138794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b31eba2a0e9b99cc62f56ca9c200795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f4c69fad80ac0acd85fea85c14b3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18472e34e51c64a78b055ee834497a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b9bb522c5e9582f427fb6c168b61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4e2cd5753cd8080e281c87078d49799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526544e55463d6370b0642d413075e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd04bc1a6deedbaede8eda5f551e7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869fc5844d447ca9c2d2f14a7bf1c50802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0a49ee7b2febddc1840465fec34d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b825efd17e969e3ea15e52b18db46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865573aac0da092eb5e6f75b224f6ca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113906a01ecab2213f63f0010b47ba4a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a379e124f9b528128e8a47677740a4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce10977bc648c853cf0cc594644568d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af529bb0761f625b858181c029808809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf94b991a6a2eeb4962fe7654a081f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3dd1aa3742410f310478c3e9eb446811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589408594c508ed90aa166ca310e7235812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b33e4e97a78c1704a9e2fbb9f865813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc21bce167c21b0be5340436c5b18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602765dd66ba225a2616abca4e907c19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a847eee3776cea961c767a5b9e302816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f0e917187c60d2b73742b8b3c1f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f146aa5b8ab612858b56cea93d682818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78083e41264d37a6278b94681c93b7a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f547d52e53099824e6215e60eb580820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0e86de260988e23028eefa16a798821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa76f5a875f2d7dd7c54ac42377b3a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594c6f1eb1b8e13371956ea45bf0da6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49f8cda7d5d51e8b3c503d03d26d4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030bca3d8f833d327d93739208c9fb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926257c000749c6f782e0106bc9ba6e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136250b0551709ecf516c7c710f7f5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf00e122fe2d40e60cd6f594d84e1c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5fee62d9f348d44570de83d4d1b19829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e22790b98a5fba93d40771f551054830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d18e55e7b14dccdeb215d523c599831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d291c48593beeac85c977aa7e8e8391832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db47949944025da84f586a7a7bd61b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945731b5f8795533b63e72e7cc9da8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1467fc1bd88924dc05497dd50342545835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59170d9a87088b579f7ab2d6d98572836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08b85d185761b121069b27e438579837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44e5c5c149e22625d1cc3aaff454c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d30dc2eb283af09a2fde6e347f4d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8bda05a10ecb3faa83acf17e16bf5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8661514fbf2deba6598b6ce43c32c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca8d75da3edfd85ed49b29479588a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328b2ca7e62292d0bcf922c6021d02843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6d43ddfd85b8bc4bc70be62e02507844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b75fd7cc3059c5f12a555c312e3c0e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06286e0a56fe1454094941e65fd82b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c7ffbdd86c8cf1cb786c2af8814f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53345d19ff48bf298e23182f7b5dc7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa315ba625d3b776f8067098744c985849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f12633b917f48749dcdef50517bf7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16bf76862d25956d21e5e9d56956a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863275bcefa80ddb424425db3a217363852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256b4e8dd3a87366bd37eec0696f9d3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73c92026b1516f05c4b3df23e4c89854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea74a54c72bb226ec318a22af2d282855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c957fbf079869a14030f58ff41e0c2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebe0e2893288c45eba3bc920530f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f24141fd32ec923d285c325a181c1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97115260d9ce8bdf60bdfd2456a9f76859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14325d7c0947e364f734dd76e367080860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831162cfde27fcd30ac94dd78a9cfaaa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04af7bef2b625f4a813da946f49f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ddddabe142eef2eb538a279b0efa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836fb955025cfd2244e27d43f52c88864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6f774876aea90be06761e5418b094865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34d61653f0c0b3f60f4f05a679a3f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ecbbb07e2b129015a8cd2ef979d9c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16253ed48689a5fc35696f6749462621868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199860460acf8be58214e521c0423209869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc4421fb18da26c3ce83067ffbe3b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f535e12d0aee04e9a482bc683e482871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3b7f3fb9dbc185d2bc5fc76bc046872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad220685e46c89df29ea16056ce7db9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacff5999819639df1b26b2a36214c3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14808ce5eeb3dfc791a052a1e238b4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d96db8336273e31c2c886272d4e20876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26dee42f1a384bbd6ca70faf7fb5e4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db4caae8e473e3faa0fd210eaf6554878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e211250d1a0dc51affbebed030aba879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a4137629517673939c9a62995a43880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe682bdbb7a0d22785b103428ce6b0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd23a12412de7f3f31c5d187f7535a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b78dcc0ce85293b6eaade402a5314883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20904ce00ae618624de13b07993b34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a8430c812fd89e4e54d58efa3828885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b019b50e5208e59c4d122d8653d9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e01f141ba1aeb0895045ca6ea8010887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029151aafb6402a3aee7790baf67c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672d64610d3c7836c045811ac4ec7a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b14bba6162e2ac9d362c07242a731890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20014968f98d0c28cba10785571948a8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3139828b10c818c1427cbe8f4b46892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157808b9e879d96d53bd3e30416a9a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24af3602e6c7e04b0431e24cfde319894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa4b21bf55e0e267eee4f86ca1f1e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c347f0bd532f6b7b501d80c9558eaf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394b037e25148ea6d0babed48ff6e2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3529a12e3ac88edccd3223e29607fe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843abed142fb61d66e0940598a2509899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f322257c4eaa9490130363ed53123900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f77b2845a4a4fcf61e57b27aab06c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447685ff9d986d8beacd5515e43ab82902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44937f6a195f822fdcf6045c9653c7a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957754b048b59f9eb6502096cbc8e46904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744300768cbbec0d2e1350792386739905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61175785d061f0c1054927e5802fc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536897fd1fa71ba2c86335c36b37def9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585edc8616150af56a7f45fb9e8bc8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9570c790777ac93b9b54270b2b822b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5663cbeb11ad84895573959b9082ce910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e08d9149752584f99631fc7ee0297911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2bee77732574b37fc72774cd85b7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e50ff61c336302608fdf712084daad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b501d5e8983f859eb911201fd49560914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031747f3b246d250b07983b71d5619a6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0abf30ae35f164a20dc6133aa8de4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c5c633d5fb9785c700c0a26f80d16917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172d1d4185c9d5b4ec1143e0bfe990d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6774e822bd7f736ac9a8bdca1cd515919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2aa126625d39914838470ab4862eb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ad883b45a5bde36d72a100349fdd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d6090ca04696a44cef25c1a58d07922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ad823001089ca07c5b3a0fa9d3a5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cfa52011ce75592e1c61cd51efaab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8c18f801c12986542d97cf8302b9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b88d704d02d7171de8c50fffa767926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914fe5e7e3ff5b07d67c70dd5f6aaae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbbb6b4b3a27b54e2a01555f1808ad928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d04154c3425a6586941843b6a360929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6ec600fa8ba066de7636d689b8f3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ccd12e3e34be7d544d8484f8d734a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d1dd8813527212e5a20324906b04e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae53f2e43de623c828d2828de17669933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c27a06828cd7c5ed742e37e1cd25f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d35979c25d62e1c433f7ff4e08764d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d0aaa84004ecb728e7d66534cd7b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471077ffeebc49ec83106fb9b7aff7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7b457ddd778d8497634004794f874938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5ee79b1c5e6f599ad34ad3352f29c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f25788587fb26cad5f3801fd9d3542940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da125796fbb37b08a4f26e69e60b17941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfefda0785524864643cdbe7d69f391942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b8d75a6be44063f03fab08dda8d3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2af245050cbe5fcde5484e77ebddb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e71693d22c508030174a41d6d9ce73945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decd7517c325fbfd2bf6bf61842d82946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da58a834b2de74a322237e3d9b4686947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e002f23f7e48b441002522be1383948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c09b4ad4e596cdfa70d11cfa3acad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5649ab9d328cb94d648fb101ea30950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d2ab9c0ea645e438d7fdc19e00fd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93dc034b22a67292198f7f0decf3ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd30c6aff198369d4f3e78c9817dd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421afc7f8cefb43df7c918a2f6fd9e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e63f1b2f5bee7a81040a5366fe444955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc09c1d0ef496aff4159211892c6d2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d37c30c1c361c55fa56f0442b5d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2f485c538b50b39cd755c56c4cb5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b9a2d1521186aede08948edc722ec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789e8578d41e46c3157e167e5b6258960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa7cf263a6dab618d12780ce41752961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03db707a6ceb0d2430fe5d244285b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f347c207620bc51cdb0cffd21ddd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6203b5167cda490406a8fcf864a08964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f012218fe2b721fedd069bc02fc433965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59af9440796c2190bc464ef622f8d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054905bd216496358981904bd6f3a4b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc032b9cfff6b6a466be2cf3534635968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecdd4621ac720008e4d6ea9428c007969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ff123f69a17a5290916891b48e09970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e5039921c6118a1c80f41f6bf352b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e59769dc766c178e7eb718f86b393972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48aec77cf977e10a33324e04e83c31973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422893c7c7afc8c2abb76007fef374974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef3c1eef5d5c1ffcfa16a386b7552c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b8bf1b35273965797d163f69f05e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd45df3d4943f54905b936917a226977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>