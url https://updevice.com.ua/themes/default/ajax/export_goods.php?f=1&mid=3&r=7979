--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e31e191e1996d5d9d89e38bfabe2c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32895c875e3a69a133d22d94eb9de72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584a9d06f97e18eed3735e2129d0bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa59b7ec090284cde8b708d48b1784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f0e00ae179abc6c1e6306971f68fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d768892ec653faba6b4f88f84a3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff2c8f9235d5f4c02cc77f5b620ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d5022f3fe5daf356c8ab52fcb9868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315051179cad7fabd600f34c78867b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd5601f59926cb62f57fbde931bbfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bd85e8f17edde8e1b58b53f7b171811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a127de22c05d18e536c9bace84a1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0cca2cefbf93d81ccbb4ba88f24813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647da5d70cf5312d7f5d9c97aa939314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5445090b82888b68dd9790945229c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798873328cecd661c61fe07d3ba0cc9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd0bed222bed8ee73ca7b654e9be3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b807c5f453d6c90a6c37f05c04db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53492cfefcf5f9351208830a50e04b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5779d56bb148bebeb243489bf1610420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117504cf1d1fda883ed1da8cd9f8df4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c977a1ac4992cb4ffee3b150b495b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090fe8905d7e642573c3ccc94b398523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5014571d2cf53e098b30fcb87f67324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f326ec4e20b758c6b66dbc1501fc94625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2adce06b35735ee28ff4564d9974826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f1aaec7f31aea7c2d2bf7718e37727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb02198b027296aaffe18c24d1288428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d8b7db617be38130a8fea391ea3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83aac8a285b3b4800d87f597b5588b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c0a2858b128840eb2a68f7568c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e7f8cceee2ac9204a5fc58f58c5b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13510527c79ec05e35f6a415deee35833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f86b3ef450a54a8d77381e2a084c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13f20bea24ace7d3cb5ec94e85d6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f6bbb43bed1e308daca89c753082236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4becb41ce0412afc99fb27d86fad56d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a17c55ef83aaaafe4a0574adf888b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0dfd1e55579fb9ee2e0fffc809d5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9edad6d73bff7b8d209ffc5fc60f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dfe58ae9a4ce5d60b529e3a49bfe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e591439d74e345f7c5b65dafa58442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c427671170a8d3c78546084c7cc8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1eece9b33c4414e25020bea84652d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d49275f5eeb3993d32d6914efa45945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10acaee514ef0258829f3b9e4882db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c9dc5143bd3095aaf4a19daeadea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4926f3608e8e0c6201eabd18a705848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b3e9b23546b0d2769e6fc2eb923449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54706ebf4a5b5e85aeaec0bbd107c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288365f864de213597eba5509593af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650e5031e4d4511d8f5b20295b04df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44072ff094dda40cf34943ab94eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477d7d6dc3fa58148a14d9cb97bc6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef891d4cfefc1e82096230736c4be955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677996300bf5f203ebdb516a7c8a66f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28999a5973c4930fd72155142315157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3375f36a349046b98dcc61386b5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62066d8511bbe2e02078f0d861cf35a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3333b70d0bc4e1266247d42fda72860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035519a60982f76307493729757b37161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee777bfa5128aca2f1b9edebb12deb7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c475d500abbc828abb66eb4f3d69a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669206070571807e1c8a65b5ca5b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f14e0d4b08dd861747e87d3d632b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6f9b61617c2f20486008ce3eebfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0116acad318e00ec7fcada80226567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0fb37524455ed5bb346281e95eea368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb15cf9e9316e64710578bb8baafaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4abaa55513bb9f33ba84355ea321f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa0e416bae8b892ffba586c7cc31fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5363765981faba5407efdcd13c0c7ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25e67fdb2ce2f467f70493e69ef2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc688ab5343b209e0033db3b245b7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23068de8964ae93f8397f4caa7362be175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88476d37be2ef78f7786044dab00da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ee83810ef9af673831eb17d16b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee86a22860713018b67890811159a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106f982df876613b9d95b77641ab5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c726d11932701df290b01eaa7905480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246c2850ac989be4b456629c0d323681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effdf1c73f552e631ddae09c77fa72482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c096d82f7e0fc001af187a7031b5eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951ba6793ddf0b0998e3eb1c25876384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063257f57e8d71c658d3dc087cd9f2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194d41477ded11ba540dff62225acf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3fb599829d20cccb93621d9a82c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e89b4a335653df5add55d9f57f6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a8e086886d2db1b4a7b7f2ae3ce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba019612856494c5a2aac3466b189ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a80db6a55336fac983b284d56bb7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6fb6d2d4ec941cd4ff20d006723692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8dee13708cafaa8b4e64c837fe85793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e72ce22b9c71d22095761505610b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28449c0b460a259a4f32bd6a6875b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821121b8920df0446dd59f88d102255296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c6f6b9e555c0757a291395c25a5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc4577b3ff2245c482017a3e68bb4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ef93bcd6a5eb534cbbf0f83c5e8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4698b74ea5f7ac387dff953e473e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54970ed32578198b6db2fd8b5d92909f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458aacfca00ab8a98a483c462e2cbdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ac1e707970f6c1b2370ac74bbe76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c727a629500ec95be78507cd461a5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51b434211051bc6e0bd8190761bac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d04896835e6c9023efb6725f97bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee324f1d716072097a66ab5141234a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e2fd70f4fb2b3c0a4db0efaeb2a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5a86310e2807e5e8cebcb731b28b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f7e9542d511d8384b75d212d7c05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e5096ec1a27e9568d431970881f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f5f659ee8061c9396b296c88ea18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994361010e957c86886af85bf58600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b29aa6925aeb025bdc1781064b1bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87798f8530c3bf60bc655d437bdeff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d4c064db055586cc9ea63149c2de8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4209e129b9a5924fb0a4852eddeca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c26dfe641c49539255db29d92f1135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da258937cc0f89e2a14a5809cec404119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e34d765ad629f26583af60fa0741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442d9bc331acee877683fc51eeaa52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5f7621438699994a127cde19c263122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d758a3117de32d1267edccb16aea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be261bd31c517f3c51dd2822fc681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb1ec4281cce4f3a0048ad724378a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c67c490327acf3aab6f92064740a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a92caddaffdc7791ccd790964e16c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f863d55e5519f585dc0662a039ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4762e2be06379fac6cc6b560c704e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e4b69e4e625ce83460128ca87ce82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45155c7d551b342333b16b370358a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c126fa04d3c1f32ea3fa9cbded9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf55176a55c800400559076a83b8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7b0f99f20ddc4ec10db16a21bb64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685611c026254e63e3f7888fca499c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e80d1755a5c1706676d3789b11d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c461ddbfa2377d6a489186fb2316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190bfe34d202f952e37116b8d45b8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dc58fa9b030d64d37e26fdd9f1cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd28c0e787415a38e1e88c713a627a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b1249f78b144a750d003a59d76b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0a223c303dffde5aff47b707b388142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b543a3c59ae0f991b9fd01116d7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847e328f4c7bc402da3befe12e3233144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90821cc45349db24997e97a5a255929145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa8056d8ba82081bf7756c5e7da9a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36f1dda347e64984da66abd8e094b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36161c10fc05b3bf19cee4268521c066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a174ee5cca668d599fa91add76ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86d154e9c77396ce97c91adaa31f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e20cab2d8ea042920db36d3095d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e37a031dd712a732ee360cde047a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a98aa5ed02d198f71ae63eaa637c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777be6ec93ed60f8fda5929285f71e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0977c8d19c91a555be211d139da261155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb09455b572df75fa00d8ade176e1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b013bfab65e030164f4efa8f890b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f05322ac0301fe43842f81d09a2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0158c56943d677e34ed71d5d38ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eb917f381042fd7f64e800f404316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b28d90a30a98c59f2eca00e57807161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b526d39ef2dbebb4528a10d48de0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84bf7c2d5b267f0ae4b41b8d9eef0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35de7d69c79fafabe3c833297d0f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4607e838f9df177b732274dae8605e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedb46485f5cc30fabfaecebd2ff2b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f4e1af0e03ed0fa40c664a0e8ce9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833c9153d5d51e3d3ca64d57678d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b3189520b797bdbcba2d5a8b19106169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e92b8851d08ad3b19c81ba13bdf88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bad3349ff9a44a6303e496d05c53a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71b183a801e0dcbfc17a800a882f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9004dbd7f61a5ac40621c38f624b66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78dfc15b279dd2b1be3a5c9417fcba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d921deaeb5120fcd01c70a14d839d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3fe341354218e326b9bbffca442ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882395b22b5a6dc50a7e750494e2e8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b9b93d580ee99feb75019cb2d5ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa723576b247beb8811bca409d818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649e8d40a2a9a0270b2700a07a63e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5147f37c6f8083497d4c9acab77187d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904e09bcb43d3b867aac267bcb7e2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f2136e318814229806bbad7a9c70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127117178666e5360926fd80347ff4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815af3a722cf509685e119455151652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16fad98aed1d76b520d0717f535f92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d396a134194394b6776c4135b1c4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674d7a2c521511c1e20fb43989cd58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d0904df7d26f6b2e485c2a2035a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e455181d6aec72cb94b9b3ecd34364190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6643a48ca2101d0ac6e73c519ec19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5af4577cc57a557b8a74b0900aa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2658352b16a0489e5512565073a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a74843f443c8a57c6cc7a3c9c28b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad401c9c4c9f0278727b609a1021e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ee35fbd611fc069b09b6a7f886b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe08da71343cce1e9866829c218c25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee526031f7f8b345009619f2ba60073198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6bcd1c751624bfd5aaccdac0f16e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1f98a5b47edea21dd6510a07e2d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c5bad362fa2bb370c039aba0e018201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbffd419a49c917b86544dfba0ef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7fd4aac033eeefbaa45a91001d458203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ea3478a2a18a7dde7cae41528487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12befd17ff509673e8f715587f9c3f9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7642da12d73b3638246cf178c9ca7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd49cd4faa2c13692acab2e2a7d07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3341ca72c26857b0c0395fc76be6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479db53bd5b094b97c226ad9563545209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6371d33309272e6bbab74450749e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886fcf7a3f3249cc21e8a19d9bc561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea8d20d9497dc5a6fbc724b4911cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e67b64cb385439f2ab185a99eb0f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab742585f9199e020d95a2c2f590f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f03332feebf409f812cc0bcce13c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552738b599c2489d47816c78e90be8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff735677d15c55c5a0e22800b7f27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6fe524e8a3d8c19197ece4d19d4f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94180848af81528dc26f2bb61bee0407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca940f4d908b84b2752dcb84704b2ea7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d59bf0e0a6dd723476c158b8b8a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8775d28212c3a11835eb577ef690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8be86c28d81625fdd84ef8154ac05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e639dbcfda1314a54ee07500ccb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f443599517bfeb39605dcb5ffed1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca89a6560283b698cf4c95af08dfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5cac87f02cf778d0ee576beadc69e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f6888b7508a8aa1fb657d826750f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab96077e578b3873bff9b76f27e988229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd064f172417bcb0bff9d74689bf75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bfb1d475c9cb3409787d620cbd59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c2d055786e7c2187a3e7a28315e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc66a116a97214fa9e7a4ea4f893e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5abd9e1d75110996fe0078c3f0b2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52284998e5bec8704033fef27ff94925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37bdc3beb1f1164621494ca78bd7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92eb21920261ebd01bb913ca15fa22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327da701cc49dde1e6d7bc6f4bbc58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062ad6889dd8b3c4b71649f2f8b5dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a182abb56b701f71e9ae09033190f3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be012fc8f9f4f5801c202353b84e44f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2a7363ee0ead633cfc23f8d6cd764242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49fd2b1838e8f03359ac6081aeccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678c32cc0b0b4d17951b040c39ee4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab10090bda3a67d329d4ed99c536f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e39fdb554e785d2243876725c54e2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0f061bf060873884d5d1da5db139247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8f5ea44c7158a6220bec79cb3cb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1cd7dd5d82ae63aed37506a7bef6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc794e36607cbae311ee8a02f9a17c5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f359e8520f427ce4e46367c37d94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb4e45c460466fe4fdda5688c2f44c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367dafd4ea02008e8dd7e3605585d21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155247d81588088059f8d0bb6995d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a377b84d9f007672e88f773c1e2136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec432d3255319d2c033e6388ffbc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fff4692b0cbf2d66e51083c0d959d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57a67d59ed565f983302d1a89ab0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcaf32019e0910d74563d2503120bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96207dee1af4d0902fc771dc8c008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21d3225c4e4a669bd780afe7d87071261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0072bce2c523dacaab07fb13256a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9beeeafd64b47d9044e1527bf8c0b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d168d399433b290279373a2eda8e97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0cf77ef88a787846368822de867c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f59ec7a9a0d984748f68c9a76025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1b0e7f0547b7b628660f2dc600ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fa8ec2670ae0642d213827efcb52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdaf502a9df2c5d26b3e26e18fcbfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67060fc3a17ee84f5022f6cd9983b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a8f6c29d63be85a20aaceb840a4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546a1b87cb8d38f60fc394ff0c86f1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64593c072568260198035fb52aeeec46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07571c7d1a85674b6e4541e8fc1263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44bdb796cc5e710ff03b11f429588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07e963a5ea398b106ce02eed2d525276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ce1341253f2a7a2c6d5883a7e423277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcbee5a2f8fff22d8543e4156ec86a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44fc937418cdeb4833955f138c9c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed13599222cdbeacfc2bc7d8824a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fecbfce0b3f9c14b110b88fa3c3d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518ddb98b99cdf732da820efb29d37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c1681d3783bbee3a414526d2e7a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9d1008cde3bb28947a4482724510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f1f8190af9273feac738ed869f071285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc31e7b2d9b09c8fbcba7b1c0959a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75010f464fff7ee889486b9ae7589287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc7955ffb6532518e07d383bb6aa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5238c8cf6655555e0085da235c833c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a915c38cf32358f50e9424891967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ee993fcf86e1ff5dcabc1beac590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233023a61f3bf890fc763230a18baf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ee5a6b681cc4f0cf8da1e84dbae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c730c38ea5b4219b25bed3c3bd185c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6c99d19a0e8e6fbb70b48c4b688c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00c32a618fdef0d8ee5c62d8dd3bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f7df08690c5b8d44928bab49b8df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c7ccb79537567c49480da88fde1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a0be1ecda594a45b27976298333aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1ab0ff6be1221b5e5c3a78732b53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3af6930772b344949f1ccabbb20f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3f2aa82bca8c2ca628d4f8bf1cf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac56c5f4d2f34de764249ec63be04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1bd7028e238accb8e32f129af6c5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b4d5554683ec10ec2e7f6e1020e8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d760adfcb9feda341633d6b3120acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688ec5a2b41cbad55cfb8573c87b61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85bb4f44f0ada0c61cc4339a450f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75ab10a3a919dc3feed77eb81cfbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b525ea67b0826803c9c794874e511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfe5b9df12cfdd2b98253120989e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b9ecdb98341a2035f69626d9ad44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d789d69a63bbb9c07dd821c21f722c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca84ffdeb32b466fcc5f2c94fecd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aefeb3b1a1dd6f58c5021f3b851b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903680d3c539102485c1065223111fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e0f92ffb665d7c5c7692734704e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b81a52b16e0aea2b48b0ad30f7587318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f6ba3d78eb8d08ab8380b0f7de3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c4f2dceafe851d681c3e1cac8151320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa6d9af6bbdc8eca5ecc09f06cbc56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af9d1ae77711eb5fe0530c524ff45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d5690b277ad54eea441413626646323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9588e2d5060d1755da16c049f20d35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e28786c6055728a381ec6a5288fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91559f165e624b87fdef6e5f4c306326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c457b5ba8a9990fa0692d22c8f33a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13773c7c6daca652382af95dd1baec7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf50705244026503f2fae86d839f87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb4bd0ec5dd8bc1ba8e35a2fbac63f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f8bfd83410b90b79f29ffb6b8d1da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0960d063c83d96d0328ad4d54386f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f15fbe6a2332e2e0d91eb478bade333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d1a10622d04ea150321645c8cc56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0686075317586804f19fe92aff903c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70fe6184df0ab5b82bf0944e7bf08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6274b5be653abbb81aeb5b06c7d9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da606078be1a5ede4a37a892a007acd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271559ab4c0b0847d9999170e2708b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f3cc55c6f39a708b36345e9f8fb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae160c4f4c9b6fd38786154f18015341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47dacfd0dda97df29b019fbd61a7a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a134e453e0e25970f179dea42741dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5289c106fd58253c4228cb6fd84fe2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60069aea177d3a5f24824825523dae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0decc66b36cd997e467744c04dfe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe43c08f10c811eddd29f1692ff7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494e7c5725f028f8c3e884ff87c519348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f816f79fb03729fdddef1c5f5f53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc31d0935cd3f46e700af229549f22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1eb28dad6a5d0ca852bc1e986bd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff59ce251d93fa919caf18ac34ab13e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6420a55bda42f9ca2bec61d6cc7e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9feab5dfccf405b9c47a0eebfadc5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895090e4441d117c6429c852906e5f39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca0d7a9bf9aceeb128ebb78bd329a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542826f3b25fcedde23e865443b3f6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f7fa2515c06fdc72e1674b2ab230358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957d8a2e86b2a1ccf10967ffeccfb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961edc7e1766556389e49b2c2a9be5b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f75ef3b66679b39c2fe733655e83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad882049638e5cc4450cb187fa6b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c19de5cb82beeabca340c5ea47c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479985a1200f4b156bee61d9902718a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c2f69678d2d762ef071e4b7d2a3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24867b50aa9de71f1d8a00504d43a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3db6deb468695c6a460953e985c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b760acb86e4f105aa50b429b92e1d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b702622cde74e07dc0264eef55144369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7af510f3021476bfe111de9b4e98e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19600f7415d59da8d6edee29bca331b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b2fa105240060c405ff83d41190b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affda799e3af6976455c7ae47c4416373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33d8d12ed8ba3cc4b85438ca049783374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ea6dc5229801ba2c4aaf2c3fbc8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777129068cc0e08cbb69cf9702f551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c166b7974c839d350889bdd12e585377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e2a8f7aab10ee56aa3ee9c2d33d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5926b198fefc3f954eb1c3bb273bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9162b43f392431db030f82d1c03e1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d93edf30f3aba60f88a51088134331381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915936e45ee89c5ac2b53daed9715c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f99a67a296a55dcb5c1080494005a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae82f8a5c502eb224adc8586b871cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50e2f567d09ecbb4f8d93765abb70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758eff6a18c5f49b9b498cefb3ebb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55191d1601512eda36490b309ff4af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3c7256839395a90fc62cab6cf4479388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8f867b4eabd8330ee40d12ec09fa1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37eeb173d0ed7f6bd29c9112ada02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b8f7848d7a7b589261ab1709259f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bda5cd080ac60a0c39587d2be7fea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3426267b92268841b8d84c97a77f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaba591cfda6536f86f616c90ce496394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac0094b253d8e00d65124035920ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0af86c59e83833b05940a7231827c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea024bd759310514a70ee91b4e7a1540397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df812b4bc24416234b264fb49cd8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99a18867ecf5f2f7fcbd8c353589b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42cc7480b3366d0b7a734f1d65d209400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacb731803eedb0e49947ceef18f795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254069a8fdf690453da1a538d2f2b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e726c24b92971ce0017ed41b7b04c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a69d9db187ce05143c3ab46f3c9651404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb21e59c5893e258f2613d1cf098ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d377b56ae8f7ebe02b59c5309fda26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e6a272c201c5877ad03aea4da397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89268b1b157802d017a5c1ea3a0bd72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99500b99ab3ff6da196b63f8432332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758b734c76b7e513025cc84d0990c67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91b7778235eb2e77c14b7d2ff9351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a38ae802a86208aee90a171bed366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b77d22e8d4970846aed9a31eda8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ee59650a290bba2e45d0cbd3a2f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cd7e7b8439c198fddd261dc7d5319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdc193949a65bdd6e781fca985a07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b40f9aa4165b5ffd25a043c5b06a05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd0e5fe380846214efae0fd24fa107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01438e13789b774e17b09622221590a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf33abb177984e634a22cad87fec4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d39cd5cdde9965ea2259022201cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca3da3837cefabe4fda1efc8139fc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a065d7fa96fd198787df6132b9f27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b8c46ca9de5df591f6a9eac89c1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab38ee2941b836fc4e87565b0eb62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686286f62112c1858604ac58a68550426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd205f9fb7ff01a387ba18a49b0405a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f09cdc2e2c19b8afa0e2b647f7351428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208921ce920d51211c17338012fccbf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655c713e4ef8b1ff9cf840816f4aea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa50851fc4a41d3f3cf46c0646115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9794c4ca8758531bccb8fda0aff4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860cfc592149e9efce761bb5d4d04d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1260ae509f8748aa33be97d07c6bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb73cd9448f15ace39a004ca49e368435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b3115c4bc47ecf25b0e08c999c46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd30b7cab0bdb831805a4a5f59fe7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d06328167bc7bb40798db9ceec72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8fdf4319fd609ae4024f87222f58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f1a8da76ce791f3475e19f43aa63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4fc4d544b6a7cbace66a1c5df519441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8fd542ddf46da41f10dfd785c716d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee39eaec7fb5d9a9567b8fbe97a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e404a998fe0fae6074edad2120a077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f1f467381645727ec5ae2484c291445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a727ee85fce5d561ebb6ba4109aa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc40f1a690f14cc38ca43837cd3ada447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d9a7d992e85978a599f6d6b8b97f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba4531963c7bfc193a4c14370ff23c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64dd17e7f973b1093c8a337d014af2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db6ccbcf7767c6a664863a0647e89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a79d5a7505aa23ff978b1ddd9210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296e94fa85af6df73e026d1ccec6bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e03f4eba77d8abbbdda0516578f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b710cdbfbe84efed5c73f7f5e22b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed208bfdd292f19a7d8de523c3cae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba2d8bad37bc8e680998ffb600d9d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be8be0dccf907fdaf471f94941095d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd34b01fec6f8ee8a8baf20e91adb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cfa9236dfafd46ebbaeb0599cc11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f806350442925a08f9d4f70e9482a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138632c692b57deeed71f5214881e5c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc61c56d130fdd5897440efde072d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c7e3d9672ec322990452a5270eda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92e03b4873ce443727ed75225cfa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac58d6aefcd11ae73670009456970466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2522b4566a87ba2bf038932fb801b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cf362819304669b7b7690b340349f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f27609170823e9f9223599c32a22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d374a59adaddffb9f772ef5b34cccb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112604248514bcb1b4e886b041a2ce9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9628f72ddcc0540cf26d0ef23f4874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d78a27f8548947e05b29c5ce402da9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104adbcc97986c103dbb895a15356b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c683e4b9589a8e0fed3897c2ba9965475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ebc75dcf31af81b4fa928489f0dca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922cc09afc550cc6266e37148f14c87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef98f277b565aee8e269a761e2979478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bf3e9a786e72c8d19dfc0accf004e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2bce85c2e0767e93d260bd778424480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d174b8e5fbab2401feae631067c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c53398b672640a26f316197470b44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f2ae6d6ff3671dd1f64037a829610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699fd80a6f3f196cdba18eee7632d8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a83e763b892afb6ce81d5fee19fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b7ba18a48c6a1d8c9e64b6fd70bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c3368f9318d3ac9831ac519ab0fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce03bf832b1dab4524545374c30dec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303539cb80f7c8e5dc0655d4f3707d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae753bda651e41dc6004611b1e5d55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e56bd0dea010a1cf8cb3aa5453ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9700bb3e5ad7b87c894d9e7e494c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76e116c856659b77ebcfb4d6ec0253493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391767b93d3ed98d0583d2f7b961472494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be96afee1f46d5c268b2fc5aacebe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2633ece8f2e726c069beef50eaf3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99244989ff0c127ca3a17f19a1b7b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a4189961040f926726b3300742ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c72ef3c23eae59ab013630986e7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232233ccce59fd3540137d041dfbdd22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a3818c68752e63f13cf1b9c92440501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e364435dcf6e2c362c809760f2680f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f2acce030044b1532ccf63362b71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30958f1d0d3c28de14f038b3c494e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4467ef78a0456a89d7012a186ed2195505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce68060b5266c4209d2229c595208a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e2b3f96426a3ee83f7d68ebd1b84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89259a0c5d00839c673d971266378508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce061839497f5ec393df255fcbaf202509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe186b22036625f4cb3bb0bfbb2617510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982447531dbe39bc2082c1431f5dc76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605554a57430fd36539f9e59865ac91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e044c32ca8152e7967d66e728b1f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5844f114492c048531f4d5cc9d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6e140a5e0e7dbcfaf088a8a27a72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c29f77642e2e09b1c0cd6fc27361516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f85c5744ba2c52189081d9a1660ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd518bfb4ca25ae52395fd8e8a257d40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa23ff5e2061f23b59214dba839236519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9a0315f5dd9e9fc181a49313e3df0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63184af274af6683b2b0fbaf251bab0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72562635bb2547088d73a9dd16a51f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1af29d1ae468bd87ac8f92bc4bb04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0ba564b88923cf306737ea8423a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb125c8e8ef5b10d1cce02d18a2bfe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c67ca6bef6aacaab46a66f09d9131526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60d001cc7782ce353a1453e3d8d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280cb8369333fee220c70b654d600eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506022e8a228ae114a3e2cc53dac518529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0a0d567cc4bccbd27c5317d0c889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34cabeb29a689c816d88f5f4d86274531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196878540d5b0b046024418a33fc11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2eb96b2c17ae386939a6f5f9f67a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536d2992db7512777c585164ed81a25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa543e7e58cbe7a527ddb2b4fce18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7817c894e3602b7e996465f8f39e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262142ff8025d1a2f33adc28047045f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224dffe50033fba35e9075dabb4910538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82950ec25a9ee23a1662baf07212e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8ff672781b41099f7cfa792ec9e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545efb54590d6e418b5868349f01566e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379da3465b322ea60f66c055f6f6caad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be6faaebb884b88a911daa39efe2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea019f15a80748490da0374ac3bcffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd860bcf3eeec877b1c66548f36b60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0d5837cf9d750d70468528426039d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3c40d1e37c49145aba2e3a4fa174547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad1954e0d0322c040edfbd35bf0ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb4b3009e0e2a41f18dccaaf82646549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512945e071467398405793baebf993c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ab20c74c8cec7cc250973bb745f45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934dacca57a18570a306fc05b6be56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933259cdc194bb82c896c002e5dcf68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb83b80b16bdc7c5a0f75ef332ec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdd76f320f44fd15788dea0a0d644555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd1053ed286155f497f398746330db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5032865027ab6e66531d1f16c0a8a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619863150b548688d63973d78ccf3307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c348025823d0c3c1e99f8cdcfa1367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f02c04b140e45ed344ce7e0742af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f6da04df192a4839e171725be76e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895fbc7249ba01db3493770a24dd42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7d8240e3f245d960cbeeaac2722e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a7862927e999a4704be1c4cc2cf0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7836d5aec3e0927e5cec0aecf7b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6fcffaedeb2fc990155d6cbae65f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d482fe985d2cd6dcdc0e16c2656327567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ef7d197d459b0d0b34afbc555fa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff10c96b563fb13dced932138be6fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee72dbface20ed1dc790bb1f3fe02e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b4f617a096fa6586d211bd8ac19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0de16882c461e2597c56a8ec3d2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc379154537d6fd92b151862064cc9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6405285532b67ef3e4d6342a71e8fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90610a2b22770c31769bdf58d0fd88a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e74edc6fb99cef526830cefd4f709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db03ed93a5856c2c8a4b13eabc60a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c660eda1ed70dc65751fcfe29a6a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79d70c83a3c12a79135f2b90fdce3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a2a187ee82a78ca5c4b86281438e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6eca496be2fb0060d7b2eb0b1fad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f33203b898bfe975d8aed0f676a27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518728e5406e8cfab718887198b5108583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a127ca6f57de84cbd14f6b90ee326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c06d1f5e0e4fbb0ed6ac851d9aef8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71c9a986a1acd810d27ee877d688e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223968e4750cad22b51c7214afb7037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74837538792d1089491e72b755bff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2654f06b892dc6642ea474b85012589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71e846637ab2f4ce087cd54ef66de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a2239c83b2e2820121b412a2298d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf547b010ec62506e355c63e971b7fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81762d799437a057c1529e1b1aa6bcab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd8a3e90eaecbc6a220b52e16e5c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e74f74196a4dc9e5501250eda2d8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f59173bd0d63a6212e7b30ec25bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b808c807aadba096a53c1d161e1d50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431b74893cc39ca3b7afd97231154d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f5cfaaa6ad1598771886348e6b96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e32c454bffb36c64efb9db2dbebb03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959663de16841a8122cd082142703b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d39992af922b4e4680ed9b1d2339602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3c6ce90089d7e52e210bc1fa0724603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea6f61c3da9cefac12f46c849c5afa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f35eb896a6f73e20398f5f6fd591605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0160b6fd26aad94e6419b51b3325606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee414aebb3c60a86258d1ab630908607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4587bd5c183aa156c702f56af2f593608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e0bd76d45366c738565307d1766b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac2d30d0a86d8d0656ca1870e79191610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0633f7bdcc827217aee1c86e3ce722611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3026f90a179ea5129b05a5e2f159612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c26549a5df85102e2f5b6d186ff33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a3973a0de04edef48af4e1922f1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270cd6ca47a0f69ab42ebe43fb5c5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41f448db768b0ca89c160f4c01bb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909d77dab8372a6d0c2989a20313626617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf905804260716d89024f5df9d71bcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7ad37dbbc8e2fe5c32bab7ec893d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b94d2ea643702d6f6e1a6d8f1ed32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724c83f9bd84e62042ad6c0cdc0d33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a41f34ce25375376cddfad50dbd99e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb31190561012679d29a0987f20fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691488d4f35b26dbf7f46262c9d40b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c964591695cc813aa383d452e867c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380352dd8cf9cfcabbbfbf40807830626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3fbc4a7c357ced54838882de0e4e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fec32928dbf40b1e2c3207c2bf780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe6033d4bf208cfc32b0b6eae9ff51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cd2e4f0083e35bc037b32466136ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818a81b0466e6bfbaff0aa2d646457631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db1b52831ee36301572aac8929166632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b45b4fdae100b086c981900c64637633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5ef032dcf49c21784d6b8ed74f88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53c7496c2c6e3d4196a721d969545635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7b738b13d7a78ce0bb4b6eb52f86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27a2f5ed7bb0418c9a41c21fa0a36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf075e4e4138f405ca2b10938690f1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cb1a16896007b28a20bc1f03139d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfcd6976a80db24b311948fe4f4587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74703900ba316b00e97523b7cd7237641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a3af4090f82b51c25a69c352c7514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6fae89cc8ce562468d4e2a035be5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7d7421077ea78a31d0a1705cb7d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930f64b2dcef7e1972c06a513a6da0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161c941c96e77592d3fdfbde054399646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93accdf41ecbaa5bc51f1a58e2ccf6eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f06f2dad343eb5293d77d0face7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3f66ad792ea73c74206dc02c2a70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc6e96a873e750dad56bec6b3cde44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d1ef97db6073ce7f25ce3d002a55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec316d028e3c2e0b19c802f9abd9ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ccc2d37639bd96f77d6e4670498b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5196d1518e4a2cec20b4502601cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35039eaa2af4cb177e9cb3f585a6d681655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5086bc618bf8e772c15ea8f42230b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b50dd94aec5a2ca5f5d49e4a5429e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bbba7a7b9ea228565c099a8dd03d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185a13409279cd772d25a47324a4a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f764d35470ea454a3947ad339b69cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41653f9f4537489de95b9417f63943661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479184efcf3b8b0dfbdfb8646d6bc2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30538804714acc282f901e8a79f9bcd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46bfc1ae3088672fa25a57260c719664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b77b57e075307ad700008bacd14bfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb64cff43390cb5f3d1e1ba6eb55ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207cca1fc50d2bb181ae4668ce52a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b0159fea7c1921d8fa47ed37ee0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254b90c6452f259707cce7c5f22c321669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd708eaa89a0bf461c5d099f39c5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3860bd2c96777dba460f6deafd8580671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c021a56d704c26ffef4c717969f76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a04d7afb2b31ced12805efc79f22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7cca10c520cc03e9fe432fb59272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb542bc9f45bcf2915a1d6e1e181c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae9bbce37d4f4805b8e39e1e2cd8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f616d017c876fd5da3af703e12874677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9415b8f4c18fc7ca17ce810cfe50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0111a85a0e7eedb409886dec6a37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef89a3fe10cc69b2ee3ce8757d148b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00732d9d0130eaf43ffbad666f10680681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d8a0c0e0583148cdbf9ca7694e0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e56410ef827d52dd3ee7d14ac3a795683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f8ad8c2a089d0378849454164369684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26ae8e52b6366c43ffc26ffbaa0b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9fc2eda2d90ca0547d8656d55368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7709e850e7056ded2b354db007c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc11aea896b8cd68e9921e69455bb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36e9ef33e72ddbc1d23addedf2e61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ca77d55cdb54b83fc1f1330403c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd440c415a81f045393fdfb72ad29d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef91ee0c7dbff49d85ed8e7c39a64e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc86194d9b63c3a1011591206c9a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c3a5ae36d4957e271774417fe0168694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4e2f226b692171d5884b80507cf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d211aeea76aba0d54b38864067e2d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce440d528e9213d749c7a9d4ec34005697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33b90f715d1a1feed1dd68f4f3151698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162b9b2cedd28fa9303adc54ce8fb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa76048621e691b26ee113c5546da1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b46c388a8588cf93592d3e75387a3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f5425382e710e5a0cecc986ee0ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c5a051c6590512b4b47023cc9e4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed3b494cc4517e4239bf96e0d4738704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27209692af5dd0c21f480aeff7326352705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3bdc645bd86661c25adf746ad6ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5974b7362ff480485b2818111584707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888d8612a1765da25b14a5ddf30a3d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0483dafc4355f7848ece39a47588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824d24c9dd83bfc992b0549dbb7cd35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353958e21d28656f1d7a3e9c803d881a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0795e4db30f031a444b3a97d3ea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf087111ff10cf6e60b00c514672dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95971663af1a0c97b72664e5bec7fb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7a7ec87301cacaf25e35d8c29db1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272a99f669976d5b7ed370663cfe97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395319d16705765e8940e994ab72a280717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64488a6081445495c2868ad0a5d32c05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811978b8993b37b3a91b3ae26d3260e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f38d84f81d2ee348028ee3a23c3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c3da9406a204700ddff8bab46167721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc780e89823d8868b8d638539a0f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396573d02798b02d1a8df71135d48da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362bd356e7d45581a7b92004695936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11491317ca63edb15ea72c19d62545b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73deb96eb196273a901b54bec80e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b899f505256d4da0f34588ab172d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c7e8748df532a7842dd84e913290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c1baf9866869e361f2dcb20687e28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8404bf42932960db0f18b05858501730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f762d5132dd22fc4d35cd7008c2cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ffa6933b050662312ae7bc57cb847732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256fbf22bd1287a1b691d4e3b1a7b0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141632e8ee718e62d4e7c0f39376f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe560d2e2a2baea46467da2e918f40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec40a9c9a034b09b58a6c86d662ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d18487dc17ef6a2acd564c49ef04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7ae71cefd06415eb0df61083535a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28f2357fc1a9de93efa01de990dc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062d6dbb799d4d74ffc97a49e244c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3d8341755a7ffe6576ea8f57b43c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22072f2ac621e6f87398055d6684ae37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983597d69c06f7772a8883cb6cd2c42e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f86470c57a601ce01a3f96d5446650744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ae3acf4bc02ea1483db85c232082745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774429f97482de9dd8f0bfc485873078746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf52250dc77cbe0582cd96b38fdefe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3c2e1a13ccf1cf3a284269c366ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa07d82c39f0263a08c1ccfecb002d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdfe8401317fe96298d714ca323c29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ea48d98ab87cf465126f4ad6653a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da062d774a1aa7fd67ee05d345f1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51afbf7d78bfea305609664a4eb8c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a2b9c61fe478c6aff947bc598359754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc3703851d52966b4ff354c9256f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e8e5a583f0f9901b9b42a7873efcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746db7c49346cf6917e906d343b4242757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d4a727e766407463ba84a052c83a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632291c37bc4fbd032025526c19327e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c2b3062eff3b457666121cf71fc6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d831f4a6dfaa1358805d88942b656761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d181b157004ac1a54d0e8c4eccb86b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595943028cbc84e3cdc99ab4999f2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92ab885b21f2eb38741e620660ca0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5b975426827e7b38ece34d648586765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628482f27aded35593a280d93e8863766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdf0f1b27f27d2befab6bc24ec3b3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a219a9190c2063735bb94d5bb106da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d6046a789a7e9c5e160754951be28769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f033040956cca5f5b230fda09f5192770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dac5c7fce31f6b2466d9596baa936771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ccf9a0e609953f072c4b397885f8b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63202bb8cdade0f4927d3b740d402227773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682128ff50f5ec572e35c09c1ea1b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed453a017457c0fc0cb01c2dfa356775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf644cbf729be09dacb5712054a47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03af971e47fcd5d100e235cd90f90777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21fe5db239dc69e6d5dd7bbad787fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b357deb46fcb6941cba52b4ec2f91f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb040b8df154521c5681cad0582ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a091240d2bb8aee9cfbcf1ac0211781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf4a6d6f665934ee00e40a3597fe02782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e23f582f4755404f5c4dc28abf6048783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970b693ebea5fdb7d4c5b8f5b3bc33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4163206c73c4f2857a2cdacb949d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353efc02616baaf75e2085a8a0e67f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba3691c69c355d618bedeee034de7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51197db34827e3f0e6ed71e586ac6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5977d90974959b7681605171663c07789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902505747e5a7bb28b064e8bad6cad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6ab18259e987842b16b125ec3439791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f13e12b50b4ecdd6d0d5b587a593792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b63a9e60b70dba2419f0d58bb693793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c015f9248c2eca2dad9860222eed74794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3522c46d478a6e0a35dab1f41aca10a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b113ba028f27911d49c09f052005796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54cd19e0fc11ed0cd9875030a402f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f5e7701c1b5314f9b86ca55359b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a3c3fa4941c9cd11d53068604f581799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb0c27c6d0d5d34254e0174ecc7fbd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67984d5f1a33e4ce40bea4c05ff5f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4f7a622719a5eae840e4d1aa9f73e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185566e9283071a388be0eac02de5ed803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09140c77cbe7c8bd4f31b3866a80b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b861ee77907c141bb962f464c20439805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f697bc35a5fb22c0c8a0bc2f46a9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfad2e9b01868eb37236e8994546d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b964f490125e172638bd3052fba86e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d6db2ae1d8fdaf3e636e7b02c845809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa19131cc7592020328c36151c8f51810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f31cf4efb4b1520ac3b81073b7e18811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efdd08108a8140dee9ef963d111e73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d621c4f71621d5757c956713e6db3bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4b7ab803201886c5ea94a58bfeaf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006dfede746cb7a3029aeb26e12e19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcd2258f5d3dbc78c60e3dc34cca7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41a91d6f0c426ff004571ff11ed5da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850739f365d94aca35c1296ec37c42818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2003b379fd5c80e4dba8a08ead4708819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b783a7b1c7b27fac04cbe73f4446a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf684ad5414d5d0e6d4658087cba8a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a37a6f160b38844add9447a8797ad822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc5d9c97bbd4421b96cd3f481810e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8a888bd68a11f62b65bd208a873f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca37594704c9110a4438ca88eac9478825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037328d154d4a01cfe0a1191e4bcfee0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92027c4e1ed376c0572d1f006eec58827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303baf7c08f7c4dd9f4d4c6eaef3a978828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabeb3bdab5e6a46c337562b6c3ccca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d90937d07bfe12e1a845cc0ed76ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7f9518e5b825da62da055be75d9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b8eff793d7faf2574ca89dbc7f15832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e27740fd60c2f625e258066020d4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0de0db9f051c76bbeedc790b67b86834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c274bfed2d1a8ae962142565def1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca5c0457d99448c602f1d06000ecc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddbc05fa3075482f2e67960dedb0dd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e43d7fcdec232d802f29039ec8b4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e99e73d9c7c162e500ebd40eb0aab1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78acb3955a7a67d15b2e640924415d1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe8329d7b726edfcf0cc953b46b34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919b64b25dbd5261f284c2335e80e0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55b4d17eeae108dd4d024dac35f75843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bffdeac6b175e7d72dc71e74240b99844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d01b1bf620bf2b80a1b0264f656a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447349787e7caef239dc09d17af9b24b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411fae5f9071c4d3da5ee2a6330d1ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574030dee80570df2980c5161337d4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb2d39f5a5a867eaaddb9b79fe7aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eac29c2a1c9a8b006e119e2f9e300850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8964418e620d3a43dfd0de3932dc93851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee157618266113d89a5d9f67998a052852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7f85ecfded85c772d2301ff7fc149853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9e1203fb19ebe9286938764a83fe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1642f950a4f611a44cf49c9be91a44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decccea877093b1f7d853f2056913e3b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d87b6d936e8f10dbaf57aa12abf7c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850bc2e830ff117089a6d19856f57d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e1e50b5a1363a1b9e0310a8762fb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67d141ead95d483d70e7f1a6050cc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d794e5047e111b16aa545d43b167861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a1fb5828b06975d24d54558d8f34862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a987594d27d557917408d0cc1b9139d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6027353a94ce45416a8db2df6366e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd941c6f935c66f66b9db362df194865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a5cd25da85ce3c701b6eabe8f3ac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623516f4fa1bcc32479e73c49c97a39867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6ee0791b7d9e5ad5fbb341f96ff49868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9687d564f97b7b4df93c4523139b07869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea9748d9507beb905173ff9931020870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a510ab010ad7a421b56800c6b12a8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6dd01312d54086aea1b79697d66b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c5bbf3db76902415c412ceaaf4b6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2651a67eed8b8d99bbed49bef9dfe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402111f42d9db81ac3f5bfd065f1ab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0d1e55a943f6b1ff567790b44ca5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e90921b1f092c7f526c29a5c7c13ae877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e73b792841ebd4947d79449963f5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af4520c39169dbfc2f9844934e72e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce02d9abc6b4ed333e0904faa3da09880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205be23850f6007e1d36eb30bca2468e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c0a2852f30dd1c93a5cfae39aa994882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34cf3b17bbbef196527ee935727b5d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b0fcca9ea9bae949d4427fdee7758884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba43935ec4afa3f456e6002f4c8a69885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61670f923b464d344cb688d2ce7a0a5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163584a50627d8e0992942a88a7aac12887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadca3e2331b14552c2054a21b7133f1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3161cbb372c8ecb8e11b042a0d89889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd689b46f6e3e4aa7fa6ee38dacd8f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a034f2331c44da8bcd0ea3c09439a7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb6e38a8401ec8c8b748e349c260d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf17222147b8ec8571828c144500666893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e1bbb5fd37bd7d36affb59721d503894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287be44fccbc770958143e509089044895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db1dfa260ec3ba97372413022f3393896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42b7be1d32672be16e43f5623793c4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe571e685f8a08525a3a4789734e7e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f4a9633becd55279ef348717dfb2e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f314c93051fcac2063b2ad155d52900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e428b1a4fb4bc48e804d12e0f7ff5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e477a7fb6911ebd7809551dd09f7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e818220c1cd6dc82bffe4656a6b07903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a3013947c73875d9ab285604caf7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0138c799a9a87d5138b1485a9feba31905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c61aeb81973a1e6dc810c057db8c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c831fe0ec45ac01a46cfeccd032c3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383f6c7d85c340ba77542028745c08908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770fa5f41ddb4e87e37bb3712a46a6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd9e29d0c306e0b63ed74408d9535910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a00587dc48ddd7861c402317dce2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a83721533c0b32fa6247946b4ae3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33417b655ba39dcb9c5b56150c1015913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641da40815fc08c76f059246a05e5d9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d15b61c783ec4dfb9273083ff406915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0412f3a6c7d9b204d80366e9794938916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89848e849f69162d71140edc0334917917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d461f343b09583ed207b53ebf522c1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3343dbfdb56844b0e4da017bb2a0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28517a8d1e6cfa48af53f6ce256ed1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713970c864ffa79bb68ce864c5d27cd6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0872666b48b3dcb81f989843f1d678922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005508925bc8fe8a75250ca66be764923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ddd299c9184fb68e4e3e47f698d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475c5677912ad6643a17fa23e31efe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f3bda58a5ea1c0f96f32d838bbec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6e3a62b62716aca98b065d710e23927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ba47e1d1afe343e385bd643cc4416928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b504460f4da3d46f6730a15b2b989929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd477f449497b13e6e1a7422b215b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca2d2ada3065ef2c9d8b11a2c6f9b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8081987e1765b3a498df900b40f7c2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faae90eff4305d95de2c9a7a9c93ac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3243b5f62a0245cb45c9e9edd7ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f848bd9c5fa052b04d111b4aa735ad935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ccff6c0bb3e6987f794b7f1c21bc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d541517bffe22861164fc2b90a21985937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6c8810c0ed4d0baf22ad6059a5b8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32194a6bc56bf8eb98f298c4cf234939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211643b68d34ae62d6fe60fba7ce948940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d73e6b5cc813a0600cd3ae164ce2d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce858b484d86263b78dc374a760402942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e943ecdd4ec7adb122e1cd93e4f78943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564efeb5aea947914832091150c2b81944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101db4e8c3021c9d6d1f9b2f72e155945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1e9c81320a37c1abb9c6a9e4a2d7e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be705dd8bad8c76c37bb706891d1b889947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8877396aa78308ce4bc229c72a53948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4842a2a3e3c477647a5e68451d691949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd07f5422f1e87a13fd5f79eb9c667950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb04c1c645d92ebd298f788a6454ed2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918729aeb912437fa633e5b1fb62686952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c365f4e7445b41e8d82d8a215cfae9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041489ef2fc1e01b0fae694368d8f35c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa12839f3fd6b6def07120b00ff26955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d8771f76bba754f2fa498569cc5ee956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e737030b1f80f372d1d6460332555957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dec57441270420a010c8168ff4c45958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8103add4daa2a37d746f13f7785fac959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26884b0a675998558de9c4f1649851b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc650799a3680147f2db05125bf399961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefdf403e427f2b1dcfe10411b4fdfd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360505127b19f8a9cc5a131fafa32c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590aa88a13d92548bc085cbcf8b236964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485022f98978ee80c418bfb508982d1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b48b5674967253aa3a32067acb2b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ecbfcc2076570cc3a8e20bb6f153967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfee9070c9b64714dc8fb945bb06d6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257430e06531ee311a15a65a3b889e2c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb809c767b3915e8edc1ae778a07083970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c487246beb3233795da10682b4b106971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781933d4b1d21468bebb799bbe0a7ce8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cc33c79d44b51321841478b8acb10973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e57cd86fb7f64a78339e173f9f206974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e118a8d01f7e58f68ef8e4ce931910975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13b9a4154961caac30b5ae0d1e8ab976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67af91afe01be98d8172302955cf27977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568a1efa06518e0915542a478408351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76deed1f2b0c274f615c48f866f13642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f7ee5ca45c3aa9e97a70fe6b13dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f345b1c0d4527554a166dc7aca6094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a3321dab4ff04128aa074329595345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9fd091d0a37ed234bd2dac3349206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b442c71b37179170630db0fd058d267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be847b187402258592c4e575e0ee9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151549351d1d41de1e72c72cc5710c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b0d19b5438b9695deaad56bd429ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123a3f890a27b23566824e081c016cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac4a6966c9a891fbea91ade176dfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22bb8b0e1db9822624b3dae321a8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f4701f42e3894a212612f313f62a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760b9e2d09e92960ae03020be460db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195383b0cd7a9a85673d9737398a485a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306365e6badec1ea37a7520c894aa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e123c2167a51bc1f091f3538017de618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d993c2559cbe3eb659f65524a6f8b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b1504203fda23d3192f4801e5fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d5d2af57b64c28cdbd55729fb40021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c2422fb38bf15be907b9b4cec5aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6389c28d565a59f2c5527fd6803723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54758af7ee1b1a7cf988b730eb8de54024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90bf6dc453431df598e07342f6228a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42259151aeedd78fba93f8c1e64be4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4cd22c366414f5d3be07ee121b99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc467306b6046fa06ee5f3273ffe8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d372dd4e683c5486d42496508e80a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2a0bf3b059399b206cac00653a2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6917ed0021098534a80fb06d45535831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0485479165df3f1639aba1e91f5d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8ff731ce1d7df9e3358663eaca25a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b82418988bfba4e99fcd294c42f6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35b458444264362d7a4c8f831a85835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9a4035169a935b61bafa27c53194436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b35c3a253ad1f60d13bddeeba964d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfcbe2b8e103e080104cc6d536dca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92c66c4b0fe6de7bca1a6091ac66739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f5e9b0374a78b7e6d8f5f1bb690e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d7c79bb82e63a2d9cf99639d6b3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe725b059eadde83f0db6edd7eba2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef26e303c5f72c5caf05e4c06b1d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c29ac10096e8549c1a070b169626e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0c7737ed40f949f27c5e2bcb528345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb5cb717e1e6fbacaa02b52c9c7c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab74656cd6b45eeb3d6d39bd69a9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0085aff19ad070a57cb331ac5dca348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4a0cc424e9414d7c71e2d4c95b1ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453cf10953eec3cde0cdfb66952a54f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da756011b7907cb7cfcd223786603bfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320ce5b90fd98766a5dd92b447634852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a850225f2323a5b73d0acab763d7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882de42aaa853cfbc51a2f3011b37254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2855c1b5014e024b090c30f500e4a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c009d72f2f5ff583b1ada1881ff9e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ad39eee0c9014ffbd2daaa7d51ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e01624978406aaddc024111604378558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9524101b45022e2f57eea51c1c8af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f45965b124a4a89733f1ff7c1d6b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519d0a197641e70aaeae13d3e2ed2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba556857949912f3f0ce32ebbf2ad4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ef24ff986b1784552da189def57f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d61ee8e84002cf4bfc52c1fbc9ecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2bfb9918fb76619f594380a3086665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126f73154dc8dcc1c344cd6baccfd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94b2af9032a77ac269c7dc8eb0297767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82131d097969c64fdcd9e3178633668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e071498b91fdf356d5f1690cc48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904757f42d6050060bef7aa269db4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e109824fadeb5fbf796cb54b5b9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35102a256627ad11edf05c905487172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84f2d7673854e140b1d56eaa21a5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a44f72caedef4585d538d2c46d10674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd940743059ec60b4ec3b8f06e5f43f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006242a0075bf29101fb49d297e919076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31929fc5717724da78fc6f77c60a90c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2d1020c0b241d29aa0daee2db25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5201eda1559d6d0aac237b613458e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fef32eca374295d3c7a4f8287056780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d150ceff15f26d15be78c3595eb26781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566286fd16c8a0fe11d5a7c64842a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c20bedbfdfa575e625fe09bcf10e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1e48c0970889adc992133acdec9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed454a735ea42265068f681e9c892385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9bee88235f350324b9f7bf81925bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938cb3f22df754c47f367eb8c66c6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd9141fc47086c6a7204ce90795f6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b135f7009eaaefb5d395dc53a4b0ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6efb392d2c723af0215d943d90e5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdc51465054d53da520be480f352b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d662bb12b257be216d9fb5f529e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64027cd1c7b0a65ac954c91cf4987f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba195d69174ab629ff3ec74635449594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8ee20b437a27a59eb8eb85473bf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b5d1f5aec62f28cfb42c34a370e8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326677cb6b57290f9b0574ad73b2373997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f5e79fca1d6e2e3ccbcc207736b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222814922cf31777bc633d8701d069a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d463ece21bd79bb37157a71171fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05424a3cb1ee5150d674e53b71e1fce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec6023ce9a312dc6f994e0ed920fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df598411b4a5cc1888290c0406403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab971b593a773d2958a1f891cddb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17c0774113aaa2caec72aab5848c0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d4dc3ea49e6963d18157e93925ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff289657ebf83a5ee0eda4dcb1c4898107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece7d2848f649417420889c40c9ef0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119be14a4c654ffcdb0889a5e455f57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89521afdef52a5e96dd61b0636e86d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bc90846bdfb6198d1d3e9b0a51b2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027da278a57c36dc5371ec82d86170a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8913627e18572bcbe74209c2ec826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6872f1a1634670da223c02c2f0ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613335e5040801161838c7b7e971208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5796db6472c5abf97460fe3f0c84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c06b334bbd30e9de6f2e79d0c3d60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f3527c8ac88988f3ae145cf99db6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735386375082a4b5aa8dc53fe29a0834119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de919dfa8a133731ae380e4038600120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32b792a2d34468b9c30d9eb37e6eb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd097b78a7a71e727e4b214c15a825c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6996a1dfa1737e21b8aab697707f7ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47918ceaad0d4f148245196ede620c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017f0973bcfafd1b4d4b84f3ba61c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33a4bcecc21f0fb3bbd22bcd29088f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2401d4e4bb5fafcad0363d20ea8dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55f92d039b853f1e44d1ea5008481128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef268f885399283fb05eb3fe2b0fa86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a515e65888714b5fb0b340fe4517e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb8e2c08613bc5db0f0f7106ef290131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110749c5d02cbc719599a1e8d5994797132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95681aa0b51c64ea5c4cee8caaae4008133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea84a848e201ddc2d320f2f82d61ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d18b80e2f1ce4b296d888a8668d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e087c6e6e0757604f1bb721bcedb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ac9277d36ec2ac2efd0563be39e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9106dd32bf6271e2ef933ba9dfa949138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a892b6eca7a0bad116b6851280ce43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a4872a14128a231799e6378afad2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf25b415d782871a67c4fef28c124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423aeabd6b799dba8eefb4a57cba03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f8ebfc7e22215b885a77434d30b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc083198e7b4ba02bee13633a41629144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860aa755459ec11f7bb080067dfc4c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c397a6767506d33ede4dfb8103ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879146a9af61f86a7973629e47c85ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165ce73f98caeb24ea0802422a1c69b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbdb644f7ea8d0386b6d084983e73f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747724217c4391ba077d4cd90b369555150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7fa94c6efca088732a75fcc03ab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72ab3352c9f40967b5b42625040ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b018fd35481d594d48f5a247debf88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a147b7b7314dda9b21e20d6e064fa6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960461eb103602c75afec4248d6d4e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97578fc27cfdcbf4103da56647a3ca39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9abfe9a58837e44eb1def5deedff2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d088bb7d60120fabc68b315dfa4af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09345f64e29c74a5fe68c4206191f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb011a2d69724f4159f7798074b8d9e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d258198d13a84c6a5ec0ecd4e3180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d2ffb4dc3fe5b5502c768e6636ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0632243a93e20f9d72ef0c2a4d17f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce01935e214ea31b684a03e898d8e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6991051f1339dadb992e6ce6e71f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5d63a36812f4fd2c3f056a2844ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5b1b0410bcac45c9a4a4967c2d79f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba2ee00d3bfee53bef50fd451f84d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806ad4fdf09f3f61032faf5b834633169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f0b2acc03c1078a113943eb7e71d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2aacda9d19678de058c48e6a2aa73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7bd8719fca45f4f4272a983926648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb5f1135b2627ce0e87e232d3b808173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb285d183f5d9b9079367db089b01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422ef705a8353e203bd953bf4ff83bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd6d92061e8990eee6a2d99c0340b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c7f7ef427f9cd3f9486a1ce1bc78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e386b4afd29ed2213719c032444a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad2c8e8255f599e2f9ecb9339c889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9dd8567df566db32d07fb7a48e4d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2e1f21922a155125e47b57b72e05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa8dcd31632f34c6449ae7b6404eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6ecfc7dd6e34931b766f51440a35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062419dcb1cc5774a58156007eff37b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65627df609a1fb2d279c374819af5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb6505a09baeb45d46efac1f47df5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0d002933d9c26678404efce4bb5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb271c570679cba8f6e6798c1a8bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c63f6bcffc36174ec35aaa4658db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b049de222dd5c309bfcde55acffe080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d36b1f25e503045d4505b7f5a258a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b176ce6f841d20c4a8323217df4d39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df8067e85d840836315a2ffa8fd1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f2c5a3dfaf9055b26052648d569b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd331eee151e429296f9ad02872e36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc9d94a6baef940e5a3b492a4e91f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f6a2dd74e01a21c674fe532efa0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb20efb6feacfc2e985305cef40a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef30a00c26e491acbe8d0b3f3626b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f095f2be3bcb70236345086f9e250e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6ebd25de5030876c0ad6f6505ad8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860edc2a194773ea3b3b34041c8ed2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b26b3807a8d6d402c2a806e1a54e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a738e0055e14e8d2931775c35f676b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f4d7bede4492bba817bd19676f95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905af4288da8563e80fdcac98744305206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70dab4193b36a0872eb88558e2b4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf901604810392814efabe2d52c9877208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27285e6009ca1e17b925b0fafcf23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f9aca60a571a8730f86545e22bf4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c184400b0196d7afdaf4c935375fda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd16dbeee36142a3e079bc99dff87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4cb1908fa6b1ccc969a1e039ec18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc506cc55c17f81760a1d4fe29e28d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedca6079a22ced885cc6ebb965fb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96f7a6ddd5147d472b7a9c330e195216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b81121dfba0bfc16b77f2b80e8eb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae775ce10822f4d89baab19d022b8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87c038d47a90eb59e89e2ab169e6b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76987fd87b38705efaac42a7eb9ec086220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9952b2ac408fbd82b8afe8dd5567221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8714e93f97040945fbc95fcd1a9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d839f719189cc1c83d14966b138ff14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613997994d5a43adb84442be59b6ce17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f172138f1ebd648f860ed46b951e64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb5c94b875ad681d2c24d2289042b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff3e0cea6b2d9638703847583e817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cbe28d38fa04cdbdd55b1f00c0db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917995c37bae6e6ce88fc00b445addf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374033db482baa325309432c5b16170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbe730b3d9880947ca8f520f6577a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac6de49e87b2322147a1127ccf342e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310591308edc255f41823c638fb4f5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7348f2af171b560eada6f0144fde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c88b4536a94759898aa37433593ce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd6b52df1ad7d5ee4648ca1ae582f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805c7e4ef2fb7ca3f410b3863c9675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6db0edddee3f67c4d3e6518db9880238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b7cb6190b249110685f4e59e6d441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c7a962547cd68bcc24ec799ef9a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d59c2366a4142084e9984c9dff2838241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2443c01d80887539e6c5df77d32651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06136dae50ea4c0d970001e4d60ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa9499c2076ef6292310e90b5b8b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed81c6394ebc16e0e4479a7e724a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed39099509d9143aa919f02eb55d5db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b652b082182a0413cd788ea74e657ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fcdb26cbbce9b2e3bb3adc84466f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4631a628141ac5e0e14c4261cc70af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d1cd0980e956010ced918b65e356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b472cf9cf8f8e79b3e3ba819d8403d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681dee913483bde9a67d4360e89156252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f632551234246202198e61ef2cfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19d460bd625a22d74eef464e3a877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96871996daecf70abd50d92a2e7e9c86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d235ea66ba9ad1bd772e8ad9ca84538256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c79b73571844f173f51151c52197ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b315176120b7d2ab960f33d9d16a3bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95df605faef6ed3487be8465b3136f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304f214f3848022e5006d055214aac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57f7970cd06b219912ae6176f5358261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f58b4eaa217a21e09c6f170818cf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c927fd8baf8d901aa8f6ec92da54874263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23ae170c310d0c470d9ce3f08f729264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070061a72318e4787a252a2be36c758e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5dc450e52c1c7f3bb3033013f0f06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cdf5716623b5fa47c2025bc3f0fae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d598a63a2bffc689b74ec2dd1df36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827a88b4dfad270c6c9e57ca8f0bf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe96326df2231a1905ae04a42d890270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08af786cf961e158ee8e8af8c58547c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42feaaba6d9d6b43d40fbfc651962272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01810c65a13dc452e483b232001a85a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4baf4a2601b2d1acef9233ae170c60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e499f53856d7356663a83e097f4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49eb32acb3d49298f193a2db1e0c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90d48732bb552fe2407006d0e99aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229884626f83f5f7a881afb2525b0c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129283a06ec17a39ba4b4a1f73fa18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42a2a0453f174e28660fcdbf0fc9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fcd4513b82210022c751f1eb76dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d9791d85c873580e5533efc63787b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cf4415a1a6676219278aae9b6aed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692401deac08e66fe46870dcffb1ebbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae6e9d5862dcb55a1a4b4a8b0d4e56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dadf3f3fdbd56413e423ff83faaa6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ca63096823f833c8d6c65e300ec9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281097a04be4ac3494feb91daa7367a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8702abb2c7a92962e9b6719f6b6fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56553a68cace0ffb1febc76e6ed0de1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b74b2a19d78df32f34a146e3667c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38750c6b95825da0a84975dcd318b104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842261cf96cf660baf89d548873a024293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea9411cd33cdb39f9f50f319415e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2ca918323cd109038f2ddef0a188295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480362cffe38945533b359658542b7ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1518b8361320b5ca5b7f2a7c81200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c411fb463bb6fed9de6749d70a439e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6773a4d3a97ba8890e809e59f113b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751702d2b6ee26467207e43b5ffa792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471341079edfa703d8d0a22783dab9af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe4321acdbc0ee20735c40efb855b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302ba9c55fc624e43cdfe6c83324e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02677eed39ee6ad0827cd580ef60acb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c10bf9a067ee4dc52caca16d8d3312305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ac26d7f3aec31e9157f17307c871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56b30846daeeaaf4b953936389039307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa88e5be69895ded99298f5f718ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3d26376813af21ced5d2589473ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed96fff5dd47ed5202b57889e2e39cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126d155c680a67cc0f330268b6030d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d56c9d83e7c19883f611dfb393f6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf073eab0536f5aef3aed2d1a56c0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82dd3f8948d15d7f4c4786330e7541314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8482b602efa5e2b30b6c75a31896f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad7c9ee32cdc77112c02a34505ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd1748b2b38147ce5bfbe9c2dad9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e7d769c2588acaa20033106e4d85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64de9a9dcae0009f4f0cd76e65ba3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a5ca07477180a1e74a0586b48db8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a6388f73acb80f98c48bf626e3dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6925660f9e5c613a8206f710e092b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6317bdba4af6693f7e2549f0b475401323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c32e9f11929b57c26bbcfc50ae3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c0a7a0f8b97aa16af289d92fa143e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb6e6af4548ff1d978c62727cb55d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435ff252137305f3aad57aa59f82328327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f22274a56a3779286b90500db163328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e38a22b91f8e6c7c5bc501402bbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ef4b3bbaef4226d2fff11faf7d33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42556956ce9e4db22208b3c7348a5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211b5b4e0ba1e378704011421b45b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e6f6aae444241f2d767c79e9bf37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef563e06777be89388f93755d187fcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b452f291b151210c4d74586ebb58c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e11eb5362d90fb32abf0b9c3ea46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5d6b826fd37b3ada0a514d81f06b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca63f666d06769fbcaa466b8607710338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17815713bbcd99b2767e902a662539ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c3086f9d45990b0ba2cec50a6682340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f401243c2241277c7ad2257f8de0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27fe3bcab1114d3e08e89e70d70f2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5f8251691ac2c51ba1165c78f446343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efde0f7c9e0500e4063c4ec1d221c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd095f9bcd491e8dc9b7b66c66ab7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6cde3f157a90cce8ea0eb3f32460d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b1022cca527a8f84a6e632251af9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4b684c32ba044e636f0a1768e9a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69276559fc8920538bde638d659e061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7bd380b705a822cf61ea262d8346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2d8773e7eb8b9ac0e0913c725160351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153bdd2542a9ca9647a72d03f2103b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517508da247ed03be123b25fe483646353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266347956e577dd51f2c5a71a6ac217354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009546a12dfd9f8bd923cd626253620a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06700cf9a777c6e672e6694452fb70f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c739a622e5e1151f69aecc1abb1f63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30106f2ba3abb6489ab93bb0b72d7b52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c29b74c439ef43bf5d43c97337fcba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b81c3016e545f64dfd2db4af812d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43577b4dd5354c8db8fe5f9e8abd7e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032b5c97f27ce5f95c6c2347526406362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d283152f474a818fbfff436b7d2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20021de6cd708d9f4e08e560b2cc472364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1c36b25a7926ab3c901413bd32d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a913fb9478dfb68ac2017dd65e2deb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd673b2c50c9e611d4c8d27ccf05dd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965922abc88c38bddf690b99261f5bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb241295befb708b5975d211a2a96334369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2a3e9bc627cb9ff400e7404bb86d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baada9390754a53c7af4cff13965b7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45edca939914daeb832489f775c53e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc54e743b1aa65f98449190da73447373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb4e633d4fe0b8ecc80aae82426a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d5c0d58329ec617941c2e3668f51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe4cb77fc40d9da90bb5c9fc89ae2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f834cc5e2adb3ccac49fc8a31a16de7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af455f229327556d1642de6fb6ae8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05953269839ac9115e9b76bfa13f402c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f9591274efdcae5bdc62b846f631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9790408970b36339b5569e2b7f0a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b0f7c6163c0cb2bb22f331bca677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e53ef6885db85f7517e09c0a6c2a8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a55d611575f8427791b7e6ba7d7bb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732e8dfded29f03a5380d507242711385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259074bf00aff01500ab1ed6d16094c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0aa96cb4a12cef622383607f0938387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b05a1894ad2946f1a65bcc220212388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d1af040abade66bdd3c770026f37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abbf4132f818c067cfe96d2a833f94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b9c3dc221cc208f1a1e1d1eeb9c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9914580ff2420b8b600bbaef59aaf66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c393fae94c7a8eb83e991666faabbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b5a71615b4f77a0a05b6ce5e30b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280a69e7295824a08f2a34d8532c9b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb464e767eb1077ee2e871eebe5c031396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff8da6f8f686d9f8132023cd678b92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580f21a70f53bafebdc6e3292874d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc675348cd0431d71eb13514a16f3b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138c176253d2167bb0b80063c4c43a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a19920aa5da53a83f5413547d8fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da819cd9b74ec7942fee8c7aaa9a662402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088ddcc07f12fb74e2bbf88ace52a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db0d611028ba184ffd1c733ab6549404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8498ec0ea558bc4dcaf30f178f75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb212d1d0120c41ec99104721db7152406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab76ba60590b13d176737e717da5f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13dc2207b09b6330c31401d9d1d3c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdedcf3943f0d2538ba3a00266e2ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcb50d25c2ee946d7c11e171334b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e85cb35c3cdf0a325c3e4def3d48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401d846af7b7ba3d8b7e8b38c823df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4353ed32e76cb24637d68538573f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f600cc3d89929a74d5abbae7e6200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418bd9ab468625728ec5b2f6ac00d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b07646a8e95b7b4945f3782662708416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692589ff88d5288ff0df06090938049d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a5574c9ce167b7273f9bf456f0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ade406bc9d0c8155b2de574ffcd5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc5af82418501354a412bc0cc91ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b55ad9af168b0dde65207b3ba5027421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc16e6d488f4dff916ebfa00e4ee2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cdeffd76fcd2588e574a7d332f458423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca3a06536f2d6ff602a0e51f03670424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ae0ee997d756b214c7f1387f9458425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d282278e881ed8650403cece5fe1900426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e316991768e7f4af24367e660ff3521427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eaec326a904df8b505d0350ac9a3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3928b4f2072fd869b81d0a4da61885429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580196bf8719e28da38c7bb232d8be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96bb3510c655f78ce622a70a2def0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170926e7b2f72d42a9149c91c424d9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d95935fb350b69ab77268920ace90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035747b31daa8b93bef88c595bda1a6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e02bdf46c0aca9b30991ed7d176b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e192ed4459885bd7e4f3cda7e9f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a219892cf7c39cd0968b205e895a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8531b2e5e4a18f89c6b74298daba0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec43a28bc3451eb10f01546bb2e145439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf38e1b8ef84349af030d7b4c34d7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f5c8119365d5cb1d93110974b9ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a128ba4d2b2e0562f07d6942b14fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5577145a997ab9a2a66ca4fe7c3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d6a33a67b3bf1f07d528b4b85450444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920716bf5d304e3c297502ab1c02fd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765b0af37b945ca8f730c62fa5851f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0184ead48c6997ec8310dba7e172447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed1515bf588997c9106340ba9395a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f8d58c216a13d4d51939ab21fc490449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ca8f96acf2f847e3e391492fa5ef3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6137034f0d5d021f0482b9a594571e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b828d28b844b4d0a7b522c457404452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4714c4872d8bfb3c26d3b531b54191453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325779ad57a4d09583ef034a4b0e8c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2237fdc3045ab0c7685c8f29c612a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a49c4d73f0954220b9b72f5f33a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b262cb91a3274d2c7085e9ab32663b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a93cc0b117f3bc0fd86b82290457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44088d826cd0f3bb09390f675cce31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe13785e22602af2353cb2dba5a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fff81ebabcf1fe3d05aebb9c5a074461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cac0c027e9f875ba21dfb5d407768462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564824efec12109b1a5e743e64e9b15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4a601a935c7aa4ac84726fece039464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607d521937c53fc1c49502ac1e22a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0d23ab625f660bc85b8896680e91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d9ed8ed7355e5ad40893b4377e39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973eb8cc7dcd73fd242af4b5706a22b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b00b490d0217c8cebef32daa803a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6fd22f98fc5473e9f5b777e742944470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9c196f0b041adfc9b2aa08f1cb61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b595b46a4d596d6d9aefbfc34b87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d44a51bb189c031be70f8cf0297b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f12ad7c0b6a0987ca0d87f72a2d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42598133192b1cca500f358993ec01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0be354edece99d99e5c8133e7c4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152387cbc4f6e6557e17875a5b509a2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0efd015b29aa23136c2747ab45f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e1372b831af845a42414ba061c7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08a3a11ef0c273685b8bd413cff66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de730a66fe8d4ff6b96320bdb0cbb59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7643a4a9d62a0f5824a93f9eb91714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063404bce643e546f3fcc60971cec096483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189414df9b22ba46ed7d21590ab91ad8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaf7ea921e756767c0a3a738bae561485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceedf1bf30641d584076fa544f2293486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e35c0854807f4766a42bc69d3968487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f9dc65fcd7797013157015fe67423488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6634b4bb503dad590b5b1f88c29f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8304d4302a1f1080572b86694fc7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a19009dbaf3fdad4c41e41123d4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ef5e3da67d16a6882ce8f5263f8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ac8df92b22f2b67c198fa2f70b45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f17dbaf9afcc6b1e0100e8ecda20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5c94630d7ee2560e17cc634fa66c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136cbe52a0d19f5aec163655bc40f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908196a7121b267a9cee5df43454057497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e2b64106083b78d128ecc816ad15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd39ee74b374dce1f3e574190eb8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b5fe4bbfce83450c662e27cd067d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6ffbda2558a2094cc93e2a317f31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d604589aa60de961de4ec63ff446b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed02b13c1d1c12846ce04dcba8f235503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063b6faa8c549b1084128fc6f156e1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622948c61d446098d758b29dbe3a00d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a280498ef4d622ad4053f0ea8a1d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a2a0440a125fd572509ff32dfb75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f1c5d57906411391b1ed69d226b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8408851bb927a0ce30387e31a5487509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07235be4f4f6138aa5349f770c40cfec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222d82d33be221323b952812e39dd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc681cf8248ccc133f1585905834a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468dd18d5bec73cc83d6bb6e28e5e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cfc9c42772aa09bd567868e1d2f37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894826268201d9c7be3d17542fac39f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a20e6fb35d6ae760723f7cb601f8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a59ff922c6d3b21e8a3599b09f94d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bbe97b7d677149e8bdfe9d2886d18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03e5ff1ad9ad08cdb675dfb790abc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d04fb589a3db04c08242d34cd4bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf36d54315a08bb51b3ec9cb114bd01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237330f8007a81ca53ff098e5272d58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe83f5a99729f3af10336efc281a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad598509c515b3e7c11fb5d2dd28b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd9b415e12661f2d7f8e3a8359c1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e83367edb387f9d26a8e3ce2957479526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a361f6370e694cf01b0b38a3ee4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc281a007f546c5465c9abd86a2f16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c9c0a65469e9a801c7753255e179529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9cfaed107ba769c5e55e2c376796530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99338846d911b701635aee5403185e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e43e2a135533d999b02909158cf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea10b419614fbe50add8e5dfce5d4c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9697f2ad280d79043b1c215c9e93b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141438ffd687cbc17b109593e5597ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ab1f3ecd5a9d647a8148e3b3e84a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8e66e0804969e87e832503fb17ecf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb5da2c2647e9e18251f1b007ade9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af03d9ce0761fc8e0adf289c3b727539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133594245efa403dfd24344d236f425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c881c9014a64015ee6cf1fbbf62c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51025f60f6df0aca6049ee86339e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e35ef272ded32e4d830f11635704543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c9545b1b051c328732d7b0aff076544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac77d6087f89d573de4b062d0c9d8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479aa4ed32827c24c1dcba1662ecad4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e985ca703a4b649e5f9969456d291d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f650c358a57b8893d670970f33e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e3fb292792e288a0a4b5edf4d682549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955a307482a8348d173f000a2faab1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7487d437f7529a9a47248dfe1c3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b92e270391a2c3ff301a3e301ede552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576215178b3273fa2e807fbe0fe20fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1c358626929b4ae3b9e96489176c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9c0c4c256f35f45253c7dff43249555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bfac68ff28d255b0ae3994f3c01a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366182676475b1bb5a7b96d6d83d2f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb686876d161129584a40b5c149aef65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e10b67500783e8923206d56aeb90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f76455151031015060c486244d80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb95c8a3a8a7bbbea0bd2c7a2ca92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b8c5c6b8b529059e786cc3ac070d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a47692c0912145914cb6c3dd2074563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289680d27cae5b643835fbda91af941564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72695cfe36e893a671796a245f80168565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3377df9e7eb112ae7e8d7c6e838e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b7785d65002b07c52db8bd1e8ce9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d95d21ab6fdf5fe0b6ea9a181dd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848d156116a79a4edf9e44f304f061569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198064e4a199f040c15e232c26f3d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917294bb4398e14c0f0c0d573f4ab4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaacd93e087a9da1537588f5bb5043572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353b17c4a19dcb4c5e13e15263fcc5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c329bc7478c2626f112c72893bd9130574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab288a5ba7154b04f2758fc8e4ff64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943578ff8decb53041b2ca8bfe980d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b01b7b6b07d3ed03bbe23add31d020577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc985e3a741d88d24b59719369edb34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739580c49ccd85f156ab525bbdbe98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e006ec410df795383fa5a879c9ee0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a9193f0a4062a6ba2b76e8ba97ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c418c37cb0d42f0eecb6edca02ebfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46887359fb1b82493bff7a728755b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feea6c17d2af9fcef6a153f4d79e00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac54ae7c0e390fa5ddf0e1bf2a9717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b9e7e0dcf3db7603822cc0c84363586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f8ad1fd62a2c4664d259f1963df5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069596cff290fc6a370dcea159826b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d843a502f6477cc28aa462eca547589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03283862ab5d678a2f4582d59231c38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf43376caf97672ee2aae39159a329591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a72b291f1470d9803105455ccef1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b439665f0c282b7e2ad8d3da58867593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a007a6f0a600996a7eaa88c84933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c97c13ee7d6e53452c538d92dd1924595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719eb0172b6b3693ed95d2860524f28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029dc49b15dbf4680e9085c4203defb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aa57b86306ee9a73a874ee79f3e59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ec2c22647a8b3a38ebde4edcf447599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94da43ed8573ed0879a8756c00b39b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678d65e51df2393998f7ce88e419407601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13f77c471f4c25da48f1bfdbc0605602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c2b7798369f873c86b2305da85f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c08d84d0e936699f106ab74efb9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835052e0af742eed86f0e4b15a8d8cf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca994f0e44185855213dabe5f438e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e99b6eb9af682f1bb783ed9a440b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235cc225186de441a208b10efab22b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0a4e2b9096a6e422daf222701f0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0738aaad9436baaf2509bc3931d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd5031c6aab09d5de69b19d7f8c8e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f3f201f4eb442fc7a05d87155048612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec99d9efbec8f7c4de81a5c43a3d18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a380a9df068c2d62a992f58adf2f7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3653ca2410e787684c8b92d99125c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c25ca006654b29f0c0af66b1b1e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994220cd6805ae73cbdf7e743b834aec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a60436b83d662cc32893df287ef03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375858635d9b15e69749c1c152113a19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508e3dc0b490ebad4aa2242acdbcff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3645d456805a53d083b74f98efd5ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b2a04136004235d2bac232b37b31d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bcec227dc27b7be853fe72bfc35c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e36b15a49a333936637b60ac63ac7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405006e86c41c6593db419c1c57426625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ddf4e2f7446dd5ae5bf62ddfc40b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1624e0cfa52860b4d0cfe880cf8e07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496074176c711d45708259454eb9d6b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa9b286bd46f36b2072f4db4a6a99f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30272b27013096b33a8e6bab0b4527a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9f867fdf0075e5485a3c6db0a1d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105eeb9382916b98974c23010d3ad1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9a1d80c62c62cd65343c95b548b1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67baaa5590c5fe35a3c537ce2b31b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf829f0e85cbf4ec527bbd1110276cd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae15839adc9af353199076b577c05c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b632d8073f7d19be447b840f6e5178d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b26de186619702eb95bacc1699344638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80242011432ff558f0c70375158dda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e40286ec4b98270c0de0e8b88790a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cc4c23e78c65d76780ea6f33d66e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec1329df7746121febc5b326b669cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd12ec115b864059bc9b1d665c45cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea8b7fef6d6f4a402072903b2094f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c34e83a6c5237ee5dd673a9d9952645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf8e670c168c4dba92303e9f86616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce321906adc3aad6b5139776978bdc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f82119820082739681179ae7afbcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e8b371aea83d6c42040a6d0890831649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafda58d12e21a815eff3be549f48c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca56e3c659d97df521fab97605742651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96aa6fac9be1bb2dcf3f7421b7539d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a7a6a5b93cffe8a172028cc400039653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7b530b945c58cc06b6aab2e193b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc3a2909524f6b6f20a99f2c9eeb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209b5fea449db23cd4a7986574a357656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b74300f81522ba082fdc9c134a6bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f6df1e63b41363e81d0ba1048b130658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae123627370ff382b8b1a19c14d572a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff280873c0016a35ddd3692e71d4f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e34fe545b5b0946ca3a0fc51fa050661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad6e615405578b0b1915dc717762e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c52a2bc8ae4daade2f40a3a430a77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555ed44b347f360585bb726a3c4fcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b17da3f8ac80dabdaa4e7c49a844b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025becfd5488ab0d3a80d0e600610d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667232defc51eb6b9b3fdb829fb362ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084fee2ad37ec337b0b496fa6243510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a83bef41de87255eddb4ac40e00b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bffae254319759c41b86a37bc7b2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0c8f8c87609f7e5fa562ab6b6d8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f1506997f4f2a05a5e48f317beca8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3e3dceeb12d32fb4424772ae4073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb0bf51cdc6a5cc7e6da736c125567674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731348065e088eaf13a1602258869d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee296a84566d383f68542a3c9cb0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af451c07d03f2e981b125fbe8ad844677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919c1af06b159cedd6ddb69e0dfc16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a113bc4a1b91cd7a09bfed0123a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683a6790beb488106bcc164e6c8a53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389fa62b69fa35b888b5d6a3c27df1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a473a994701ec68aaea78969cbf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6934e22ffe45d7e8622899d334f83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac565443e02948ee1babbd73644ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25461848fd10f3f0dac36cdc0db0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2e371fe63562d13d7a6a92dd0af6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccfb740981761e7d0a6eba8efb506b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf99cf64d7a9f95820f8ca875b8dfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc3af0ec041d6ceb474c3830eeb8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059da56451ae3cc68aa873fb8eefc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa8e0ea8b9d65a7d60cf80e7ce73b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a6e148b7e12180d5da40bebefc50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874a9bbd761a5a232ba8bbe3080dba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe04ba498cf7ba5578e9c06e65f36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627174e4613730bb8ec9d0b4415322695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1f36249365b4fe55545b0c703d17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a063cd3505aeafb581dfffb55116697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f96d77da589744b37217a62b4f20b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595badea8600f76e46703046e0bd6e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee85233af94dff7f04c240924e55590700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ba7d2465105eaef57c7b445fb891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215966836df080a94ab8933cc4a860e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f72a519652d9cc5ff11ee9e51005f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eadb82dabfac5a9a73bc91d1002f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581fd5a8e4eda464b4069ec51d296c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b96a093ee1fe5dbceeb34332c07b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d572ac4f8cb188295526dee052c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9e735fc3955a15028f97efe44a21e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc12fd47f4e4d3778447de046d8f18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc872001b77696c1a2089de351f031710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeaab5bd792254a102af270f11951c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11827614f42f3da171905ab6a4b70c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49740ac841df8aa262e7a404ed7514713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49bd4886cc5078965214c0f7a6d2d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499fbd778786a0f556cc7999a2e8be8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5fbf3e2f194e9c1db6218704b1d09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84f488e72ebdaf6535f37795374b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524ed0312cce2f7bc0ed0ceb0716db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bbd4f76fc97e33405a389b2982c09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf869eac096ecbce013e26a63814a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376ea604195b1060a82e5720e905aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21cf024902135c87b194a6334bf59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91053e7ce472ed7576b36c5e1349c5db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fea1f1f7ae4d98b26ea91be90e146d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a9b0e01bfec9feda53ced785e7836725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d68c04f45ad517b15b89d2c9c74ec9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883e19e5c983c209c403f18aa9a4bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768855f984d246a721340ff996025b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0d178cde1f3d0c23261d619717fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468ba8c7b7c5dd42b016e9e28de704730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231bf1511776631b4703ec8236f6f19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c610b990d68a4936ff507ae2f5d65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de719510a8c9bac594a71fb0a2a559733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49c3157148d036ac23c4001948c18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cadd38e4d3c557792ffff563362942735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaba276da069ce1b275b9bde535532736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5572293ef6b2a64e74fa7ae62523737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a026bc55fd826ac390e9270718ffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcacfaa112f8f6edbc05e45aee78131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4be67ba7a991bd8a28f63aca6f05e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549939f4d866453bde14f95c588b12d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4ebdc58ac5779d0bb0a7d0199dd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502df8907b0aa1cfd6fb96d0c86b904743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9153a2cb9f0ef7e7ed1422e29c6f25a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852d40da121ab80e42ae6e2d875658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee2f6515fcbbb079f84af61fb945b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45bfe8f30517b1daf739df78bc63e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8549e2cf5b49be7cd9727e382b54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f34aa51b05bec193dc2dd999518e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01643674fa2ec923772114ec3852f890750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d783205f3b211eec3448c0ebc1cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017a44afe8940a784905712eeb942b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e79c10b6dc62116f4812a1b325f50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367bec97372e585b9de5c039ff783e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d952c99893027430ab6e5273d493755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c30266819bbb0b14e37d5466f81f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204dd5b6ec229c8c7ef8c98f5f524a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba3a56f638cc7ae507788e674e0db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be6cf9a3cf33625e63b672011ee0fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10c3311751e5dda84bdcc6ca734bc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3e6c1e5da48578350860637f4d89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344a91f62bdf53830d39baea8764019762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7c6c7f600ec7d059f0f3959212bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b579a4cd358c3ea982a492b333b55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef6be2ff2e07dbc7a252a86e6ee375765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a026d0264fe56e34cc929bca8d345d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7692ead62e3f3859525c78dfcdc9453767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c1e825ab221bd74fd8b66da251d1f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca64e6bd3476c7e0ab0feb92a47aa5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb3fcb40498ea44d557066f344abae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f2d4860293751b9e72f03b06a504771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f8937fe97fe5e7ecb70706a661ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc375ac5bdaa80bbcedcda8dbe4753f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed59f6aa464611630d677812b28705774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb323bf3956843bc0e571d0ae19820ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ff4e5fef9d7bd0f234b0bbc0f8b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6999e0b2d6e103068649a03e3c65c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8117f280ab0ca38caf2671836980b8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b2fc1995f01c0c7c59b463d1cc287779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea948b3bf02d9f0d2aa06d812803837780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ff08be35cb6d388ecc441b9d897a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40194a844b50b7f2b07a5df4dd18e31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966daff9fcf97d00eb3a0df4b298dae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01b21842a666d43119552d7650674784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773c90f8f9dac59ff824d6adbd4d9da785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2dc17bdd8df19324e3fa0863c69f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421234704c82786f8f3fc093a634ece787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de4887ed17c379ec2b2352ab2adee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cbe6086d80d96732cf952dc1ceefc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b622dcc05ea42458332214abbc6334b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f590592ad387f1673cc05f3b2d9ddf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93b9128b48c915b1e275bcfb75ee67792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fc17ad85e8525c23b4169b370d259793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e1f524c7246ca6110822eec89096794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4d5b36f5631199b73a91dbfe3c7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8dff2a955c7eeadc37320ccf0465f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98311a476e6287d3311be225f32cec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d308b8702a415a9439fe379041aa9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7c1d569041c7e879404a3c7e581b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258cd9e60de2e9e879430c8f3ea3c2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee2920eae1540150654886d8be39b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e593f5f7fdbc836a5cf3b4dd6a14cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68c2d944e4d00a6a8f3945373ee5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841731abde2b9cfcffc1216296519ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609d0e192a618d4fac28613c28cb36805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058824b0f9a6194dc60c20025129fe3a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de08de23ce1623a94e2358cb133a7c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb19d8ab2e97623e5f26192a1de3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9e674f16786feef290ee41a013a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea20c1061d33a80fd73c59744dc841810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f31bb94e3ce12f1dd45e56b778d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e366915516913b9f2f42f617e85219812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534bf1e67d89471e0aa68087c52fca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da680c90a72bc757160b83ccb021e95814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8a633b9d37b9fc6bcac714c69e93a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6150379f112069552f527dcb20d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085d4dc08486507da22d8b13d75bc5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0444ca31fca099e77007d9f57cca921818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6e619ef7cc9556bc651e2a4a952a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ed3c1814ee550ea71f6c8781bc4d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cff613573273e8f0e74fc4c20793b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4161a2149f06eb0da71765b1f3e4c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085308c6563c71d0637854ba9db2e6c4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321719313766c373d84e597f3bd96c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4846fc3b15ec2fac938d26acf82f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167f39cfb71c19ff072177d4cb74d82826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695ad339b157e0866929e1916587f68827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8e15e33cab2e7c1be9d5b18c46f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137645dd653c38020159f8c0f20ef25b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb334939824e3b7534541459ed590c6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727e76f6f0fb7e163c92cd0829122a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fad2590a8765a68cda131e9c25a8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df8d5ab69d896063be8540db258e6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a0219025b05adbe8a393e5639d76834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa65eb2af9934b3e0e36cc8b371ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41318bb8ba9caa7394459ea5228746d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b44088ee4ffe41210530629e208d2b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22027311f5c553401ebfa1c72fe950838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c72534a054fd7e38d86ec7b929839839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87cc87f91628d057bd8bfa198169a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd2b53d1cf525a570d50cc67ba0024841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6c9e603a78aabc191c1372926862842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0972784997b62b5e3b19ce1471312d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3abe5b6e9aa6c4ca6f747cd68db7d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b39acbc8f0287c304283d3fdf03b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aace18f2bcbebdbb2c443355dff3a3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd09e7c57e0bd83b65f16196a219e6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3018ee51271a82ca67f109e4c0c8ac7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e7ccca3d8fe93410a76b3cf42794849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4d0b04af14b13a086029b14bcc59850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5e0ec7b6c9993bd999bd64756d69851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82905f44d380871dbddb5143a8ba8a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04fdd0eadff5549a3ac16074392d3b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f56f2d834ce38155369584df6bc292854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7487e0c343d5c880a3567aae0875f2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b4a1ccfcf76365dadb73a1fc1486856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602b2abaae80253d7d22b4c5d3b5c6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5d4f8abf1a346cb2958dc559a779858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805c2595835b940a1be14448fc4d68859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec13de76aaf15a459e17492c63c5d4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e391f871bb36af159e0c281fe495861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d55891311e124dc4fd0bb5037f4087862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2cb404ec025017f0100fcde70448e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f59c66d5af11a6948fbc54deae9f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358073c1b46208a6a043436f6bbcc8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40308d730c4da2be02d6f33717fc7063866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f892a049f1e40c8375829365779c54867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259736d2a660a655dc361e71d164140868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62404da2f710b4b0de49d49679f978d9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc777778cacc6a769bedf66153178870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e7a6702538a7c0086c25f01fbafbf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc8ab524ad7be00aaa002e0ae6dab7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea038b9f9599fa8b18c2336dc31533a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1d870e7d29591133206f6d5ac787874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187735ac09a6e7ca5a26c34c753831e9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7eb979f772514ab1f4de02131a693876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e766e3eb8d0ff3b5d242074c3f3c1b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4457fd3003f95fb0c0bd68422dbad18878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d437ae8a99e3edbe101df569cdc35f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab73afce3087290a136e0df24233f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d01971f55ef27af1208acd6439ddf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2719f4e1c8aa0758390a7a993f0df4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c07cf3d5c57ec98ffe5d926e3612883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68352af9d91d2b4f89248c1d314d89884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16811fbffc130f95a2414293c975db885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c836ebbbe3078fcf3fb443a76ccf1c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff3972671284871dbc237c5e69acb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d122dd07a3149422ec773202596b97888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dafc14f25eef247c7014a7d0b2624889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926553a88341a6848c0f1ffc7c6d8072890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68123d77c97336057271bbd4dd7a407891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36092bc2db78aeca27fb8e6a1e2bb0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b502a0c88655d6b377507edbf6b37a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dad484cc34c712793bdba411d7c16894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1c1bb65e0aa1b26efced0dc78a2f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c6c56428e1d9eaa45baf3ea3c03f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cdf264b55bfb481445e35e20f4947897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01b5c83b10f72b011756e9c16d845898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7999703b43e35b8a8143e97415d2f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670cf210794bc869dbe98c23364b2d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e19e83f60cb15b2e7d85af448507901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23503c372c0568bef81b2d89633d2f60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49134bc0af601802a99e3588f9e14b9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7838bb88ab005c859db136217f24c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868224eaf23354ae91f198a9ffc8094905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c62b582ccfa14e4be7de56cee0286906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6eb73c0a543be210fb30c2fb58a7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656eb3359ed64efdf8837421f0272b1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e520f0deb915364d92b5594b10478d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adccf47a3d9b1a735d55bbd235acc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8461fb4cd15600d3689e7617df399c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acce88a32e4c78bf3071b83ba3dc2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b59333b49e91b610e6626242530e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44d6ebbc49ba696eab5ce898040cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa04b264da4f5dc42fa18c313f199915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1e5453c681d43638070892b04786916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d24e5f59b608ada0ac08e0a27eae917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21523e03e999b9eed7ce1a1fa531c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38225fbc3979a87c0ce8e5e46d7a7c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c066fd27729d2f2ca41f19bbfaf6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80ce624750dcdcc1c5766318e7da26921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2846175cf4ae37246e49a9c5aa5d18922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67b7432e2b1f59eac82b019c356f9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3fc6f552aa4677995652a470623e9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41c89b803a233ded6cf8aa1ae1ad0f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101d24a6607d9f5da6d03d0181f829926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194772ad0d52a2867659bc1e6ba661ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44685158adbd19025bb506f49a37824928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612f12e77a2875e966b3893c079f81929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b7426a186751d07b4589ae1773d82930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acece766dc6a80755557890b167c286c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3c4c3d26225d29272978719ef73f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec18dcb8be9028245cdd0a00ffb430933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec17bc6babe484acf92284f4b963ace934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f107dfe222a916ea5a40849654dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f01478125193c03d5597dea0d81a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0e7f9ad7630c7deff7cdf250c79f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dcbf60fc582c9ca161acf58458a39938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef89778c2b3d41f4d120d80c05b170939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574eb1f9401fdd7f1925d3fd8752fc8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb783b1f1ece5d54746c6bd9938c66f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d57a831a686a042585f1a7a2cc34942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4256bd7c3f815b41d7dbb41808d5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff756d0bbcdbbc810ade588c62c933944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b919e5bcc7c116615b0a34f0358aca5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e9129698f85d41c017531e8d61de946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559231eb30f517eb6f804f77c63f71947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579861885b32c8f1184477f62236d8c2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed886f403927f8f510ba640f57930eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26e31b10e90db9b80a30b0db087805950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d7cfbb9c933948246c8d37a27584951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6e506261b95acf42a95b64213d63952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247bc12ec1cf473c168bd41c6a2359d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7be17a93d65c3373b1214927b3509954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65818679e37332e0364e5c388e595ad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433136d8a0bcf1a811ba8ad5223d07d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad63298baac29df71bb6d855005703957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d16b9210bef69168d938609093e09958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f5b1e22fd04c486765832ff4ecbd3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300e3146c8c6ca67a175005b0a6e93960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544184726ceda550eb7759c79eab9930961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82d79ceb67bb86a585f6b5da5ac39962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3415f42ea121e2a8080d751718f03963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4f9a15b6f1edd63fa86dbfc54883964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fafaf58c4e1dfd9a39f2aea71d833965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512079babba3409dea5c97e76cef9f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c8eddddbe1819a6718bbfd8371e9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f81ccd496c4a919f420f921c85ca2c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caabc5a014d1e22d0fa3971b4f13e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe5c9c69d95cb08388c7cd3a5a81c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeedb258ef48e4637e76169bd6dcbe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175769a4e92cf261d49062713125ba6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e7007890cd4163422676e78ff98a8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a32134e5ca248590d3fb664b4316974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f755b840f04b1361f65ebc719cb1c99975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479d1548a7b4c945be11e1057e9b43976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc11e6790c0103c943e171427b9483977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>