--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba7f4a4209fd17e6e5c4ae842f0fe51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2891fb901b57c44bf4d122d04d1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f75f77441603d1f3718109f848b003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fc054a1883cd5c4fe4f7be1759f2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbc7a7b8eaa93ffc789f25eef8fbb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b46af3fe5769e5a11c2c11595a8296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835ccc60cb0553b14be456019e38e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b2854060e4f756e8c91cd4cd9ae98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254ddac05b2b1af10c32c71920545a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291d7f5beb598d1c45ae5f63c0009810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36cbcbaa67ad27533bdfbecfdc22c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e3c7de74899cc8f1ae60fc2d5ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea78a2f64a8e43ad1c9ac12b9c55a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049bdf458b48c9556b27f5ac13ebef014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e70e719fb2422ba20c5b692238a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173915de02a46208a1fb2c47626ffbc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37203b09a6cbcc0ba9439df3d1c5ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4a0dc51bbc328223844d33984ca7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d908d8872936cdbaebc60632881b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3154d65eab065eafc437b322e9d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdfeea11173244a2c4cf0d916bfa0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244e43725a7b7d4d7f5187b3cb1ae8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582595cd991d962f453f9fedd207f9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de7b003812df271629aac41b1893524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995881fa48b753d646684a56becd638b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004cd2856c8517b9bbe5fab2203e37626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b099d00ac66c5a74bba2548f350dc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffbdf2525010ad4d4aa3db1ec3de0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51d61db94b04cea9ac9008780b0e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10169cb74c4ca7de063cbd0084ec07f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24843f93eeea09b1d43a3277d3343cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409651666597e9e74c6663ed868629ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36dc2dbda9ae6578a50014aa62865433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3c40051bb3c916e01753f5aa072e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65c6074ba37a32f9d37a73115106a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaddeff92a38ef9882625757a4b60836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ac2582e83ed0fb9bd290077c843e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b12a7746b2c4973817dd17538e146d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef631a3c6e97e8b2382bc54374178039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa46b4525b76fda677c4a9860015040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e8c0dcc9dde917afd8937f097ce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5bb2e17b7ca3147b9a9bebe1fc4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e1bd52c9b992c1e8e4f1e5eaef8e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d9d1727a2c6f6c21fccb6311b38d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef70ccf7d8fe24bbafef1b25c6b7d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52f10817ea1988bc4bc1593b598d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285688e5ff703f19998e820dba69f59d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc6a7cedfaa8e93448710de8f497a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357cc3f4975637366da76ddcc8d53149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0959acd906814a81e5e6c548247bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c3cd24b346fa62a4f100068a862d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907b42b2f8799d3c8e460425a02b4dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2fe09c7c104e61f4b18f2383fa0de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c3ff08b3cd7f61b52147a023cd4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9de6109efe100e89ac8ce2406d9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b78162affe26cf13de1fac1a5eb8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258174c34689d918b289a30ae1a20e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e69fe198014cce2e38cb4e09a382258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342baeda5b5466a36c73c5c6e0eccf0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8891cf81b4c63a73d53fd5167d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9372df6d0354e5c0c31f98654739161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e82c59c48a360aade333ad9d55ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c261eb0fa85056d98fd01dd5ea4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473308ba2e97e56be4c2370459ba20e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43585e7ba3da20ec41d433c1eff88a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b332ee601378cbfd41f34e2c4df1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd2a71c2af95ad3cdb05311a1128467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42605e37c263248e38aecaeee7b6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f9c7ac80886db0e1db8a8a0552e0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e6395dc9038c520252a72fdbb7cea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bad7355111f80bdfea4383e659a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f9c57e267ad93c1196a6a12e585e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d271eb5f0c35ec35e61b88d0dfb77a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc43f6d89bab61491830c1c754fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7cdbc7c35579f102ba91919892b2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c234c807f4c2656ddf660613e7480276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89840b240d229db0a4243772650a4c5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a45d727459cea9e7699afa057758178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daa56c7f5bf77c6f60c04408892f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a0d8b296c8a6a474da80e97236d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee44c52b4382eb70acebfd2a1bcb7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09913179a385f556959b09aaea399582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771743f82b82feefe5a9c43e73e6bb4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcf613636e4338afd11f51771976684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40df0c20ffcbe3d3ad655be55032f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbeb8826ee133db08c4ac752576b4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ba20bac9d8640e4991e78b3a5471b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01a3fa4a5b22a120e5f97167f4cfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd51a15dfd05f46ffbaeaa54bad2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757266a777b00a24b326593b6b3945590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3e3ddf90046731d0edbdfff4194191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e481f4381f1657d1dda575ce7980192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e276f17fee70ab31632b9a2548af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526401278d854593fe4b5a1d2a3f42894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f8b8539563728ecc7ff0d8f9a8c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306e9849226b998880d79efba8f338796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1027491c8e278a58ddc6b77a83f6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd791bfee2c3967000770977466d62898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56ca0ecf9699c3380c5ac7ce4245599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a0a4f1dddfe57d0429bf5cdd5fa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df7fcc7050d999cf64dca9d30bed4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d5695d1e41cd432b1e00b2bc9ca63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf357b105d3df3a57be00c39373f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828480f367d44d607f10b33bbbda4b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623702dc1218ae5513c7c81cabeebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b14f67f4ae05682bdc1555ae69a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e1cf56e1c48662966b24e34bc946107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec12e684f67daee58776ad31063bf94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1141e0ff436c5772cb9ff248ab988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181183045ce24275c71f09f3ae462dab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054580c39c8c7616067684fdb789b45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576bf71fd0bb3d5fb02870e69af498e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd7a2393dfcbc87431b1c25064bbd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b29e99e6dd85579322f50820ffcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cffd9451787860b1bf17cfb0b7c69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08105c104f709470d38e594ec1da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86996654544dbd0102b72c1dcf0a38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65820ae79a30855a82ad9903da1e088118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028df073f279069d15ddd3193805c144119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581f5b431e43eb59300fb7b4d6b9ab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632c704c5f84c3a091c7590999b1b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f8e3600ba4f13bd9f371f03fc22e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8a122eb3ad17aa9cd035e0f7d941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38dbb611683de1966a69da3e0a574e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b302646aaa57c2331baa7b572657125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a0282296c65ce8082910b87c060ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666f7da7bce4b254e2ae746800a452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4b6636640dbb7ba98482356c0a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90713b9c3b324129fb383fb88413e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701a4344b28a8decd99a4fed38b1d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd42c2f7dcecc09ecbbe238e89e60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bfcdfba57017542ef40b7728c745a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed4c2f5c26f64627788dd173660e59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d9950fa7ac3711229e467e628a98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4fd7653ddc790700e7c9ab904496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47decdeb4a0738ef58b5b2c7ec44f1b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7824fb76cd60a9ab0923e36b37743137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614c4c32ac779ae24e06b2ddd3c648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b39d88b2bfbfb8546b08c9ea0d818139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b144f92342eb4a15981bc219119692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed91f1330d7876314b3abff3a664ee1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc424e3cc09737233944d872173e2b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d379306dcae7da6dbb479ed742dffa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c95d558262ab6e1b59298ad2b1d30a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02eaf2be8e84a075cee27fb14fc47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0faa2267f9f9233219129297d79ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01da0617ff66b0ee7a60ac20550f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2ba8cb3400e4dcfadabd42baf3be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d16aa8a79f27c608d9550389de081a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168f4a2ba2858a6bb9f7f4c4e212a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f1ab5eafc7d1da9c33875f3fdd0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cadd8fae34578221e2d06ef2fa86c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde70b944063ac109e6ab8404924acd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f4486f8bc260d704ed3533fd736b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888041abbfc4285ff5c5f223ef9926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2873ad767147006d998924fc97f13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04044e2cfad0620a696b8431e8a5bab3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5bf938be783eabfb04bb6a002601158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e4fd315cb1e180f2cba963495a521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2d736e421c6095a4aa8fbb1c347aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667964892a7a968f826091f93f7d6e3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65d24ff0364c2bc4ca4adf63934434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9920792f8ac5606a8b4f5964180a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb178f38f2bfad15d81ffeb713929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a373525b1ffa9a45eb9fecc2049eee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c65155069bc33953baf98e063e6a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad2d0a9e53bef2a1fdb46e28f7cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889aad6b283c02a002e2dc7d4356b51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9d238e8c502fb90106204b9a60fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9609dde2ec42caeab93ff02367a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c3fee9bcacf423ed863502ca9bb8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7911627bf3e5134ba278a677ddd2f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a7a6d43b59baf8e7174144b1bccda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa22c1e014209cea734cc64aa5a12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91316ea484b0024787b857c15f8a302175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3f658775ee46de0f8481e163e86a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c95f0435654fdb04c4956ca4d0b7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561dbfbd14b7b0af0c577921c64fe89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11b19b7b835ceb65583a88672ab612179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6381e233321383d039d2a70cd17389180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242868006ab4e49c0341df4ad7eab88a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9181a9e64ac4050b529e201fa929f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e17753a8c7639df0d87a61ee913e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab55f3b4556ca06cfdf116aa2f1998184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34f572e97db101b8e111006aab7a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a56d845d42305033e76d1163405b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb10ce780dfaa69d7d50beab5daef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ef2f0f1f677235fedcfb6df325e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa53bf6ec0bef735ca9c222a68663189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7329c50d94cc47a4ea12977571e30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b4e1c5d8591ca9e9c348f585b4f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c09cd5badc3d8d688e64a0a20340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa4c5181f1c7f5009c01e18834e27f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a45543fb1a5e658216ad3e588907194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360482765246e170f8d1f7cdc4ccfac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d2098abbb328e4aeb169d0ca2e56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc1748b74346b0f9189abe9e71ae4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc01fd876b295e652876448d0edba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbceca6ea6d2e8caa18f84487e66de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb387859a3df71150af9a4dcb4b11fc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01a1b67562658ddb3937932eacaac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a352a6a9d90e1d1e6d2efe2e979c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766463c36dd164d57b20576f4a3525e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457016d2f44ef2327c809cdffbc071b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250812a898bbf3f09f691d23f6fe69a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92f2600abd1ddc5f4f581d9e1b7f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141362d1bcdcbcb2d20e3d990493d34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d51827ec61d4e76e0bf3e249af93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18d4b9d9be61a3b5c3362ff924105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0fc74e9df784e438bff5e11820ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e91095fc03a1982d618331646632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93471f4a98551ebfb2f2c86b74160e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073135c33cfb5846e81a10dcdae169b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5c10c7fc9c36685c63812057c5112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3c273555ddbe328a77095ab5d478b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b74f44bc98995bb7df12fd834b4a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879194635582e9e58084a620be30fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4130651a678de5cbce7ec41fc005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3952fbf846ba1e8c000703669d98c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dd7895e17c74bcad33288bfc460d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9e74a254f759ef49a1cbc79af422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa312f717bed8658fd5782df5fb04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99e678dcdf81560ce3a945f7b34af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9076a8fc3b2c6c04b446ba193ec4e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc501ce62d68ecbe3148458079053a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd9715375e0b1e7b700443fcd80d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32431d6bf83eef4a94a59a61fa9db0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93606b759e223fba2223fa834dffbf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b23839b92a86d75f7ddb326a3333b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa64292f05753b12796ae86b01b799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3a4961e6850cc2e7b3059d027d71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa19540b5bb1cd9a99335dc49db300232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e880507cccf21a6a2ddfc0a5e12b519233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b251622984aafd788cedb966a4d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638dc5918f0605b93577b3194e9bfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15c5a19d7239d37411f0015a7cf21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5526867c9c58dcaf82db4ebd3180be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccda0f8153ad797cab867ab7e16c395238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccaf28fb3a0636be7e44e4955d7721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac09d529001a4243afb458fee1d939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a370209b9b9b11859ffcbb59c44129241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bc6552c282af6eb7bf5fad5371956242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f801276aecfa5bcdb795bac39632d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d033fca975cb592f2d82bf26741bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859fe7b3fc932817d759a3356d1ef1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8e969cc71c96e7dd62e355b54ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164154711afbace5aa89f30fcf2071ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f77c977af10249c58f1051b61a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa91007239d839f5b1391dbc495788249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99628b6cf473f4ad2949abe4d320c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c68f0e6dc778f45545cfe720c3385251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6f96faf93c9fe150ad163e03f007252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771b24fc12a8f9b87c50602433080a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d1d1880ec8902bee54116c88399b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6c48510951ad964568f3475b0a82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848debb82e6fe8f7842c1d8700deb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b012d689001c7960c1783141abc78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e5070d7919472d231c4a62b707c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151b07a5342b339b41347710b41df2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d078f9939160d41bb66dd7fbf6383260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfd8db6df3b0cce74e8a4a61c8a46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383021ba0f1f69cc91bc37230d7cee50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c61dc8b5e9a4057af4adbbd534524263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d3fd91696c256f8495472e02fd4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fec447911baf88e34008052194274265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e81e07364e50282aa14b65dc86b08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fdd97dc4656ff460f752e25d762ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dde022a5c20d1cca00c7cc88f1d1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae50fa58e2d8ca47d4d46415044f34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23f23abd0e2193a78ec7644caad2c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db55a18bfc5bdb40441a94f468e8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ada2886a1fa184ad857ba36715ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f811b60d9102cfc5675c71c4f55d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb88c39b3b0fba088b38ac36755e46c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a49abf7acd044496c4466aebe8ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc4528f5a9458de750f025fd13debc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333d8551af35a492b65c49899c99a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56af2ad3b3d7b5d39e0c229626a9145278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d55d4ceaad9b837fa6709283516c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b8a89a4cfe94927ad30f847d15c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0aa6e6eb79390b99f35a8ed176781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad65f3d1bd01a31e133f814ce40cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7510649c9897eb060e4275f28de73a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6415ddb99cad19958d9f0331fa3f65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3db13c302c730bd077d30d2a19ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31fb2ed5db3ec7d6700189f88516a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b0072bcba68f90505dd8136cfec0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267fee9f2b07c067d06109e4ef1a289288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9e67c3be4465a9957723775605ce5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21cf0549ecc822adb45f22362d46de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb68c4df4a3862ff55291803981b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072bfd1614bce892cbdde04220489e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8d8305b093aa75c8f476739fa2788293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc7a6090952ea4379d1232fbc9f73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0706feb9172a20fe848867327f540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8358140eaec3f69dd43f2696d5d1f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c7aee7c5ffd42d9b7d562af35419297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a880055881285103daaac05d715240298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db4878da566cb973f023a2f2f2ca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df58a1a66714bc6257d64957f041ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af226ebebafcc560b364d88050a5acb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3b6a8fd536ed70bc4c982a5cc47b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb03a30f844fe74763bd6d025660d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abee1cfb53586a40e1f9f442c6bc86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327cb210c3d683026b1da08058023ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4e2dfeeb67fe3a31c69e7a06e2d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450ebfa59cd265831e393965d3dd14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf02dcd35f4bdc3a1a069e66ea04c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ab4a4f4d391e7306d0de6e75ef4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9fa649229a50a89349f4ec4715bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7912f9e744013fa0ed6fbd7b60b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca07f2bc945c33fa656e5dd719ae2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eedaee9c65bda7250a856970aff90a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f910940497953e859c82293205a81d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad70915835deabca8517fce76865331315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38a6545a5f629a141292f36557260316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48382c29a35055824293aaa18179a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912516695c7bf65f6be3777a35118500318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50fe8db88ca2ba31ff014aae2cff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558757ef1d67d2fd114fb2ccd72a0d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1ca6ac4d66e9900772eb6168e499321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf7110221c6c8d6fabe67783ec3ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e65b41ff92c9886145093bb407db95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a7a46e321435920bf1c2e51e226f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad177db10d10d0b66d3ec8895feb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935832103af218ea77aa9791ab9f33a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dbaf7f85e99a7db7aa46ba1f1c2ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b52df9b8d0841c66c744d0a3072fbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ea35e3c3a1c061def12597209ed5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8ff1e4971af650781885fcbe0685330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2ebccc9ab5164a52144778201110331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c315747a260482cb0089aff0c4606332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26609da144cca574cb4526c63b22b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a8ae431563f7f44e61056d6ad52e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce29c9d0b57e39560236cdea69a459b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c46c88064f14dded17de8d0b6ba85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3edb666199316a4aba85a5fe467044337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aaa26f2f0067af8c5c3ddb6638bf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb718052e0eb7b5e61f272f4f3a14f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43b3ef239998d906459fa28226770340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44bcc3f961a0c4d4ef4d8cb672516341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8183ecdfae79172b354e9824578e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9402bafc8eee0d3cccab6c414fe46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f6c0a8e7aa7910a94bb6ca650caf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054deb559dadc58c5a63cf4160401c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f76438c15fda8a9e42822d36ee7ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02a59031560ef0115263ead1c8b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce6a2e11a5cad6658978200a9e739348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc5d31b9d9d83426af4fb230df493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c8877e899cac089facb7158d30be9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395270df728d4249b205ea215d25ca8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9881dc71868e121ec9823a3df15f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556278b935ff23133f932e585a9831a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d60255618bf5a34fd328281d17a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86d156c98fac66ea518356d667f21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7626dbe1e640457cbc36f432f30c05e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0bc039404a88857ed7bad0957be71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1606206c545a4e25a68bbb770e41d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048527fcbce10a510926c24e73b71f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb2c3c3a7915fabd2a2c65ca1577b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605651ae0820e912358ddf4f35a400f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de32579fefad3b7d0346251f497f5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661cb1b1caa6c904552bfcee6f46e8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e838c79eff37892b0cb238996bbd39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b2553fc3d0472543e84bbf564a55b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4288875d9b2cff6240eea126f59e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0a5e1f9b7f3416eda4c5a03098504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1066cac027e1c51a383137fce81d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e287f21f124c27ce20250fd8c9d2f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d20bd0e366db49b0cc6df85f9c7b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af4994064884032cc0f0335f84cef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baeb158f8c4d1f2b4289df173fafaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc740c348b8781de6ad5c721441d6c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316d17e785123708e632fa0d9104b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173e9a811858626cfc51940457d03e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15cf16b957a056fa9b745f01bf5900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c03fe7827d97b0d65c7fccc5c0b80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d992735fbe8c01e71d1d06fba53d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ffc670331b1e66c1f40d7526d9dd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6aae6c7ca130913322239d44ece5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2368fd4c5a1d5383893bcba40c9028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee337ac4b49393f84c2e5cfd0c5abfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b5c75c4aea2f19748d53294b0470383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3feda56254747d61b7726e49c89565384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa43ce856a341d0e59572e0be65532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82388c454d2f5ddf5111d4bdd8d87f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b522726c515eb6eefc4add07d096387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe2e8682eb427acee0275c7f72b17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b48046c5f6e26bb6eb0e4a0a742e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b90af94d071a72967807d82bb7b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774e6829575b74030d156e0905816f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf76329244f58d6c5933cfa5498c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7cdd5ba71c0bf9b5063294abfdf25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd908b714e2101f22063a9754cac6c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc14475f637f9f85eef247ab62af4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047815ee509092f9cf37f8ad26b0d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271634ac55a78891d4f77f130e8bee47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5488e0522e4cd44b5611316c52f8be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a890f3fd041766019b41b17558c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e8e091ae04aeb6af51372d4069a79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ec777c8ac37287b22738093c7f89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b86d4c1a124a8a50ef8c0c77f393402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8ffdc5b2615f265307c64fb45785403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396c431e6c29c6ba6158174f1c1589404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7577a5bb1245e4409d2897c1d95ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1d500f886161945b30e4f211840a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8bc68ade3372585edb9bc50195584407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae41518ea1b996f87b32b8a308a244408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24918e5f9f8b1e834b8ad8c04f1096409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3a76d6c659bde1a97b107e0cc843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca262968bb57916e577fdac498ea71a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515a995391cd54054526957901cbce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc31f7b49b41af66ae5ec94de394ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ded53fd7f9595a699a5b974feac20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07b134c920f0ae9525e9c66afa2bc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b734464cdc573a92ea07ef8800c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bb31eb9c2a0e7684d5ebe3e90982b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f754cd2abbef05c75e26aa5826aed2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738f37682eb01f65b7a7028965c0f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcf750e97e99b83cef104e388171c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f91062ccfba4de0e4b8bfa9b23587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190afde384a1b16c1bc1e4d4b127b9bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d55d919236f4003766ced15ab93b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0eb8029cb4d9cb2190f32965cc3e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c632ff077fa4a1f5ef552b1c6547d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536dd989b7afa05c8d9b631a90afc61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e584d8bbf7179afca8c4e1fcc710427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2817c9ac569168b6fb48cdb7fc962428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a515c492dd577d7dfec08566c670c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff9e43ffc3f6b80b8183b4d6de787430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d232c9f76ff99c19e60144048c17f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de1e9583f645d59c1a017a90711a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777418ecacdee9f10b1f11c41e8d6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbed28cfbef2707c20f2714d3e04f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c22a8eeeb1866fbc3ffbd6bdfea0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2658dc7c6d685d15d7843bd635c0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d66366419c15b5414752d115b6fa9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8b353f188ddc81f59a4613f715629438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e4af33a7c17c5ce5cc791fd838f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a769d0a44a941b77e6cf306315f6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1586eb69cf4da1461267073739ade6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26325bf4d5d25c255e92dcc72d511452442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692cd0cc6e5a37d42d4f1db7017292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae441a99b202a4afbcacab62997d3f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bf7ea0e2ec0ba109080b20263c894445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02dc5f7a5432a1c8edf8d76ac30ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972336ef27805c8137c5e1ab95e1231447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17ae73e6aaea4206275284c19a506448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f152abc4bce8a34d5baf02cadfeb07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f998a499db54d8196a893d94e31ab6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70456f97b5402749c5fccaaca15e5d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98cbfeecd3e0d4a24709c6aaf5ab2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162905362b5f64cb41b5a56cc2b63103453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9cc40e847200e92cb886d39d1a8d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0692b1732efd2bd314219aad764f9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a86b6d9961bf0bdac351666f2e72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51940714dbbd9b5849a230b359f044f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cea065ba60ae7c5f80de76201c7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f9d293e243b28ac421490c80f64a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06350b637769a6b4f3693c98fb093b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c203fe1f75903c77cdd937e61226d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f462a1386ba3f3388b6286e03b4d3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b2702dec384cfc9b10323ff12ecf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae327f6b9d8a8ffe372f7cb0c330be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8d7c1df985165f4e361bd9d25191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990edbadac1b474fa8426daf6d88be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3cddafd4768aa14c6fc544fb4dbea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b59f6630482c622745cc10b502a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a011c00b22951c3e5a2edb0e97bc6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c7703c1e9abbe60c7359aeea787c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af035e423a41a3ba3f9229a65e4b42a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391ff483a1946f1ef8e3d5b4fd1d0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3447108eeebe6dfeca1a2a37d28c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e38c311ba04b971d5582a25c071f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231b77bdf57c3000c367cbe61f8e0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c5cac9878b0e1058d74b81c633db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece83951da4370d4405fe7f8179b1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b05dece16acba98c796621b953974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f414f9f9294ee68a6f5b1d0e1be6a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474875ccf9502d7634d4e684112c132a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc92ce8a2a3ff8ca7692143412e98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b66e836ecfc8584f0391cada853cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb10ee19f4cd46e624e7b5e7ef9ca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25984e3572959d834da7ae7f977766c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa2078ab662af1df061a8a4f6060ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554afd511bb8dbf9e85874d462bc9d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6259a249e7e047754c86a006b2cc31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa3642e5c62f5b6c3985e04d6e4ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d252a7aecea7c8483e721242f577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8aa7d13baf2fd39721fab25efac11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eef513bb67afe4b5a80616a0504d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ddf204bfa083fb35ca5b8ce7cf3bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b37b1dc48a9b284b0b864ec5bca31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433dc4454c06a6a4b59f388afceabbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effa0751b7f88b6ec43ecbdd5cd0fac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930158d37670107b535f1742340a92f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700dcb07186d10680afd61ef95028c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5639e46b395726e65b9f2e3f8d0b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ffcd43f6d76def80a42fe9ae7a22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b4baf0505d04b1d81a04ea749075500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccffbea5536c9b8c96cd1a3996dcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a810bae5521780221b0c55aa85dd9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf19ea218e70ce59286b1241349ab5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40284df42cd6a11321041df4242cddb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3dd3745d90589292d91a6536bba4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205e9393b1240f95039aceb6db6a95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caae223e7efba87393e8887d953a28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2fddb9bffb10ae3c06f6e27964b7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279869d125e2601f1c80601f252b15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0abe7d74a1bb6e4032e756e7d3853510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3a5d18f38fef9897098cb841733d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d78c59984a594081d8d7eb2e232f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39ac94f9f3eaced24960e1b59182c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e9a06c6d85baac622887541b2ab9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110af31809c82e5ea3eb90dfa7f3ccf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb8e1dba9833de7ff4630f1ca8d87c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588ff5cabbb0d3e7c43c975725d3d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f52b3921e7b744dc700d6fe91816518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a86803bdb0469e93ab7fc560845cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a364804dbad1e4c7c799dfc886cea1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7847a6c20075b8443f9cbb4f39ab4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b6f1a799f74855b404d196d623a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81cab18cf907fd5d91f963d303760d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ab42c909d934665be3c82ee0f82a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee3e53ee28f6988a10fe1a95e74f99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8753698b536fc494440361df676e2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbe7f842b7c1e45ee33c8731ee4c36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e30038066278e8d9c03a7a1fa7fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326db464662fa4213f863be9c1306ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe17cf285f6f849f923b53d4b5054530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8d65dc51ab27ac7578fa064f58b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b670de756510f784c19434a3c0cf317532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89ff4fb093683fd408f48fda34d583533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411a055c7c22d0e120830235390e89a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a1b855e3b05e98f7d84295bceee2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7901c0538615ccfdf5b5d9f2b451f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662e0d0af84286282c48f0010f73c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907a43628af44ef595047ab9a76d6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dac6d9fb31d5a27eceb76bdfda718539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec06eacb6cddf19285b26261d9986540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993e6d3423d9f54a0841ccb36a3b85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41854356e9cd571f81274d83e1518542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd62053711c6fda706d0aeeee0a845543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb38a2ada8af7e7a317e2f306f4a5d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8baa572b6c8f782598e690327a280545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bae618f7c2ca02e8a8e6bbeea6038b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b744094fab7dc498ead1524df7ecef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae60c5b9b475d7c4746c68f62e1b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497cc7616107f60c08eddf0f8880d03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b262f080ae794acbc1e73ba60039550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1357e4ab81095d267512342f1f40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca953cefab71e5c713c8031a08b06b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831ef9db69fed8da1224d63d30fd3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb53c140e9c207aa0ec942053bbd73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757efea6c40874f0c86981c681659d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b117a2eb1aaed392415dcaed9181b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f189e35baae85be466e04abde69ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78664ab422e4317f469e886596e7dce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dafdb45e260e662824d1de59943d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b9414b0d30d016abf788123258fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373222df44cd4cd0b1052b0d632dc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793760c4b9677ec3da2e8fb07d2c648562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c69b183133229ceee45df0cdd6e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95bd17fa50f172f6c4462b1a2b035f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96982ae671fcc4cb1371109f662280565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799a3dcd14380e093594413c5127fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108db85b19f2c909c70a37a7cf52e77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb899d2936958f026820c9c6ba8e06ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb996042501f7600e28b58921b9d6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f356023846522fb2baff38c393ebe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf03239669bf71e40ca84242549ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c4316bb1f688fb516ffcfd28dbca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e94b2d6d80c8b7d838cb8a186a0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847880df117f882baa2ad6d11bdaf410574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1748f1fb51cf407e4b401bfdfa88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be35aebbb1ff7efb027abcf85aad8a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5d3712d731e2f057b90326c5bce1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b681a4f0a8b50c76fd0d414972f04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa586de486f432444dc1a0b52d0a60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a888d2b14d0a156712df748e6887580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c4c3e1ba278c3318b10584686bd9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a00b2fec28c7f00653d32205866d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330a69a3ecb651334b3a80345eff86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b5aea5e368621654e922a567b21d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44491046855489b209cb7aae1fbdf62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c212223f7dab63e533bdc9b06441586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb52c9fc0199ae8d720db45c35fc5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fcad23c9590894d5f419ee63fddf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4cd6b5edd29f35f3afa569f3b353c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a8188a526c2e35084f5f32c4c0a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b117cf17427ddc050ac73284f49d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77873432d64238a94986ea55a14d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc875b11581fc43de51051102855d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6cb3d416f77b1f8ad110d617182bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94412fc8bb439fa1d4668d6d73bedd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527dd8a3e417d5f4acd9a20c1fa53ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c23a27a0d6d14d86e727287aeb2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af367fff950b75e9d58dbda545082877598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d9b117c20fe0125c6c6bb68f6488599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c7862d4f5c27c78df8fec01d3c86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c856b2e5d465c273318d09a764460601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e167173a3b58da7e38308b16508b981602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ccd6027dfa0bf6dbcdc03d840f8e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b30bfa8a80305ebb7d2ccde5487a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451220e189b0e0e4c76672d4888a99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6c8136233cd8e5c6ac443842931b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde24d77e2195baf24dd074e53cb0e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b830d487caad92c86228774bcd81a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3955693a5d60c6deacf037b3dc0bbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd2f7e32eb4024a19efe6ac88541c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca49a6257dd6ea757e82128a5f01972611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d847943c809cbb1978d88acb546eed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c3cfe50432cc920f287b723c8337c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8efe5c5decc83dc1a42baa7470842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb602a105b326426ff646ec7112bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b1508ee7edcd3e6860b72fc89e07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e51ba96a63d04699f79873c6e9454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01dc2df1ed404e37c9e9578752c18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b58fdc6c85ecae740467a488b4ed4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee192046e7971ef8182e5d2c86d16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529217419cb92e853345ae327b682222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e357007c0b6c68d008f0af31e7c1a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3937a359887da649958f8e9c5850e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c72ef887d4f385b3946b7c16ad90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768aa00fefd7a789401108d4a2158dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa50b4c9a8e6f4c256d0cb1cd54e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0c6741255a15537a40834a402a94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27acc8236c71efeea8982388880d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb55252da50d7348d88c88f6766e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae9bdfe03624cab171274402ddbfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567006f9dbeb7dbb137484ec0d02dace631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea80b1d23c77e25e2cb76809401d3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3ada5be51a7fd6b041c75dfd0926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455df9d956a4658ee186cd026be883634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc941f8a7b255684100c5b59fd3d11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e262ca0869c440762b94a68007bbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b4be557e9691938ef44e4cc2f097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd4b5a870b67e262c1458b3b4e74b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9acf3aae85fec1680845e67ae82f3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2d75054f683da1edc9c6621d093cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4593946000aac08de02fef809b1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4edf50739f9e5b5d3682f2aa77dbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2397954e11d490a1e4f29ab2ec963c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4143937ab12838bd9748b7a9f6200a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e2aeafe6735cc5af7420391e0816645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3348a40b2fad302a3fdca8f387458a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796d9e43159323e0a4b9a84db7a257647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffd21baa14d9c2036318d7ba4540a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304657ed291dfe9a0d4c31d20b20dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be66feed3b255ede280a28dbf4c22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b47ba7c19fea2842bb0988d2edeb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da2cb31060924028b52dca0de743a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b517709ec1a8d80aaf8e09e90e3c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4284e8a3215102e40137b7ff709df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c65990d02646bde8a108e169b8b83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849ab026c723423ae9eccf1cf544a71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95454d115d7546b3278cb749f8777e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26307cbc73250caf389d483bf2485658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead674ace8363ff2441120a9efdcc30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965f579c3b1db81d05022a86ea84b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834ca445ed0516b27b79009f29c32e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c854674177ba4d7094de7ef7dc72f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12baca83900cb2f06395bd65e042eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19517a5e37415dfdf5d808a62738b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea143f521b89d56686ef10ca70df98f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41623b2f2235a7c16cf3088f8b2ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0721be99089e1478beb56e85ab0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd019f36e9ab01bda0edd0294d2edd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc3130277e637452a25afd4589eaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120891d3dd1465b6e49dfd06e1b45a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e82d5090672a7082fb5b3828c4b68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e11a9221b356fb9e7fd2b644a0640672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1100c0b06c9ff4c6aa8bf898956fb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726a9fe25a50f58d5f3350440263f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f069afc6eb459acb8815e5003e2d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3332a7db9142e26cdd8b547b5936c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18583823c08990103a487c729712142677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5faff812f9b0a660bbcdcdf2fb16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231c2238dbbc57e6772a5123553aa68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52e95697d9a9adf84f3d0800d6a4a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961f8eab80dee21787362590677ca1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997145b3f8a17767e9ac02b8201130a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03f44e4d1f813dacf32e34743a906683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891da3c328d6ffd17991b0787aac49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc357511825ea97db905bb425c9ccbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a86352e019f6ab45b5ccb7170b5f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0b1b7f1dbe1dd89d51932cabbe8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e692328eb74e82dcc34cdf06b4d88d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c2367afc7ebd85eea27af52f8393689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6711c43d8d8af0cc019c4aa4ffe32d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e978f537e83200fa90f1b5de3d8f01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238ce57e0ba15ec73891fc636de322692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2ba4b9b83110deffb1a37ca8cf73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23217b5567a2539c0bc7d9d508dc99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a54ff8c4d8b93fcc4afd5cd772985695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89a1846f2da98f133e7c9ec95df20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48514e7b4ca9f866436db3faea13b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7ab261dd34ae007061994a88be61a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa58e9ef54a1784dfd99a51ac8b5afe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289ea5993fe51ce7cf7f71882ba5f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80aae0b813c326f40906b64cdf100701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c677b386c563e9172e9a2ac8544a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620fa4f776b4f3d2698c15b13157934703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683dc08cf4c985c2a0eb60fe4a7715704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12513a2183c7340bacef1961b31e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381790f437a6fe21947c31c97e6828d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b624f9599598bb269fd86d2e5dfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da398110ad3f45bed072b565d64ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4079a1cbe7eb0c15f0d75e7521b0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9eb6ea607bbea2193ece7391a1fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d9a5ccf720c7fdc852ef67a197277711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df7e848eec75068d1124cf9841f986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12380ec7c70e7ff5992b916cf1209d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b0cac8545008aa1e9fefd22dce1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047756a53c292467d284c91f070346a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9c841796475d0163e6eef1455a66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d08e02d47f393cf206b060c0bf71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba8a4e7af137ea617a1715ea0e1c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c0c9ae31b72525557dba1158783f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163c84ced7c95ef431515783f9a9cda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e160499997cbc6a7f7cefe7e766d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8313bd80fb5b4ebebb1a4cf3bf264dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0387d46451a3c21c384828ba0486db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96a67a4f1814bed6c46c0d2b935ca8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89fd4eb3148aa87c58f97c1b24a498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ceff8f1c9a7ea16409f74a842985726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1c56f6b950afd10e20ce7d64b8f93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc1645a088092321c42bb09298701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb8840d60cca339ab2012d1f56007729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43b9e491b94161193c45dcc55bb74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923493764ad6e5c4961c95a788be12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234e2092e95cb6178e5f0041c5d6c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30d1084ce4c05af543febe6db6355733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a74af983ed8092d4fbd09793f8dc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d4c76d9ad3df13c1622478370fcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5dcf43c13918080967d38ddceca0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528f2cd9f0b343a9f9f7060aa46844737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a725d593915f749b918b54fe934d62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dced63dd2c0a1517ae3f6b0daa22a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d40bcc721236ab0c9d8d0443347943740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bfb20772ece8388e1a8fc3a03fdd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98fe4862658591547e9580f1234709742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e3963d39ddf4ba72cb889d75335db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29794ad64e192d7b5429c51e97a9df8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722da4797e87d9c4043045744ee249745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ab9da861648f0e82c627a67b7c83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7141ca2c3c600db3fa87c78920f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b6469fef7111bec65936422855dd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de995c5311d2b807bfca03beca137749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23960f92381605a1dd0e81056923ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7219671e410683c993d8e669b145d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d64c4c39d4f869d6ab666f00d61c43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5013b38b7864f610959fabf39783753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049bfa6b1fa77b7e2f410b40969818f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932c75f3dc1c3c2f652d06d3784c75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb77f14daf058d692a84867594067e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366549d95e478ee020ee6aa0320ca104757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84804c8b5363570e8c4edca70bba984758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af6096470c8f67ba1104ffccf025c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af4eebdc378cef41e62969947325b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8566d53e3df839124b166f78de823e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249cd054e839203e24eaeca47cce1e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a8ed462463a595c185e21a0a0f64763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf944911b0eee5272401bc9cfc284b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57136710bebc365adac696d55bed3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118a4018483abb8cc518ea6c855af6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96568f4cf2a175f0b9c4327f4b57b637767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f6ae2051e91aac555fae23773bf9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda1159ac1041945415237db2a01abd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3fc23c7d4101699b4074068d5377770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383e72750229e9e1125635dd56dc87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae9a2c5c602611d119e6c00d9ae6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf7ea3f3f75d70746a8f7ec9ef6e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3bd0c42e6fc656565676e14b9429774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e091331353bc8630a88536a8d25c6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4436da883d71dc6c8074c69184ca8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18893b842de9553795525bdd0577d83777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaeae8d07a5d47f7c93f5127128c39778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484f74906a991d8584a214aed357f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce4ac29736531e4959f093c1f52e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce47d69052cee733816806f333062781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154c9963e4b70a48f5e25273b1231b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c504bd4195ba82093b5839d90ffef0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f8eb22f5f03cfb86cef18bb19d9d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3179d3ce886aa1ef20b57a37f0a250785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152ea2fea6c6b70a2570604113387d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085bc1c00cda0782ad1c44fd55be3a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eadf778244e58349e3c5395242693f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09268698aa1ee91636a690b3feb237789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666a1739095b399edf5e0c7d71b792790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c66db1970bb17629a8d08d8c855cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f0e2d8dbcef18f9089ae68644edd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870d664d0a957607a9a4898640b2dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72eb66f1a918be49b080d78039076794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4100d175ec496ad610c5c451dac4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69383d5b20f43339d67bfe84a256adf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa6763ce28adff24ea68cef04651f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabeb69304c55e9f24d9af6a3ed2a1f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5a07d2ae2819337e2cb3e6e67c77799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287b2f8ea653e0cb8ba8ae8ac4f98b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4200a1d2d300c0a92a09a50d7274f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f296dd245018189fe73c4434150df802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86838face2992927530a0225c6e399fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133827959b8c8f36a2bd1a9b589ce9c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a2451201f84d0e942cc5da199f485805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3746fd2d6f5924a2d131a9464005dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272bd3de5a18bd103c182d7b43eb564807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a6979f2168568d87b4dea68eaa7e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1327c1dc96969a614fa75e1f6a227809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f0ef589af203bd091059d1f7f066810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802fea67c94f8ae0007f8663af52a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4811c3755b0f0f22016b58b92db6c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4c70763a9c2ff8208b4ec266f167813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844396814b9dd04e1cadaf19c1b8ca6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79450784a96d059bda13e73b2d0d0d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d059f1f9506c0d500a5f3dde051da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5435f05b083aad4400b50e4966e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3b5508e597dea8472229fa947c06818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68ec37a51235f6061f6096083877b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8ea260408a6b9bd64f087f717e92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0fc43dc0b9a647a010bdb083e6721821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c50a436f4b227ffa80cd31e21d7e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d143cc662cb5db5aa1c071f4e91a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf28f39babab5c339879ec9c58c181824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338a1c10fe1101cb996cecf1e180642825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c823e0b3c25ba2018c6060ccf122826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dde36a7ae0b86b86bb21fc51e0c0c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa58060f297042022d147945a4f3e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2f414ccf6c394ba34130b03ef428829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313edff82778ef8c1f64770be8ca13e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a6f751b1ef1a41f7cac1d074e49a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553df5ec1c6b33262ec3bf1dd318a7e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191394f60e9de1a32b6dc620e0bc416833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906d28cab22458aa15ce8074c64cd2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38cf5fe9408be26e8230c19cfc4de7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604af78ab08eb9ce4a30b8c242e36b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6d1a3b9d64fa257baba6a1c727e4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef6f6eb8283ffb4f763f26f1842451838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28112cbd26fdd6af4d88dab7a5182839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066dad6e0170daaae3a47f4be8c1b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f98023e3d803d2ee0f890648e1ab5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e153a89286a8174d88a1373b5340013842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdcc7ee32ae64c7d0b9f704ca9c4c5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921893f81f1c069a014ecae2f46f8aa0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4de3da8a9d4d41e1ff1e86de1e57845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ddade3e1756749c8e73bb5f98c944846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63a041fdc5465d8d2c8a5f06563ac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c64a4d0d01740658b20c9f358d5a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1523b77f3d83aafbc3d4d2d98ef6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f580a9404f1f89287c20f411f14061850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235e64b82aca2a9be735a8c38bc47a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d7c640acd825a6eb7da66823c3f2f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5056de8b72e319c35fa519468be1a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4aebb09320a4bb88b913a6c801fca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ea8a427ec6f92dbf72e13c744a83855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4f151c6308a6cba1f45fe2f54769856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d7807f8c98992492abd388790fc54857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e08d8fbea667d33211c9e72ca2ba41858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a4102b7925245b9c77a3501f073fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4efd102e8fff963ad340e86ff85c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80808ab577ad686066d60838a551c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4d0be59fdced63b4783bac89c965862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a08c798c6c576e97b487ffc5d545863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4e4195bafdfdc4f8a3b83e2385ab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abe65576505f64088e40e6679a0486865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225840f58e8b36fefa2aa794eb6778af866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad61385bec5a5287392604889ac411867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814f100087c379de4325f00b92ad1f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943be936a8d68aef801a647819ed3b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913f2cc67c6ca6cfbb861fdbaf45c84870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae38faf96930d4ef08472df04cb8e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58876ff59030d4c5ab3ac8c710064872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b5aebbb70e9260ad447daa9789a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176623d99a233293d198d2bfc2c31478874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4f6b32bbf27683870342e7e5e7884875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359df16c66aaf26efe9cd5ef942f8f7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed1cb55f2040b6b220dabd2c1a70f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b8c4cbf6b88c8ce1e185cb834f0a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222771a69598ed842e4fae0958d115879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd168d149a000d750bc41064c467c23880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985525d10452c1ca6e018902617c74cd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730683e05184b0530672acb2cae1a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd7b6b45aab1e657caae9d4958fb9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0bbc8d769e3275508d876f245da8a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64b802b51b1d301dee0ada62e1d4b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352b7d588775c4854ec40c7e653e65c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f16cb3569d00a239522f28a83758887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705dccf1c713ffc0346e362ebb850a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc887260093f09d51a129986728e8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef196c10a18565a9863ce8c6d9ec3c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7501655c1bcfe254b7e7a5cc723ec3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4f3a117b8bd61cc088abf953ca70892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ce8ad124a6b151e1cf546e2a60a8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d0b7eec91fd04a2e911722c0e995894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ee9d26ae5b178a122679ce2b5e4aa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaaccc6fba7b72eab9fb711d8252c7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac9ec9574589a9eb882da7ae57579897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5699409d3756212e522b046f45c9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269203bddc0b1151301b55c88e3f63e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b8070f0ea292153381c37420a6d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6446db16aa73d7111df3f01bc9c1f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f58549f7bdc8a5831f456b85211e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee586c609ebffc8db2aa6774397d01903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e4f7d00d9cfac3599e6d1eb1a9d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf726f43fb4443a5b3a9cc9c7eb60f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5b1286cf229acee4ae53861214963906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39621d6b046686bedd06d04b0c956907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4146c1082ff931108da0f8b5f6a2c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9930099086e949fde7d2e83329bb00909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64489224ca04fbeef7cc13a842523c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e77f752611c76d7769ce2102b42fa5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2ca80071bbcf3214e077e1eb616c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f9b97fefd906cf8506f3283475dd4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7ceb6e8cd072d75b4923cda795b4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc64c23e211d53563aa26fc5d6277b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f09189fada31d7a395566f943104916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e920cbe92e00b68904d411de6cb76b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06795206bbe28914ea83b140eaf5d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e18db72536b7443ea0c2aead8add919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246206f684cca9c6166fad8d09f62e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe972011cdc1e988ce5804b68ced8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98569faa6fa568fb5ef38b97ba93e9e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e64359e01b15b5dabf4b47acc5a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54c7ac297db5597a0b5f4c383e4bd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981bae61509c7d950149a64b5092113925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e97dd14811d257af26d71e15b091926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054b76b5ab4f1c04ea0fbf8c08fb53927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a8467d55e86b7ba84c9cc9ef346f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638f9b7b75c2a00134434b22f77930a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ebfa02079d4ac4d71d320df9ac60930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f94470be9d669839ec29a725e8eb1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805879058dd92e823aacd76075436277932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa06ec96130b0a2835046c7dec0284933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5c1d6dcc3fcb5d2f8bcec41f8d0b2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0cd060aecf91a9480fd23f6137f97935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54e3626b76697b4810e89de925061936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee42f22181149f46bff554be6f67fa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267bd74574ee2be37f46823c5bc5d6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e6d88606cee096bc7e86d04f6fa5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410da0586c465248741ac05919bb6b1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12fa87fd13391f047cb3b0a227ba8b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08bbd544a0cc8cd5a8f95ca07b5e6c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25882aab55029d087e2174e5f7c9603943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326c9fd8e0f3cdc95f75f294e53147944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a828bd45ae572a851555ed69d484945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb6ea4bafbbb5241d4b5ef46c43e18946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce660c9e0e1942e2ec36756e2a3194e3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d24828fe758c12e2139d628c378fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb489b184a7b972ce615801fb0bcf6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa782e489f465b300686da596ee7f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474b2736a651033facd4b92bcd7437951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41569bb944c1b74ecd7cd739dba4c7a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3a866dbc087811748debd474f97e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96bbb4003c0aa6e9e03094bdcf1e9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ea8998739b27b941b9dd802186a5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f0574c7108cc044f0858d2913685956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb71c155cc2a15114ec22a11c0b5ee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea114a86d58aab7e6b0d663ccb6dfc7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed1a56808ee4aed6a0fdfae70db89959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699fa8c2d361fc345403ca0bd2d8af1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d18e6cbf6dcf07572f77c3fb739e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5de010b9ac8399d6cc479e5342a8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4863c0ef078b997edf0fa32e0250963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c08cc04afd460a9f95dc83ba2c53964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb8254aa945585ceeb3f5308372f10965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97b0a5dbcc2e970447aafc820b43b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5fc57ed12ca1170532dd6753ecf9b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a24fbf65efa5b0713a5f969a47fd4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb45c6d92ab1413a4fb4f6c5cec26d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be768c907609b875a7dfe2ff4289d1a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cce8d32d7121dbab7144664f48117971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a5d32bbf7cfb619e930e0a296b27972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb534192f7ef46e4f7283b0affe59973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b581545c1c345021482f52992a8fd06974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36efc976331d93ea681ed59f41384975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5081bc1d36cb0b178da11473248f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021a3955488ba86537e2f49dd90121977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce17a5c0e038c008f49974e82ca1b8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935bfd25559fb290fe6ba73371dc80d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb202d54e2410cfc96f868feb7f2c4453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f4b868d6a8d216422b0b93b067c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193244af04760ffe1d15a2245af6415b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7557a7a43713d52ad94a81c9cc7f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84796ffed7dfa77dfdd21154ce98e1167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9133b063d23b5ad9bb2b59c7d925a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acbcc46f69d1f0c90e8b0d985c91089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a9cd90f78fb6480c132949417aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f919edf887238c11ef763d67f86d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f788e24f5554bb29ce6ac3cf87c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebbf9d62e0f79f62c6ef7ef43a9a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a1d02a3bdfa558c74319abe40d2d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741847202a787063f0ae94b96e3bff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afedd5aea0f2f954f6e60c292adbdae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898040e782c2d45e69d567a6e0d2e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef263af8b8e0bbd047e96a4e5897f2c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf557294b3f24683ac376ad196b5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc039913ab1ba84ec47443133dd900320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb0d41634694b293c9e5bb3d40b3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc563f804d1f061ba6103ea32536722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f9b20da666f095a56e7f2eef1b3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fe1e95f524893f85652fc263a586324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd473d43821a807ca18fd56306b9b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265e9dca3bcf84a2edd426bd069c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b170d2a8a6b3f878b2b4942a338a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0f5e0f8ea6858ade6e78e259a172128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230ad8f153f341f5815f4dad4ce44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550440fc4b4ef48be5eb463af9219530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9ed4c67c99bba5b0249a0224979031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a2d679e73ae27c3b2573f21452ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b05e095954d036dbe8eb14b349deb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be1066f7765e594c4778d819f627734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023ede6c9598491f5f79866485309735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536759ad7ec9a2927a99a435f9e119f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666acf7e903e5e607efb0d5138ce29737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a631396eac6206d0dd123f7646c6b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf262eabd4266901732930d105919fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715700195e02f61b450650a89ba5a3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312efb61f7e25569f478381b15540cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4ee68e90a3da506cfed19aa424ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e5b0cf9ba818e47e9cfe7cb1444c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311bef72f212759080a4cbff0eeb3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08907277256aae0f983def770e17b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d7e1a8be17bd10a39bf21bc4abb9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b528143950ab10b1b1d4a70b65fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fff0f57108ce1ead9c1177aa39f2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de8e67c343f5f31a3d30be40053ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0253abf1291bd4b37762d203da31f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946c337e3da62d2035c05442927f8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1afb00ae08726c518c039d172b50a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57d52934221232b7594f10a67767553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4a8bbb8179de09d28b64caf9353954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b3ad8fc5ea5f7f860ca11156b1c9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d93bc3568d30a211ff15cbe85dc1d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbbe69adc3f004cb8d9aeea396834d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacaef00a25d98f026903e7d4e2518f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36588496e28e7bf79f7ddd8c43940c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06e55b39d2057fa7d80673f6b9fd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03530d684c20586e3650c08ad05a160c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec92aa166e32b7223e9b6f8e4f743d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6194a283dcb3b7f7e9d70992f32363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb9b9bfc93595fae51ac506e608ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511f80991d12e3acec74db3fbbe7ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf845039f8c16cccd5688b38123409b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d44cd75e88753a5ec2765b7319b0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b3e68ae7f315fa0730a0f92da98c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47913c712e9c7a7f8007778a501e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0b99acf63774233fe2b3ca17c31e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e9638dae8cf7a59694501bba558b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435090f1020c220846419fe9a82a3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c61e1b6425fe92368cac506817a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a48186ee81f49ad2578eba819825e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be978feadc562779408e764f05aa707475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90864ccd1b86d12e88b614225f85a1d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa085010f815b4bd99e45ea08469777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb00427fd008ab80c36f22badda8f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43de170050cdb72913ebd8307b21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f647a32a3bee158bc077c7ff8c28580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade9ff110bce3584ad6687f40e8b4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb7b6b814b8de8fbb652e8058648582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742268cb641785add86341a167e0d75f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc81b6ebe9dbd2574f1a5d1b14821ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aeecfd81a030e7c22066aa74e85b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c42fbdfe50adfdb6ed0ab9ef4fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b97ef1e6d32e7c06c7f25406e533b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa61bd6f8161a277382400cc25e9cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840ff76d4ccbcf5d50bf07b8126d6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5a52e78d222e442aa8702f4b2f1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ca7ad2ccb93d3a037ee2ddbcb59991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7edb61a61124ad72595285114a19de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f81bec3399c23dc726318193db59893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabda898820955681b34fe0475f589bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518083034f4dcd8f0c46a32c5d16fab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8faf4f200a143dda76576d5545b7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c459a443ceba98bb5a963915f18e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed18c8ce01e7e6994bafc0973d4f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae054c8d71bfb43a4f1c249d25b2fccd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f61572822fc53bd1ced6dfba4da3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cc8bdb3f26ff3fca498463f51d0ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be6e02705e16ddf12c390c544a20c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2393757361e43e6060af4572c34f1ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341becd3b916006974722083f7e7db70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06eac46dbf58f767d410360d06812105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c19e42737ddea2a307ce0fc6b19c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e0a26d9cac39d66bb90b2915de1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9bc98d5e316cc04f8423019afed3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ef0958e8ebad8a4d0355c7034f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e646a1287ceb0926995c1ccf704e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502fc444ec0af18a9fa637ed8b7eeb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af891ef42d560792dddf86877315cdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4608c8bbe011c8ac1289653cfc64c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16eead1f4d966b4d353abd17e64b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c800697313acb5b7dcd7edcc338ea5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaab6e746218c024d6d8f0540712b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272248d963c477b57b26bf963e59e8b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56727196443161415c381161b8bd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c4f5bf4445ffe0fffc874efcce94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff5d6314dcfe279c4a0757c48f183120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15756d717b0c6eb8a0c74e5767428a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7ae77404f9c6c72549aad72407635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6d4559439f659b202e209c4aeaa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad10cb81b7bd19f0c3b48907476c86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881641d6695590f9690c5d01c119658f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c3590e9a1647139ba0e93ea24137126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542cf41bd6cd4c84598852ca581376d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fdbb1181eaddbd47b9743e23435ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fdd556a3150cea0c6be55e79fbcdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab5b7c6c594b9403452f37e83dbf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1a84f03987a3a54c576a245b1f2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3617781cc0790b42f5d437b21ede32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a6c1dde2de13c1a24405a9a1c683133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce89f8c021b99ec45c47f32825af9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f766dd941e4e9497da8ebcfd8bf4d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ef85b538089738834998a2b5c91b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b13255376d70ecdbab3b32963cc43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650ae0c8454e237329dda0875e6980138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e663609f99f8f2915969683a5d2052d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ba69c52e3b2d83088af59a2137a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690660666287f6788de005bc1c6144c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c157a249af59182ef185e6dc21496ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9459ae60f8fc13d08915d7c899b1c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b42940a53508957f1616d1558dbf81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f3bfdaaa2d64f38f5ecc3e1695ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85588a5938b64fcfaaccc9a6b66d0a2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95077a93f8c3e778c5caea760539ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dcba38a588374f92cf92af98ab582148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e69eee67eeb2697f70d379ecb60af6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aefc062636fc516f14e32190673f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f48b8f34a80e4104a01110734bb98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105eccbe4aeea79941db79a9508764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d680dfe182bf2a08d72690f53e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213a29ea6b1bb275f8540cfb15b6bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee808de4e52b650dd838e382c2503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b576ea06fc738b2ad8b02bc3cd641e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a598926e5407119238896a9d96d2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a40dbc5d02da500a42c1671e7f0cf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a01de4e46b0df4d7958c377e99849159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a310d555867c48b7f1d04f0935c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ffbedbdb93669000f925ca9e3025161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a2650af9f20836030272516bb6f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac8af70c1cd264f423d549e8981b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05b3c2294370ff05597e83f88031e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1088f034139edf98b8c9a6926cd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4610e4c5a9416ab0b2ed823e1f6e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f244561c084be528a7269c807b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5111addd3827f1dac92c30c0c614cc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4fab429ebbfae5c99acf7652eb71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1a3427892d3a165a137bbe2c3bc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a428576c242717deeef004fff3f3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd85d2a2710691c9c7266a191bc74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34fd5185b33d171f68e877953b83f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb4ec45aa83b39415df9bb128f3f9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ff91bb4c2b0ff3733aafffd41012175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d658082c4339ea8a546b04dd9336610176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cef14a50a456cd1fbe52d3a044678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fa3bfa966ed0bfafee6f7f1ec37d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f093b9c32e0db5af7ad6766b5c92b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c6e31a23c54f4cc2205553f391757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab0cd339a27b905a64e55636d78592181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5e9e8db6e9830897c6295dc7a01d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562f8aabae75a2311befbb18c68efc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331f34e501b4246354bdea597ec8d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee26e55979716633e875c378f82f64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e27125fd4716ab310ee11c9ad18ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c891bd6151aa2fe64ee0eea2dcc0ae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02d23765e97dac90a88ec4e4415ca1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de723bdb4d927f74b39fb7d2dde38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919828c1b19e216f4aefde900ea51cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc6f58a1393c9cb49ab89aed3087d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e427aaa3621cf361a830f2e1e2aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efd8588e03111c4828cad25c50a041193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9250c692d6da4a36bdf839dd01ce7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b28367e25439d419fd2eebe415f40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ba61f828a261219d41d7bc8f387d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa9a6452f3f2a045c4aa7ae273e72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e629dd0f23b4c668ef8147eb0ae5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a92167444a2c475f32daea2c3f30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf231fe3de5ba4e18b158d309acc0fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5511e807402ededee71bfb320a6310201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f65a4d4d0b687af49697a6a4a0bad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b05b7c796dd78b4658c5746ac2118203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e93085040a45b447ad4bc903aad58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0edca593bbaf9105846aa1938153205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b20f05d80be8fbad7910a72357f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b1601de8e1f6d8c889bbf85e17cd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9590275ce0e0bb7e5db23bf89caa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59bfd65545933a3a15312841c00e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2389060daa5f0b91cf24d511abfc24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5e6b23eb4ba68472378481444711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60cb3c3f3c93d80aa0b703bfd7ffe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a93a8e21a73c0f48dd01626740d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed30ae94da1996169545cf10b4c4c29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d2d8f768105e89b2665a8ce27876215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fedf899a3af73a155c7135cf19cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaccaff2d224f20e1359402f599156a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a17402ae3bbbe006149f04ef6fc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa087cd0740f5afdcc0c8ad5fa7fe7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98b50d333b3be5f18c7d3779956df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc80c8b9d58857cf37757ecc9c246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47480159515cf774c7b8b45d0b659d1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b3be43ca66185ac9c29e1e3f2a24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148a9a604d1560bab6e470aa8bed22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf7b41f111c8b63935bd5458fc452225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff699a3f66e964f511296ebc9f92b36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec74a09d7a23a58ac2f22371e4fbe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70513c2dfc261139a9cd7c40abe293228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7035145801352b1a34168179120133229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e147bd87d4a9716fc0a09d24b4af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b79402e09bfc37cb923704d18a6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e42661f07058794abec08ff61cff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec694132e3615e7b58b02eb4f9861e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f1b274b204d331a4c73da9ba8d05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c6b2f965ea8532179d9db2e68345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069d58757d7d040fa2b3effdfca8549236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa6aa821cfe6aec29a440b175bddc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58fdaa74910ab903d638cdc1df632238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debabfdf05f70f3eff82626cf64b094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75885ae958e8f9a5a3a7548ca7b2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c42110edd60bb398c9fa9401fcd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803763b02ad6cf04a561a01d2d5a1bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d983b314d5eeba030fcf93215f83cf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d171bdccdaca496823a33f03ab7076244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d4ff579b8808476bbc75877471b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbc25a75ab9cf998f5b0fab64306e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291099297f13f9c302f95e623d78339247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4566651a894e9559cf29d9a008d6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b5c9c221e17d6ba65b7d783330d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c2e4b39bb6ca730033543b68a7bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d0d79432f2d646ba592e7758f7685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed277789a76c158096a9368476a870252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcee12ed695b649bfa8d3e798d645a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810d76c79fc7fe08c97dba37140736254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386262113df95020fa4f30baaa0f96d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb84b3763a1d3b0cbc6ab5d933fb7be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032b419cec657b4b11e6526536f93e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2aa28984dee62a579dd5df7b2416d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d770ec30d686410d6729a4e5bd49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d09c40971a2c2bdb4d1810a8eb85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a228b9621df1d93b89d599bdb83cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0664b53637efbaaf8272f21325fad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce8c1843c4d3df7e91447b95b4ab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedda53b2c8878d2f77ae8c763e687e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300fae9fa94abe30040e7e21cd86537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee13a6c73aaf486d4b1cae6025c416d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba184cdda934d43726b467790ea5bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d279645f0a40c124fedd1e4d33adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432069087a2ebced5a9ac205bad9efb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0d1c0a1e6c33977257f8d4594d3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d0e2242d2c226b9f7f4e40651e1da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97211fc08d4d9963aa46cbd765d8f3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04328cc76a50c89f44effa48467fed73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6afd25b00f658bba953ecd2f78cc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888241510f19ce9da13387f43a50cf69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e708417fc495b6aea37afe57cdc11a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a289cdb152a92ca502cfeb5c3ae9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d03c5c5fd7850bc9cc8500eab0652278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d62a1d42a812cf3c4c44f1915f165c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44747723ee84ddf923353d032216846280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695a9669d8cba244ee707c85578e9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d0e84276dfafd14ec7d21eddc998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf98989dedc1d125dc9151d37a9459283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b5ab1b54d938edaf1989083daa30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6440367e31adb52477dc72c3bafa7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4925f0b6a52b0e526e929be709b6bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91152ae60600c2154f5a2919d39f79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98871ca9baf06dafd2fd94f5e0b1b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189576d5c825941dd4209bf8896ea56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18e3e1a2289a01b849f7cee120987290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf6537f56b78b27ddb9585bc6e3c90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0493ea1b0ac568c7a2e2e798e0fa2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2f769e34dfb44557442d479362d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c4ea092536976c506fab4ea95837294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2256c45e2d8b248364c7eb2d7592f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231e30ab7afe28e157afc67531bb6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2df1b846ac189d3cf732f2db6a2dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ce6c23aed2c71bf2be8a58a8239d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242c3dff96e86e3818c5f690d1a8bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123e55fd36b4a465a4356c0a53f93c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845ba48b8be3a9d94a1d05bd04ccbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a09f00e181b5e3c7f60c8827e4b59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095317274eaf5cdf83c535b5dd670c02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8727b3ce4fcd1d783a355e3a5e432304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb3467ed2abc53cd59d9c43ed7271c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172e2c1e690a54b45039f64fcff1523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3c94d8e2d81f7253722125a4bbe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d5439219d33b7414a190f033c120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33f48c0accbf3ef062944fa966556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361096f775ea73cb1609065c5fb32d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac916c94ce847ebb58ad381df75d708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195d1db0817b7ac754b3f5f37fcc8df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637499028c78c5726d4d4b6852880a74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece26dfc6c448162650fbb18c3a206314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba93e750fb497809833ce3996bfbe45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608625bf75f337b3315e350f5964f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb11f8b6cf375e5a9484a870d75b17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee9bb27922dc6ff31a2f8ab172d6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccf4a5500ad2c1502484166d1f992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57baba1f0f0cb1765ccf689865d454b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a662947f588a601a88e72d24622cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b445aa652f2649e0c327742950e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eec78c7fa2dac6ec1544abf45b28e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a618bf6e96fd16313deacb3725802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9f878ac48e0d1a483d8be6bf7711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee744be49037428cff107e60fec857a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4f7a3e9e859d2e4410f41d2c2525327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27d200d3e5e9255da46e040862589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fdcf8bf5834652aa55a29639e3406329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce6e7f747371146a7cab6b4a9cd0b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1fbed6e07102d87c934a5d018d53b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733b0441bfb3f5d77143f014c743a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb751e4db468b5d96a13f74fc5c5934333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59cfa57fc1d1944d33ebc68a95e76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519bced787cba3763f39a591aec030e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211a4c4a7e6351a4ca8944d8638cb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768627f2d45d0484a0143ee818ac738337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db3eae2dce4606ffa0b2b1f5e1503338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e5fc143035b964fe50eb5b34d326339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b67c90af5054cd8ce08d51c32abe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7218ee74ad88a2237aed79accc3124341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde3a3d7ef5454c9e58487f9b82becf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ae05e11577b08b5d5168bef52c16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7c2b0f139b5267f051e591c602c60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0153d405d9b5620bc3065f163fbb2db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c9fad1055ead39a433c324d520460346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92227ff7a7982805cd543a45e26d57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef4fba39f922d3f6961b05e27e221348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeef82f870bec0b2adbf7aee9264d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c803a0301e5ea69d3b84a6d06424350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755218a9f01dc8ed7ea373f71a9e5a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1816da634c18b05367704b0b75ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7534f41a9b84751bdbca9feffa56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f4216719b773be7c9f96e02b4799354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da01fa07e2329869d27a6f3559be49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fedba5c0246d3241f42c2b5ed9da7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d2f59d974c3090b65df14e1814aa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db33b7e022cb7cbbe355aa47dba81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424f9e3ae8627ed6ee23277a3d248ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14370b887207f75fd9c14c7a6b83565360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2a07fcb760261d67db2e0024a9a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ed568808040089a70cfc1c733ecb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893eb6f0e6e05a27152af8267598c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc2e96178abae35bdb78baba31a4f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3eec97528239ae58ed63cd9a45ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c36b49a024ea8f77d33573ae7614366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea3e12f8d2a8be8e726491ea2d805367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bba875cbf3ce941553070fd6cfe8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f36d4447f201dc8c25b27743a4f709369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bed67a97bac5b68ecf144464e2722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da39570cd8a74f31940a0ddae7e9eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1b5700b2b6591af62d97bf8de370372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2123b9929f0731a105d07ab4a7bb5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065966d7ad40ff95742183176ca4ecb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659bd57454db03db0d10341fc546b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd3930529c612e742765ae03bd0ce8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d24759e58b904c8b15641719eac22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c8302e3c0ab5bb9a5e926c1c8117d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a0a0da34037f2303780cc31f1cb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963de785f18419521ff549fc0217f22e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8eff2c2ff5240061c2a6f9ec01039381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e311815f30536a67fbb3ca35a9b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643bd06eb571e0e6b96a6fe85b6825383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3b0757ff18a1c0e349065081595d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816ab80550062815b9f15e92ffd8ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0a21621ea1342005af965bd76cfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00c495a6f7e4a2f560426e881c8b9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24ce9d28eaabb5d171454c4a77532b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae62652fbccbdc85b8b9eae6a11aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5527effcf692311cfb4efa0517a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1681b74d1549158636a9c9c30586926391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb710af0922aad66a160fc93d2d7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635063532b9d47e0ac922017192fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d731c0932b54407c53ee8e159275394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c109fb0f49b9dc8698f011c4b0ea1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d32c638bab869200ee9bcfa909ad9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e91cdbd200d56177a5f173cc0835c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd85e7b8d5b98b3d2807fea33cf9b29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06761f80b3646c4e49c27b85546b11c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf423bbd532b59defd9ff83257fbef49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d9b421723960a32258f73eb12cd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a3f4330cf26065997c946cfbf76b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6efca5795c6ec5c4aed43fb1fc8be8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b6ac634b0859bea95c5c865ac3c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95e02f0d20101d02df511eb81a9a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa29d32184ee83e00d55add3abc5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16d62389a92f55695d36742a0d938407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802072688dc9d691d9848de82a731bd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5d137704c55b27465b3d9075247a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc709222f39dcc399976ef7c2023dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41eca98384cd313e5dc2b1abdaa941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114740f208959f8adf70ca0b39578e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2701caebc4d166c76a8e677beaff4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cae53e4abb16e5bcdf38e7d80d48b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73e304ebed846bc2127b7083f41228415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee316adf0214fed488ead6de953ef92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549a689780a8d247d97161ac7e43a69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0e664838dca931ddad83fd153c6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50405490f2e550a0701cbaee30b48ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553bf016ac292d6b5b2e191ed2a3769420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83b5fb30c3e621943bd588e88e0b58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8ed64c3c2d1392d2143e5acc886d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0afe1ca5f7b28ae8fa743f84cd96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a7aebb184ee21005260378118648424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722413a53fa04e2a0f9bca8039d637e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e515e398028a5fe328ca185c83f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9a7df6dcbdd8a6a2f74bffb82bf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf05a922515c677986d9d91bfee1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b25900652984a488ccc26565379342429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa67834413b0cac4bc6e6f90f679b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b080cc2a86d00a3d78ffa592dd90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bcca067a4fcd844cc278205d7d1f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca7ab7e950d0c2e628aa4e07ea7148433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5322551fcafa2ac1915efbe4c11c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d33bc0ab1405dff770581da758d39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248cff236a23e1c89368af7d32b75f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828de8a79a3adaf2991c51009b67988437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93401c946cfdadb2afb7605280857d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7536c14a3d5c596a7a6c7a781919b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7da481d9a31e6f3713a1d8af584fe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4da7b2732523a9364deda59fab17a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af250d50062bf5b24afcc296ed4d5f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962962d89656ba9fdd718e6a1962a97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020ae51439bd8215d79cdf28ae8eeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8d03f4318fbedb2e02917b20f687445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933c59ed0775439a28c4fc426516d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c465b02bb440cbfaade0fc45dc7cee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83aad458ac183bc7c10455b104e8c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74ec7379922220c5c8810c6f5642a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb91a00608ed1f3f49448906e931d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0afb4c283bae62784727388b8a72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4bfc0947d548eb2248a2c090eace452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e54ca863728a635dd46e3fe9aeabb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e423052195f75a6552ba6e045024454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39811db8832353542c82c78eeff617a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348fad330c62518c26c3f02c77a823456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a4cdb5240e81635b28a150beb234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9fb4cf43c30699e27ab212533b4fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef2ac7ae097899d29a9a0ebc7a0c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60a5b07581ecb150e7619170ef6a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35752856439583160777e5f00285bcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56dc5acc8cea58467f94a9b41acb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568361de0feac31b2edb842b84af0de9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b44a7b666edf80151e65331e72ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a79a7009103db31add0fb2dba1563465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c0c1bbb4a0a31622de04aedb65b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a36ba232e5a1340aa419c8d6ffe0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f443b78507004d12eed767a41f9fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964326c4d880f49a04dd19a7b563aa99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf8e4bb8344af1c25d315c719ed63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04b22ac18ed96af3d017fdebdd80bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125eface8519be5c15f386848670b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62c202a5d021ca0cda189f9b175b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdec1bfae4c51bf4e86d505def9665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c7ff5f60fc0210ef30bcdf4f69f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc083a3550bec0c7e6707644ace6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3c89174ba13e861350aabb237ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f422438517eb643755cc7dcf0e23a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641bd5aa0396263d30880a5863e89d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ad238c763625e455464948d1ccd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631cd5962c45ff62788fad8e2d966f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17a0d6e43f02cd0dd594948525a21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b62a1722f4ea3cf80a878e51f5685483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a6c2439b37e9262a57b8e89f45f92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb38c81a172bddd75dfaffc8e92eaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75539dc9478b20c7d5c1fc6c40811b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51fe4fb866d0a0b28bbd063fe976d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3ee80b600d16596989211e0a653a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f906f9636a2b3c1245378551549cc4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e06f2cd3716e4c8b2eb10a93d4483490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6ee640d41cd1ead127790a14ec60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6ebcbeff288083d1fb1f77b2e075492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdb02c445bbcb15385bfd0de084e05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0991dbc59d5f825107ecd1d01f64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7357191bbf59a2b6ea6accb90d3bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6012e5d9fbd5e2a051f21e261aefdf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8150e2de81907a4a1ca850d9d1bb89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6a0bb3b8e656f08f2901918f85aa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5095de060a29ff5b5d49c090c5b06b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e5710f3b419a7bef44242c472dc94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211cc8a5ed7264667cdd31b4ed54ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3af0aa21898127533fa4a36549ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009a7d7516ca71feef8460864df607503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61961c9ea05c0b6fbb6631b1579b2cc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d598c367e7b467c27f41cf7bdf54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffccae2bb7a2ffa7e7f6d3a5131dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac66ac5f10e82569b6a2939918ef4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105217ef3a044d19a6e5831de22e535508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282faff3b19ab01c200494e1c9d7b25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7ca4c01843ce9a6d868d4feb9b4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9a08f36e823171e6200669daeabf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48841f5cfcf5499fb8106b9ade191512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4fe51760b7698be99d82367e7a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4db3ac908ada5020576239526814a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535be64079a34ccc53d8fcea2ce8d8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675bf6c8802cbb0fe2c56cb47c1fa68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6a402e0c643e06b326d2a2b8d702517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780dc8dccabbac779486ae128fbeb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b06eb10fedcf95a7bcc8a678b2c88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476df60219369c94ec60d1b429df9f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb35a09ad9e7cbc1e0a634124163b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc789e7b6ac73d72bb7d53133776b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176c97afcdf6f313ca6bdc61c3bdfa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcbea31eb659560021df09d95e5162524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72fa24579c3c557641f847dc8630e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aaf286a9925ad2acf7a49dc4aa0d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed37883f374d5e17be731846e81d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18664244d03216964e5311f2dff5de46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece3ab7bbae909b7c9e6869b332a601529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65ec242c5e626c90d407ff27c1382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318666720570bb8f2d62fa623dd181f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e36ee6315d3c842b2ce2215becd24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4218ba52e4e6c0c3af2cb6186192533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1afa40153a3013e4cf1b9c97290e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c24a9b5447c7a8259cf0cc957aded5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480237a23b91634d79473b9262dce7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede83d6f039d7f8feb948a64fd64bbb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61d9a2e22fd8fb48609f2049936a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2bccdd246477c2cb6d8b6ceec885e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370fdc6d2818329b0fe12d4e4dff2bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd5745d487bbc970d4f60b991a0563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34b8aa63ce8381a824218c2c7d2b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ecc0df1beea638493ef6c3a3c408543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c2552d94f2628ca1b306fe110c485544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493cd56214343f0803441e464dfda3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf1adf1d6cdb7494a623293cc9a08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2107cabd1bdb1661cb719ad8697697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564fcc5c63094ae15eee23b8993fbb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207391993037224c90b461ccde4347549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57d2aa559d2504b69de5a14ad1501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d6dc48a8fa8516f06d5535ddc2b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7959e3991f19413741a56b6199ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c42765667a264bd057fabbf31fc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cdbdcb20bf818d403031d7cb0097c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e4cb3c13cd8b64b157b2817cb50ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe5f09ee6d07a60f947e6882376b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0e8c9d12e7faed32f45bd1840e9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61848d4ce8debad4481fdaac32d11a8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1709f3f685c59b46f68731f8db1996559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a972b2e8dbb558ce0facf8d4a9c65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c47ab7b21681e38545ee21efce6e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86ec5bf7114c120e64e44bc6d8cebe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504724fb3c54d6a28d73cfb1860e8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6bf510c2b7736789984278487a082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792944b6c1251a91f2ff2382f45225a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caccc15133ae655722ad6d865d4c337566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073c47ffd019ff9bbd54681fb798d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ecee2e5de5dc1a61f118ed699d6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195efb50275bfb116f581102c132ef1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306919afe555767fdb024020508f7473570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068983ca753ffdb09fb039f89d9956571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d22d32932be4021d4e7529296b7771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab3e1126273ea0299035fad8903ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7108fbac833a6be7cd6ffcab1a64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a0952f3e926cd151695b2f201994f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb2c0953df5cb6edc8adb0e56add6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb16b9191176f4ba305ffd5f85e0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf8d66559f35301f7575f58056e2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e74fb9bbe31a39a16bd51292a3085579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d718ed73b5e2dbf324524092312f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a829cd2b6b991190af7cfa3ab2b9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bbaf7b1da989402e9cee7f5b3fc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf976fea8ff25c7390b194a554ff6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f9c7169039434376f797bfc89c8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252634e4f48e8ca86dc1b3da450da7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2447807d184df593316961d61470b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f86390276f5546c52a626a70135a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd539f12842cb556b15bb00a699f936b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a3efca3dc527535ef30ce719320e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd98636d5d31971121f6308b79d131590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b815b2f405f40b8361fc319a2eeb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebbe42c17002fe5b4bf0c76c85d834592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4769dbe86f052510ad4383ba759ec0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0376673e203f65e8e7ace6bf92be300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5173e384fe9af94a4faf96fc5b75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749fbc25dbe8fc3c11f160149751754596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7903ed42992b0158cb368d60d3c8df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485cad3640484f21c3c23464d08569598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb2e282a86392949a627619771c1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0308fc7f1fcb506deac9f7b2a8281600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b54698153824cf8cdf138cf28d33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96564e9ff6b2e0bbb8cd530db0d735e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3214156b974f636b51fa2d4497016b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f254c734c5f3d26eadc5c57a160e3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2047cd943544675f9a96d75b9f587605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcb92a6e3ddcc7eaa26e31ecac6be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf079a3c5035837388b6810afaea70b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb31feda4bcabc4720451e63ca0401608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2027a0ec49a12ba206fab3861dac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc219e6cbf5d64cb9df6fd5ba14efd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78209d0bb0285665383122712fc0fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe761696d0a9cf3e03fb7c485dc99c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259249136cb9b6e598f6df4f938d448613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e4c5fe98053553823b7cf521b41d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9bccf18c43c8fae366b93706209bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604995d80a7f1115545abe52b0a7956c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a85d69f3f6a94aa44b8f95a387a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eca14b81b0007b9b56d0cb148c3889618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaabe9336541ae25f6c5284783aaf7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd4ab26527a76882378570decf3e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a4ade46f0abb2833d1318cedcd86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ff43833830c1ee9113deb6438bd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139faaf0c2ccbeabe93e4af3b80b7ae8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930ea5d7e568931b20a8ce25bc547f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7751daa5b9323bfeacf8c1d4fed947c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85b295f1ff833744e7ecf6e0ca62b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f91258f92deb2ba1b60667cac89029627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473291b3407ae6c1ee7901c9846d2a6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e519093c2ea12b4adbb53da56c67e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e9e8a9d12934ab73cdc4413aaf18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2c7707123c8ebb8421ae470d0b4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a288af384488b48c7ab490eaa89d13c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90bdd0ca24300f7aab72b539b4010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633f7e5a465cffd703a5c2575b3952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280d2e6dd75302317e60c71a635b7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5fc90359028ab9eb820747d99b23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c1716f7a02d3a8884079f1888b46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81daa1ad29c79bf72d8a750cc1aff1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afb42b17d77e2639ed1c9c069c1ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca859e1364b88fe8dcd0d5e75dd42bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc920f2056ff2601e3fe73ce35fd6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ba45b1fd286c4c328a855f5c494e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d19d9b3c55e7b2e32e0b70dadb852643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374853db865511a295a920d3a1f05b21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429834b968271efbd31a0e4b82fb939645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53630a194b86010026f73f7c89ac180646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae28ebfbc5674ee3d6b7498adce736647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01d58ffacd1384ad0798be0be88b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f0686d141a758f3aa68402ae2648649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfb2ce95f41606e08852672f102f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded0029c7a715be9d8c6d863103e49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8fd0ce8495eea7ff9cc387bfef47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567335c4aaa59b06f4ab29daec7b476653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c03dc26223d9c700e408f3d4cf151654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dba5e304c13fcfd80b3819cb49d2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb1b50a3bbfc06758d8de5d76498e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44c3cc838b21f7e6c1755746d4b10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79a9b66865f6f54e37b478fa4955f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5eba9f1391a6d313067a988c15328659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820845b116922d9beccc2b1bae6b3067660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a1d5ab3dc65ab9706ab88ce891098661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecafab5140881877a90307788c3a2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f15035d44ad34c1c96e6869d951ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974902bede993159e4f0d731d2f8d0bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d47fd70c81c04a3c1a0c6ada8fa6f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d48f0e00ab0461c40f1780a81126a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4ed7fc35fa9899661fd3b98e7e96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9e52bad6bf6b0a42597d057379273668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660f05e5c1216864b9a1cf1949cd27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94584136410e0bba03a56617b934147670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bfb524be316d6abb4e90888980ccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be25889d9c89946210711748c5d58f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2956057029f989023914080ee508aa8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed66734d153ed239c3813fd4c4dbcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763639695786f76cc6a902334a8d8e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70b9742ddee7ab096ee0966ac71b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2e54bcbfb4e30ff0e305d1ac551c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f057b60e5efa528920b7699c21bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3166b895c67b9d65ec86106dcf15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9df2b6cbfee842273105f62c2daf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0701d16b4c7cc553512bfb3cbee7e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdf92daa7367d46295b12b51d03876682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc255507a01c11c9d552438d9cde2806683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af7628f8520cb19bf89d2c0fcfaa8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4260cedebdd5fdd8d97124b751ee6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c879abd68533f2ccb2a8f0346433686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fce244c4a3886d7be426e5c108291687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6abc7963a5b36ac4d4eade2d603c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840965498fc7124a80da3357b648c3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a15d1a9ac049549b3ce60fb3bcc8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a381373c150fef637480f323202732691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1c73d70a2ce75e00fc7f261c5165692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e4486d07c0b31a5651ada764cd4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd40e4a1484970d6065a574ca3fc9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5363ee98f7e7162ef6aa0b1f52a91b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e0296fcc8351df133e26d524eff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd41f7ca2e9ba78ca023c023840359697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef64f4105c1d2206034d24ac3149d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f2f112ae439eff1ba17d9fb010c09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee00210e9792c3fa1df39c6e01a5be5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3590a40a87c5125874588562ed689701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b78e59833f8d5a01232c9d733dd0b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc819506f5ccf075f901a74bd679c61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79b3905f1c18e7cfd655942ff41c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c2a0a1c41e6f7c6eb56e9b0d673e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ebfa2801f38454e5dbd27032d01a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2da268b74d498aa3b7340bd5aedff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c546b7bc4bc104ced71c298cda0841d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffa0e60b1854b16a4a9149d39041fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192d1fde02e81ac9767d369ec43742710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5eb8aad23a71347ea57d881144838711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57e9288e33273923aa035bc54864c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8d12e24ff2fe9bcf8181a664563c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a74d45775709503c0c1410d3a5b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7e7be64ecd1ed3ae3a258a826ed2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd83cf1253ca1d5e6b3be752ea9647716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeed446d20b4ea139df554ee384127717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4b23d0848ff1d26661f159143b06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a1a3952e955ffd594d915451fc6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a406d556bd287db58ba8971ee87197720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95163043b5a35d3c7cea4c09ad149b36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02350a77ffc56be1e666a9d8c172c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788b3751a6f2245c5aa53a4cb1f8aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c155d08291600a512bf596a2b6922e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e1d5efe774660561c71da2edfccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8732bed79ee8f8c8eb627abbf93d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751656313a606d16b4671ccbca78d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b64cadfbb474a07bda4580be4659de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7e2bd31925707b93e823365854004729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983b2f8aa0bb1372b5b50902929f5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c99386b27c2880410903c1c7a69a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6d01b6b358473e274a7b6e403484732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01480d644ea97a0fa6475b541655dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970418d2c494fb532632bbb4dc3bf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943013a94d31fe8fd02ae8e5659c7859735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e08bf0bc03cb71731b9535f9254d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def2ec4914e3a24eae9769a03133950737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6111e6c6e83aebe43c353ddc5b30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a44ff56658e7b39ded1b6ad25df0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ba2efa77a5f61b653c68c3e03dc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e52eb137cc12078a818e1709d3d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf10b047730849cc3139f75eacda1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ddf2a5747c6595e5207e873621137743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01715cf1def897d32455ad32a78d27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7c738f769bfb11626c4153051fa03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a95dbd1eb78d8b54dd5df6e00f188746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e59d982cd2c5ded3157a900553f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a40c61225218933d80d411660100b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a6fdf9bae7aa7faf881b4b5d82eaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6c1a6df34c4070fc54e141539921750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da9e7c9465f720055f6a4f381abe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0874151ea8191fbeedb656f77a413752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ae8d592f4d7c12846b13d836848b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060a397ae3d251d376e2e1773b5886754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ce47095efab5b4e875d322fffe16a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d3ceee6bab7f43873fce0a04d0974756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec8da271002fd1fb227374edb5ad4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a31596e080ba40adcade8d32dc49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1e3189202b93d1893d340ea0fd51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ad569b00d62000258daad4ee230d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae05ed0a4249faac0e9b456f004bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda18b161763c4fcc6067ee6f53c0af3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab95572c7319b4da743f29d522cafc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016360ac8f02215f9592ef4ba5bffaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf08f9be9a686890a739fbd621f837765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2918b42c72e0a4a89f61021a557b167766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad51662e87fc0eb3869610fdcee44767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15e3ea192b1dd92044d526cc069ae9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feec486de0671b02e42fa8ca7354eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa70dfb12279f9cf559326d0cb5e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4e54cd1360a9ff516de4aa8329c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885ba547133092eeea2f8b023db778772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5b23a838f0bee4ed7f46aa075b01773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecbdcc838b72451e97d7ee44bd54f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186760e02b02b7d9cb30a32c230264775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64085886e71fa02766a0e3e5094fa14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4883896cfee4191ec38c4373e375777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125cbb08f6dd5dff85ccac09de7a787778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964fdc553a6d61831667030db5d9674779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58cabb0a5b37d6d86a7ccceb4ff705780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2002148d45e1a9d789c703b1f67780781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5691c076460c6cb933a286d9bec11a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1becacc11c25bdd07b7def385becd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52856d9dc83a4cce4c49825ad45784e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6e5dd62745d2fc3edf03ca8da5cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac49fb292cffad989f9bcb29e19dad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534bd36d89b9a1409c629f6f49ade27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39a54164578fccee0e70addc80fcaa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4a7b80058bc7f3ff5c635e7bb3399789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8686f6769c05e10facaebf33371b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca1c81d405a380de980b6190699e2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fb9d3231e3eddbe3f8ee7fc9248e9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d7d78eb272220bafb1d143b73624793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e56579e6596dede8d551907ffbf3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39ffb508537c519b31bd55161e414795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c65243ff70427b45829aee6e3d739796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cbc7195fba5715deee688734d8ba7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e9da4f85d51443c8e4939e1d3311798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713db1a4be423ffaf4e53e257971d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82236c0c7b1c9839602133ea604afb2f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304a32eba3b3c47fbb822e5f3ad5831801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1be75a0e9c327eb6f3bc3f33ebc3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b51a8827124f7557b681d6e157ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef7e342ecf5b753e284eee469ed006804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a5f3a470fdf5c4f8cc5528d450d3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be7f51d4f77e88bfd066c3e34dc4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c223509f2180ad6ab3c6cbc82e82134807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b143a2b02d08c9ae37676f72c356808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43e0b3450d070367871bfbb8ecfb1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383541aa9a0f969f4240aba611a9db7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbfe148a7f78e554eef74da0109c2b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0224f8064ea6ba4bec48238c326f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642221eb9d3eda8f29df698e648ae5c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa3616205e8610c0773333cdb795d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588ddacebbc5cd5bb43c04fa808ea3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e445b8f02f294a7e7754e4c741ca8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8680e8a64e4730c640e976ae93755817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399115e0850a1759e2a12946a3eacdf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b3eee0d348f5b7718aba1b07d3d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a57755976b2eb206a62ee17575264820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be6389500306db13fa077c3bafeee7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe80a20074673fc268453331b35de822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0fe2fc1bbb2a20985dea39fb3d996823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b37a24655423ba86f6a5767d3c53824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1423c872b7795c55c5f98f724093825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2e5f7131a7ba2b0548be45c17475826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a580df92647478be3b649b2a42146827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b81933fdf11aa18799e2a772669e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781bb3b10491faf752c4e09f635901829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c39cedecaa3da840119bb6561fa1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b98fc53043a94308b5f6993333abe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13959ed4339ca84c30c25fac94029de832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840e279efde64e8e1295c67e923824833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5f4cd780800b503e8b2981538fe8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635174a30491bb31205edf3c2e1666d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80236f00ef3cae26cacb701384a1a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262665942e91e73819babbab6041135837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba674b0a6cbe2e94a7a49800cd8ad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123172ed6ee1e5592cfe6334e2399bf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f3ff2bafb793474a3d32429db5b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bcb7e4150381cc01830d8340f2904841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d5b6ea52f24cd06f1cb570dd5d9b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b2d6bc93dfdac7271a452520dc241843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70facf4f945cad17fd3ceabf871296f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c2dcaffdad93537b2681887083cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc58ba3a37a1b48f608f968b05b29846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b39d7819360cdaa7149dc78df107847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445c29992a2781d47b2ac3a03d12d9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf9244360da9feb12eda794f50de08849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a1bc603d1e1ccb8dda9f5ece93ba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507924cbdb11a5fca2c12ac3b0611a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcefedcf4193cadea3f72c8b6ffb4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d386ace1eaf91d785f44b64924d17e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc844817724eb0de2d5ebba31f7d123854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bcf7c3ec719a75b43c75e2d7d04b7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f3435ca4ed6be9636f560af3ee40856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead4e5aa0c98795cc4bc5e35626005857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6820e42f701cda3c7c54a317b9c4be9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087063cb6a5beaac5fae281fa362dbbc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e3d40841154cdc9ddf6b9dd555311860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036b5045bd9cbe5177cb75eb82598a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58505e5dc85793ad7d7d3823d8690a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8aed97dbb9c7f7395b051d6c9c69863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca022d0d72d8d3a02bf984eb4481a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5730369e5b681efca91053c2d95b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade1603213386c0886f65e80b940696866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8108e22a1b3432d388a3dcad72a94867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a19001d677bb7399a87889d7854e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9727f4536c98cea50d85de349d4050869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad323792987ecad59bdf8ea8f14951e3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f960050d26851125b5bc08ae5a368871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cb2d072c41d4898b60d7d1a9e6970872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cec5745b06c4549ffca78ee90525a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92eb782c06f1879fd615607260fb46874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d81acf26c43f5c52a1d6cac0667cd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c50184a3488fc1fd0995b1acfc35c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357bbab6b01f426508cbc2f49a8e61877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386ad850fab36f0b8afd98a6bc0c29878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e29b44a2470e1b66050904fc41d7d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c8f66ff57c91b09038224ed278bb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c7059fafe0774ace2725829a788e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfbe9184398cb91cd5c62824edd6bd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ccad03289759fe28382c559eb2a5a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a15dd496e9bdf874ec30a109ba2262884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c08e6a947dcd2b576207a131e55e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a96f237578bf37396ef316c19107886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd856b4fc5cd2a086e95c1f297ba7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90c93377f3481d8322b582f9a6c47888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f2a708d720de760f96214f44217a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd39ff3f1e545be0c9f3ab6771d2c9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96368b055f536dd10694af1760c53891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f756a5b770f6d211bcb620d22908892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2280e0c76e5711fa8d3272a15b2834893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd1cee820486f04c6a4d6708b47f9e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44407e7330eb81b1e1071ee709750c97895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e211d0b81b5edbe00619e8a2b55ea1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3a65ad9a9607bd3e914aa41cd0298897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8727554b83053bb2c67336200e8a0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047768470deb18a4ee1ee022b5c0582b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fbc56ebd4fa6e04e3426bb8cdb4a6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4754deb2ba707917183c85220ef71901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478d4eeeb5cce3cf89c19b1811f1a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd482ec8baca1dd0a10695eb401ca80903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e581109ddd2c95c19852f04cf74a5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d67708f1176c25cbad9e4efcd908b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45b4a26a699ecdbf4287a4ca0c6bcd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7eab15691c2c12ece216306bb062907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af75e3a727c5ec7f8d1ec7032e81d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31418f4f3d63ff6e4f365d34b14fd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c78fa3f1b817a36eb1259596a6e2cc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a46a38379d30eaae7361f43c919f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9a0edc2083303f5751aabfe492e8f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35767f9e1ae575d305be7654ec320913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211176952e26c4a3e18521f991e8627914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5657a57246ff3f3478acc5bb5cbe2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5a1d1c3602c0277cde08f150f879916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7dcfab0ffc760a26169acea0ea44a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1bc83a996598014fbf6f8de8b4b0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe617e5aeca35d34c98861829cf0f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a02526d218f42e39d558a2cfbde96920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa44ed0729069bc1f52f057eca2763921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa9ab99430d1bd25f8b16ceffe018922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6110f77927c36f47ff54cd6c6c141923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b57ea0dd2eb3eb28e076bb60d8f1f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701faa23fa1b2ee1878c673005fef9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35550c8f5fd918dc36bd9daced31e6a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dec6d02cb8e5f4e225f8723f68d7e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9573db0526896eff54e267a2ea739de928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7d9819b871992c7d3fdb96974ee9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e598f5557c32c961139daff58c3d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985d2f62eeddb3b300e3151258c487931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa797a2a5568e1475651a0f19dfe28932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941248110a96d3179a79b91c64db9be933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7145c0182fb45857f437d9744d411f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b0316246dd0a62a6d57fe0917d1c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c44ca497263e720ba9ff2fac726a38936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e187be23f26aa4e3ca23065e698d75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d277d679470a22eadab1c4840fa9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6548efd976a9515cdb0923cd35689939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6546a7f06550b707fb4167996a0ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880dde5dc7ed61618fb0824c5842dc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1846ff2dbc9bc200386f624fe0083e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b315af23eda1eab5006aa0ece579aa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0827851737d0b526df776c0df777944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d821e0702780098ab6fea5344216d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36e6e24ed68d340833abbfc49a3ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc5894a0c00cfd0ff9513e28d341b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b99c12ee7ad86e49ef6e50d77af26948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640e44e32aad272cce91e963aa951a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fca7ce394a8e365d656f77a6c932950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5969e91720e056cae1246e9bf37516951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f99c281f78518151d93f5727e136d6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166b657ce1987388725702349d9168953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b96ff147ede874c17bdc9ea73ef939954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d643bdf06d703b6c5c9254120c5543955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d5b3a836531b248cf76a3aaf8b9b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64192eea45d883cc583584c67cff98bc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d35ddefa5a5cf4b08e8174b01ab4c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce0fccab1c86c63d5ce6260c57f23959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2bd0099d567e33b224876875e858960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563683562a063a37a6b6c10f680b0327961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5d37e056a4232448cb0ef884f2f6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996c33a8fd8c8a62f92a9f73d8334e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c4df3b19c182d1dd11802fb61b48964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b40e4c4237779582d99c95740428965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a087ff5ee1995a4038aed66b1106f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d823829991bb57c9fbd0f48c8ea1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605046216e0ad069e626c5797529e0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328d861db8ed399579f744d83e5043e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a926e23b195b1d1e305e5cdd63d801a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa59e3a9c8e5a66c6e4c8e8de3efeb1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d11b9ffe8a4ce4548c55b9f39dd86972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfe9dfd32183be4072511df2d186b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f46a2263fbb73e9d7d570098aeb04974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142717abadf8f4999a7eec5505fe98d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ace6d8b2568706e467c42a7253d5c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b59122319f5bed9df3c55483c1af0977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>