--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1827b2ce0e5abaa95b7cad1eff27fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97caa2b378148165f04bd55b1cdce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d018207c2564c75669d51fa59f55f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00cf63c23326c52f9884b779045b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda504c1a9ba2569fbf1af674e4ca775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792ff21009d93a5a10e99d85905d2726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38705cc113a75049d151a571a5dc9e877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497265acd1be62395cc8f52ecaaba78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c442a8d56dd5438b90af51ff08aaad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e4139998576e3f5045c968a0af9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f767c512bb1afa7d8250f83da1cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd1fd154a70fd52495331727ee99712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1996c2c084ee595bb71c849cc36c1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7219135eb7b6025c5d91ac1d736814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e00f1269de914e03702ac6fce5c7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc6d4c2206351edeeb3714ec5613dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c30bfe010f1e4edad483ca1d00b4b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e5151e4c98c6d2502fecab3f4e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e4e25f24d51897e86a9b2413796219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db135347ea5d0150ceec213502a69220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246465dd946a2f9d1de7bdef7eda0dae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac103ab4e31179f9101c270491cc94822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17b3573e15b8c8c77bdf79abd6b4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0a26f6fb33bddbbe7d935ccb568324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca501554f3b258bfb030d5e2aae55a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f3273f104ab65a1339a96583f7d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004de0a487c9b34d86dacb2820c9e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90100d6837507c89c2bd4f5e0eae428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601acffa3d014bab6acc5236bf9afe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c963e60d0a98cdd2255a8ef6aaebd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82534889d79ffa6e0822f3f4bb20e52d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128abc3968f3b4935bc7c82f86010f5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea16d1f03ead055a63fb55a7206be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479bfdcd02cc96583e2906155e7cbae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4735a36f8ad3c19cf4c588d0113ff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987ce9e350993db6e682bb6b9bfef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd4aae318a9ec8f51866d0f98299837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1715ae107f6d9902f671599863a81b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d1f759687063b2e794b0efe577ccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b2de86d4873e29756b3d052944ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1574bf1a771dd9f3eff4aec52c4bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a952fef20d0f821463a01af3c7b8e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f151a043f56356ec564da9e1f24ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9d52bcc098be4c14f8f0415aec9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51897c1c3c462611a101c774cca6431145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5440b3a304d507231ab62d2163a8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eebb37c289f6811f4a0a51a2b98c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443356da41a19d15172aa9ded48065a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f20c12b3769e91ca95e40e45f31ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c08e23318258b8b0252a3b433ae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afecf7fe0edd6fc27bbd7e6d13cd3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b1a614a958c269a70e76ec8464ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ddeb4f36013a46d2dff45ae4552b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c8f0a0028582809e400183afede3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d1f729be2d29a64ab9e9296876a2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1306db74cde973c785e6243d176db956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053068967ebbe61c93d68c141c327257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f361b91d5220bc3c9aa3c1c3fd352558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5fafafbe2d999d587ca5db33621e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329381550b8950d95ea5e62f4d2208f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d1cb0aa999acecd2902e74c4c410e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc9bb981f3b31015149f161b4c4e2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21f0e07e80469d414970fb99c4122a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24025102b5e6822a409647a2603cfb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2089c1a2eb0d002de8dbb54b275b6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d036cb7fd412711563f360c099ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8556ad6a76e6d62400fbd56d06bb40467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94996257421420ac1c8b72c4df8d7b9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff46adf1198c92440c34cb6242b33769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2b75412968e005fd1c2d9c6c397d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d4a72f06c5bb1f66982f6b1220b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d841ebc5cf5e9f8546553375fda2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deaddd4156498ec003bbe0cc89a87973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88635f4f9432b9faa131e7ab3527e6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefca2f4b20f00bf36ebf1cfeca195075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8191703039c368676489989c561876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f445b1d50c687b27bf278884c3d7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f905b87f85f13d6b72021aed0e4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94171b9e99c67452dbaadc0e0aa39e5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e5c367c7a2a0e17939eb05f45aee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdc8733da6b32c3afd49423be74db181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef9710aecc45a071f520ce3a7af0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787cd37b64fd99585371881ece2c8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03064ccfd5c8df1327463b575ffd9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5aa5a1aff7da448ff81b1d59e8c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9673cd77ef346f11cdd354a79ff9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3afe7bb932e1a484033dac6eaa3bbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ab78cec390d36416a2ec62eec3b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147135097caf66a0d0ee110d62e58b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef40814d8a079810e6a6e253512ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308389b350f7e828e0c8514acc84fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69f112098b00a7d382fbfb6e5ee3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4d2acd36914406edcf194514d50a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a11406f2848db7a0660340763c21294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6371e68db45df11e540a1aa4e0cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b651f31fd5cfeffb64a18abe8de5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19753ff0cad228d7bc0a724232cc150c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5839590d4c8e88040a8ee1708040ca898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc078756ebcd2107419d25ffcc2f8f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1123e1a9e696615988db91e6a758b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7d492c21f61e6b87fb7ebe778adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d3e3b13a2ceb2c82275b7aaaf4da8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e7295aaf849e81868e9768605eb63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d568bb45a1f822ed699a60384ac7fcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9304e609473140ca287863410fd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc095451dcf8973ea8ac73b97cacff1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4318fbccfad4ab36383fc08c7729fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a0832fd05a940751d252dce10ac31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9cdc1efc77efd719f88cd9b06af21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932c69c870955dc58cce9374a8d5c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b9d1e501806b2c63c9f1a0286108111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359e76a130fd5f30cbde9cb9a45db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5306656af46df602f3c9b1313e152113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3cebe12daaa086525089738e0803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5d20ee558d746de067468a931960115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af030e36d865564f2cf6903425c2ead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504bb9ef1b405ba206a5c79b1125f56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28fa738f3c4c905b31756cf116d99b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fffdf08a6f6d120d346b259858b7c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67ce79ee5791b7d704ab7a3611d3d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f42fc07da9bf6ebaffa5d55692f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2daac9f9ae18a3c32efb701c049589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b2b82aee015432209938fa0a5c5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153816ded5858d5b8eb91e3b924066124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10def7e34e99482705913bfce742b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321bba3067239454a49eb9c19d604a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb6bfe2e4a85005b4982987ee6b5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1fb930ec84453db7d63597b31e17f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e72bc145e092e693cbef98aa8fa4f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f2366a8552203fe7050aa336eea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feda8b8498ba987372f64a5a4890fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990961c07f756113c4b5243174e1d49f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bbf21e2bb002661e56ce7e1baff91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92173ede23a18691d8bf90c415303e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d656cf1276f5c23b1e2306affb466d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13c28a4047e47899719fcbd57c4e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da687290cdc6794d52cf2d615503f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2df5881a7323b0b2e0d5a3554e1f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9018c551220d60a9066f56507d6c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7c28e34c8e9f7b933a8444b616fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7bfc0febeffaea74bbeeb57326d49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ee1b38b46e0a8e1f2891dd2aaa32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04863039787ec7df4d37e60efa55ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3494002f7967c1785d6dda2e527d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0cfb7754db7fc258ff1d563fa73d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ddb62c90916873b06cda802c604b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382620bdb92cb76544d206715fda46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ac1ffa53602c9fdcaedd23d13479148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad4f5f2845fc3eb12e8f2d6a638ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3654c95ff55dbd01d630fcb67ce7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692702e589e53e09c7c72e05972b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feffcf56e18e366bc31db9aa442aeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b8cd7a777f0480e8852f09b929f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86fe46f84ffc9b3d0ef4dd3908a261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3dc748af5f5475ad514411e491122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053350dc64afc9c1849710dffb82dc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ca4efc09b582ee62994488087acc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22a274ade765f1a19fbfa80d77949158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799baaee91fb916d68f3de2c6d698d5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc9c0234a9d87a9f2c2543d5336a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab657ae4882f66956722c569eeaf8f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e32302c430193aa178ce40bb4f8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a14395a96e4efa619cf5706c75288163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b11171eef51dacc8c9ff95318101164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5365f112e7ff457340cb045f30d72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382be91f24f9c10c7bd37b3fbd64314166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a8615502136331908f1e8416c689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033e310d06990b677c0381cc46e161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910353adb575d2020e31797a5fa6664169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0936b239258bfd3acd5d72360356170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9452e44f08b1ac6a46344b7ddfbd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab5b7ba96f5c0be1ffb838fca1129f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5e7ff4d77f4cb06977378c6295adf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48910d647c314c776cde6e14b5857dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595363d511be324136ef63cd83f074a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556b85b187496a29a31e62f2058709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbae72f9208fb9efe1bb37df969111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659291b8cd5ab668c069c9e62211d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60c3810660d2cd7c03582f4964c1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d517886d2fb0ffa374c95a3b7315180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72473568ded8df0ea73f78d5a1a5a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76248ce3b6d2d5fb7ae3ad086cdb217e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4a13bfb56cc859fa6ea7b8a66e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8c3fa83ed0117c9633be1b2fcb75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dcea8948eed53da641d4b57d6b01b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d8d61df1e74437a9ea7506a89212186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d679bca6df2209a00c3c4806c9d46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33138c51f479e6114be3bbd3abd7a50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2158ffdf9eb15be48d53df50c4ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b27294e69d61437613e74ca546ac8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac137b34e4fe2b6704b10efb865797191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a51bd856d0674f5463c5c7229a5529192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080160d197bffedeee35648b8b8f6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538f23112f8c27269f201d116fc9161194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742a9920ca8af7bd50cac08628f71ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca94f4de8f5473170384881c536f74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e6158830f15560291cdf7da3fc2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891227475af570e455e3c954df0e810f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499319cdef379e1312a8af98ea0030c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d2ab4c521708694cdc5b5f2fa2de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c171a81b26a4a245b2c4f3a53b7c3c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0cdc7c6e05fc1577862d4eecd931202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4485d4b12252e73d8ee1e21180744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068631bf43e2ee48d56c7c2b47dda095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494848a2f48b7537f102ba845de08c2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797dd119852d216416b4df1a93561b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a5614bee21d3b9a3c9c14f0c4ff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c303609d86ca1144f9184f50470a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae2097705f7df1f1282199e112064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592b7dddb13478fdc7f1c028ebdbf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d794079e858e6535da043f48157bb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731c5b220c4ee541aba474f6b295b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1496caa79e2c098f7704ef0586e3dde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3ee194428438adc5ac43426fbf97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300c9ceb4a65fea8ebe695e3d05326a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9488169ab1ff120a7a3410159240be3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47103a92f9c8ee96c3d339d6bcbe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679088bb7609ee47ce32b9d7d61c9d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b8234f3a8e3c09c8ef70b802b595219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111326e9e654348188d2c47835fee83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4d4308d466c0c6e5a989cf2223039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233128fd0372eb197051499f42b313222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968bbb4d166d335495da0fbf691c16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c06106a21fa978fa75be1f6a0d748224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda038fd5abc987b2bd484b3971f16e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d0c6ed6620ed547c648b92f0b54b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e533ade056010d33d9288cc7859636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55d6ff81aaa0fa0c7e613c3c0e3d48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525d198470f3402b2c6767a8d711f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d0189d3a00657e015863908d57e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e20e7159e1cc7b82fa4ceab21ed6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a2e56f802f479e95788e543be271232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b60ac30af890869407d29a83e995c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbdecd98ae521a6c58a82b14c8c2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c706cbefa302e64a5551558378bb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2774cf241a1d68a59556a162132f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493e4c2e4d54bd9f48193c863aa04f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db688edc01afc7b694b4f888c4af2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1b306edfcf07ef088559d1d6e036239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e9b6d6e7f4e891af33e37f0103d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f12aadd6fc26c84a9d34ec0e4d952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917c2c7a78b727e46ccff2d7bc4a5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62046342e020771973cd591f58f36d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de62746c77aee54b9eeb212850e06d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588efa642fa7ee593ec5ca9167221b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f32eb76af62972b9e9a977d15773246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa872bfdf0545a2a1aec06c8a859f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e7f14bbc7d7a41ac5d06ecfb71f03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29480fcce1be5d79c5701a467c791249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f576da3675db0074bd912e8458c09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166039e07d3c9447b03ba9558658654251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c7d0029589f0fcdddc83785bd8a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835b8210f92212081b8b2d79c886d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e155e4e0a725a522deb739fe61c8b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc770347d2191a9d7b58f7974381693255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d0f74bd340eef8498e0cd1a14dd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f443e02f27a120b98bcfa54bd4607fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879835e83dcb1054ce06a9ee937d44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f2615e550e3022f86727fb7b36d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c07937bec47ea54d90d78ea62b05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd3d75d686a7108578f00059ee60ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e443f03152a2cad55dd0ed2016f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a2e43541ad4386b54eba649602c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f40f54bef64c7e807fbc94157252264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249d35d1246f342131fc1480d77730265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eea05d4ed627bd99404deccfba606266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aae7be32939c4f6e42a093a52ed33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c11aceaafd3ea24141e4597c943a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154beeec6d5a6e86a07c59d8381ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89b6bce974dd9d1e06511e7337b1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b046062e3944084aeaa66e4f7514a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d0b02ac3b4daadf6cfce3d6c4b585272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a3b9ffc7413851869c92156414a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033552ee939da70305c42f1b0ee62517274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a62cdd68bd3609d27b6008f96ba0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef37884c31214c5ad3437f83be8ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62d7a3c908809f418cead77a36440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7748c882acd3bea835affebb24347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0475dc0956c09a97bae7b3a34104a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd1f8451869fd0e43f34b5d1fdf42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479d7cf9dc49bda8272c79b032681b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825fa3dfeb2ca44feb27f19a69b4c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6e65f96639f227bbfaf500e25bd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53932792d62a80dd0e04d647e8917c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32258a3cd77a6264e0aebdfce1c832285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10457b116689d225d8250f6894bfe611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df97a86ccd868c9b1d1fc38e9d87da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7989ef1275a9462aba419cf31d35a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89418ef485d9dcbb3e0b2ffcf012f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484741485808a7e6a47e1a682742785290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05756a0a2cc8f197f31899bac97d7bc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dc3bb9e242286a82772e555d50901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77fd4138a164be0ee55bdf4a9c6344293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4705e5c21fac905f153ba030e59d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6af8ed552a06135d2e8ce20e0549c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2042b8c57bd57cdc641bb8891ffd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69cb7b1d1ddac59798b64e5e63a12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c344719bb4db60e40d49a314abcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9224613bce974406318c83dac64158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea456dd2948608a7931cda9766b005a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509ab795b2ac1d261fe9b2c5636281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeded9866a37a6defdfdddbd9d816a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf70e358d6d516be5ebd102c5d2439303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d720c0475a81a7f43cb038bc7a96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea5f3064df6e3b651a752bc6098c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf112f6ecda752369d9c55c81cdc5ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed523e5fb28f9a17a4a58678a4d2d961307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f5956aa8379d0ff7e655e95664c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5762dc956efa06dfdb1bdce3ded17b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89350551201fb3e988fd9be1f83f612310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74433903b89612b28ba41c42e984942311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab62d81f8c08bee9e988f89be00854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60310884608785160275e53c5b8a343313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046ce96f0281ac334db3bb72caf549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a109d4618a3361923aa74ed85848f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e7cb59758c692cef3830f0d3199c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae273a081ef17c2e8254a24036efa6dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14cfdac64f3e311d21a47cceeafec5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2f2d023ef03718f0cdfd012c6696319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72c71d9ad54cea800ddf2b3ed678a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f2f990b9bc87c1c64855e5c4d1761321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc331f07ab8b22f54d71fa98da3498322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b49d8ee2137f4691b2de32a38fdab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a898863c1f6ff835182d13eb61537324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff17ae444cc3d01304ee5d0a5e4c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4829497dcf2533f7a7d43cd335fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15ba661f41e92ae54fbc9384a13115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1758ca270ff29fdbd7cd5d2d9727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f050d1899321445d6e715087f859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2ab874720c37c0b238f0d916764c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd113e84b7ee780e34905271996493331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97832251c699e3dcf4a43e611228c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c1bde35da9677d8ac9467b2abfa39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a924a5b7963c861e0a7ba227d5c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e1945101b6668977a3908ba7c5bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f9deb29b912c4cf9af6086308144336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf548aec914fe7da5ca6f12107005cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb08b3534f2766e08b605d19840832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28b726db720263c59f9aa93a93f2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598e3a0b5c22d72a753136915dfae8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3bbea93d5d1d828435a0dcfdc289341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239884319ce4ecb0222c9defa98352f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af3dba670e058cb1e4fb8bd13c62eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27caabfd29346054e07981adbbcdb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812ef52958209b4c2a80e4fce38d6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923fb4f005f555a7bb84296a219a66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb7901ac22bcbb8d245c178b459c93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7180b4d9c5e84abc7f29b537caeedb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e82e2d61293cbd3a0e91b027b5fa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e62338d6ffffeea88bfc58c146c0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772dc2092f1ed866d326d196c1da816351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b71b219c67d827281eca31f7a1c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a70e8f2a0d1d0381c61892e3189ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc6828fa49618ce3d69a4d73e1fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58365e157f34af54424deb3398d81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d484c9b36f5956483b5787e99804356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9e208218228730c6f6f55fb66d1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906d8c64ec08cf98d9705d7b418983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102728ed11a8b07e4f7d108eccb35e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466b07137d0a5dee69d1c99a1d10b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa9aebc20de8b1821b93a4886453d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91053f65b2500f2d477102033b8d44f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9ca549abc7808742e582177497d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca678a90d8c6fa9563d88b901b6937364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c17bc2f8715ec46c9fb1e6108366365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd042ae71fb1fb2d85fadbd6baccf6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066b5dbcb67c012afd91ff5ebe8d8c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45495eed7f06522c6dc0a9174cd2cbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b5079b3f5db80e7f0672127e4f143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a593fac0a4bbee13a7f5d428b83d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ed600b171d0900efd053e4824f5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5aae47428be171b1f594351bd11ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f6e05056fbfc90127e79b83647e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25934f6efe3384ee06fb9310c66b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7b6b89d92da164eea35ab4950d0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4674390191cb7fda8ce405305f2079376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf96e80c054e39d3b0e756b21d8858377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ae3d9413b21fcaf4fb94bb9653d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a1e38fc80a618afadec1a83227ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9720a5e54017190ca7513cba664ece380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f10f0ea29907f6a5f1f001dc0f6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597d8a66b0a636fa1dd1604f14c83e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625aa74a36cd3bc80fbfd55b05b584383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0288208a7bd22270cf5ccdbe65aa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83984b8e2b00be2d3cf4c58d61ba1055385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a7fdd1918d98c9ad3e75c337c0dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030feaf347f818a9053c0b9b7a93c63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4073da1ca452ce724fb5dddb2b4b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d36a4c632a213abf634e70825b816389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70268e6102cea3a910fe806928c22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d09ee2d91b1df65ee2922cb90781f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1ad83c194fa1c06ac6a5e5f70609392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497bea0f4a56ae1a2cfa6e092b51c2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60ee2c0894b7dbea26f8d86e2831e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400477bac5b6a986b28dfe131888e55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c4f04428ff7ed45085cbc100d324396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94d28391a58ac5eab603881b8c962d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8505d6a625204fb4aaaa39600dc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a5807c6830ce1a9c7e601dad2649399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64e11f76957d401ce304d0adac55e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac0c4e6c2a5abfcb1c243aefb22f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39d79f5e981dc440a612e3eb1df58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9f3dc42f331707bc62188481e727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37406f29ac20040ef142c04049b86336404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d0cdd9925272ed5e6b1a88b37a2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25991adcc0c2ccb83b08f9f3970c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f074942f055e08726b3071fd2d7ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5757b6a0b0f68f91bafa96d98493408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0010afaed0c0ceb4bc1aaa5354bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7332709fccb57ad4e8e27fcf4b0c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eecbe17c1ec8737a8e8d35b82719d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c401708d4135222c24620935c932412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635ef2566db8dac5ec2b6c87739b99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822444907ef5347a9b44e885f740139414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8b52666e16494d7018e58b7c9aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93866d92e40a23eb7a6db0e08d1f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15344728355d6410fd24402759e187417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d74ccb2114393799633ff8b80f3c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da1080766d3a10aa68fa40d54fea0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80b0031411bf032562718bf8cd74a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071580a4b834169fb6794617bcf7c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c37f9f1464251ef1f29294fb3020422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48ff4804253e993f20709be77ef8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6af2fc2a20400f0bd4fe4b8ff0416424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b002c66a8bd515fdae9ca2d860ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9f93d149311204e7b4ce12591c80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cdd0cdfd1d757c426f89557080160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93ffd9f6621f8131a1e15e4954392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a86577ccfc7f68aaeb16d7a21166d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52111070980fae8f011126a2368a88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e2583dbbe6af2be715857175f394431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56dd5ea185c071851bb6cd8f511bba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c530193036caaa1a464e9fe3a5294f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efec44c94ba55c6d9b161907781d1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6a5a1bf99225620f1cf54f9bb1bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b4998e6dcb74512bca282d3772b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cce91a9e3ab77525257716c74633f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ac6953e93db74041297c4915cf1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71f9fc2f50ec6b151e7ed0954b3896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeadd9c76100502febc8f7d352ced1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f75e7fc8a53c91818690616636e32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5893261e1915c3d6034064524eba6da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68d78739876f21adffc31eb21f46c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373749e74f69e1caeb8246c0f48432444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3a3a2941dc17de7ae9fa9f998a33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dede6451b3d48bf31ed1cb6b4e6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30e69612b8d40aa3dd387571ad9ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25de14075dfef60e56d3f9f59523a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ba257123a9b187c3b2adbecacecb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44509916784e2c9a735993a38e317450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efa30a5cce553874c336ac6148f154451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deca8d124e74adfe192bf6cad4c7f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca12dc353852b068fecc47000d139453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e13796b99f7cdbf58a3e6fdf476b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704d4e41a15c97b46f4113b9129c27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5bf140bc87e588d30ba668ebdfd85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044cd598cf239fab6a8fa8e7d53a1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67675e148e5235ece4f5713ad386ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdacb991092c8da5fa05d65c09efa3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10f042e08c1753c34fe7c178c9fe0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba829b64e0978d154a862e4505e7bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a4d231488d6021257951aac915b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b71396d44933e087c38e1dfc99baa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8746ff543a6912b4a35abe5c137e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f4e531e94841bc70a57ac67fbab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2514249073f12d333280f02fa126466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b73ca5038619f09798b7bc04b9c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4e38fd94086dd2681dbd83b551a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0647dacf2d1acf8882c5081922d42d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9dcaeb3fe1e82340f8621ccc43382470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438625767ad37593cf0373649d215cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623493c3298bf30ada10aacaf18d825472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746b45c408beba061e95fc6325fac63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883363985da1c69f2f4b2225c21d36f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00181c6edf8b2aafba4520890d3adf02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4fc6621867a243a705c0d64d0d672476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f56ddb3b3d4ff3b8630f0bec1619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16253f8822e5f74ce5686ae07d034d80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3644adce38d2a986f39f9a47dfc5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc02598bbc7d336c12c7f4a4bb6e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f72e8d8a154ee143a5df317ed667c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7672991938d7f7c20214a51c5aeb27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708292ceada18ed718ce5b1034f9d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135a4d1cbe73fceddba67f8e433adb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90de0c80fa38508ffac87e6b3e7931485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef8db503c0487d362320dc13d28bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7261c01a3e2eb9bc79f4bf767238a5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae033daf8e70b3fa51723cf36b7a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebd9089384a294415db961b68ff5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588368eb70406845e7ffdc54a660fc65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fb2805b08efb3f0db96f770f26ca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab0f09c44daa52ea004571a8c3d953492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44dc93cafa3b55a21e171b64328c94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdaf45cb4093c0b920efc2942a031494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85c39c3ac81a1f6b90c2e367cac25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582749ae21b830d9a5e1680d662706496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0801cc571472e7a11c8b0cf41d1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f8b36c974c37e4f28a1ead4beabb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ba1cf09939eacb9b6df2a91e5020499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3498772f273e0d6c732ca99e3cb57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bc01803c0dc6f6517701e4c7cec9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a638382af705668de98478af09a2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2777ad7ddf340e4129644aef321200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e612c74e5a8b27febd826cd275fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50509634cea9a9bd15226e59c60e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf432480bdbd0e55a7139d94108b728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f937ff4302c79e0cbe00f0d75dbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5db03ea8750ca0674fdffca220dc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a224a34b8f88917babeb117ae944509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f154978b24f555f7fd0420ed88bb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e6f6e699e41ec65170b31ab5dd50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f1659c9b2a475bb27d3054e49727512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c4145fc632785085e6be2b455563513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c12d8c910789e26bfee0d0b278ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b25e793abdd792b2d352b55666d2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8351c39ebbac3f6c42cae2da7e01f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2350e6a710441b9098a52af45345fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc6a7d40f61acb707097e063cb558518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfc662c13f1934ac89f1f2b886c5da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6384eeaa9c7535b0669d4ae8d1508f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e46d03cd7e7ecf6d1e0b05d9dbe66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d2ac48b3404e573ecc93a0f4e1e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc9f133bee5ff10ac11ddbc23855bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0473c3046e69bbcddabc23576f44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03620836df7a742412da3c4c36cf5098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf0ca663e13f1280eca6c00441605526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e519df2ffe619f9c359a3d5e68aa20a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220e354481c14f36da3dade4a827a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e83817af91f2cdb94818e0f5ac18f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8652606d42c3b1cd5c3d65bd4580a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e00c6694ae109ac82d6f94d3147e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a6a81b0d55364022e6867fa30e3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87b4bdd17a494f6c365f13f56725b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0040ab7a47e4309689d0f04ba010d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee395b11aeaa711c6f4a03238a552e14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f95400afdfbf0bfabd5ac4adb32b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919291eda81726a397a89cfd8a2461e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36f4f4285aa087322a210ba535a82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9878acc9e9ec359137394e536f9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479688f322107cc85a227801db812ba0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d7d2cf4f4e3799108d902a83ba996541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f2da73f1f15a3ed4d8555b752e8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648cd7389f32d83e35b70a3e5926ba1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93533cd5864e3a9cb0ced81cdfb09590544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc0917ab1787e4e19a9c88c859457545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61027d3fd0c2d6a996bce6d9634e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12a90fa5b86735a94a5adad905737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610fc5c6a275d8e3ed949c8eda7362548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f78a798b6847d30d5b8c29ec425a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d115ef9b9cf9a3f3b077c86aa9ec4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ef3643a70816c1199be1fe461f50c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ff2155128a4603cadd4de29118ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2987e0b4c47ec7e3962fae269aa980553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383af2f09d0dcc7e9e5f2525967089554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81866e881b160e11bc8f97bcab612d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989500f24a064837336220457226f1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02efab6e130208e5eed8f55b9ff8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176506317f2610afd55949380e8ab9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a450fbf2785eded8470a8ec7c676559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc23224299bc880b8a789e2dab677b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46201f32db35a7ec33bad9b20352b554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f33d7281fc584bde969b51309a6907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce2fe70e257da068e1470bf9030f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8c1e26b53c46c6a9c8951aa22883564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09e3c857f9fd898cb34b132eac748565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572166fdad56f2f8a4a9b0546fcd9b0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756185ba9cc2c24874026a07e33cbd53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651250455b9fa26e706f7e9c3ef921568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109f4e193f5ae6cc21f070912a4e5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353770b30dad7294fb1f74badbb000b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687da4643768b90d8e09c59cb059bd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2c9c759ebf8a016fb4c79f857a46c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592828f0436c158c1b057508b84c09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f75dc82830c1f09f1da57b1153255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ed5437744bb82c8ce2e180785825575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b80b11aaab8512258c93122c62fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf4fc61f5835b376920c3d098c54d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6ada7c74d1b45d3e0cee4b4b153c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0ce2f2f932e96f2721132c7fa267579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07118ade8ce608c8d35c28d578c41b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f6dd6fffd6721a4b45080cea4df61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e7b93e8105a33e1779b4d79f2edef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0f5931e5b0f1f57a47932465d079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9aec052564f904c7a8b288426206b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2948b1064184da617f58af66760c9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88d06d077d67662b3fee626e281441586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107620a10d4d7fc303e0770acc6461c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0c21734a8901c9c9a9962ce639dd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072729a5a7fc326c124194eb686cbfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fad0d914bfa887b6a68232229a1c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6380d16452db792a109395ce6e31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aaf8e39bd990e4056e4ddf79bbb4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213abdd58ba275ed3cbb783df338f39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b04f4056a70949b81c31107270912594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509a31f3f0e7ea8b9a11d7f252d5a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163eb500db1b515b0e7db77e31a4592596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ca03776082a02b64911339dfa3aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be47103bd586be053342af99736562598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdce8609e2d0585df67a22da7662de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46bbf040f354dd85ebed1a0a3423f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae5596f3e406fe1e6352ea9712a93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d7bd3f2372d626c93f9664eb30fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d359ee3f4b18a2847b47ef052b55a8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec70f620d391beca2731278cff458604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e00c2d9817a8eb9d0a639bd3427f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f7262c2b9b1f0156c7897f4365b6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e6f42f1edb81a0b69f5b68e371b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa7e8c571e276783e68c46aabdde2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d76ce6b0f940e9a325956ba9805e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7e18dc75687969544c78f7c27a20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafcf857b5eadf810ad6e42f992a8cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2d0fd1b747cadbb06218351192a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec81ee66a450205b02dc497753bef6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0eaab1e0d9d3483a2318700b6d3a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5a3f30dfff9f1e9c6728f1f45139615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3ae9bf8aed2fc0845bc8c92e0059616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e1ef58791cb2dffc883fdfb6455b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302377505e893e4d2e81605a48ea43b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0504f519a446a4427d1499141dbcf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487884c1f5436841924dfcd91c9064ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a15897832aa448dde8556d204254621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e76dc0337c6499a4c4b5c256636629622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f95af7c294bde423115658259b0db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d318e273a31ff80f18f5869322444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1aff24d6def557e93c1be1b26e05a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e44a7c736c14c1c834ddb5e4917e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5833b84d9c065fa869fbfea94f85b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c008284c664afd6dd478f5d689a3f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecfb0e31f271c9ae2b4b102c4d0673629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88a21722d8732791f3db058b849d8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f789bae76b64955d37b78c8dc4a4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554737e861c01d6ffd1d7d9786a17c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345aae0051a403826723747dbe1fe2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93293e41f7ea19dfbe432caa06d0438634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ac2c1f08944451fea2e8a50e12f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bdfdd427658dc1a6d58aae9090af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c93cf9310b7c0f901eb5677c93ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e07bbc0f35c48d37b8a7956a38c13f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d986bd662ceadb5bdfa7ea8d510704639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40d11f9f28da55756ab8f947e2f92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf09c4c11c4b4855121d1260d89e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357ff18c2a92372baa727e89552a96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932defc2243b07d25a76008c80f4b5e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc43c5b7a81af10d6ca133553776f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8f53a44aa91ce229a34f209212db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e835cdebbc25d0ec5d3728708f4f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576711855fec10dc7f47eb4f16b05c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726eee0149ad7f492453158d413e272648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e37ce188fed226b65a933f10227347649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28ad960f5723f147cf3960597cf74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb24c237b2988e5107f69d50e8668b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8df122efef3254858191f53d69e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d228b6ddcb7b29c6ba48af7d3959be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ed124db01eba99e9933fda74e9121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7b5228dc39db6ef1b2f64558675e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e27763810ee55f949a4cff21b5ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f512693f2bd05a6ccba5a18bf837657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841e7e12db3121384a38ffebab8222658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceada180e37739f412746e75e904ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a9921efdcd4d9e72b0d853cb9a32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ccfaffb76dcbaff6e5a55adbf094661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94c9c631ac19488a0068c8026703d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adddff43c6cbffcaa5ff9171df3580e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb679fd66c9a67428030c467a7dc89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ac6959657a7910fb8985e6ad2a4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c9c7bc808b190fd9f6379e3789f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa1be93d6ebc9d324064d586cebc51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54249b2c1f88ed664e614cf566aec853668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b4e44ee147476b47e310e158ca56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1e1da48cb2dc3bcc0e13ab0e26a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400bc90b07a255124c7d5ef3750faf9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab2774f1b7651cb359805f8b94daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b448893c02394616c26e0eed987359673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644839e62f730da95d16f231cb8344d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9566e4db5325bed4ee91306403909675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c266441882facbebc51e3666a605166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f770aec58d826a50f55b5dd8910124677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42526f9337b109ee44f2181e7aa4f6e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cae8b4b75d3f0656e659204564735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc6062f038e6b54ec0b28bc6c78e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe682c044ed01e47525fd556130685681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151298f17ee0cc7f56261700950915682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ffa5108e7dc1f2699fa8a44a74b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed69a4fc42b339dc0170169dcd2c80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9266237cd0ea8be1c994cd6f4eb20c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8556e0d4868ffbd29f53357ccd1dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eeef95dad3beeb2fbbb4ef569789f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b2b4aca6363f233c0c4d78451e8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d4d0035f6208f70a1ec23169a6b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5dfc7c03db27db4c885e5ce038733690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b0cae67a8d30fd6ce28c28fd32ec1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982417a2025a4ece6be695169dcc93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac456ee6389eebcff5b93243d77945f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811926d37a78d83d9590c1008766cf2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa293fb7d1e11275ca5ca6c24e036695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd37e48aaf642b33690b34965f3c3d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f446fbfdb6d7ceef30429e5718025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b4aef4ae009809f91953748274fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4950d8b071de4838bed9521c41e73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488b668b0368d484dc930cd49d532c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9b4a613a0bd5c177bc9f4376c8d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75fda40cfca9b23e7b46a245b332d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36fa450ae8a796fd81d6cd187b3fe6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb118dda2d51e8014e814de3ec940704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec007cae14aa9fcc0c7f21357b8104fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008037d0b559fa883b962049706a56b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610bfa87a90c28a26a65ed7f3691ba7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b763a6f1bed153a23ad28f1468c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf1acc1fd51cf65e538e3075814e4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ce56018a79c31aa80460d5eaa88a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a40fff90fc11d31184ff4021e284711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db936b87993d387ae776fe3506d181712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154f30833901835ad4c7d7f4286170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573518068d8a2f5a1cfc624ff83e3eac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4e5286a22b9a6a8f3066187daa0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f455a79545e59b57c7334737bed2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6a5f6d75e6c387e7f215aeee1e24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151bedba4bdd68f374b841cf3f1a3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8641ed62fc49cfb3cfd3ba27ea5b7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6cbe4378d04c107ccbacde6bc1bbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce4cad3bb305e50dc8b0705ed35311721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe3878985cea4702a57ac49073945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676945abfb8ba07f2824054aa9a8f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b729eb78b48519164816241f8126c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44194a3b6eb089a04f429a4f0afa37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9371dd96e1e6e6cf830df8a08302726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ba0e6df06e91032363288ff608b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969abfefc35ab195db06b793178c39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e0bf4263558c084ef0aa94693ea6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cafd940106cad6e4d5881fd2332983730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1012bb041a6cf5aae2804c941fa9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651515cd16a255930dea7eb14b8e194b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa47a5f61fdfba0c01277d52b106c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728ca0a9cfd4328865e6bef85c395d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8347a320d902c841ee198fe09e0163735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b90a86ecd64b9f1706b970958a8103736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6349f7533c0b0c8c7bb1a9682b18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4aa8a1ebba571733c7e0a67f76c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7bbc9fa4850bceac9c76a63812290739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f25142ffbb089691b9e41a19bb33e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce883ed9c018acf182367964105bd7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac0caccbde36eb49fdbf920bdced7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a4a3842669cc117b7bcb65ac0074743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677727d7d26e123e40a8e1cf190722c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ee413e842c386fcad8da71cb73b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313b89150e98b01acd9a760828df214746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b14162a133b2061da2b7a86b155127747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109c9046dc5e2cf69c30abe2d7816d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df88269a794f123e60c53cb0687210749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f06a908fef7553cb3ecc62739e79e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded096af5076d6f0342c3e839814df7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9c4793ddc4b98b974592689e56bc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d79534de79ce3e8abd959aa89c61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2c4ea94cf9a7cce69b7482abf7d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741164622e2e26026412ffdadec7b45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02d5261cb75f5a4a4811b3557f93b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7172ac9aa37ae7786e70765604b70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1580d010a946264a6028b8be3fbda7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946bc0c41e252d9f3a5c4c65d4345c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b4e23ac360346413f2da6049ddf5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ead6d4ba6c63949fc0587db6ae0b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b067c623266b04b33834aa1976f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ce47a8413b44d8c2c8fd7917330b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711688ebe6d7ba638fc702409c8070764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0362cf2a12a426dd405ffecd3598765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dddbe62a8391a84ab9d988158ea68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead0f01750826bf5fc8b95c9d27b6b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f943bd87f27ffd8090da016af4b64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96bb01033930e24dfb46cf6a14c9b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e736f8ae3f08f25bab97583564c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0a19fed76761b2e623a1dffa49c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366dc38abdfea0cb7ade186e4f4dad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a4dd3e928eb9252d172fe120e171773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f874fae555e5b6b84d734de738468774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb4d591ec54302a412789c9cde038775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d5769e65b73332d6338ec1baad80f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e1cf3dfa5ec0ba84880c009c9fce9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a46ee1de4b56958df9d7d115a671b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcbce2e17ed5dfb5b9bbca08050c1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f44546d215b2faa3d5a3026c53156780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c626152d55a606ce04eb2f124b3c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855ee223a9250a4294187d4a2daebb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca46bf271e4d13801696924cb92aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61233924a68447c4ac14950687deaf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aac99acb85da2c80d69e1eefe6eef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554b3358ff5091a0614aa2cff2e014786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb964cbf9b493c0622d5237bb3c2f913787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd44c9e334dd20095ca36a4d7a47e39788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220f3517a81641a131b01d19104ab3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6f603af92497219f92aab2005fd2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa0b9676365608ad424b6ca1e5a38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd9bceab8da000ccceff600f767a1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6166c8f07cd01929110de8a6dc427793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ca76f3dbd856d50c4ad4d37fdb99794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ace3540a453a52401f8d3c9009724795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eae4136fd498f4919975387a1f73a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb23ce364e31d5d23f5556e1ac854797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12838a381e895fbbb3877125d318a87e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328433003c767a0f568f9ea8256106f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fdf0398644ba4238320845cb702d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311500884dd92b1c23b43432d5cde93801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c8855ff00c790b4401c6ce8f0191f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a2c56b269d78ae665c576254b2719803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ac05170292fccc66d67cec843ff8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0cc8e5c94b4259cc6cd536235fb54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82354b2d0083ab3f8821c8f82ebfd84a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd972979bd6244d18ecdaffd084c1a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529fee511fd052a3ea88f90bcbfe5d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9db2660fd0e87f755d19e7447c96809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8fe6d9429d3d96cd95dc3b7b91361810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4dbbe6c9ffc700a2d8f5dbf7ec60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29d6ce78372a7f7fabd73713651d54812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d686a5ca6285db240d2991891d83813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b17500eb5e39163adef54f5afad5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61b0ff50adaceaa8aaeee078a2300815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dde8fbd3b4bee4de63893a2215787816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05317e932fba77f738ae8725bb665817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326884ff2fa6333994bc727fbde2a2e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec240cd044f89df89e22b32d41a0ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321399c2f295bae9c3381cb108b4e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68445e8a098e3f237aa6cb055d5d79821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a38ad9422102c47a4b0add465c40e0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632c60086859eb85cae2619f48d2d9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088bbc398d2dc99c80e9929cc0590c2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5047861e05a50f4e3e748c5e2f1a8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029edd46b85ae80ff0cc0a2d38b971df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da76fc099f31f6ed3ca9dbb1dea20827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade4bb3afd3ca7c90725efa86c95c40828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504713a5cd4f66487ab82d72df868157829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04da85bbe176b106ee054afc3402aec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f096d91c7e2b32e561d31abdc45a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae470832a71a4c26f66dae6eb101624832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be42a26d1f61fde8086c90958b889833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508110ca70fa3856249852eb5f252e7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8bf71093504fd5020bbfab94bc00835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bdf544f0492fd05acbd0ecf9739de836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462809b27f670cb5934fe6d1cc4498837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb47bdc37067e7d1deeb82197ff85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bb1f7418ecbda520f621bf1d554b6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb6beddbbc288330035213e1a8c891840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ff8f1005ce5579eba8d4aca5a9205841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb74ed1a0854c30cd3e6e19f64d26842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e47758f6ea64d846b01e8019cce6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a55f2b8e09c70c22ecbebf03a7b1b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14496b089437b44ab9b258f6c8f47b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e146b732c41addc5bcb75fd68af17846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab1a9c966b912c92925fe7c9e34f3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389f3db749c0ab45423a82c1431ae3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd26671be0ecf6ae0b0a763240aa9c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a97b48a5522b4866fdc964c60d72850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274a46a15ac683da62080527361e54851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c16d3b34504c1d32fbbe0b0c43ecb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72992fc95cc172c3ee6b3ce448945d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804465dc3838b468095c7141393ebc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58f7ee909fe01e7a3372b535f3ecd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81cd718566fe7bede6dd8b7798d27856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47245d8160b86f395527f1bafdc656857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe4a8d0bf05e29a236d715779884f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853428bfe74d30a9c42ea8b1b2d018a6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c42e47be9b0fcb8f013d48d70642860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61441ea0b915cf3285fe10247eebae92861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e4081f3cfca658fcf3039acd9c99862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc49be2b265eca033b1f2ebebf662863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e12d678ce0bb12cbcd8bfdcffa9f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a9910b6bbe17ed939678815bbe8cd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5fe0c2f9dc05ba9f62f6e53d2207866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cceed5dda543718141276fff371923867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee490430b66511a2f4cdc2e8851b29868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b24e4e8aef18a3f5539d380b3c175869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ee9f23e08acb7a61b55611882b5f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3bb9ae85f03ad987e7cd4c0488b7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3811c5072d31151effd5ae9213be9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c16d6de9a4f66212c0be7552a83c9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba4ded603dc7c4928e4cf094beff9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e71a2698e28af3147f74556c03975875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38929ee186968cb28c178ce3169d276876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16673fc660ef6dc64059a51fea0ffc89877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf44b89aba518f5deb34882ec969f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e0980c6c61461bd7546f1ad5fdd9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea18a663598aaea56d137a7cc147ef880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33368ab51c15e227d004d94d0ba39881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489add8ef77b6ec4e094c3f0434a5d03882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba9352d223a7094dd3716878cc6b2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7892014469d1c8ee0fc4f154918519884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb23106f7c1ac1833bf7ff543e9698c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79951646fffb4f8c205835a0d714c6d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7146d23b00cf3b5e5d8d4bf9e7b429887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61499c7e7546cc2cfd63f8bc66af85cb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ddca7157109152ce99ddc22b2d60889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d42f2238d2cb9c7350438940571f6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab2292596da69b9a47d7ccd2be0f7a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb51ec4bdc08e0e2ecd5025288083892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a0ff4cebd7075507ad7f79b575e94893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088e1811802d3bb634ac390139bbcd2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c081556d0c920cb7fe86fdc215c074895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50bfe06130b7acffd5ac54c962ded896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936fd2f361e4fac572a5d0edcad795e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699274a3c7c0d2bd6e1947b91f137663898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75478ad9e05b3407f7f2a7e6beca091899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea62d2a32dbd10e28e65b28598f0c8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5a6c5ee1bcaeebd090212acae441901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e57e52ff67f72797d4687163d7c3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf80e922a05626b1b108d8962a798903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ed0edfa9190f2036868117fd8ced904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10ba169054b82c0ba965452ab1e26905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08f8ccf7f0c26e964b8323d9b8655906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0160b219002afe462932b9bfceec6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fca382e2f7b5b06c62b0ae56002f61908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e254d5288e6a2eebe460b3b6921ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35238c43c62702e77e214f3635dbb693910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a24a0003b5d9f55c44db4118b328911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff323bd831bca978682f43dc06969f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8950cbf5968e6909dbd44d33cc189f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f509fcf91bef33c5c842d3e9cc25e2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6a2fd6e9ff4c83e1dd4587c9cf8e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437df7b1a38cc87ae34628b94afd1188916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1501c7bf684158dba5c7e66b46711917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1661227b8ef3b1aca0395515be7ba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca6c2de0944206e099f1fcf09245e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76334db7893a51c8f230f374e0bb50920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfda97c6607b22dd74724b5175f4ed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea5395b10ba868b6c69f5373e2c939922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca23ef50522035ffbe9a6c76bd6da9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd86a252063afad675eae55e7ea84924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce65cb0aa9d6ab49d8c3c6b61e41c0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255146fc9a027e5db80c648804ccb3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825e1a87d28370357dba0192d9f78c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20eff4ab66922fe48cdbbfc9d17b4c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bb7d55d615d6043de0687c3e01fe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f8b52152fd86cf4df73fab29187d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde048ba8ca6e27f17e25f062d1c92d9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9b684b2013aeec858324ab816d22a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987564cb75e55a9ef5d03f8416c939a5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eadd27ec0c005457152bf04c4c495934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef600db662c27720fa7e33ce55aca4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730a2ab9fdc05a1d88aefb57c1850c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ff63ffb4cf4e1f09403651bcf187937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968fe4f7961c34d820bbf5177c26c96938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc1fbbe4374bb4fe76c4ecc2cace6a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1ff36635212e165515b791080e8a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915d54f3b6c0df718db079a1cfafd1a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178785616394294ccad60b301f0490942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec613b13e8a5e76f22ad5650b36d08fd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fbf84872dd7be6b6613782807fd3d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4621f28d427f5181d93c8ac1cc398b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102f22dcb3d0353861921fa3c91d81946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6b309970dd7aed2c3df8c741a439947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a785d935578e958e9a70ee635cc9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7aebe62bbe003564a9afa724cf81949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4335639b24a99e0da28d3b148e306950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c934ce312ca36a9c7007cb88338f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa7f2ba7e0a44aa06701c9ddd5d37952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e11369e05c517e024a8af4cd03e2b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5452a5ad4a90b9c09927bb19c25000954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a86eb36d622a9fa5e6ca519f99a4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07928b24d1a3226795186e404e1bd355956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8c1db85c2761e1fdb975bbbd3fd2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dfc449735456bd2a03481fcacb0f6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5985b6ef92c2a7bde59614d7f1d702959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f4d05253282973139eeae1742d7c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff426254d7327d43b3cd9654dc5e2c2c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171814e28b6377db20e2c10e35db618962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475bf8c0f0a1db0553acd71aca19cf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225460c608a266626b48d03dc652272964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f449a956a0c02a72ffffdb930747965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa946951c9d6cce7d3f91312ac9a5bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60494cf4c5c7050b326921f8e8b97967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5037fe6c3d1d0df506c61a122f517d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b216d2506a48eb75773b3ae9630ec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c3b0de2f25e646ac109760ef7c2f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589cd823f328785c2cb906078a26bc3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b06d8f1fcfe73f46de9fe381cb46972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc7cb82bc09b2e565b2acc29ab9523973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286adad7f42ca9c873e10093315299974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9e9069f292e699a8b9672d1e74868975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba453f61ebf112c4386caf53a942a4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1458183452d7c183b01ff5aa74ae977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781f6d85a20896c3ada1ae97a8d4821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122728881d9cace92a686dec8a1c6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e82c4b9fd10b3de0f4672214b068ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091fb11eb7f83d3360a035ce0ec397a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09316578f1d01032e7c73dcd0c1cd625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b947026ffeabc6c6a36e4bebc809a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518a34b636e0f5ae794e7f216ea2087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad65e65b2ea213ceca17c89e25a8408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7185eafcfbd96c285db4fa365f13c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e58888eaf0d73b5d72878ddb1db8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de18e849ba74b8c7ac52b55f757d5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398d367e54136d7ba244d77b911fe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca3a3ffc65fafdd618f636bfef01b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e0533055bbf152e610e17920693d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c647f4f3493dde2c6e804a5716bdb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3652d92afd88f2347f4809e4505ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acdafefd2d0a9d69214af7aead91b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d22e4ad6a550760d4bc561c93f4a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076204a60cff6befbf4c528d3ed5004619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718aeb532c4fe95397fc6a14c607d4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e17996db004f0b76e5d669238a1cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9db2642b0bb90b537ea508c5645d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0bdf30780e0d5cbc48165715bce0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa025f8c48da9604f4a306012e793fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5c49f186e1b978f77eda5b38e5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1dcb9290a0225cd0abe2ab5fdf6bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba501afdd3586c63dc82383a69818bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030bfa57c1f23701a72f5c9ae00fa3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5b906e602e7aff29eb6c6c706e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7ae457d24085f600b5752e4c7d6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2306ce72cbc5438da63bdf4b2b93b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973601819b7891c7bce9d09309563dfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3893aca99e180692c3998d0e367633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4b6775e1cce3e78ba4e4d53cdf0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4a6276ba605eab8ae84b1289a18d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea421e011079194ceddda349b957cd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439adf7cccdebdad6e931d3ede5f38fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd53b05b68ce01fae3491dbd0216638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f32aef5e7982712caad3d8af9a1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6bf6a2db6d6fe112e925be5de376f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355f3fd7ae94ef6872ebce847cb35c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd07b14246c761a66657a6c254198242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e37acdfd37e1f2c5a2de49a828bfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984286b10d5f6ba90b23ff2d612a4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb86afa8d797c52ca9469a4de7b7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92af66c816f53df2ec88845cb9e3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd71c3c0d9fc4845497f1875344a4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bdaa39190990832ae56f7ac97cdd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3f2be438f6b77133bf5323638e1bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c25fd9957a99f4d8fb38e1c9cd3b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13996ede44f7088f1135c8e93593de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fcaf55974ac3fb8a9c903b2fb613752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d40f09e697e18ce639f61c8f1cb6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c07592981debab25cc62e39ebaadc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217013c4803c746456ca6cc5d84b862c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48ece836022bae6e548f25cd521f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69669a0eda01e68dfa1a44ad7ed7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a887cd8cdfa07e9e02d9736d81bdd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890979cf4fda06d34da9c6518658031d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e9466684920b60162fe62181bc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242817b0c568e1b8d9bb9269603c9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dbe293e59577afb2bff358b25cdd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9753c0cd08274b88ac94123007f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5c9acce7fc5d7e41b26a43a14548264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a55bca7f1b3a7faf2cc2b46919f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c9d126bc122012b9540f9a50e0ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f1ce77e631e24fde6ddf8546681a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984352d0a194b4b46ce613464ce7fd3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3307922310efd0d1521608a18d06f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574772fafb07f63d70db4fa820d4c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf8a39cbbd4ea52d463f04e63c1e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e6359444e73d0896f17630efbb6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891e27a95b7bdcc4696e57cef4ef26d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e7d91ba8f8393a1acca4b168d62274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bcc743968a58a414eb862d675d9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3dce73e710ef39cb29c23c789f7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8dceaebf5b7aca896fc31a34a2e3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adfd652d7ff9a7cdb9c97c7bc1fdad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80e741f7a09d94c5e22eb9175ba5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac07748246d2faff6d6d91de7582e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ceb40d09715f61867c4b5e779e92181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9d57fa334f7544355e07f7933fce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29dbe81379c2abaf5f7e65f634a6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4757d008a19f81bd16ca0d51237f3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9d1aca068ad5fc7e748cd11de59985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbf4802a0adeb2f89c5e18ef7fcef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b879afbb809b3862022ca95543b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61241eb96ce895881fd3c48a02a52788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b752b5ddc28eabf691aebdf83dfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f4e43ea6d5b2bebd98c26e38a0f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1a7c6144511b9a8daf3fecf83fb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30362b2a61dc04597d5b392044c82f2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ee866f217061097ebd4671625d4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f482df2f07463fa148893466f69a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240accbc308805aec7d649a736a5b5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78841d4e5297ab5923bad95ef5dd45896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1e3c21c37f82640a4e6ae4227cc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f276d9bfc6e6278f6e5c4ed37b1a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf18eeab7c6b21a54540f65367dbfbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf33af028c6c1b8e3e34aafa71e4193100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c1d6decfe89f2f01737b03f8e15c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a31a3601697181383e20e94d999f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115077df3379d1bb7fad8c96f960cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f0ac84fdb917af60d9457930da456104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e9903b66643d4b737c30f986f74b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a44e9e4ad0cf2f9a4a99a879eb82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef76b7d857ef94c8a6815631fc05e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62d96ed1613caf9f67a072bc3f7c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81fa9db8d052068481896d236ac07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ea20815001fc95e1355c9f8b1a97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501cb623b424288751374edd9751eca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bde486f1c2a7ea0b915d0626233f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2cc81ae4a2ca9a02797ee3872b3b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262572d1ca10c054eb6c77674e54cba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0789837bf25bc86d506ea7718b554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a40ccb2adbd1edcad9a039be0a12c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf23942e4220064b23daf4208e9c8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928afc24d52448cc08531ff7d0823d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139829e10a74b7adbd59bc4b3cd01f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073b65a4c7d3cb3f9af40e6d82ab12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c27b2daa04d6cd9ae56eb807714f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b53ba0cb1cb1e3127c1cbf1a22dc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163b08eed90710892fda4afc53a60a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301a87392f9aa516994748859826ad9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e0663a5235f21f9ee711399546ae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0518911d7b9978216f1ccdc8cba0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d0b8b19560b7d55d85fd7a5d33a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92299fac7119b0912e3ffc912b3535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d835aed02ad35488a53169433131129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d48a2a133e309b1dc2995bb0520a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eecd5732971dd036f1e41f40953edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf252990f0818392a46790346e43df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ca9516d0c2b4b1289f3cf0607104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2d4c4976dbdaf038a6da70ad69c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b2ca124781e51d9501659aeb9a7eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3c2cb97b1af9985c2918b61cf519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21abc80f7238bca5bf87f9635e7c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50926386920733edce359def9573a013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6879e0084c4d47e2595074b2fda6cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b00af497ee249c804ba3b0f50c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41185e6bb12b22a9f626b7e310fd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ab0ebe7d372bccce1647d8f61e4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897d650da1107d05cef08e6b04e09a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0c53021463bcdbb9c128a25f1935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0507663d140fc77ac3b4c2ab914b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc01b7708c39e134d6614811e4cb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317afa9e761c4b7e191d00b863f0ae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e30e6169ea07146ed177226222059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99259db06ec253fa01b82e0c27fb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035da37c8921e64d1d756e7ac39508150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9948ceaabbfff91ae4f71813dfc81c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31035ae24111822015aea87d4a866f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf0c9d43ba78d99daefdc5b10cdef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f30914183395a41b3b65d5ed8a5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5b02f0dca701726e6901d684dd82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257d5ef8f828d7f0b0b4e938b5f9a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bbf1b46708cc39787d056f47259a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5dc11b8498b9757f48156cf31987158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f18a63df97a6cf6ee9a8b5e933974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e2153b04a7cb50d1eb8349f165c37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee67144ad99890d77b3278f4e294237161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222d9c7850c54eafc150fffab61cea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdfae4d29fbdd96375dfebdcc678b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f949cd8151e022a24c65b1e5a7b520164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14ac5d4815c36f63c43c8daa7a4faf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0dc1f9cfbd3e116e34f394dfd824166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18336bb3e6afecf3c1751b9c0e6fab2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5893878afec8948215f7d5077d749d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f8ae5d51948da179a12bc34716ca4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d44475c5032a699f32f38371d0eaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b40d10884f6e2fde6d455484aaed2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b01759c8bc91046e5204b54d8e91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caa64f0d67b6a007d6865c149dc008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a24ebf351619f378e641192a038b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebdbd9d1d894c74577f76fffba4a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514746d71e69aabcb82d0e45ab8f17a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b965019f263eb2e1c01494226d61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06f505a390cff5d463d1b56ab8956178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd1407a66cf964225a25ae19d31d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045d099dfe3a39a5c7c39f2ddd5d83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7a11fae607ad6c6005c2c0bbd48e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a13f6513f37a5a9689123bda70983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775c310da2f603641e648ff82d0f49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b1da9688a434cf02c9301a9c0c8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2e03d6906d1331968370fe1c9d46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b12572ce3fb52be5f1970d0e401c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c325ad30c572bb2a6e55cd19a6838d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a7bdb478464af849954356bca7d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b7241c55d097a454f0ebb93fde3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af5179ddf2a1496dc90d2b6ec94db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06fecd20fcc36ce7778eabbea0e532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800ecd73b83f5144c193192b91c3c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa78d38b8f76dc3d58ebbfa168a42e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4355e058d11f8ed72931471fbb6f6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe69fa20c855496364a1063351927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858bd1abed17a93e5b7ac00480c15f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f9dec33a9ab58d4a1cabcdb3a2f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314e9a1c47d99eb19d669588058c24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9496b9117722385dbe00f42d8789c0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb974300aeb3592770dc84fd2d7907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6f0fb1baee47bd62d1cce11ada07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd05af7e238ede1467b437fa33dae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc4057044690491ee89ba4699dd48a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829451c87e72b3379eb59971591bbbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b68d4131c5d6929335d589b88aeab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8ef201a07fa0cfbb38da2f8be801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3ca579fa4c3f99cf4d935766407d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc32e53b0edd81390efdcf6c133e3f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e3603fb4442be91334e47bcb97ee5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9590ae371d41aedfe5ce8e5e43392210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ba9f6ef7d0478a867d31add48100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80244623763c8260b74bfcbfec41881b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba29082261700b3a75552d33a4b2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814b72543a377ced50c3fc0558de9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030859fda981bcd9fa1fda6a29fdda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a3d0e789738dfdbbfc8d5067ce34e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45774b9aa45f5e125d0e1e1a8be2cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91d26b640fb6f63978b240c364fe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244256ad4a630c32d388f2927a7fd8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7b51a5ab24d2d18080833373b11d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c5f42ad45aa87534d4431accafb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af647e3e6d4714c72cbf04bee474628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ccf94ba602ab9298b849f34b427b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5341b53932bae1d373451ffe90558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ea8ec7b838a2a40852e81a6a3aba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fb470fc3344ed7a2f04a6fc6b1bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3d84e938038a2ee3670cbb779f72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307f5fe554c2522e795628e25af289228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66965111619c62bf7c7601da60b81c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778509c95d0318e237533c79f0e0719e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14aa805746e3da82ea1d7ffa8bb11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402d7d634cb3d7228ce8f7445a40b13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb5e1759554bca39177af2906e755233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd21351d95961f4d302418754a35ecd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe286c1fe7fdd052a0176f82e384aeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e832633f2007130953470e5e95e1727236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f5830638bb0fb5e962d4c50ff96f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87734d5317b7279f61dc8261b99e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611833f6dc2feb5078771397e8a2a9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc513d570161e160ba66e0145f7795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed589a9e008c419fcaf12289c11e74b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828f2ffad1dbf7dcacfdb25d8c07002242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56de345cf7096739fe3a5688ba962b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4b6106898feaf88628efefd9f010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27d54491f8d96cd8619399a6ab187245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970847ca1711f09a719219a3b3a080f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0ac50f659dba880f92428ca862b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66827c8b4a2dc6e71943038fe719c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa49d91d0e61e8fc6ad1d0c56f36c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b257cdb8b88494b00b9b6ee28e833f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2862feb5d7a4d5da841c886c3f94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6acf2e06694a037ba1e2528ee22b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868878cd0ce1c7ce2116678aedfa0b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1fe8fc3da363af4d95bd2b68ce53c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2b77ceb155814748184794e2fd251255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abffb15308b12fdf8262415117b249256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095db3eef61583d0abafe16ea58064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3232b6d996f804f70ed1fcf5f6717258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60aaa5e0d1cb06b732777a92dd38e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107001bf88c675df591da57904c49304260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b1c4ee3a69b74363d6c6ab1757665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99866e3b499f9bd08de504405080f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8a19e6e6f08e75968552b05d0116263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54603d0103ad3444e02bccb45e76ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3606e3c56cea8832278bcfe2e507a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eeff664db4d7cc870bd401dd9f76f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b183e1e9fc19ff9d6f27665fa97d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ba8b073a4b966cb942c39a67ebda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae838e09e9b5cddcdca7a4a012e4231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564afa3428c6c3afceba43202bb20d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc054fcd045dbaf7d04bf594142dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f253c55cb3a7121ffdc5b514f58b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6014718b682e59d7c01850f5e6382273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d7002e79552c21d464de86293627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4c7e73c5c487675c475ebfe2ca133275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300811b23bca5382c47f7c57339c0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca671a794acc5fca23c9c2537552a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5284d0469687c48eeab30fe1215c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfea241b29c26e5338cbc499c0f12d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af32045b111071f3cfd25a44af92b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97988021c0d9d1459da29841459ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8058f8ed309b86e7b018a74c96b3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad99a03ac1bbaad8966df29d81a87a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8ab50e7f4b1c6f8ec2f6c9af46bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770190458eaf2beb83eb0de17a6644e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936108b4f5993e51ce19099679aaa7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e7c0b52937e0c4e4fd49a808a7de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631175584e35cebea0acbf67f3e3767288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303bad88e92af501410b343187248a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70adcd708ff8b2fc6f72b868246b846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122271c40705a94f381ae3c9ba1322291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1da38409512480242159143288eca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4e14b6b0eb16071228f60dfac791293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9091072f69db038391bc0752be7869294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4368a77e2fb3c085648307a1e3bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc8f41ddac5d127edddf3c22a55ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de254550af29cb42d626cc6dc046f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567049a3c6c2e67e0d7f198635260262298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9fdae85fb52bba93f515d479c198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89df3e25d958cbea71f1950d3126de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130792381733d8b0b81d04f0f96a751301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086fee9e9d975886dccb92e5e289a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace35dc330354e26fc9dfc7fdb3cbdad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc28d720698a2cd084860501a02c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3007d29ddf87a3f813a963ce07cfb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399aeb0c741a505e34171c73237f6a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced911267553bfedb3a417ba2d5545307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24bbebffeb6f28a4673ea2715991c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2a06be9b0c7b9cc3289056122a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484504e45c935a48e7f71d16dcfdfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d41fee281fd7ff6baad281bd74d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ef5ad4dc559fb04d4bb00dc64e6b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a947e6f614ea76f26341ed897cb3e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943a7f71ce0c1ae351a50e69c5bed2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c71fd9816f8b2e641b2206adcde0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d09eba7bd6f29851b95214823d082316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7967c66ff046f9f6d38489abe403317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969db51b2ab2e1ac80f63dd7b91318c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf19fec8740fee45c150b58563f5db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4d1bc996fa4deee6469c7842655e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe5e2d0bc8b14648afab10757c9e50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8218567f218feafd1032fa20b8762e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614da053910f82ef092a377f679f994323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926a1c4e7c8924c5c6a4f257f97703324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d12293f89190876589823e35f75cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a91677e0aaa193dc988ecb5f4752326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee88f09e6271ab31ded6b746e4656d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994838ab6fec34d0a7c8a7838e2981c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3b3b357c671bab3b8213e128d23f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd07677793167d496ef2acfa79dbb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9473873cfa750c933320b3ffc745dfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab605fd3fcef12d716791b0f32153332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b8ebf9a981b671658fb2307203f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d245f0e53ab7a844bf4d1472a9589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc7b1de9753adff1638a416fdb084335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb398abf673ee8e73c71c3165b1e05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070471c11f94cc8e5625b313e5b7179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e3956c3983f2a06ef7c00eb3ef77d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb3feb2bf64040d009e767af4a7829339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcf27efb4c9151e848d7f3193256cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3014ceba9678fd63dd5488d33bcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe13f8a4337cf7582f0c68ab1a6fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf37988de84de174c52ba9ae44a3bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc167d0f209b69c7491cefa57ef05bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd91577874d648dd412635e78e893345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe513ea83067970218cce25477e63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e31f3295af08457e277864139bf47b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57345551bfb4e7663f4b67e10e454a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605acc3f3b53b69b1a63175b90da46d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a556afd2cc1e8587e0dda28c0bd48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecab1fe69e539cf47b6574e0eabff1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b3809d826fdd862b8ac6d9b0a5b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a50b703756c2498c8d5dbb5384bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b5441ab46d37327d7ca7ad2ab4cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a5f6462e02538af04a03a9071383355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e232f23f19df27e91bf64ea973e0d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bebb6fd39648b377f140ef6988c4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55836d961a6ed1e422cb33d7886b071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a237502c59a4cf6af91e1e648868e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89f8ec20c9e30be71e7d8013e4edaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3ffc7e9b4ea64010d47e08b39e91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b108738de213c988cdf555b1e3fd0f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7acf62cd39e710bbb0ad8bd37dc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d406af57dc02dd7aa5fdbd5ead09dd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75de4a45c74d013958d1df00aa0ddb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91d44f0dd849f99f34c8289f3706e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d7744512014356290803f596d362367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38026401c735f1728a681e8b22a2d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f666600c2e72800b3496c9e0004b8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b71be8431cbbe8f5c71421a6ea8ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2070090034081dd7627149461981d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b4ef73d907590d4e6a6617e83f2e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e8c1563f02078bb8230d19753522373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ccff9007814d2b7abad2870d3e57f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780d023cfcce2cde2a53421aebfbc05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8918c06346c75647b38d1e4fbe8713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87224fb1a3e5afce5cc0aa911e22a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d927b69222eadb944756865f0fe48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740b5ddf6cbe0c0f589ea26965830d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d954a8ca1f844c789b58223a289ab56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4417e063ec8cdccf56a26f966217381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee128fb434ad486335fdf9837b5c80b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca36f4b85b83fad96d1bd3dc563de3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9572d848ecb023dbd8aab74ec3f3955384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22630af7836115707a8ad8bb2262f4fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3eb6a8ab3cb20bedc70345bfa493a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5614b7929f4e17c4f7ac38e6e8adb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638700a27012d495066c0e164712db9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f618b5645b830badf97e69aec0bea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41969494d34c889346f165e212f4f3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106234e1be99e19451f8483d630b3d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588cd6ff59101399126c8c1e007f53f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739673ab502400171a1bf1c265cce293393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6db50d294115283f5efd6bcc5813394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2be27287a447e10b6213db579bd7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a098822f365a3a3ee5f022ddf074b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0dbb8c26b038d8b4c13a54d30ab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3504824f87070bc929231425ff2e0fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a4e04ad1ef50ec155e434e4da3db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93510a7ec671e5e8694f52a5624490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6bb398b26cce0012fea856a9b458401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbac03064e2b5cfcea032735b0946c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30faa439daaa9348f107e3edfd0f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b3a6834dbfece40817c71be222ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23542fd20ff0e546174bc8a951262e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e878ee28bf6ac0b79f23cd1074ac6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf6737d39c2c1bc5c60a57e51a8c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc02a06bd24c4bbede77a258a74c35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6807ffd3fd614baddb7fca84decee0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80194b0c3926035d1342b69c2a37cdef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c2dd665306d9d133967b9480495f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b663f76da9ac102612590e2022e176412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0be1b8f19bd1059726da00fd8144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3026064f45ee01c95775ca4cfb31c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969083baff85df0f774888430b10e239415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8ada3d43a7eea73a587a8aeb73a8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fd7ee460ed66b9b6ce9854d4a78c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971bca08fdc272ae7b517b18d9c799418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261309fee24db30ee0276aae9a07ea4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad55eef052cddca1927630171778a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d306fdd374fc392fc4ae10127d34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce1e3abe8ac36ae4c7a1c34d20653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf0a0589c8b8c77b238638d0730c28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903586fc698fe5688ab0293f47ee1c42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd522446ebce0f3ac21df3a0c73951425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0489cecd6812eb810578e10339885426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d996b9e7c2dc908d60b7758bdd64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da15447d431d74c4e076523f6df2c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6a32bb4e91046a50545fbc84ad25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106812f32e6ff4bb55378ceb6bf2b39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699536df1e91dde344590d0b958bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba248f95be3e0b3e491392a8b14df1b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6788177c455bcd6d14332279acd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1086a339798db9539eaabbaea060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cacb82d760bd76b10dfeb364ee411435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee95998b587ba6a8f4742af374145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f773ce42fae92a19ef5667586d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb42b13c68bedd4915f0932796189438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406cda573e553af9aa2d629e2f0c986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59afc33b0fd0d4177ce6cfe9c4c41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787812cce5c458b0de50be67ad4e5f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554e066d295dfba1a1104bf6c378c01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b70eaf8ef6a77cee5d2a34c4baa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f679a757ffa39d2163cbfd1909829444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201be4934ca73447d0a5072c9f7f66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942d6fb0b5bdbfbf665782de0a2d86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d39c9e1ec679d250dfc1bf5316f6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beff11767be5642f20960485e9663f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bde8678d6077f476fd73e4ae224482449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cfb73bb8df5e75031085ed86d7517450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374515c9861efcf015383a57d74a5bc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611063558879864bb6f9f1f33c76e52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda1535208202141d7ca2f251fb0902453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9ed81817d962034e36f481e06716454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c67302db8c30973c2042a8d28f5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fce6b9ee0531b9767f6a6f958fafe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa465f7eb817302e2fc60e45b8c8dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb9a7bc3a6e5ae5e688ffa8642074458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9220085c2d938d1fb405861a096a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975615e572936a3b361059af5b933997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a37f4ef81a6b6afd4fc7fbf68d01a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0591412b1f7542308ef89a89a97ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a021707fae90607f916b99db53a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4d408dc41500f0797956de3aaf21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531af11e71184914bfeaea43a0da09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0ff0b608c116c288a67350ba887ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998185513cd21deb4395b87c9981bb27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b78e023502dc1c83c4d1923f9c961468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862239a418b41fbadf46920cc9843c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d638ef71248de742ddbbd22576e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500bc630874208407a2ade99d48c346471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f5ff20ed8ad68df22c4cad7b7057472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecff6a86a3f1c553a68cbf06869138473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0be442496f38cb5dc22593bd1627d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0118bdf143ebe61f1044d9c097e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914dfff10aec11e7a7b310b52009ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f4a41445d7e6257ae0bf502dc9c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3c84619b586c0e982a6c4e9b8165478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3723bb558f90801d65d15f901a6eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e825b1f82ce810fe6dde67077dd5a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa64e712ebcb2c563c57af010fe7bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb19316f14d2002d1b9a052a50b9ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c0485e44b19be1b401fed5b40488e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b4d304009c7d7ba2df39159c059e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af949cab68eb81e766287ff486a64e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366886b42bead6ba40882debed4d2ecb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203159145a260fb02f7541e7ad59966a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98710c48f125e5218fbd18258b743a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e4ebcd74ff40c9b1b8c152f2b0fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218172167e333c021eaca93f96afdf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066189194a0b739ca01c3a624f63caef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee3f1999f4155ded11e880e95b36e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192372cc87eb86968eba43a158f5a362493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b913945933187aaa8ef99d1ac02c30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20774c66395524d26bab8868c7127bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc2417cf2fbed156fd42db48839af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06bda38fcd8e734775752b239a3656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c258ca4a67721b2cc8892f0135fc7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf8778510da1506fdf53f7715a8d09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c46cfcea53b0e3b64d67beaf446ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741560d389912ae6b4e50f548d7f2776501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414376fdd091f4ecb69889a43922a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c08136ea9cbb501e967a1bdac62b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c18eee9fe715d0817ea9bfb43d15d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6fa1b67acb4d4b7ce1e1aa6fddc4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382ba092045ceeadeee06703ff3f824506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a85a6b866c941250056afaa6945de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659488206b3beac7bb283c8dfcea6e2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd9ed63d7f5d09895075cd1534533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d184f14b6694045dee533848678a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495dd9e47e4adf91a87cb72b701141b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caade84f1a36de2ebc2a42432b039ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0e88ff572d0aca4a275555bec5692513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfb3bec79c9ed53bcce8cb31c9fbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8454f68948f6e9d143773119672b42e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da3ee626cd963adbf6c6163482a6b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ba17ab88fb4336d38b6115fd21da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be20a425d88ff8a95ce3bbfeca211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a31018cd7f100024f9d1a9cb5dc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe68a008e1352d2ade2b3ed73e033f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d72b35e36df3a460650efa101dda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df819674443c41fa8d8fd64f34ee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6087599341d6c2032aa37f750ece8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02d3f0ce418a6521b1d8ca9e8b16b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88c37514d3964e952bb5877b78813525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2ea5350f0341076a9ae856700d20a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e274e7a6465f4f94e18fb8ecd46a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc9c6e23eb43e2251b8830fc4598a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c0b7e676440badeafee23f3493cbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab84356b9bf2b106c4677492c6ab49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa5cb7e80e1ac7b8d01d04c744fa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490f68163753c5c5b21026d5fe5afa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f64ec0f767cef69d0e4de195743c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933dd2a710e32fa06a895f7215c9241534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cbbf351384971e4a5b9b8eca96d9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1fce8085fbfd9e94e45bf3ffdb55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b189502d8ebcb071dbe3e725b2b363537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0ddd1a37635680fc004e0014f5f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f05adcdb469d446d5c8cb52d33ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5cb93233fe56fac053aa726a6e58e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222fa13810280317b71b42e9e4fa80a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756ce7dcd9b43fde82ce875bd9688a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca19119b98c9af343436683140bf016543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f4fb36515f3d3d5cc3db12b28276b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de82b0488474818e4578db28473f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd2c11773f1960031500f002b617a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a75f02769272d9a1f5a6e9193a179547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e721822a9f690de420f8aa3b1ba54b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f69e04df2cec04f78773534f9cb03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637b8c9327496b47d5f2f56af18ea16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd375a129ad666e47b99e957a64f76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab5c3db196cf903729fa406eba572552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc0a988732564534f51ab12bb0fbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069997f7b7d91a3c4ce9401f31c95a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6164b6e1825549ee9387494345f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee11f5317de4c0eb36ec3bb77edce6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237fb810cea6badb1a2a1504fdbac10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d9b4ad34aedcd7b0aec081ae1684558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cae846b4d47da1efcfc7fe5ad5278559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad532748d5f230179b548e55d40cab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c99a8eef4f1caee09db922156f2458561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d5b0b892c8d3095da7dae4b42f92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3234fd23e7a24391e23545df1ac45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704aaba687dbe7229f1741b9813bd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9119f075bf858fb478a26c9b37fb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb780f96a8a2aec71fb4f09bd87367c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dda2d7b318a1f6d2b2811246b5c26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8845ad2666ad69ff80cce584d1f4d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b1b30f30ed66bf2ff7338ad6a6b5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927a6c1240b2bbe58ad3e925dc4771570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba7d840048535363d46689f57b41e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d1b31dd88e83185af70bb960005f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6ed0b5ba32ce6bcdb6588d81628f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6855779573152c9503ad82456ffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c152bd7188466670c9e43d8eeda6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ecdc06f63697519f0a4992f191f9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd3eb55582660d2aefbc513576b653577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d1c0e054830e16bc38b50f87167f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c714ff72c3f12eddce6ca058e67d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa6ff0a8f528316861e3615511bb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30a67cd430be14946378dcd0e6c0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b39d3ea2bac96014baff540fd0b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e9bb2f922d5fb6ba54892b3533e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192e3c24c953ce4b35fed42fcf82f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c275600d83e29723a2a174078c7e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122b4a5256a4b96a6dea8031a757ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd12175ea4587a96aca48fb933c5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eaf1b338c5f748d283dbef14320ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e95794f1fc5ab9bd863df102c2a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e0d6e983bb9a5e3d2410b46fe69b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba594d08c1a325f2883dd0df813a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a5d8496e0f65ed7faedebea18ab3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec30a155af3371b337f1dcb6f5d5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee8268f90f9513262bc8a7a26f7c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ead5650d56d844e656d5e4ccd4dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10526f9d55edf99e6598a5b91c1a79f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bacc2403cdc8ed0bec58524411e348597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538b1aade982ef27395a6221c02108598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d820a4c9701c5cfc08c7c077f72b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba95a5e4aaca99af05afc8fd02cdb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84639175fcf4bcbef072db83533c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010607245da184073a8cdf5f1fc9682602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4eb8c59a2c923d7a1388d19b3adad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410218e5ae11e648fec66c3a331999cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1650b7e70e5ad95b01f1b55e665d961605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61443820aa43aaf0566aa402141692e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f0d2b64feaed8ad6c8c9977f062c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7fab4ee97c3f5f960373c6fccf1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943de97da972b70d6e83b1156f1cef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a944592c25c1a167af507ad428344610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af579fdd88d3abf048955ce5a14f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b2ba8c6bbe75a0184afb9bc63479612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321b04401623b8d9588f3b868dd773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ee4b1d0ff7c86009759199de1f91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475c0aa4e117f3dcf0d3113330d05a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2145bbdbe166d13e77a99c322009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa974d46edefaae61df209d8c7dc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ccf1024f0ec7831ffb451cc353165618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d883961cdb9e83b0fad0f744c0873619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830828559c0dc8fafc4b34d3cf458417620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5113e8ac07755155f60226d1ffcc264621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a3d7449800f8a1319c969dc76593622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebcbf017387524a5026d3c8253992623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2172d6a0b53d56f33660a04bcc5869c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7820f8a7d994f1da177c9d72770826625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997648dd8395a7c41f2efe429d91c0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c152cf6c8b6d54c28d9bf99b40b87e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed79232faca75917dac7379fa1348628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9accb7b973195c05633226991768629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cec2cce7a3b0bdaf9ee383cae746a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e862dfa9f041b22edc5050373e07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559f5261f7465e96d0c21ebe792670632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b4e2e47e938e2da0cdb01bfa1f3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a3819aba4a8c2bd49ae13c43c04b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0015d0e04fd3d33780d586350183a37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dada4e019219d1480074a9b4f98fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f93f49308e21aff901bbdd76b48e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c88f1cbd48a407eca524e30dffcd13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e095795bfbdd0460d5bb0b5e2092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a72a77b5d70e6f8d079a05b0cc70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b05c30f2b71db3c59186137f3e3e9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b979fa210986ff884f12f82865d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f237c6cdfee5de971da7dcbdc2066643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7202edbe944d493341867c48a5ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf258cf2073aefe34702647a200b21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c00b18531ea6bfa57a70cddf04e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932931dd2058e5345b69cc47ae3dcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c131689707816dea7f4124f86a8906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99adf3075468bfa00a1b3c2fe65396649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593255b3f1723d91b1d4fed0f35531c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db819c5bf8b619a6bba60588f6d5a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11178616b181d235d757ee623ba11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c394bce1b07a78fa4c9d323afc1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a7c92f071d33218efa77875987d7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c214b379af56c1c92319e6af7cd374d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe7208984e5eab24d9cde6b176b26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40138ca9a97c725b813077010d959ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af9c89a148288ed37cf002b0c4a8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be882d8d2bf10336947f3cfd5f70a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602decab7e98442b6430b5686255668660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23833f7f3a65c39b914815b6c0ea0a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669fe6cd3aa2fdab277846da1e8985662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779747b2387f9947f654a5c062adc08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e51ec08b88488ca81c67d0790cd08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea27b817986d81dc050b3cb56a5ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6df5f24998fcea8453941ef38bf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f540244392f6956b77b901d935a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52982ec60e4a93e2badd51473388a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86c0c291d3716183cc1f8abd763df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd8670ed065e1f88b00e2c4c2e213670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f312510208a715dd607399c0de52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1474adfd5de7fd8249cebfc988d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b5d0205d0b385bdf0a7d75e3d6ce8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5026627e5f7452d456fd2b102a14d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b9fd036a6c3550ab3bb1ede15c8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d1abdb7f766d895569a50e60b70d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4401c0b252e5690e805f381f7a999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666378911dcaa877988551dbdd16cac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b846323394cad3cd33328255251e69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31496fe6121681fca1ca6d8e8cc0f1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b34b8e973fa5dc866d6f13a924bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3fc6775a329159ac44c01fb0cc9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dac5ad3647ddeb8ed586789d6e37a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f92834859ca3fef5bc4d2770b85a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58662df2306d4482dd92eabb29d0dbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f168830b85048c6f36321bf6bd916686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611eac484077f47f6c09c606b6a83bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa511fd8a50fe43dcedae76c8fb84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6ee43542fd203f881752f68e95aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260468d845c7afcbe124655b05ff6a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac5ea29bd8dfc67353cbb5d90aebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8326e9ea5157ff1cc2d01f169edc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa6dbd9763cf59548b477c2167d228693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5f3fb5643c5076728888720226cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a7196d21be5ab4453037670a4a64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f9f5e660cf1e9212ec5980e1aa20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe3ee0fac9ccd72a3d06e9470287b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30dc38214dabfc8a830c8038c19da1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6266da7c1aeed10f0411187c3dfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fce7b8a6bc9b218aebde9f3b52621700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047aa44e8209d5bd14a8268ee8ede84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6188e4abd528fc0048f2ce2caa666702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648c6e44585861169217314dff8387703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1865399f60af7541c03e3050dfa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d40a607094f254e065261fec4ddd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5e4d69fb64e1ff41302725f7c1ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df03d2441083ab620f265fb4e2bcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ea97efb91a317fc5e3f9c179996ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761571d7b1c63479a09ec637e5b63bad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4477185d88a5004c232675af1d931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ebec6544367945f60c1ed433f7e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11458a99b58889373ca64d5b364fa3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064ec40036eaa77f60c3c86783c5a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587f3b0f2afad9317c30fa5e2c20a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d21f592f7bcaa32d32e7f14f62200715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476028d72d6c5e88141ff84578d9c348716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d19358eb6e95faacfc201a7fa3f6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0fae97722b763c66d0aba16476909718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d17d4d46c56bb171a39cf62382315719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a413878b6f19c52a4a43a98300b8c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc42a132bacf2a947b9a8140d9ad54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630feeb47d07ed647e127bff247e76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807497ea8d95753221d564676962c5ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502510b385da496669c9b4375b9f00f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b4460e9b5a0e59a167897cf30e51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca153df9bfc491480e59a9dc14eb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd9b6bd721e836d4839bf3ddabaeb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b5de123d8b6bd95533f604eca981728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131935b7b4f0bb7df16ea8f6976883c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbcd926abc11327812bdfe51721280730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ee898a1bfb4179179f71703e75b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f963285d84766a41fad4c0f4d055538732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a9442d810c17ff661544f0f331cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775bd57e5e21c0ea032f68d8cae4ab0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0f5ac0e8094929ec715bf24bee1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad918818a22a3097d7c967d3513cea54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1b1af5edb96f8129deceef66b92a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f2d488ee05a42ec4d2fb102858b2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d817b261fb23ae3d5b1c64b19ef71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae69f03840d7c23acdb02df6f9c3de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477dfd3090856750a5d62fb097fb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8da3335a01747461a09a3efada787742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989750b7d24396ba20a9ebbcb65a8cba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847bd8cf8550834f4317d04d02c412d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292e97456393ef2787688f524ca684745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0d7e0f20555c5652e80ab77e8e11c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a293203d4f4f0d24d9f7b0baec20be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074d967c3cb0b95d3a3e79afdd2de4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab576c65d1baef1b33d2b1c024894749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa0da3315126679eb38df94a66f05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff21186fca0686c65c3734ad266b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec96f7f4e36c40128badc9c76e39eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef1a92b534b5a392621cdd74a151c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cfb679b967826b0f2f689912c6d21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6aa80e3f3a1756c166615886ae5ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd7a545b4d093620a3846c0b186ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b958e36498bb05a5e27ab69288d001757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6378b17e831c25ca9dbfccc98ba1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfa6a14b0633a933579cf9b2e16a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7737b3f28d0e33b044d223e8a6995760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f8f246116aec571be6c44efc3ad1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517650619001104be94e5ce7180568a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320f93abd675d8454a6b7c4562af3d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b955fc21f182d4a1e0d66e28a521f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ef706d651753ab26ca784ee6b76e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6828c8f972885c7a4e7a27f290dc441766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c0bba0125ce67fd10999c3d4a735767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7b4d01328d2aef7f5891b60eedb7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce3c32f126982584b255267ffbc875769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ce7b607dc8b8ec7c0fda64453065770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957724c99a89da9161e0d80cd2c603ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63622a123f9f3ee4519ca8cabf82f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0171ba844ba82866db7808f1abe60b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdbd942797706c14a608d3e70b2357774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775bd0461e81bf46b9336b82844a1e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a2ed7c34706a64b11a1e3a4904d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949025ac95bc9146abc05c3b2042979b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e0d2f9a8177a53ff10801116cea5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e7c82ecbd34a4013bc3b5606873f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628886fea7707aeb8c76f54a4799a56780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715ddc0d97d24d5f341180165fe380781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7ad0ce6c3f991dfef12aea311814782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08dbc0263d37514521d32b8881250a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa30f9706ce1c0607cd9e25cab567784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e08567c118b7a42e7f10c52cd1b07785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e878bf29faf6d6173b33dc8e1559786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347faa648f8d2a4e8b447ea29242cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603516d86c5d0cd28a626534f0d4b3c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba469d67b64a08cb52588ae678428b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589dcbb193440c9e7ccaf1b156f9e88790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77500f2d49ed4432189a9800306aa5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92790f96421b65450ff23b4dda2f72792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a5259451a81bd8336e1de837a8f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd2e8416e7233824248292e212e3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686672433b3c46cac1419a1bad5de49795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140fe1f38e6e337768ada3332c9440796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb35ee852af5e77bb70fdb634617bdc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95a21a9e8cf1c20cc61a20de0a2bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aad07a1374d46bc8e38770abb9132799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc08ee6c90059c1132092779b68135800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe5c9be717c7fe54b772029bbb2456801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b7e7cc485af07687513d8b300191c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28e92b00b32c1658e5c3c62ad6bd0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f038e4ab1cb6ec79fe2cdc27452f6f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02970983b1d1845894e8ae1a703b0e9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96919f705f31b392a4de96f9e1532de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa441fc06b8f85287eed018fbedb028807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea99b8c9504267cec1effd6fe1eaee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbae70848b663355f29a9c5ce73659809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2504d1b14074e77d1d066ea3aac6cad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc36755d116c19e3407cf55866fb3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2e0890b8416ee09e7dc73895e0c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178f4ef956318ffa8074e3ab18add2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ffd0e6f27bb15ad69ce316cc37b4e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d0556e98f925b7075d612391bbae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1bc9c5670bd93bd2d2f5654ccf658816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722126297f0a6ec45dd134a7198aac4f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f93b877d03700eb6387c71124ae45818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835d2020bc84fb5a60edfc69b0dfc9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80a4af571a711caa0a08f89c4ff5c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c85dc1035add97f58b6c883839d35821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c0b7289bc1bf26cee299875c7b9b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c41e66a035266d3d00eeb515f82f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929778efcf21eef57410cfa750ed2e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179ac6f2eeb06e945000f1e10f3fda825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61ced9ce742257e5b93e89d3f0a19826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fbe5e1fed006ee981ec8f8557d06a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac13b27f51d1f143ad60d0a8f5dc4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9906d3f2c5a36073be190b1736fe1b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cdb2dd7b35b99bd0eaf258aa13f76830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb9df63d2f714493f97cb92332fd0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e13882efc011e7b889c668afaba0e5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4510677dfa7cca37287820babe764833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981131d7aa27f1ea6e3ff179e45d67834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081ef3e722dcff70970829c62a2f41835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd09dd85871d085d69cc9b7046b09836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed5255075b167029f51ce4c90ee5a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197af9f523d1284b25ec16a2139019c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63085e692212b137ccebc9e9bec012839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f109533fe4d2b1fe127cb55c978bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef9b60d29d0d253043cd7eb8afcd2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913e97b01ef8af918c7884a6c402e89842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0920c1918357e66db9eb4382dab28843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d75f28d993bc5924c72cbd6ce3fd2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526a4edad12187e12b40f5476eb064845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c85530fac625c4a18bbd0df30004846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee2cf0ebbdc8825fb77994c6457219847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c827ed80b56c241d09b5ebf8ab5cf4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930d001a2ea8244f2bab03b65fdc28f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc895fd4fbf107ac520d3600aa0cb860850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1abedc52b483bf9ca1236871a8165851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e24d9a2af90b613d7597d388905e4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6820cedf1944de9384265e0c0875553853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff1e28789577d573af2aa6cbdb2a1d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681031e6f14da41e6b449a7764d1cd3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1249647c234802bb2f7fb7747ff2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6d974613c2d436fff031a1cabe9a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba9e5116d8bb5f90584ff9c1a6b89f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985caf3f3e1a8332df06836decd3fa25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b07cf6bc26bdbb0b2e0116b9a33a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830ecbc85dbb751c235687da7cfaf5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869291122296a6294e5df886f8fc9953862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f81adfa3515ec31d0c7b41d296912863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd504b73a3487b2e36296295af315864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb15e5fe130481c16da64e81e7b82865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70b0864d38681f03495b3c6d9fbc4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130eb641722a76ec5b91e3fc390cab0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e442365aa9f342f18c3f5e4b0732e03868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587318abf5de6ba6dc9698a42ebaaa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2c7af1b7c33edbc31f783bf16f51870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a63ff557d9fcfc7de14dcf076ab4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d77220d8a78b653e4575f148df84d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32331da674b0553f61c142392fac41e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27d66b22b76d5e51ed90bb2cb82f6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1684e95cb4ee8f5ae1663a4f5312875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c2b509cd0b41c9b7b91b1f0927678876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ec0d2a17f67ef7f497fa824ff0c6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411ff8195d67203a536765ada43da0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b1776d3b47be524b6e03804494ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016824123b36ef19b3d2668500a26a9a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5242c1cd46b2a4747be1f0a326ca7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba60c2b34608cc7582b0039b3257b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17250fecaa332190c9a37c48bccd6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a940a28d800688ba29fbc76093827884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc02fbb90eb879c14d6f1d958d33d8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1d9f87eb122e89e9e6d70703a00f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3791acba90aaa6a35299c3c8c76b76887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da373d4ca2ac670cb19491116c3ed033888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b2a708e93c11a149366824cbc519889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77948d6cb0b592cf51c28a5a5ef06df7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd31fa12de39e5cad4dfd0400a38e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14893ab7b982f05fcbe0ba658b6925c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719525583ea6456e081d24a7d690d1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3a41e8f819039d8a1c7b0ffe8495894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64afb15c24bdcf200ca08db49915c2a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac253701a838bd128fa0168bdbd4068896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f307b70ed1a9e52003f4d4c128697897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc71aba2e46f6cca7d1baed36ad9a8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ae9a25abc1b12ea207ffbb73514b1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3428deb7e0386ca3adf100f778c8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b4f8ae1400fe8122afe004e931e23901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a284768df5003f51544a49422cc09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c51760663d4b5fb08b66d69774cd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070512ca7874f21bb8dcdca9543a87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef46d019dd62c2fd978c92afe7a9b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af3040cef7660e2784c75ebd61d385906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca77ff1fca2b13890156cde9c6d30b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8cc1b593704a7c131729ea0a676bd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d69c65c1a2dc35ab42fa7c6a490ed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210e3fdc7601ef60c07fa7e5b5ef37910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1482cbb09cb0f177cee7b3e8fc9a179911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1fa77b9639da012d4dd3def41d3c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ddef1c8f6ff6b4786137f9791caf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaafe380d4fc0b924edb4e382c12f12914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a573be08892402af6f7b0fd22e083b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069fc4048855340028d1cb50d248bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730bda3c13008a78da8ba04288cd379917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d78be036ec8b1ebe219507cae287918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4eadd2fa0602636ef276f3217f8fd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa11a8d197b19e551de12757fbfc35920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7898a3ee18df6c2567553268cdd9bf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba1b0120a4377d25c3868a2e418f94922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b405286029cf778d1130ac91ab11923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd498c2084f332df1cf143fd7a35ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c6272c037f27618a3c818acca32b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc8c4ab67f044fa35cdfc4596d7cb2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01bd4c2509db8ad8348e0ae59c312927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b994dce16569bd115048a296b291928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced094d91c96644da90efe457169408929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521203e7a98da12050d86107a422c16c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee9c15f0b875153a50dd01e378823931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23cbc9bd92ffd308117d8fdd307c62932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb04f11461b6966b405ba624fe78e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47331e2b9a529959c1ee8b7e402bc8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475546b60e620d218e4b8af2bd0b0a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c9bf4357eb51de929e3b0039f973936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d8bd527ae7d996a01e1469fe44eb3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96803d4b4b81a6d8ee9b2a66772288a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dc697d39d92d5e41349c4c5551d94939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276a2f9eb4b3cc1d905fae0a6ad5ee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c57f2c5516f15b9fdd3be32033168d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43ada92dc8a5dca4077034e341771942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5431417c380de57d182c1f98c6ef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cd568c732a9b99a2baf29dcf0b3d3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaaa6ff70ae9710eec257d4924b269945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79648ba3302edef919e5b508843c633946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1301bf87a99b80c95347d3de1a9f85947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701dd8575f11281901cca8bea2bbe27948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bf20afd4bf5ee5bcfa19522b1090f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3413e35b711e6d4344b453b7c36719950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f0a924b6522d07b76d77128fe437d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db5139f1cc6ff0d9bba238f02cc222952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4fccfc3ee568d30bbe4cc6eb087f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886ce708b38868561e618142a36729d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e3e93bff2748b1d69ed434fd1ff8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce142c24d873d6cccc386f126273f5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ddfaa831e4b4e512b31f7cf18e4f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b22dc003066fefe33cb0aaa356adf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b06a1d0e48fbf45cfc12f0036394a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b07010459715eaf5238ed91de9003960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6777467ed83b432cba29f565a936e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbafb9ddff6704a54f56726b04836b1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7593bb1996eee8d81b4b93f16593ba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7ff22be10328146281c626dbc7dc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf504707f0201571b0eca3e3ca256e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116709ad17bb43799cc292a4017d2b5e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dfa36936043cf1b79a1be51b47da8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53005fb353980d2594278c28db3e91f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dd68a8e284d6edeaa189d5d390db2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6037fa9f614e02a7d77ea352786dcf1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef0b4ce2b2200709e451b057c03cd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e573547a149172599ad72ab100ab71972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02147ac3098f57bcd60a1bfaa4242de6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff2629cc4d2716943a4c96e0c931c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604d5ff23674b56a534ae5592d35f2c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5df31c9add5a95b76dbae4ee4eab7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28c8faecccc3bfd6460b6c1c52a95977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>