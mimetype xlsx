--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902ebb3acc7cc97c942b95986e40a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af30950313dbb1ce3b07b3d3763e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1347d2be13e5aa8ea475da87d5bc343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49bceb9384559fd75120764fff7594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828d736fca6ff6b92a8309f5ebdb57b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb9f954ce32fd73362555734acf0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd5824f66f0234c30d357cc7430e597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcc9b575b014cb0cf04b99f7c89a3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e541104439ff845d3fb388566e381809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd79db0ba3fdccdc764a2dd44537d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404176c704a0b1d1a43c6c6351ec9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2a3e5a060fe51e166a42b4a6917812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf826221afa35b3a268fae40721d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474f408d94d83b982ff80609fba20d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430bdd211f380293778c7cb7a44040c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85610ac83d8d7e78caa188629ad16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5145923f8977066e8f6935ceabfef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728201981d03b040f20e64b647fb1d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28835b4761ff5616513941c51bfb333819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ea775645446af241612affe7679a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee147e9532e15d657abc93753f92f0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ff14a777cbf653cd94aee0dfcfcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392177a4ae3d9ccdbf7adc5ff9058f3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745eb5892646d893af81da3a326791624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d2f2f04b3518aaf0619bb6fcf3b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824704b6f9f8afeb7daf5ee13a64805d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22529bd7b0baae45ed1eef1dcb85fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf18de40162ec393ad2d6b0cb3ee8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c7164024d5070ea1e53a6f3cf37629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbdb2a8b7e5f3d7d2fa6593e51cd9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7c48a08d3f49fccb5821621c34ab131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0027e638af41414b4b33cee61f5a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add24170536cee601256e30fee4e8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b48b5431245a270f18a6c5ca12a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b7d21963145dc6e9bcbf537e895c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f67eb1fe997c472c48f8af7fbe3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513e77947076b8da109354dc4283bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba575b4a1cb16d15edf156b3c5f30238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a911676ae7653722c1e70897d16f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0c3f56e2d0d7c659cfa325d53b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b0e1e351c584fe295ac397eed4de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b04f105a6779cc198294eddf4a4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c58cb2d54fa78eb4ec2e487da4a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6e158cd258bd2d986c24e71fde6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead026def7fce016c4bc245d73e9e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de56cf8e37b4e5279e03f94ed3f08446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832c97fcdfe37dd9616f2ca3d878a9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133073a79d357657aa6e1511f29f4baf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13522cb7dd16c7135ab2d659719a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857cc110b916d33cf581f1507f2300950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4b517ccd83da7fc1fb6f48e1110851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213df0c1cc3b4c838e0ce7879677331552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca6a8b4958483dd365d97e27f55c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262cbbd5d9cd6a1fbf8dde0c3c9dca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324841298e76e84d3b03fc6c935019b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0dd2baa750772acb60ef3bfba8a5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563b4874055ceacdecdec978e5e93c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c3ce8ed1859b64eb35210d13f68758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021bed57130f77713106874a4ace5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32b513cab04320558cff4fac88b7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a9b074729c7e8672742e32a556c6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f361b013dc3a5a7d71c5f6aee0a2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ea6e0be4f9b7e36dc76cbe847809663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64be5e13e72239ce2f3538a3f8098164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc7b4597b1956dbbca6ca79030097765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3c0acc4b55e1d0ebd255f09acbc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649eaeea67d95c11e7f270e18e2433c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069d034739373218a4643f7f7778aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea88515baaf6d291a1fc66cefafadf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247e780d111d4ccce716f7461a055b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c022df7209dae8de5ad129ac01d5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e930d0f683d4c395b145cddc33dbf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c210f5fa3b8112fea5170c52f9a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f9293027bd90b5177dfd8a9d0d2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5ffe0603de97d0b8f2b2caeff65875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8e7e1449f928c77fb6221974e86f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516afe8692713726b98671a9ba7d1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89ca364fcc4c03fdfc68fd88e8c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f607c8660b335ce8ad2f549a77e1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec231fe308d80f8b4a890218d95ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe7cd93912ba077c312a7bde3a33781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c60028db1ed6ea1519d5977f540582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f136d284a862faade3f8abfa88005b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5e929da03706b0191061bd7e4eba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac729d4a48046aa72679cfec0c9bbf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c588db31891d97fb9af72a58689c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac38358efeaf4dfc1eceb04baa5411f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35556cb0078a678ec8f0213a9848249188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e880ce9bb93139990d0bbf3c63db8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee4aa9676b5704961808f649ed41690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb7a3b64ac18e77e7ff7b8a1a0b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528158ffaf66ff5715bc1ee303120e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12419fbc75fbfd64f3edeb36a8be024493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec505161058c9416d125542f01c0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16763b00ea280dc9afb084aff0cef7de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb66a0fdee3ce7be2225f071169c6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c1070ca834cd669dbee0c7c3baffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25e0d393db9915cb800e1ca88de4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ea6c2d01db2c15bc5bb814cebda999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0b4b577426cf7f20ce66319d0577100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e0af482a60af816124caae836219101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c493ff4b58e71d2dc8af9d7d04ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e415aaf4cf46eb92eb96ff645a830ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5706ba9ebe4a9708feffa2023e0e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79084087906664ea2e61ebc2db2a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4023d19eafe5b2ecfd94ba1e0b60e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeca95fb453527514e356087975176107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b825b7541885344cf7f6c624badc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706741349c81600f760584697e14d3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952edc936645214130198d14b6cdf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a6d1e85876a828f16795ec28551b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfdb3c32f589c6b7817a6890665516112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ede394323fae53c956a602a0feca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14797cde1becfca0521db4c8cdda023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f394d5c73e3e1d34b88a7d2d6ac1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd8a48c46444242acca27c438efa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333393f16b62c58b4a723e75ab1407117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79033dbdaf5d93eeb1aac20f42dd436c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fee9e632cc76bf289700da0a0e6c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b189a3fa7c0e583c140caf263b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f6ec723b723a953f37c2eb6edd99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2fd82fd505a92fee38381d2cd0fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3a290c5f711f20a7e183762f8fa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785bba83c5b3ea207e44e897f15f2df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d47516b6da715cb38a433226cb22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411653004fbeb873bcfbca58a891fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca738e6693547ab696dec453d8478f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc67e25dd217aba174ca427978a3a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f5ea1a8220bb017f56d31ea6f9169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be6496a1df8e3f6fae5a51ae2c40c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e1c0a22ff2c637bf49d309230d4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42616e3e2530e097abae870340d06f06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914d77e12eb9675cf09ea3a2c67f4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87839b7bd87d2a6171185aa2cd561e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ebb6c5331df6b370c12c29733720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a556663e00f39c73792fb11a708bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eae815ea842fd1125c3c8480cb0b10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a5500610d0440f4323163ee85a9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0400c52da1abea16f353126c51e9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704125271ae071d5963cf81ac8b0012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79c3ccff29108179cec2bde4078b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62a4fd4a265f21b08c4357573fe00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033899c0890b4547f45ec4cf8fa63258143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667f8cb6ce6278e93502f22ad27a15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ac99379ae3468722ae90feb319ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61b49078a4f5cf278d31f0faca1df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4d53b83c2acb688291786857ba52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ae558b21f531264af838c7031c37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4d5b1e113e9c6d2d38c0ed91b351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e47e892cd49e7be4ed6177a15090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25256e72050609b60cfa7cd1c8bcfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0537b78662c1ad2e7c388fb52793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ddb11f0223beb50f6378ae17ff92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7801c76bc5c7377d9e6dc234893be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5629e8b668d45125af45818bc3599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d68383914d4968c6159e8fa6e51ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1b576864c8411137ed883f006b31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e735bacdab86dc4e9da6c221be3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7c32d4929576496223368a8f5d54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e153d08ba01ba0822fca14276a363a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641860ec3a4b2bda4d1381a9e0acb06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cd73deb7cb20fb63f2efc21f693b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea978b8262eabaa94b0247a67a437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f970d11f4d94c5bbaf629f431fbecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d25911a6e117231bc43ab81c79a5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d41b0f4735389d305a44e498aed7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3154847771f9dca4a1e0148a1ce7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f82e2d584a8f322509981d0118c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc40ee8546df2d93b702471cb51dd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eefe1c73b55349df3476f70659711170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0151473cbeaf1ad2bf740095c32c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a00eede7a0dace94e571ffd6e99f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4686863ec9fc86e115a56b2ded6f27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5f967df04b29a7b41d9f7bf07836174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b1a2e2f80e6d96470d52522647174175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a2c3d696a9810e2ab27da81f23a34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b33f4df39ea2653df920ee735241177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc1a5d0c58e6b9e22f6c7b8a2ed0fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7492ab7dab039eb2d5f486c4a9498c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a9a84946932256b4504c053bd86b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d3d88c5ec048a8369c9f32112c6f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146142bf15287446c25e2a3a27e6db7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dfdfdfa5fa3290536af527b10b7ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78421208323d61acc9ea9e8c881ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5522628ac72ee9eab6691c962c0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a12b6278754a0465dacffbeed12b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f406cc17a0ef93c4db1476b6a6f10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da780fccdc3946fdf71e1c7ffa0728188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f7ed5be54e44fbfd4b1036d43a70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8296d575f7c824981aa37c3459974190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb86cbce7f843b5388a809188702e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da7c8c98980d6e3e6aa12c0ad2a33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14909f3fac6da8e323c5b7f7b009a97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe21b524629e76f82dca478bcb56e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102997da497d8eb9588e035099551a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf328264c49322bc268362dee9dfd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab6fd9eb6e28b67dbaee4ce878426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886b3affae41ae2a64b5e2f1f2f63f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95efc2a560fe894c41a24170952f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66fde3fcb420536508e20a0a776ac0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd47832685ba4a1a2a09802d2e65be6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0c4de43e43b6662add53dd49e1d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8448573f3cb8ecb96b369704feeab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809feeddcfa38b6eee0f2fbc857780b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462082b66879a78d05dd9adefd3b45bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9389e0c2cc8bc2dfaed7d481b72a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb192a0f6eae90dd9561a1b4e9ca2f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad2b4566f9677053a177496ace4d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e955f43004081db797b8e7f8d766209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeac26676b0d0abb27c7b57a240c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c965683d6803d80a98d4e26d2e54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3085426cff8a1a76227a497edb3ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6e10b4de8d50692a324e06293b95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f6d29f637ecdc1f42efe2f360245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f02c652b37426d04c95de6c4abee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d1a0669fd92d5722300a966170af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b06d08cb32734993493909f43658f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b7860cb4563b98d3eca23174d8201218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648d1ac53a18b96b7b013514974b2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7be02693ca77f73749fa50025fa35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048fcd5e1083516c53e1cd72f4c670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4a02cebecffbdd3b7c28b3e57b051222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b414a6c5bb4f71c47570e3198a8d59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d02b386a38afe637ee2a675d12353224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a7f7d07a59401be4110d24698479a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73abe4a5a411d1f009c6a48c4e8e89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fccca32b68f657d63f44cb079c07f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbced4e82c0a548100b7a84dc03f81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b626df1ad231f4317d7d7207b81d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787c2d41fb5ff02ee61c7d9f5f0c13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26452a6aa430598a0f2dfb98da0eb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d78436ca3a79351c393a3219e8357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca037869249650fe0bd282398802cc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64559c3ffa082c3d7de58990d839af4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd581b91b67888e2a1810a92a967190235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eab45f3b153b3c23ae78d25951ddb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d273ad096243fa51438687a73495ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2cc111659132eb4dc92b5235bd47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e80116336b2c623c65e61a4c0c82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e36289cd2f6fd718cfdcf482b6384240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209f1eef23fc12e439ba4aea93b2b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a536df8938b2af56166fa5881927f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd87dde02e0f1e8b04747d739ab8a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3dbf1f320535036ee62d895fa08c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02131f97a75c95464ea93d24c25f315245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ac9bdb97f99a468b459458c52f94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db087edd4143790e09fd35dcb127a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585e749566310fb922c96d07e8f070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2c2d41dfe79c1624882e1e2e0701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6107b167d54e4dbfc941246b76420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcbb05072a892a00fc4ab86a014b42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b4bff1cf46ddbc0e513da28d3a0b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d14454bbcb5bdb2823fce0e2bcee2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838332a3d9cf1af2306c34d1abf34df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ffb1b11f353af178c6386ab196b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772180da00ee59f4efddeaf99db7b1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd33c5d07b6997184ebd11600cd0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3966be12e2cf772cb40ef10881435258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05711f3aa418f6ca556baeabfafde0aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464cf684a2f63df660a5e0f9d04a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd282d87451d0d4e7fb2824d68c4dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b5940677fb892c1c0f8675e4015a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552440e51a9761d4608a528a7de5f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb634422a3641a28608a7879ec1fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce651430524685d1e994d62ecedbd2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283170c8905e586eb2215eb41508078d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e126a470818d35161463128fc593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3568361aadd456b153b641a3d3a2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51831eaa2f37b7d0585b76596db32c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572cb0b410ef06e3d1e3a470ae8547a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582aa399a11cad193aeb00d20fcfe06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca2a1cc6712b0298f5c6edfb25c4f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b70b643d23a6333b4b2cdb885be09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34765876eb1bbb84c5052534025bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43a830bc214e80336d4ad56bc31d0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d90e6844ab2f14587113af9eaec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de54cd94a50158857b73ed654d8409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1b6525b8bddf846cfd94c6eac2e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa7d88271f004c6162b28687d6a4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a7d41b162aa65b8ac29a35b314aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e5e7ac4f7b73e1189d7f89d457275281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8874ba0fd1df533120bc2af9fc198e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d7b38224ffbe58e26aa578b7e587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464aa043a65ace085f13e1fbf8dbaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57dd203d2d2356ce4fe030ffb777e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae775603a75ceee81d55ef7c00f6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b0156623420101ce832a101568ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610322e0cbb0fd9147f0a6458972263288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791da98727a43e5739dcf75f2c69eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f862cb01f70797dfe6b5791109b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b00b4e0a9eb5d14dbb5d22a64f06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9452dd07213df02ce9284e8e0c698b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf5f8fe33dfeee035c374804298ccf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc804e25a64eb68cd350ec241b6a527294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461db15efc70c9a1bf5e1a2a162f9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3de2d7f0d6d255bea4c61513d75a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d20dae2eef97628c73a1bfb9802b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b8d2c3fc6e72873db574bf0d04a20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba10628a9440a6417e356ce6ed93a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1114f5cdd9bb4776d4489cc9611d07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500779b9452f78ce03bd99a7b7b98a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f4eb67548754e8a3e133a9112095302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17cda1cc9c82acae47fe3ec8638c72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2407c7a82a5e185cf1494a685b95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee748443ad6f88d343dd4fc43ea43b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1115e8e14912a2386b92658013aff9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b34ff17a888643e084159ca75b99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18223680c2c8a0a7f10a208e9f93c05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a4f749955bcb2e0d32abd93cdd21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91249568661b35ae06715dde449aeb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67138584860e9047283aceedd0169c47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbc7a8b1d6bfae859f4c08ed37ae9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5539c160ce5fbea19cca2a0422c4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadce9cfd42fb2b476d85760dea4a70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf82c598485d77b42a7b72b9d02232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d07a99c3d7da5674a291aaf8f462e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc00d767d71775bde3b21c3a3c15f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bd07e43afc6f161714caeb552a75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1c476cd3a435fe58ee7489ce4f34d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83418ca7ec2a8189e56f0fb4dac2a29b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a98fe5a20cd470a871ba4fb1fe1249321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676c876c674e040fc0eb5709ca50afc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb547739a58e744f4a3923b0b92774c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff01ea889615b1fc7d654458cfa9c85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1b09e32b7f9991431b2c60156f472325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea29465ca1d09a30f2d6e45e97fd64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ed271e61a796296d76e284ed47507327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc74ef7882891b8894668176c1972328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806805fccbb1e6079fa9d985c973a90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7dd67ec30d8e958f8e6f3f1fb88d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d13d1c14b446e197b19450b57ae69a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d944f02dec2ec2ef796a4e2ca77433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3d26f8fa4f618089252a98e08239333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09de0cfdd96ac7a1f621357bedc3e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd85eb906b827784de9100f88c6e157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd578ad3827cdc1b25276fc976066b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3562259f99d4b927daf2f7ffb076d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a2f0ec7dada11b40cbc9c0b864f9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89099d53673eee27ee7aae00d1dad1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78c6df9a078e623d4c468d0054a80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf306d5a84e095616d88cd82f35d53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4947f80ec9b77905fe14b171fd72c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d065254a3da3c672faa2be637b44864343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57cc182241279f046048ea8f3a5f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88ab6c9f33aa05e9bb93b65c08934a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911c4bedeca801ed8bd9fcf666d2f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b785b18d44ee10b5b3a5943b9a984b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996be125157c3d78aa012befa541b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ef0d1068a323af70067654e88d18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274865658c9502e70f28ff15fca9450c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99215f8cc84368dcfff1600a977dab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46117655bcc947ac30205bdd61fa9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f2595d445220f3a1bb23994d0cef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b6a4d3d1c4e8601fc20b6d586ea37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9853f0509ebcdb43cf55017456a8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b0d08e3c7046c525d96de872ff02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7ca86d1a1b919ca6402ad3df3858357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d861f9db6ea91a82f7a9f7bd7c2dca3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11f19f27bb6fee6e77231d6d06185359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede9587db20da88e6f66a174137160360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa5da74c145e183af0864ac9ea0737361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45030f235412c4a77057bc530d241a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b739aa146654c0c51d595d0b32f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e49f20d15aa5d56a4194dbf117455364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d20fec882395d5e8375bd34023479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc729ad0e680f2befcaa1d8f89d28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d89e7a2f2decf9c37719322a0c0c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91de4fdc67820b3866e6ba315e8f52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652bc8698a91111f5c4b6852d04fb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755acceb8aacf71ad0c6783f15e3ef73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfda7944967a02435d79a7ac0b3a66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08277cc69bedb35cc92b3a3198dea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955a3ec325a95b7b5a405c80a360bd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0693cd60814579bdfde6901e7ff7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25703b79a8a8f603b5eeca2317a10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92652ad11bccbec61d672a56048f8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6bf7a68e89cb62d26927266fa498377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420efd2ea96240ece37734044f39e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a164f6c6641652826d5205d35be1c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323d8973b531aabecc34cf3d8c229b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaeb8ffb86c5e82438601f15d660c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287be0bc36673950626a2330097e1e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802032eccb481aa8d317226344544a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9966d008332d45e4fb567a1caa5b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dbe1f2a8a05fea988e0a1a52a2934385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b45ffe1e60a5ff3954b6fce8510c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d402e0d5ca87a7d56e74ad6520fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510b7b5a3e6f478d1d4f661dc347bf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014d6ab92c2459929fb038d63478bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48a53d6849eec483646eccb7fbb59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a352d586fa50728fd4cf9ebd6c14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bfe4906d545372ba70485135911d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bdecaa8dda84742a1f7fad010ef6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22b8110328e0e84837e49218b1d61d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f474942324efd8db6e557a5d73a89ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664fce84df7999532983b5c4b9e749c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7377a130840adbbbd7fd88abf26d3c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468725636e4dbd60b06298e56f231e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3a7d2f4cffa4e07d30a2ab3e49cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3796119792af31c63ec7c194c17f5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d6b7882b1c04f248ecf6c5c4366e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb043100e13d897f4eb02988ba65090402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc089e0abb07c400f1fdf366d34cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35756f75c9a3d5fd5b2191c7c8d6d97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161acdcd517d03dad0a38ed77096830405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6beadfc7cc8b30ac785f7962c02a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450cc75d39af927ead16e956e9cdf23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa70ed3bd5550fe0edacd70bbf295408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73add83642cb8d529200cf59290f1d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae78e4342cceada2084d332c5776c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f664e0ea1b0da9a12952483c300995411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b18d4e00f5c715fe9fccc460565b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5ea57469f650b780d21ac569d662413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b109655248d2a7ab094d0dd5a9da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f2e106e4ba54c2d586bc1b1a034c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4bef1619ade525e20a284a44ee02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e016f9c755f3635447b61870c0c83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0424bbfa146ee6f79f716d313bdf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72116b5fc40608528273014efef6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65cc113b308a66a3e9079c4d9d51fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8e214e4a3b88ce82a27d72b8018b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd6225bc6347644edaaa7fc76858e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc4f22b0f5221ede2b5d13c235d67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a61fef1a6e8fca50140f927961317424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00bb7891f006a844288d8663f0004a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990bc29056f3abacd51e296e6fd393f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072dd5176f513559ada3ebbb9cf89d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead717339a22f19287e4535f6213c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed61f5e6c3aa51595ec8512b45fcc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1547090e1348a8b51d670fed35a76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332466471aa3992830d69631b42b40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4c261523d51de28a4a408e123c90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9945150f84a286fa5d43983c61c8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a58e536c7843795fadd2c3d84172434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392e64cf44dbe4027df2a6696d446a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f26a63f2acd460c3182735b22d6aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982821f8bd9cafecbf6025dc51d5437437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f9ca455567f2ef14fb12e9ba73dd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8b3a0eac1abc9b5e9feddb985b2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854dc9387f1176bd3f766c7a83c24e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3656e96a8ff06cafbef89d58d216ab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f7213069c6d5e0f8755db18c2581442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5ead09aaf39b91e47f1ce422de3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c1d080363a4c9803930db379a356444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee6ced74c74342b088d2649c455f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a93e62a65f30a11d89b291847e33e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613304e36b39944368803589815b18aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac47518777a804f5e9a9d26b44ac3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22487b61f860a2869ae861486dec3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556ced49d54c82d0ff0847d1237648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fc24aba790b3f8057d879485edb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ade406526151ddda100f91ef876ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68c228b720ac5375a18f0e96108f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5be5a074663c9daf33662d05ad6a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234920a90b8af2df0357e5c9c201a89f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef979570b25d4e38c0ca7e14dfb216e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0aba4da8665781dd6af909e358a33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d7b371f2984d12535b33475894473458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565954d42ecaaedc875b8e3618ac449459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2548d2dbf984347df5fe1cd6cc45af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dd8f34fa17145984885064fd34b0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac0d6d1d44c39c9dd9a615889a86e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11185f8680087f60312f8930562fc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e4f356479d981dc9e58cb92b9abdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252735b5711423026f73405b7c54c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef58f758e52140f8c5bd61619f6db9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10b40b27a1c97b9b3202f6d8d70be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e397b848519baf0cf1f9d6d4e48ebb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc7ce6d56b3edbb53ab92d8af08fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a144abecb1549724b1a98bb39625470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3d78e33e75a529daba6680db04a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8514cbd09841bac1e4b3b5c00b496c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579188e273168bd477bc347e410bf721473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce928ae12ff8d8704d25074157b83a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2145c749d90b7a95fa6f9b428e24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9513f49396fe714524edb204bce51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d25b38f017f8b1e1729003f973eb97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb5a6ece00efc85433c3d58fe227c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9dbbe8a942f0639774178e2bb8b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c35e2d7c60bce3e32b316654e8a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59594304dea0dd224fc75bad48796d5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca937187d55f0a92f94a46e0bb6c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e12c1862f69c9b68324b5f7e18a4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1990bfa0a0120f8bc39f56a2bd64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c05360b2b3a71dcc20a2552e462a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9ea3bee80744bb9f072fc06a75b72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024236c5b44841c6f6b3d8f781ad10e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c31f08f94f93430dc6a3a4f14ccaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22add888d81122010cf6b3bdce4ed2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82085b7ef8fe35f9e546f5671cfc6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07a5f9df538ae8ff283897ae74b9d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d7136ccd3fe9dcc980a8e5562697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b172950c8288174bdd5478f7ffb3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc081c6f8399953abed375a1b4fd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461eb946e2b19c03441351bb34439e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab38289cedfd5b1a271adb9a2e0e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc383bfc9f373f72f8e7a2827e3233497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74e9bd6af213eaeb9fb3948756c36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff061e67f5b0415697cc8d41009958d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa54e6f323b6969645cc0dce262d51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab5b9ffbf87aac353fe4f6a7aeb1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462c84a7aa151c09ad0ed58d8e17b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71a3569e625d5596b8f84c99af858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73c7431f451a2b54b041820ab70ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2acfb156352a5f9d8951861858489505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639d499904372c6bf0865d4b263f02b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fd305963f91aa064190cd7975729507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43088bab15e966a5c1dbf367a7f338f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5081fc0ecdda76b3aa29e05eca164a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6a6ca12dac8f1e91c626523a46c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadcefc1cad0302263fae5a9d517f0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ce6c3af9c15aa02d810d84f5ca96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00167b78e257c6a8868a04b28a5607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97fdab803aedf8e8bfc5d0f68e7962514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b45ce539bc9d37c7c7d299e839b19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16b36731ebc99406a3588203377cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378544ed7ee1bf555fbd1c7fc305802517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a6fda7d853ee44fdf9ada56022967518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640699884e6f9cb39468e2fa794b4df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12103ca7d9157a72835bf794f467fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36a01c1ef825dfb865c3342d615f0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b642e63d47025092f7f439993f0f70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d6efcb899044caa83192ae998d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e6628d41ee6ff057b1023deef78a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15939ee82611882693a837d5a5a281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117d5cebc00662179de57a843f437d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533bd66434a50165c99e3a0517bed4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4534b47378fb256ed596617bf25c1e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c16894eda4af3996f45306c705ce9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d11e835aaef0aecbe694ea4dae6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557e761f6f72112c01ca483726c66ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b90ce41fa418fa9e2931ed8845d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ad92b945a670ba92d42702b40c60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b1b40ca1bc9c28425156a94a9a4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f43620f90bb4e24baeb3e9ae3e3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f730a3688b856e5cd2d33bf32c54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e40b389f6d7e9e82d19adc5204cb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84560c0be0b8cc4c90e0c688921cdf36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c76fd9d01639abaaf9110bcdef14c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d79c36912ce9a5064449d46952935540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801d151d954d7d11d8691fe22523115541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b068287d839f9f38f2f2b3dc4c560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc7775c673c9f3c84e5487516dbab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb00d573096824a4b195d1ec4276c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46991f07667132e8323387e137b879545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85f32619f41a8f4274276f7673b7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751b0e01d63f6d7f2c9da472451f2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31b65e259674535e8c4ab2b02d580548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f3a081b2460b2adb83434ee20d60a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135579ebf46119eead70aaac9b85ddb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76c7412d021b49526ee6199317290551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d897716393cb7ff3ac27e15c5721c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af762587d4a77c324908b719b414e1f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebfd4a7c89c83ee1920f380284e2ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3b96a61935a1bd3258b2a79e5d454555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894476d3c3d80a4a0312cf2cefe901f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ae67792c464e434267e97e7a1a02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547805827589f7102fb4615530916c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300516d131444c1ca294a90dbc8a3c1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b9b3ef5adef10310e27ff7c75138560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd3af1bf17a7334599bfd14bfedf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84eff20b6c75acf202dfbbf4d47e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38477cbe5743cd987ae166bb46139fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a062e3334c7a41df172880fb848671564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90864bfc2f7d35db599a658cb0bbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127bc2471d5855f5bca575b14dfce6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2175651cd938b6d46c8ac542a0fd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7d86a57a80974e0896d9a2bfe799568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b98126bcb68b9693a8db8beca2368569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54c974f9dc276ffc1d1ef55c7429a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa102eee1b6e72b5d86df9f550e78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eabc0f09da26bea6e0c8de8bcf500f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615dc3185203c0e0ebad61fea70ae3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7363db8b7d6eb866d99bc3aca5e5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a1e5fea8d59500dbff10230f91bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac91909550393a7b6a55d35127e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307034530e7d7b29c0afadb34512e78c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730bb33d37e81d2b816e7199077c84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235151369f769493537950322dbd874a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11086b098bdd7541fc86bde355fa608580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45500c86c7d5ed248ff648fb85efd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa8959bc95b543528a5d21960cdbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd773f4659e2427d15332189ac6276583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8abb50ed38da8865502cde3f24412584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ec295fb5c5307a693d1bdb5b5299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e843dacf18671f49ad42a835ef26d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b015f1050ed16611b4aef7a03ebcfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ed875c6fcfb5bcdc626e98c2192b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6b810a5bb9db099f370715fd8063589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f646c24648c00d33238a35f8a78d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fb7978b7c2b4f4ab1db9a8b7ed46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb55f7573748007814db9db68fac01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee646602f03de97b3931108e749668593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a76b7fd7f27d918f8de72b1188211594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e31af9805014a242b3cbe408da66f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3a43a761a55120a0b3f84c5d7b97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744cf14cfcbcc321803e5e01a0df77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8c6a2abdc8c8565f1c674956e115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9844bd41b1e11af39452b0cddc5fbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a97c8cb54f0bcfdaa8b50dc98c19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e1c62a21930aa133b8c9f202112f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4a4054439c2fd36b834edcc0bfc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c9a9759f232b7ab9351262f8c34a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c86f378fac8d6060f5ed14323ee05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced61b662e0780f77ae3b08839e9bab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d127c6619dc1251ec6958138d0ad5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc1ba2c44134ef11d4a4d7d66dc6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6ec660cfde3ae9a46460be08e63d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f922701a51c73b46227e6f1ae108b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48032767d7751ac25eca3866c5832e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c199d8b9010beb30f09e0e75cca4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144cc5c631ca1022c806c7f7ecc30a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064d256ed0f7ac18750c2a213a53f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04052eab66aff7db1ce735fb44c307614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eaf1d52a6c6bb1a3f698251c361be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e69a0b42edd2ff217694d5bc018c1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ece7dba7e090528305fa38f1b5d1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2674c0fe125fdffea60d48046204be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b19b1ef6be7223fdbcd9f8e522e0e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69365619311afa6f2b5dd0dc794821620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec56da50214e143753039d8f278fd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918a0bbcd20d6a709695418345e7798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de67ed777871bb4e5615c8c925decf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaeba8ac1247b11440c7453a17f583624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fdf5c625d79e76633f6483469000e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be42d2b0bfb7f2eba709d69edfe843626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4295783fddc364bffae24f7d6df7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253e2088a13c779bdc506ede137019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d71be8f3482139ebcf90d4ef23ba52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee7a4665926fef74b82df4cd8965c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81bae8b0b868993ebb6146225d7d8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac7db96548d94071ff67f4a58bec1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8afdbb1e88150593ee9843cc2395633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758d5070bfa3284897b433df76e64af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc8943536c58c3e6a9c383b09647b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afed4a21443727f96d5e7be53a2e0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097923bba1d918608d8a14d3ce82a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752961d7285d16bfb3790813faf80ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e5006ed6022cc87b1db0960f7661639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622df480fc06847b47b16f13f05063e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf489f7afe1e43e61a0213ffe9bb30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b8666a1392e185478e25650866626642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25762a457c0f2dbfd9a6055ad67c563f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b167d8719de9043e5000634d66db8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e067986ab80bdc8079544ae7a070801645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79865988c2fef4126dca6a59ccccdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fdb7e473cbefe21ce62efa7ed5c0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0817c3bc04bbd620c171afc77db46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806cc438e8dbbf7cf1789966f159871649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d42c85df4ee3cb902d1d08cb6b69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5f8a8ea76d2b675fee2386e17bd80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa64399044b1176d00a83ef790adc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2933bfdd601b1046e78c5220dd3c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2616fe4b293d2a08d6ce36169b81dfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6043f6c2c5315a23bd1605b31df370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36fc1a79f05a01d93c635fc0033472656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec048c7ee70f3af30c67e920eb9444c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d996d6448dfa4e95b656da2f14d21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0ced1f8113195e6c639a71928921659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593032ead98dd2e9f2a8f76318f5c00d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4effd630b10ae3bdda85035b6b0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7501ca62888ccd81fe54d5ce45e043662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9dc02ec34813b9c03ceeeb1873e7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ffe6db70a73f56288e8db71f7c69b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a29c8d89677a79fb4bf27f9ecdb88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb438847c9a80f267a1c336e02e620666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042600b90a60530deb37a0f102280c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987364ddc7a59b8eb39aae83fa2c030668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846746ab774f3f39d22c983c1e1184669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda54aa0ff1ddf00b680b3b68fbb2249670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4195d36b5aec4693a81d5f38f590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835b52c6b15c909a1ebdd098bcd198672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663b8c2ced6a95b35cd3f3441ff975673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76baa665483aee28f7d38d52ff5c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017cf9d864043099bcca18244b04386675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab687d222f5672c313f37b91b42fcf5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db24245e91ad97036d39fc7c4969e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cca46069af345c2bb50cb29c083101678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e389977fac1ad0f5dfd9b05b8f10b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb83e070ff70bb1dcc1a56d1cb82c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fc05da649dabcbdb380d6116ed334681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe4a093fe3630d6fbfffe7b1988df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95439af99468aeb411fdfd6c932cec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d11bdd82c78180b8e77be82543741c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072179d777a84d9ad77ba1221e217d2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d047e6038318c764b8be7001b97f7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d3964630915baed9d39af1d6333c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ace0303ed057fcc84261899ff5e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3e0724682435daa4b1b67131387f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c527199d5c9acf8a60c4ca2db07ee24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67f50decb5bc242d2b7d50ae165f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cab845920a2d987e0d5929489313e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c874977490e08fbd05cf3836e45232693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9dfa004437bbac2aa9eac6df5835694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf48416dd637569586638eb43a79f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d4e158317a3fd864bd95cc9958bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026bd0ff4d492312abae82e53ce1d31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8ceae42e3cfad5d5b67b702d6dbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb88c34e4f42c576e2e41d4af5527699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefeb690fe792969785c0196c6e4516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269859bf4b80d125dddb93ca2fe1946c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d11208040a481d34edc13d5aef7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8aa2cdc0de5bd037572c5625bd71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48987ae2c749fab07742bc5e5a140f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383139c2831678571fa4f1d9e21692d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa7296b5c9fbee72591748dbff25c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd90f7fcef8bc9463d5f7e796dd0b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07cbde307f9c804e4d48db04058d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efa16d846ffc67d4de6877425da69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dced90261b9378935de8e53182b34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca4f0b0a3f555a7fb329e51e3b856d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b0ca308ca764f8707d0d4fbe6408712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bc44892ff8d7232d651a97a3d63a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe15ea3f839a3e31cac91f55f1699d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317265366d1c7b9c4fb6769cf96040715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54453fd4f2f59cdc32492b15e2f93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb32d921ad954e8cf676368c0474b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831733119c96846956104ac96c1e318c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f7f6c3d3ae64be4531a32098017b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223d84ebcace28d8bda0a2887e9538720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c794dd14d8228090747c9b59b82af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602196bfae324a5311d42bcc4d5a0cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37fea4fe138f7bfb4b928db8ed8cea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b766205672dd6af2752339ebcc84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ae748a051552376dd01609943775725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895816c7b1a8b3a5bd2559e6b46c47a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12b201c7983ba6b94976bb799acd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895e8d29cf3c3ef217f339bc70001c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484982274ad4409bcca2ffec91d85de8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b400502d36cc9d34d145797dec09dd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed8c0c351a068b10560e7dd0b7690731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff4a1e462b84bfd4e9ec1c6b3010a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e197837a773d68f465778a575130e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4343113534d6f3512192015fc546d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e628de7d56f64627e92bd128347d5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b6263c6580e34b793d07b45c3c08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6691ee72399c1d9e13a4874a51302737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9acf367ff359840dfa428f8a69db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938999ddbd6708f407ce532fdcb4556739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f004c1aa02fc781196d529184b42e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973444b7f2c5bea52018597c4c0e2c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d164dc090f32908d3db84c4dfebeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b273360c6aadb7744e1fdbc8d70832743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3bd2d992a14230c92d07ceeb54626744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4192d27537cbc474559000c741f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819270f77d394f4215804443513918746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25836d45266912a9179ade95d06f4b24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d26cbc1d26d63250ba55cd51bfe4e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157c57dd36bd4f45c1ace8bd6fba59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63e3a00399a8d7b4ed3696a5993ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d3a130d697e9c78c811640b5e471751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d94e1c7529a10ba05bb435d6aff5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78170e8c95e8b593e1da29d4b1eaecd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048bec47c29973dbc227802ed32de2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa32ddb19a6a01a95982524c047196755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675038dc914d6a4389f37d507c554477756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf30cfafec7b8c46b62d665474d38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c1e6ddeb5e133cc164c822f3a83f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866cfe94e92a5aced733380125fc423759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778809ac560ed8650333481264f0b61a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838937575de482b92e4091404d47ac2a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834009a57017a6192be430792741d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa95b5b073fde92da4ff60bb7e65f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877b1e0dac2930ea611ac4e3237227764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f57d8daa18e14543a5ffb2e53fd555765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d145e95b97e4719c66da27fbe2bc608766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db3ae66b0d1efb80bd7338b126a27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d4e451c4836c46d8d094638831dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d0df89a1bd8c73d465a5977da65c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27335194f97e7133ebf74a58047a161e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e954141eb3ecbab78b5b05179e651771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190dcf956bbe45d10ae8f01c4e54ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a27578d37edb445672f6a3b6f3a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060f5966739846e867fdc19812a4780774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c21e81b4486de4aedf961ff2e7fece775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6acc42774d7a977be10063bcf88f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7089eb8d2cce1bc8fa494d68fa3090777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a26321ae016991e8425f5e8a3960778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153167cc9a620954a0a7a270d24c24779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645500600cf8eaf31e25ad1632608b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d3c2ca02dbd633f2dd997d111b80781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578535d1974ec0e5eba6483fd4b94fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca23298b9bfc037637e00238c7a667783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479edd06caabb4cbf92677df116ff22784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22bc5df02fd643b502de18af57b960785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67c3916339ac907047ea822dbf63ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e79268c5f2a208dcc9f3d7c822d42787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e59e4a752a73d7e02b4a05a4829d5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ea72b5f7cb9d31ead376481f5de5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8b57e60f633454e36bac68f8cbfa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a7eae0534a17744977859aac12454791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b9f1c2f4fcf7dbcf48a267aaf544792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ac27b0f1a7ed54e02270615e4e38793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add3cf96fcbeb48c3e0578ecd41e44794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33cadc6ac23f00df7c03bb1a77a22a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44cd711f6662d7f202aaaf7d5fca4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a5340895a0fc387e17d838027518797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3724b57301d6630497d2c8e9c21ebc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a554b47e3ba024c01f5f9a37d3a1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5f6886b7adfed4f1b074e8857d4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403894e956c21c36402b03bdf43aed2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5aa3f370e1536d82ce23c7308f9d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc515ee658c87142be5f75c9675ac0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e5b458d4934f999fbd7d20672f2e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09613185c95efa0e5d31e3d18ef8beb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154a5fec829708e18907d13494ed5b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ee3fd3fb736e3654c5e4748a7c38807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b83544160f37077e8259b28b4667a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e2fb2f9a2097b9703dad85b237080809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261defa0f4ecc8efaeae7b930d1eb53810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b9adb8cabb9fdf345594a6dc9984811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8a96111fd057da77975d266dbe2c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c34e559a32ce95173a3c6a6c3c6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daa92b122f5f8ac4cbe60724c663d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46623a1d14244a27171b7debab1096d6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856c68980269b81300a4c74185b90b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22b45444894e4734657ec72ddd96e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c79d5f67531ff7b6ae7a5416905c1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57c8528da82c137d0f102792fded6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d60a47e2d3ed2e3f7516494166b393820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf155939b6236d7f6119e7d70ae62821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d4de5d2a097403296d39ce9cf516822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891390d11331b132b457fd5d2eb1f255823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc446fc02cfac2fc1e0b4d3798c28e7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48e635eacfea5ea16e26ada6d053d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5253ed07df83692e977c9e08344ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdfd9f3a85a9e1e956d04a86d65c3a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c2e5830776f8b0e2ec252fc910c74828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441e21eda4f3bae972103b5c1d6700829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2228482ea498b08b18e9f0ae7acac85830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20261ecb3c17cb91827f878fa9f511831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0a3e289d2b1269df27d9c8e0b5d7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2985d73efa2ac03972b7eefca7aa1e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e77521e5f9fa7aac68a26cc656dcef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab422b14fde11aac114ba529d129cfc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd26a92d389bad57570f1513cec8bd2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4e285bf48b79adb7a8902034e6ce3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc661895703d84dc9ab52906b525fa54838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d2e29337fa2dea4130a7a49c17aa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb6e87f9e3eb4321d2a29846a8dfb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e5a747816430eb3df3e50b1e6c12841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816fd54de65897e89acffb471d73c6b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b271613dde94559af027b77ee1f56f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1a89bc7d1dc30a968bb3cfae4702844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb61e04adfbbb5ab936d7cc18ba36a9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b9742951988ed8faa92d3804efe2a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3f3d9ba14894d6c8b7a3904d1657847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c57b2f2c68dfacbc039214ce51a280848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b316352116c6cefe411e3d44cbb4d6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94caf95dad8dc8beb710232d3b43666850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea5bec361616419d40b94c1c62aa5a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252742ad8410081dc2f5ecd9ff4cc8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c170d079c2959faf4d74e2e9f0223853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03a1a36634985ec05658912dee845854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc58f0b0e134a28999e26e32bf5418855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684025a05b17f79471aabf5ff32f6c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881526f58703cf9040689b610afa32857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbc0d124b092e0722078f7878fdc6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeca9d0bac3c1a4c4f8b3f488e4128859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b2ac050a4f68ff7a257b45a06c5d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab0da24e8a502853ae5e9a6af2cf29861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d460beb255203c9f1b36a95674b6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf2b86e523237f89ee669a3907ffa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2445324ffc081bb4639c39d4b76788864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba304dd57a95ef560d99484fa6fb7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de37a6cda1d936d040986dd089480866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387754d7436ae23d9bef09f3854ed761867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02829e87f5a23cd1bc4bab0da4eb0e67868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b6c18c1384c3469daf7dc004645ac869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed95c8f412739bcb4dd51ffe1b1c3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b04c1cccf24bf44dbf5c724954e3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bcba142e4379614174729aacc0a5a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1482fb4af9b2a47b20e2031edf75e4a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8d1113e0c14b4925efc18050645b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d60f40552261e8f61e441a8760374875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188eba05848af387581c39639f246da876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f117a1073d168d2a40f6288d42adb5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5b1a28c54cad081e0d7936bccda5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81408b9aa3be48d2f886b59d5ab6d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd00c3bdbdbda0c418fcebb9e52bc4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604a8bc84327cd930a43a50be0cae1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb989007ca217e08f97c6e23f308f6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183beb11ee59344581098ce13c5da54d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd7b70ab55252dd3b702a107c8b44884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c70b237e0bc291bd88fd1544d021e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9b23af973d94b13d4e49bd4f894d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b123b4c65d0d85d966571dede478887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379ff11b1c8a237ffeff11e81dec73888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b30e95def4c7c8a6253231ab1a13889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7666b84d3105a9c3ad101944a54f9e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4799672f9eb2ff11078d0ef2c0b2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ee2148a25034d68e2b42cefc110c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe20d77802ef7924ac4d2f3eaa65a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bc3ee288815556fc0fcc54071dab6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30f96c0d9dc6cd7f0bc9d03e29d49895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f3c3dd2f3c879ae12e0ca83af205c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab81946992deb80b6f7039792f9c04897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1114d18985654aa3782ff2ad188ba6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b795b917e38aa2fa20c0ba35232c953899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449585c19e653ed5a495f04b662e2398900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396376bc4ad239b0cc0fb49c6b3a7d5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164c9681605d4722932555a3ad87e9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea6493efdcd1d94071f064f51ae53903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9178a7f555f3697cc683276a32e9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5902ad500b0235b39e51e77c984a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5af245c976ae5bccbf93365bbe0ac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e365efdcf896a3cc27be5f507b5b3c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67511b4027872678a87022599862cbb6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee9f750608e0ea16fc0266835b8ac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242f6afa177f6f8744620a1e7113a45910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3c5258c092d6bebfa574a5921773911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5fa9a1c5c48032fa629b65b0a6ca1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612276f272388045a2113ca39f0dc31913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604516e3456657ba4516b815096dbc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd02d2b27ad8490de2316c5bfc439915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4106fa84268603dda8896793ccc56916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea9f3451d53c95b9945c2ae4143ab3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55cd8ec30efa3ba83b4e5de6b6895918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6f62002ddf69f0f1678767b0e0ff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d619fbf06160a312d2467f7c973ac1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8cfd2c26a067529ca5fcd60fef2b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a5942aa9f2b2522dca94104ba5b5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4635821320a98898637322b80f7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5df87ff716fd3f5e9ded22d66693c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aafaf93da37db7aa855870b18d5f1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bec63a1ea22b6cbb0609ff2e230c0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc1b0dcedd2e57d837714149724765927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824994a588d4c7e5dda1e0412790149928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8ee2c24ca2043b44cae06b662e8a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc81b42ed62217d0609d3bd06bb1208930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6fa39817ff4307d96996a7062eec8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66bdfe725ab806467ed64de5b6bda3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7894d45fdd524e3f018d05fa226e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a8005bf4637faa14db519665c50b5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a9d374be2434c5e18378e8341e760935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716589466a49bf95691fc4765c6039c7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ff30b0711caa2b955a05d1a86600937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944bb79ca1891e7a18d071b0323da9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cb15ee40d66da06c7c06f8c37a365939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d702a879c2ddf464790ec457a3e47940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49dcd5929d60a7241917478198b09f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369ec809b108d657f75498b16a399a7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b3ee61f2fb993b470d581f040fd6e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd530308c81d890106ad11de861cbc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd42002588b96b1988ad4651c99e1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47506559c49cd1d3ebce009c0b4b80a7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82f133c1f70cafee3539726b76010947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dccf19088e36829032c121540ad39948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6da10115920c861d0f42da77eeadf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd052cc493f6ee5eefc54523fafdf3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092f1a1fd6cc7e0a098ed007738b219951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b793b64f2a9ca27159b4c6bc69f4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd28469df4199e79f56a9fc7ca61b3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6122fb264e93d22048e3e459ac0423954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80add69c638e1ce7e2bf17a9fc7f7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6430958041493c5c278f35e111c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e120adcef63147656badaf50cd6543957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12d3c638751b8fa3fcecfddd78d36958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77693f2dce606dda7cf1789f0cace97f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db49c7d1e92f72b0f58922ea46227960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65453304ccc296c26adb2cd739daef9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a717f1c27a13c0659b0b86a5c61e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e48ee15d448fa15bd1e2e3f594cab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a860d8456727570952e412565d932964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6210da584e558c20a91d8fc4075f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1951926fbde4fbb4df782a727dbc0b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba34cf01ff7da59d0d298bbb5a6e6a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fca353cb2b9015ac36a5532d9fb3f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565ab8be83ae0859eeaf87fd262779969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084bd8b91444cd4fcf0fc9a4d1c3246970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad0ba45ac5679b370f13828dcec02971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd045511294fa6ecb31bae48c8bd61972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73047d5bae9f73567871821f3402e4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ce05ae3173bde4216449ccab5e926974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2b953d2aefc04e16c8c277c0e81c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8efb11a55debdc660f2fb0400e4de976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22402e26edb9a8a30bf689b77138df2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82270b1561ee6012a9bc04ec603b771e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7080226bb150562d66d4de7b6784412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44575165325523a7c640a5d001a8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319248fdd25a5afd4a981ef38ce30b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600912e14f84eb2230c4e533f0a4a565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2421c76efdb08024405d11f0c1d146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7d92e24b763d593a40c201b6098d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845817f8f0232609fcacfbce5ab64918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f92e189b0d9d6418d9367109b831cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45977d0906c27747da2990fadc8fee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954616280f03aed0dc8d6b7cc6b25f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7baca7cbdfdc0d6546af0d3721276612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7662f2299436f94b8330f16c485d0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9387d9cfc89ae6797b1bd4986aa7ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b0fe2b4f5b12f2f33ec2a05593df215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65334a592e05f5933c71203b821944c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8909e70d122e048ec0bea6db65c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109513c57b23a2dea195a1cf66ae9ec018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53870fc2009fcb303eb4c794dc980c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ef6f68b7a0ed8a407176ab98e97720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ad6e9c539fc52e2c1932766dffe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b73065715a36a45a01995cb113b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a9cb20f65e17d1579b3ec50ded6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e575810750ddbb3a8cadbad4479b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d07c16e9eb1d8dc89c9166be6e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a0270fd06c33fc64c0288841878e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1433fd84433da2e7db1f742315a9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c072fdcbca77ac14f264ee19db98d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe40f546448f0e4735c611978c38d9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c3f597d2abccce3f1bf922bb9ca6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc53b5ef4759dfb66794bae7763dc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6697ff8113dd378c55f04fdbbdbea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69173032cb4d382abb8975275b5a75933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819fa84d9ac1e9e660919d358c8205534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5904db53f13ae3e6ba98a5f9d5fa2a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eacaa31112f7a7ce4d096db2a8bb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214994c1dd3c0005c0501a5257e5d4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ceb4d483d3df54800a8ffefccbb1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec36d0aa0907b7c49235892d3fea1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13f9e4298ea33ac313d9dad6bdacd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d368b6dd3d7ad164ef606193887641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352daa9368d7b74ab621adf6e4887b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155809435e784bea0ba7821e37676b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4cae3ac11fbb0a0e28b60e01e2b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4eed5d99be5ceb74054b5e61ec1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503254e65e60b4331c9e472e18342d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c8e8e094f8c1332cbc99c5a59b6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69766ee0f546ffaf895db316d73f152548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f8c9c450e27ad3831d43036d4f9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9437f5a247f4b91a22fd2d40e340a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167a92512d8e865f0fe04c2bce616d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960e91ee794d10eba6d2f65b3c999452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d626e3c45818bfbf839fbbc54b5ee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad868838134b5fc3f107680810771e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb2b3360010ba4df4608958d632f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d217fc8c811ccaf2664273937c40756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb47b869f3df66aa4e28b1f25e3e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e7d7aa23669c90fe508505779200b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed725151aa9666d50b1b294a54cb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e9d374ff9308e0e6f581b7fd295f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b78f8d93f86d4969591b48d73fdae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9de4320c00c97bd066801d7126cf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a70c2ac38b08a50d13fcc3102e4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0856e2762ba97e66d8507d297b57e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a562f94bb80ad4db3e690e1aa2334f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf033b211ab4bf5711b256590714b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e262228c5f50452edaeb58ed2add67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb255770abd0c6287809f2c64437f5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e396740b9a3a15a299c22de7a81bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464c58fafb38fb695c0bee3b3a618e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62c54ffe56297dd92234f5256131471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037000452ff37bb6ecba50c7d9f85372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19565f248870106d6c9f4545208ed0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c90f3b7773ba1eb83ead0bcdef5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7738cea0b3cde19de3f0845bc14375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5bd19d2719b795341bfdf12e097f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74120cc7479d2ad89c25bfc1c839bed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4ef583df218162fd90e40898b290678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef976fb922392659c5eb1b5ac83fb6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5dd66101cc09b39ef964497507d5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf6b85dff39fb13af6aab3ca61ec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1f2ff00d046f4ea4634bb663b7bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989eaf1c378c69c102e341b7dad810b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5980c05ea00f400bef4ea25b8a2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d656612fb32fdecf46c4f3cd2f35a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b02c9417fc5f5c4642f841e9f723186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9976b7495acd66fb9f359477368b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e110e76c4c1f14533de05aaa40ee5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62fda287a083b27ddb26087cf6da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4945aae021c5646deed1a7e066df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842de8b479ccb47cf4bb7d0ba24b7a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe079abd33f72b1ff37812eaabd5ff5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903bd61efa8abcbc1ed7bb13e72273e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c817b8ddebbe6e1e7d119e09c7f2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af17a4aac3b0ee4e2de134419828c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212c988d31e2159aadc0465d76f91096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6adaa9331f3e4f69960ea646edc3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ea50b37f82c7ed2d2305f1021b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29059bdaef5ab6c35fb16d71cb66599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9bda997c1012a6868ff41b7ff1b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d10d1744078d0f8e5ee2de930ada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d2fe558e7b9c2f6c3063cb143d10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ef8618f1dd8ad2a6475abeba015c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863b154f5e0b497da82b72031371d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202c10d2ce58e81d950261caae620d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e81470c371f987a15e430868b19e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af43b56caa2c0600fb099ac2f8b50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f54b40bd20862442e03267ff93736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb9932bb2b8743610d15d337910f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c204bc27b1ddd68d4e3ff5c175ae5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832569f0bbd6badddcb9dd21d7373be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ac1fce528872bd1328e2c7e83d40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7deed8ea0433499eb552af4f899e42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9b16cc1f9f22f0b4bf50a8b5f182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019995834c30a3c2bb5546e7f1789ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c63ff871d53bccaab2cd0a0046b48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9269011985464d987b36507eb27b25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0671ae88930d69543423f80205ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226fe6ca528cc948a3a8aceb4d86e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab088754a8eece45e15ea0ae7b39172120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb891e257c396f68ad44dc54f69451d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b21363a337055e57de71c424daf2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad9a538471181cf07381808addf0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408a0d720c455b77224c88aaa784f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3196b0cd6fe373c192cd15db40fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aeba0d848002d769f8bbaedbd8282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6e95f29312de9195613b77ab846fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c509da8a177b7c00b0c978974f84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f13b99dac60d7150888b8317943b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fcffc4af73dcadf409a03dc50f7f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e68368dd368c202c0d2ecc5746092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab015343a21ecfb8db71779a383cc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f2da9ee79055d0e993a632b3c0f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366ece825bd0d2ef3fe8f9b562e6507134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b03daa0365e06c6d191798665176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537a51de63737e77342d9a836a1e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bae0863efd265508fa5debd84fee8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ef77064fd39858eb1e7529bd637e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9c96ad289b5498634274503efcdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0d08aaad61204b8e680bd33264c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b601e6c842d5a4e1c41de14158e2ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b72ca7a3582c3260bca61df65e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922916806249dedbcddd1e9b91fe3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e45aac3ac862f3b102ab89569bf50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff1d8f4dc2b76cc2eb9ccae79712c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547ff354695e7b6f1e20d2bd18c725c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc3003cadf824c30427b2f17f3366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86027d7841d1e401620325b7d5ce82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b73513421b85ec2364782cfc497c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac520b7be0eb520d2e216cc6bf720150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f2d7e457aef8708974fd368c0a16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b4b8c5c40966bbf15c98f6cb5a0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af167bc9eb1b572c1dfac7cc924735f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37dd6a263bdcd36fd765ec4f42d96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a00428c2dc2735f7cb59c9f968f7cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce4833cd0e19bc6b51e00d86b0f1f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2ffbfbb049c32c1ea31bbb73b6f3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786820776fc737bb9f5eb0589c749a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7b79ca4bff9e268238db95e65c8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d27f40e6f401dc2f1c52f18275ca83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33206ba01ba9f5ff4bf393c1fb5c4e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082f3fb7dc35c3f111c651f9a26508162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc0dd503119e5ef6d31def73728bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa37bc9a58f2cd7e83ede757c00a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb6b59ff6bcbc47c97aedd267fe26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09184b821b2cb073e91a13a703df48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493aba790bc800addfbc6561fc3828f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d17a4aff357e4c90020875464865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c998a3c7c558389fa6cf573934fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232c735723734edff1432981cb036e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118d1a7dfed379795f804084025b1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ccaa059b9d526aa2d8fe3f96d403e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6913e89ee9e21eecfb8740abaabdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7762c6e69d00eb346a018b487b11f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0903a749dad1f626918c8289f5ab17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e76fea894ed9a17b51e91973c4783176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6db1b6f663d2de3041fc472673bc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096de9d74c99427664a5039fa961c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35625c8905007c09ec5ad336e4c5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330fe79c3c4dd42fab9d90bdbbc9667180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0adb6530a012ff895c5b1ca1b63e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dd90439952096826e4031ec17b9c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fddaa5f5124418680d252cc798ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54122afb30de0df73e88071dd1f784184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2132826162af35e29cce2f803538f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a7d449e4949916ab445a0af16fa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b047849e654fe3144e0bd7d80dbfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e119e9921abd15446b829282cd5b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf782f1f26dd286e88a729f805307f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97987083f91c4749a50af3e2d7f8c0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c43c9c7f0a97416de1cff85569cf77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07682757f94e8eb2a78e008160a292192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882849b05ac106caa567d614aa1ef7be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8eecfcb70a155536c29b8ed5a2e23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f77d4558cff791fce1b82ecb4a9b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b4b08fb87ea5c4062816084b382cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6b45ed2c2bde6f3c8911dec4a3ebd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd35014a45de05b4d01c2c0caf5992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ede5d0b678bdaf4590fa5a8153929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372eba0b0e43a9ab1761bd44b7026c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c57d2bc6a16cd645f38327661bac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290d3cff952f91b8ee94160e73e43f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68201f5e56b6dc447b772918dd69d672203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18101206abed2c562f2038e1cff54a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9619b6699ef05d4b35e104f435ce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb2649b8218f4496df776a448783c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e78ed211d154ece94a7f840fd42a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039db4a62b78bd9393251fb5f30e57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3309a292ef41e82c1341aa379a9d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1582d41a097131227e10dd2d04c341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5328eb5b87d23b38439aa520335fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d44eb140a48fcbc973e859ccf3149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2409b25ed98306dbdca8b5b9fb95a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65de1849bc229d5c88a41ec55f869a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a4da8b2f0c30487053c40ee14b2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5465605c3f64d68ab36585870642e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86758a5dcf7ea39ae0828149658972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347dca36c89aa42c17433d3dec3c60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ada10f6b7127bf6fe798917a8d876219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b2d478f9aa4b729cf0ab89c8c25d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb67f0988937e28afae030958b8f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4430029385d36f01bbff18ca998074222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da001ac34dc6b03289df44154a2c03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0724fbdee34c13640e2f3600f15a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67a197431cc2b8f258312aa3b62fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d22136bf4eb0b5da372224bbe7f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b83dbd3a3ab440472a7983f73c00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce8a92d7137d91e485de054637382228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550691677ef58a80325edd7d389f55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73649e8d3c31fb9b55348cf54ad54572230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c3bdd4c132353233960f3f8598cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd501ebbd432221f61e7591dc91cad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295152cd939487c95f593e9eca058e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1789c50eedc80aa6a7c73ad5fe462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18409176314d72112f8b72e810f3bd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d35d6168574dcff3674178371be1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02910ea60b86857ba8eac6a8eca1023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a527864ac37ab373bcff4ba79a42f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5191c44471c44de9b31a65052f8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68670f54714780f240c0905134aed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6072f73d38da96701122e5717f22e3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52fdeaa1f012df34cdeae386bc02b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefdfe1918b81ccada35f58874b909f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf0d5e344bee4911daf766e3da3ac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e43098955f6b357dd79dd9f3a2055245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249690be44295bd41478c5cc817abcf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd45fc24a8c2abd3a0ab393c5e24ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a458839368845e5ea5e76918b372248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c2161b91ae4eb0053e9470791ca2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea64aaed4eb720ff45df770f075a023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85cfdb5f1771d944d297487689908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358ff62fa3a553f2e99bd7c49b3c5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7be300cb3a2ab5ee526b527fc78e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee34ec34a6d66b3b4c1dcb1912a940254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765359cc60e3988eda086f267339e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec61b4629e65acfaeeb616eef09f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5325faaae4e7ef51e7c08503fb58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140e0c3d38467eab49b31a464c84934258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76173b00be43096b190d1ee1b795bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c3e6517df485e684f0c6497c13fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fb1c0aff3e821916507351f5bf3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb49092c98d59a0f18944e141ede61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889eef2e7f0f4ee78e79fc0f6c4156263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354514e15fcb34b61d87e7cf62b350264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73960e075ef700369dd82ae3a3fa0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1512a7ac533cdba2f1db747ada752266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30773ba0d750fceb3a0f0ed4afb4f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7d41c78f08344d88654d2b1753aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c71df34d7c00da284a1df094cdda7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390292bf4a7bea451acd98891fc2482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cddb13d302841e299ace6fb2827c4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a1d45bdae7f396ca2709b5513825272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128fbadf18e2dad2d94722a17b26ddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a115a1cecb8cf85e54bd0f68d1e8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9209948d12405f9d24e556129217275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682a4cd7739ff884cbf533dc22328b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab2644d8fbeeff5e90b12a16a1c5b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8dce4bc38e6bcb3725d1a6679714278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9ba7f49bd46e10bd830a1781e765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f83e7240a1793125d58760353eafd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd5dc561e8dfca7bb2f49e48aa1894281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ba29653173b062f8584d79023613282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d69ed0d6f333a42b3376b0cfc319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeddfbe21d7bf7ce62594a71548ce11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a47a96a880b65ee18b9b278d66821b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899d6aae3c1bac9c253948cb344c55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef140517fa6ab2381d63060694f026287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919087a534f5866c5557752a053950288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22064ca8889792fa06d379e195d103289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d14e836e755144f6297c318787da6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929826fc34b2a76f785c09c3e7d85a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b66aa2f265c3d2b90a257a4f48ba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b783576ca88371d2441e2c673a1b48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe7105dc6bee32055c5ddcf49a002f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a1f197462f26fa7cd55519635875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2599132e19cdbdd34960ee25e00e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417bdf10adad329cc4c13d4826aac07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f44cdce00cced471d85b96cca6fa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aed717a6bc2c2f7732ee1e0e6a79e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0c5335d50c60c817e2bc03f11509a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994272d94bf1e3592a65335d94caab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d74b7acaf748e20195e75b5bd6838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc05e98ab858784325946eed4ebda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4b86e37038022fb931121e64f768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7194d6f885c088b1691072df11274f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07d83e80240a2c0d26f2c68e5ca5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc55eaec9424d4b4ff7c25f6dd5e67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02723ccf468622226270c8dc85488a13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a9a4fecc9df3b58f92968253943e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1a648b33c5d4530ab6825bafb83b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3b5d9951716f97c264551405d5ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6f7744c595e904bc7acb5cca0ad0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d344ce7cee58e75597973091b88395313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e005af7b73741941fb75cdc09acb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b9d0e9126c57fefb051d9ad0793a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e44ff6052bd0c6219b39703da446cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa28136f14c84598712eb7abc143ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1209e0e0ab9591ee1e90fb925eca3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c12b02d6f8acd4920e19d34c5510c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0dafa99681c884d0da277cabb09cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb976e950a2b727d46b77b6a4c47507321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360cafa79f1b688d041126056e30ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679327c04abe1b3f1eb2e5d0b7acacc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8e1f64260a8e694ce5979bfb8764f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce134fc7b50997fe2dcfa040efead3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf71b0268dab50829accc37dd4e2c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d34d0abb3d68ad58696e6a7dbd409f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d80c87c2ac1b5b96f8e33fd76f610a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5c5e0e6ea1a79d295d75f2a1ef72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ffaf984fea016f5bf0f66f22565e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeafc6aaa648ba77027818a8314a4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f9b6b0a6f62b8df5350d20045e8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315b4d02b94ce133a3db4672e164f89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddcc21156a9bef8dd8a1df120e3a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a651148e5004036026ce6d00e659ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad693427fdf093cbb745de7b7b9ed3ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722004361374f85b053b4e18b6cb33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa00580f3b3458d9bd614983bdd08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009429902bdccf4aacbcd5ceb46d4844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c53bfe5859161768106ba5f11363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d07c71bace26ea2e4083032eb09271341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4d16f422a3b50ba492f93947741c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82694a5799f6d71a90cc1e4a4a30257343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06727521d431a2a44bc10caef46c9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb80abe6a185f094f4725d9df3d309345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3ecd18605af3cabe664154d73946346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1752700b406ab187d8931e4a7efb86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ea0024797958460b09b0eccc564d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fe4da8046f549f7a0a4a6ade9e912349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10331bbfae79c765248044fa205226a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c91fd494127b522e7d36be17f6d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaaaa80757275bf85a9fd27d8b6cbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ebc84e85b764ab0a8ead32ce41f55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478abda15e3549f315bc1a4c2b86c56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707daad134595e5593caa1df888bcc63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d1e4fa8f28cc9b835b3c65ef380df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c9a8da51fd5feb20907c43e77799357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad59796b8da1231acbccf40b28ac8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058685010373f672b0e59a4e3dc8f83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd68adc661074c89be7b1ad0f17931360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d15e835a18492bac1e0a09deb1c244361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf25fd9589d9633b2e436702ba0c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f672e97f75e1e62d105d2b32e700363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11521297835af64accef72336709b81d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6378ac61880a5d54df210f400017365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fbb6a5856d604bddc083780243c1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91d555f9bf4187a9f6cfb726f661e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed97e9e327e18e438c1d75321fa5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d73db16d8cf4e136535fb8949ddc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f0a324f633b43079d0392e4eef01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410a7dcd7c03734b2de28341fa356a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756fe8f694121286a707b7702e3e3b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cba87430dddcf7a708ed113a4402aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec31ed3a3a2ce1bbdab3a6309e04230374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e95ff479fa538a6f29c13b191c545375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504aa5bb335be26a4212f326416ade3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d08927d13b5a7f85a349e47b1652da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddca0e2fd33c792c4e442129346e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a46a333e9722b7d060c29fb14b32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cbddd188e79af6019bc133c4c9b44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fc4970589b9bf2a87bd8daa85763381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8098128112880f676ba07010dfbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eca7d916d2642f3ddacd3fa7bd8f6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6692ad76e465fb6731dbda4cc82a27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fbba144551759c6b25234a7786389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97f1aef289afe35ad14c50fc4c20a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe15b257d8268cb4187260633e9fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e2cb7c584ee0f8c9db46e33b856f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16c7b311c8b4b9621afc33880f9efc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230257d4f9c998f92b8c796652a35034390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ee84c891d294e266af3985d557bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c97b1b6c42a02cb4a762c3cb4f140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb30cf6ef03b48236ed599752961f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776944b673fc14079193a57cc880b1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5392a2cce80fdedce8811abf084c3cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c73953be465a02602c2ea98e7ffe5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966bbcf6117987c29d87d85ff70ee5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284857e2bfd89fe84f1cd40b653be26f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898297e685f89099fc37c4da0726d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e552190d75b0a6524aa34382e2b4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ab32db7a36c718dd74e7566b61dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276cf7d1a9e6dfc1b2d0c5532d483f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42000e2b1227ec806ccbe1146b1208403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6ea4dd944a5b85f5539d781acef1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581ea1786e90edaf87d269f035c28cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffafb70ab19f5d66b24d7061eabd87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38586f228f824c5e504c8ba324ded00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735698ea2480e0dff8112f1370db95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff115b200bf5f0a6052259e5bd8ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0a375cf902a07ccd8302a17e9a3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e612923a0c8451821023f08f38daf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39695f85eccea64043a642ec933815412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37acb9626a8ae7ec4c9f28a567ed83c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1936e2d31fc749a804e0fb8366fa98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1a2403c020756dda60c184e7bdfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da34568d963347ec7fe322a5c80bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc89aa0d0a67b8d126fd700949cfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fbf90038c44e8d9a1ace7b7fdff6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f49efe873b0b610e6db8fdbaba91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db1da80ae637f6b8b9954f9c17320420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80a1834b5b9120b83ebf6857086f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1d0a27fce9223e1243106a45d467422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c1c73ad7b040a8a5e701320d9b07b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1236136e783bbc7e7c1fe6a9191c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d448ea69908534786e704d891882425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da83c1b156dd4bf094bff2cf1e9a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3538d0bc1487dc6620e0d2217a019427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1553779d90954ac840e68654e563428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5737bac187b4ec699e180f02751093429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ca8168a5eff7b1fb062edb1ffdba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b4afc1482c88f1d967c12e22605ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3af10bae94e872f2572d4e9e6544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dcea42150a6d5bf34c974f9bc0c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375e1054d576af6f1fc5724c34d5bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0cf1782700bdd64965450ef9e4e25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771686b3366c0ec008ff56704bbd3700436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6559b224ad39c207c54c72ba383a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22ccebf807c1bbc3a58abb85e232a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ff24c93dab0282f07bf8eabb44ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d0f3b261cb05d819f6bada11d562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119f2c0da12d2d871575f62cecd2bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe6a05f81cecdace1aa380cb18139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ca906fb16451d46b83dce552930a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf60d1b9fba6c45448379e2fd4650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c1d0ea714718f08d1e6fc7d262fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce53e9d63a2c2ffb9a553b4a7a1b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909490deeee1d796a91a9838bd64de59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d46a53121b2ead13907aa10dab80c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5b8af5beaba435af17346db979f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa381a0b019241011bb6c55b73011d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54f04608a2f71d9423f41024236dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a69d474dfb76f49a5101f58d5c88d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be17220430408687970b9c420aac21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803dc92c13d4eed561d5e91802996f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36e06035359292aaeb9a65598bbce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f6fabbda691159cfd793148515f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd148264e2ee97ad6f6d844a3b3721fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f290a51526cca058ca8ba6b0ef08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da225a80b4fcdf2845677e93bccf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144551a5f4810dd5eb8e3edc63eebec7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bcfdea37b9de97f649956d407c28b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35c2f7721332f621f20463194d684c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75183b93d480ddd359c72f6b06a5f57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84b1d6751b35447c89c843a9c3931464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8f51b3975254196d3f37d43b88de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f56955e59d05fb7e63f1c97f7956a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d559b44e4430049852c0fd84c82c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d2c7167c0844c6ced9d22df5851cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ba03cf8895158f3f63487e8c277a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d4331898b2d93330b4fac23fd5b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec66e5b5446dadd4e30f0698ef0c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6dfaba0e702d98954e6386538fa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa6b376449db6f87062b94e77863f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14a99d4f10d942b5d06d322bbfa30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee281ff5ab3e35b6ad0d09f2c2300475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c37d3f1a3dba8cbb9152b1ea49be6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f85a2eeda5998b677242e27895d6df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff9b0a8134c37a589762f9a0e7f164478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5915da71fb258b2cc9f91db81d3f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1ce030f02f914d88661a74b46e35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366967f3ff827de126dd12db48d2796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2957439bdbbb9e2449ad24be21c6ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d111625d5b2e2cbfd38515a196e08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef724e3b08a0e5832e652ad98a77ac1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc144476d70a1995674c338e1ce735d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eae4bb09a2696c3aa8c03f9e81821486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959be8683ebe938d9495848f80c339a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce252835ce3d13633930a9807ba50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33560af5ab573297d3a0c1480ae3a78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301e05e74bcef8e72387b6592b6bc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54704b29444416f11bb9ebd0585692491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b98181b1ee127bf74da719c4d0d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724089dfc661b2e4898032fd2864957d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf4d70209ebcce875b14cd9973e8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d425aeccbcefabe514f5c2e62403c2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70412e8bc5b4b5bc7752da556364e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddca5af64a2a2af4bdaa11c1c536f46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911cdc7010aa9ac94d269eea545a1a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8f00e3e7ad04ab5d1134755d24d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d3d8253f9e281b80a2f1de303c5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c97748ea6fd12481998f8492b719501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea60c99c3cfafb61218896047911ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3831f755ccfc19bc513d64b5130b9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a90fcd6583071df908e9616f0e81c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda273b597a996073876e9987bbc0037505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd49bd90a58258a7412f583307c7708506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c4800304e1d8509e13e7700ba06b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b592c27da9e8853bc5a7a42471f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6516ce906b6daa5136b63dc0d1691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b2bb4d4a73c339595d308b66d9bd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632ef5d5e83ac335ebbe1a2d5b17a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1390423476e074f451464f524d7ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699599c190b103c299ff3c2b67f5e071513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b06501ba0cae01666663e8b1a76d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baaeb03dc3890daae10b8e461b197c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b2d973419825d6e60db0d8dc8a8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054f4dd01831ec0da1e1a2457f54e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2b06c3fe139e085be49084eed095518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52079d7aee450934c38298e8f4bbb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e2e240997ff60d874ec8cbdbbc45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417dd0a7cf9ae6e08639fcbba3c172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3b2cf0c55e00b9decc76fd0097b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f983cf74733f70c2176959f9cdf609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de049a6759479c187042a04b456b605524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56acbe3a2ceccff20c3639bd802f20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01decf432ce6bbafec57cc85c2b64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141faf8e84223bc9732e8c12c174354527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb4739cb2884df8b6d7c1c65a5b69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898cc07a26b684e357746f9c0db35d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4591fa45bdaeb390aa518f83e38ee2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca5c9861cacd8aa50b966537f471fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c43ab380b06eb78d7b856a642b46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4fd5746bfd319bad90182d30be7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87361de5cd6193ea26598b9dd3191303534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6aba9579fbfc37cc6ce18b6379705535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc131075802718f693ce19f485414ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d34a7eac76f522000ef284b3ae42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d21f646d680028f12d4a01baac8e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2180891f46b8dca5f7d2d2b36e37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52019368c00fd1660648df74852ecf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c77a4bd45d7fee86633bea58138fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c0124bb3db182f240acda3482652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84727bfc77b0344aff3cd42fb13e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64707d7b3b0e150fbaeb35d6a078d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196951ffc427368648ea414ce822ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f268d7e9c0482d2db0460bfccfa734c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44acac43025b1826440197fc0fcced8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7ba9f3f9e215604cc811c98ebd3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d9f1e54ab9825b61022aff0ed5db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61882316630e431f8d0e143d5b5126f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d104c3b543b3e866166e886a2566551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c6bbd5cf1b1bcbf8a769d8c097e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396067c1180f86d97ccdba03b4aebb99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e67a8660a596d7c4a144ed92f381e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e5a49fbe94a0d736e86ba77d7dd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1522095571b52803054a5534d78bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbdc87aa6af9a91b61666e1f0527f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcd8e5ef92df0eb46abe79c15b613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78dd9ae0ddc4a66d4b20ea48007ebc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da258d0f7e0d6c11a8b236eed2590ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d2a12d61376fdfc6a89b608c8e08c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d0ff4c5cf4e345a1bd9ad240cb75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa35170b907c0faf861fe146d10ab6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f6676aca492631f679962cc734bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a410b5602783c5f8a6952aff35ec36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1093fffd362393c470987c4a452d70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a4c283bddeae2fe38fcb21bc1db9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34ac697366676ffbe30b83d071a62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff56bdd82144dc9200d56ee76e792f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd683c97d91de916214ed967620425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2967c7984d81b6b016bd4c361984571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595688610dc318779b878d5b1909a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185f67883e1159f908abe84212c46e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd853a508fb7966a62a284ad996b7ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ca21ef8c728edd8933897972fc3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573293fd7b6da29e9da4979461c55e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f25c3d2e834dffebf24a10d2967422577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29971a407ad33c41b6398f5394f4a011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e70f603f79fd26ae349af85d9da1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33564757839ab147f5a9021877bf5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f899736b68cb2a0a02154a23fe732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a6ef0b17ef8be5a711927a95040bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ece4e19294f112f5d9ff93ca711d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e924d25d95362a0a04773e31e733584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f96d8b0a6e997d69969fea9025c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373766e743a135a7eb58dc81480f2f61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefaf43256bda24626c70f25c5a54ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ff0766f87b75e557b81bb54f4551588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80fa74aa1bd1a236b001d8d1dcd20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051f24f8059b3578eef2377a64350f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a64b1625e4a76b9630fcd167a0f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a969eaf33990b60b3593720a1ddb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89707acb7a91229b973ebf74df7296593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae9e69f01312c000a763f4a3cf586c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e927ab5d5bf85cf9a127546c6ae42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ddb8287b68ceb527495eeb3b5ce8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078865abb75934a2b884ad18ecef210c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe355ccfb8ace585518788549752d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bee2b27cb1694b94b33cbeaacd2fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165cef491353d6726ea43ae2f7584f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d317b3f038110aacb1318788826b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30473428343ea48ef0d247c8d80b31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ca00b8aade964a03fd8a53ee2b18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37b22a20d1164ff57d5b1aad68ff5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a96eb424171c97207aa5dcc2b8dbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd049228e1a7d84c18bf96b59b903606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10082bddb089fb7acc8fbca310405a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f35f0bfb2c356418dc5ce1b2e72b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2074444724bbb042ce9645f4c47ffa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f13d64f6c36bccea1d35867ca502610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd1e03203c6ed5a1a1a9c2ca1ae327611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08b44536e2680ff8c9f92cc8e16abf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10b8209151f2a9b3667a1ddb9bcb1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df87356e1e35a4b337609f3e112e27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad5f310925dd2740cb994838ab84c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba354e8dfadfcd2c1298bcbee45e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd14a037529bf2ba12f79a481202b3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368ba05de06609f2bc40ad0f1eba96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a529a588d100513d0f5af6a490e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d91a029bb2b639d144f737de75ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94960b97fd943c84bdd5b436cf6bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f31c12b367fd97c277da61f5a148622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6dc4ae54886f93cd7ad371c8ce123623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b218f4255168bbb71ef11636cdcb4e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0834adbfab0f1864250de5b7475a5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472540a7574971ca7d5c587229ab24d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944309f66560c2a50c2a6a855690314627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ca19acb3cd88140499c3acbd92f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b32272672b430ef6a675597d8a8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7c2d163147c2072c461685cea243630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39772b4fee69ce4fb4bd4e2fcf50198b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16886145d35fdc0c2e592c525848185632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0e406a097822878c6929b264fbaf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2040878ad800b5c1a3489caa88112634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a8b84fad3d09d470ad80a2b590902635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653b337e4f678064df422f89cc935f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad974afc0a64768fbe9b98b0e11e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6606c85266451445dd6dcce040fb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717d3869404283f62762281f98dc5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767243f90c5f674eef3bfe79f149f5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5bd35fec0a03b7a136d2dedb9e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415582b5a13bc3afd0f7d82f121211642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961364ada65a8777ef4eb13526960d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6a584863811a71b62709ccc255ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad28fe53390544dfe415aa09984f86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135aa4ecbe69db3f5b2dd5104ed485646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77d8dea5dd070164c8d08152e5e36f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1907e3dd8cd8e7785568db2554f532648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba56f7d6f44d9735b2db8b538badb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9180d5f6173614925b14eae9a31d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ac967348ede99d8900fbc99296901651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc9d12877adcb6a04e4cafe8e13400652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80b539a8ac8896ede6d69c07d1975653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad45fdcf7b326de68e6112268fabfa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff01686122fdf3d3214a8c1d540ccc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af729ccb6be487d434c12f6e876dc8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485409082b8985cac105d7f6a0ad24b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5dd7b1193ef50724d941bbf5bb9d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4f8c018174c96657854d41a71e2c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec93bd1d55462ea8e724d782d6ce90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e10f545d2d649f5880f9cfd99523c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d6c7f45b936c5a8ac15b3a8c931b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331c3cfb4536b083489ad5d8f9ae9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513fbaf257f15ecbede461270d29bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851000014aa003b086b68caf42bbc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e1e53a9bcfa118681f7ce90f4b7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc1eb6d2eae15aacef354337d4267d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591b2b0178a27ff502116be662802c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c8c20a2daf77fd167bb8d5a9ef15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8deb994f9b64bee0e20909b6f9a03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35836db6bec3bdebdfa7781b019c0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d7db48c0c68c6813862d1f13e466672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaae89e1711397c0524c3beef0b7b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022804b809748b59a85b73c98ac31602674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8dcaa896d1d9eedacfc36eb699e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7eacd43f64798b7291ba9daf6e532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493de557fbc058a97ed52fb4ff82c63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c2b61d6ec27dcbfabf57682853f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbefc622242ca861ec696539d251b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65665b9563f203b8c665b7f44b1afdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737e797690f3e54f61e21cf8fd7daf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bdb05761b48bc7128ee1bef7e785682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28ff238cf6a79888f8017959afe17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5fce8e0fa2eb8f530cba98535ca2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be581d12da3592090d9043c5804d274685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e79cfdbc4c51da28aef839c5c727686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2bad694eade1710c33f2f2e9f44d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8181c7cbe723ed96bbffdb56f2d67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0928a36c07dcb1098320c0d882c7d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f9b8a7f0087a0c21b9e96f1ae99c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c106a72bd0f56d4c65edfd593a1b5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1943b81d172461d0da32429d3a83b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6568427652bdcabc0037f134f5e112693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470821ea537bd6b0b29d6b13ee0800694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747ebfda6c726c85bb0138c2d943fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169a00a23ad2aeb61a7408730bedeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99153165ad8be147a1af4ad65bab6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb6d00edea828ebec92b3c420c7ad0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a8ea808bbe0bf7bb17e30bf90321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ec3d22f4075f7fed3d7974819ce73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d6f0cebec75d700b02a4eccc97d92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e519a4180d512c2213286cc87080e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a408e652b73f2d3a74fb811f41cb52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e3f87728d0b8122decd1901031aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf2194deea854ce1a360596be2112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac064720208f51bdbd04b60c84e6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b253dfb5099a5b27d516a8db026d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301dbcca7aca4ea4e0d57403e989ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334fd195a4205179a34ed807426207e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f330bfd40d3a756883f6cfd5a82191710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a4c38889e64d61803a60d6318d092711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212d28f0a4eb198e6ed08ada637fd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a43426b9b74c2172e5a27fd24e98b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea082332b1babb6e1358463305b1fbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc769ec2f2d69c601795997ca058fcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99787d5c7f290728cd46f75904fadad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8dc1bbf766633396cb562ecc9cc4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901c5e2eb628e9d0bdf15bb268418a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee05f3f718127bd9b52530b0398e52c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d84fc7da7c53db1747fc0e3427287720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a730b175a2554a5ffe75e13fa8fb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857bb9b2337aff868f1d6bd59e1b2e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1bb7cbeab21b54a4ffd5339acf012723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f4d71c2485412724f331ce28c8e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2414f7c4d59fe8b67c6b65b802eca7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cfe4ae42c294ed5062703bbdb3514726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab4321169c2c30977d38dd650a050f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163649c32bf619ef9debfa3949848e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc588fc00bb6183758a5c7fe0ceff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b1a81bd7987fab9b90d372b6be75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852f666669e0f747d5570e3444d435731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02f09d58f60d323c4dacf80aee83f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41cd3771034c9289545cbf2c4704c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42159d7cb3f2c0d596edb5c79f294734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41abd31bb997a3d6637f015946c21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3051e5a5e5bac14bb2b0fcb087b62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6964e40bd7bcf8d08de07ee6501cd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8fc9c75e385cc56688d0ba070194738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c3b5ad31f4369afc2001d704f533739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206cb49cc5a6aec4535618601aac68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb620f6fa66c9efa741020ec026b832741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ef54ea3c5a0c1017bd58d73f2430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1183f8b4dd4df661ea031bb2792ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629c7b2016c8b8d7d7a6637c977738744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373101fea640c799e145ba48336453745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dba38bdb523d2df5675c11f9573e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098514e100d2bcb9a69a2909a3e83f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2d991f9061767cbd62d2f724ecc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f2b9655cd28cf51f37f4a54ae33d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497818279449e540be647cd5a1b16f85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701876dee90e0f3c21e10c6d0794f74c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaae986eff928c9bf7d12884bd85dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d14c6d6dbe93c27bd6002968bfcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887eb703dba28af1dcadc289df6e03e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c10b6365f6b9e60d657033ddf79fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255448adb959ec14714a78f39930d49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec6e3a13cf5c406b3cdb6e91fa1f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65c477aab9b3e7669efdd225243a99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9f05180bacc64ef93c916ae189d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39537f0a22bed6e3364532f10e4977a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374daf52a80e240821ea0c9ba9211aa5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7a396dab00329cad82ec03151e5e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a953f9f46ffc2325c847568cb1e629763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76239afe69dbb37978424a5204842746764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df91372e3ef5ad437fc1259a4a7d8b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6adf40d75ef533fe2a2578858a6f01766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ddadf72e69bace0ba6706a797bd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ececf6812b22793b72183b127b1de768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44318c81c02068b14ed480e8d5a35545769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f19842b8684f679e0f26542669b11770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59edb97cc668c38ff893c60024f0072771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3bc1a65e6d047a1631b3cfbd56fd2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81e50c0b8b6c68a46aab5d40238d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c917fa8849a811214201aa950c84e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682755feab354af3ad644e9c6e5e6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba3885832d87fadc9a3b5211297f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59a9f586eaa0106b1e31a1e597514777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce00d7655cebaf176840f769ad0d3f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e4aa1229d5623c25d6ac779bbe8fb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b254a992b89b86ac9fceec03c09d9a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197ea08de3b0784702d71c93ad16fa6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea89d2bd8529c9a2cb9a42782046b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7058cf5c5e786e51117e5e47adbc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca584b3c4328262e9c69df2e125694784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4af2f8cfc274ecc551a160cb0a3c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08571fdf0312036fcce5e80dc9223d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ffe8d6ee698b66616f15235d4772787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17db95231df14beefbf9e69cd4eed5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef858a4db59e5a000a6d4fce2e59d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52390d828adc0480a7ffb263348cb5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941db23d19c36a05a5dd01f9cda408791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9cb4cb2a59f6016e7142e394c00f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e7e7037ed5eb1129ba7ce71525df793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa0db4c92769f2ed2008ea1ae1013a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980419f4e5c0e1947d59d1b2c1c469d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c6e11bc80c2e70fd288cb805be528796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a3860630db58f1d61b6a6f12f87eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0258e9bf97c3ee9f31f2bb745c137798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c3c31e5bd47bf311431041af65ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814144a8bb8eedd0930f5a5cd26768800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92872143f8613d6fcaaaa22ccac1a2fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7472afad3d3f2c64797978f8ce24cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14abbba964492b2cd294e571dc2228803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268b70b6ba74d93f0832c38a5e30c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678a4b8fe96e850253e073a12dca07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4718f6cde2425eaf9b1ce9a9d94b38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a376e52251e9216ad6e148de57e037807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81fffd9c63d2014daaad8a53d8f897808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f5418bda66e9c5d12f74ab188aa6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba63f81823590b1e9e4a97c351552810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbfb3066cbcac6a36ae36a3df377b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92501fa8bc459007b828efbecc654835812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffc94ab24e7eed07d9348cec147773813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bddcb33bff0c83d7f657ddd7d22ea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c217c2beaab20efc11c43c4009add9c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5905b2cbc0e7393c92a37f87c1722816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7abe6473156188e5f5e6afb51d84e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f15ca42f00c39a1d389c769e292d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff0bdc69cf324d1ed4e9c5a2d21b46819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4430e074b5c0e31332ed08234363820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabfc94b4adc9cf8cb21a9e9b7f6cbd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96ae409e6cc231fb5647d57884e73b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d343a7dcfbe3dd392e75f6fabdb807823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e25979b439950072937386761f3af824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c715d1feceedf9023d97043ed165825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcd13f0abce94b62debc401591ec2d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ecd641373126830a3233503b63d2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55ae1b14989a8107f540eeb6ab0ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bbf2a13864933b24e33766f69b6d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecd4aca9ac69e56dc93d607a2047c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506a8743c4c69f65b4cda051d7959d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56ff7fb136c725aec4ab5863eaa48832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e9c1fe12ccf4a39e87b1607ac317833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f832f599b3897918c648989b4d8b15834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cec80e4b6ec2337b29714914522d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36cb712e06bab24f43feae2e9612b2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a621a6fe3ff1abc7167a4280b20d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4778abd0ac08c68adfa682413584cc8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc4c52784e983ad1c69c2113f24fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cf8db960e845263056349632eb76840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed48ee538186cc14939a791ad1255c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015959115c368ce7ec74a56793257de4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1bd3cecbc1f398ab677f2e76b1f7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9641be5f685c99a24d847900a70f36844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8334a9c21534a112d52f5860937c09845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e0bbc7fc7615e7866d94e43380257846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9637cb13a68e9f54a01e625aa03c7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c24fa6b9b59c42189ec44929bbe02848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8420a27d1529289f616029a9f4111849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971163802527ca7952d583e7678d3ff7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f9aef82b1aae7629485cb5c07f81851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c53be6e21d680a4d9fbf01a7671d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb1231d972b16d97fae6049c77055e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5138b210aabbae0ff8710a64cbc89854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b204d6aa44e22b167dd6eb138bc321e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec957328ae95c8261498413f66ce0a34856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07e6d6307e1d0178c446cbdc02831857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611decd24e0a9b494d85337549cc6b4a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc2fd8de47bac60575b66a21dbd56b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441707c994034862e26747ae57ef109860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158c14a9611944ef3b522f1c01fc758861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb003410466925453d0a4f9bb44c27c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541f15a439bd7d16e000e5c8f909ce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a630f3766739262094b92a8159eb6e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198941dde39b9830b4026e5d91fe93865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5e923dd69cb27715c37f6f7239d3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb5c18ef2a8d215ab82af41f43438867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0bf89129238d069048d7210059791868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6955a7f14e8370bd3f94517e1750869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d97359eb5c5ba2822cce03a439168870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708df946cfe686226c3b09057c8e0d4a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719390de088dc846ec2818e8ba366cbe872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594199c1374bab62cd7815f4ee2cd0be873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e9204a1abf3ac18bc130c994abc4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abaf697f6adc98051d50ebf9557f9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6874f2e8af97ebbd1e2bc7ae8a380876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a55fa26be2b08494dffd82651ec3d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed264c9d2a0c588640a9f5c8a69bb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb176a1ab039bb18ace4bfdd4a00413879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad4459c2b56d037f893dde8bd03b0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b30ad4a39022f5cf38cfdb4eb1a9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a4b1c8541b18ea5c964ecb9a7943882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a59d6e0fbd0e663a3e0b87476f149883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595bf8dd6279b8eca2b389d8f5d36d7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab555a0872118217379ef42ba2a291885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e006eecf28ff2052d68a57ff6805d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073cd9679826095edc0b9988a6cfa41887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b4f29c2a2f4b40f53644fa1e9fed888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f1252aa923a9b7389d372ed081073889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720a110d700f8c6212aedcbc86612c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f9971159153312ca9c55ddb347a56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a55212785fd3176e2a312737e4ac84892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58b52fc34e579c4339b2112d4f504893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8cc257972c4bc51d5061ae5e51292894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe370e88b2694941dcbc613e765884895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2239f94c23f871c934ea7e2797ff07b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c9950b96b0101f9346b1ce12cd8b0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1def49d8d1ccc7869170d44fdbc4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770447a4151bf60be4fe94bc3329ab5c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7487e21bab49abea6e7e2235a319900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db7f5d7593b6b1e30f799e800ccae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed407511727dab464f02df2f5148537902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d431511881cdb99e8763723e20572903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74bc96a5e44d9fe4d56485be8ca591904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97170c5608e8890cfa4eb0e512376ff8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c2b037862f331fc2af866798f0c5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbc0144cd1f097aa73777ec426aa8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ea686be58736a1431f46b6940e38908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbd2f7dfce1f7c792db0795712e61909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda32714789c31efc401a4d490cdbea910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9d7cb61397fdbcaa4c4686babd7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf24f1029f4bfde4657211658dcb22912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6335b24b6473e240cc6a339435be4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb30c5b1bd41b965ddece8a4c9f3dd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123aad5e61f57fc95beb2ac5b0b052f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c1726f9dba7e6e8db9085b86d08e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9155ff3997d90b9df35c39e28d8f1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6581a19d46cfbcf215c7eff9931c7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c76fdb15173b4cc7d8342b799453919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da9e10961244f1ddba20d44ab5118e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955abac8c878e74c5c5aeb2c9dbab2a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3b9125580aa66b987f25574bcff7e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c79e218e3218793b27a210fbbc29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5cc7936eaa8cf53044310bdc8687924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3077a2be33db712abb4fc775fb30927925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e125766d666c8d0ea507ca59ce53926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54cb96aacfcdce1b185d6a3269d276927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84914de4ec38ec820c05221d0665992928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a27b4e8ba048f8fc6342669940918929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fce19d26731a8e8341c69a969cda930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223f36a812cb56094472ae7826a4b97931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440091226b5257b552ef1d68756979932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b3c12f0c1d71fa9e2a080447db54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594df81bbfbb3bf7da92f827a5fc52f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246b82efc2b4cc2c030a67ba7286e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82f1c3de71c751f579883c5fdb1370936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4bb5b18877c976a672add3287acf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208caff82aec01b88ecce898fbe03f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839117f437bbdc31bb51527e870c19f6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b915be3045b272ae9c3e1f639f4a483940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7c223078f0d9beed6d4ea0a2b838941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90716e4f2f214abe3ab0898a81e37a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a3ebb0a8e0a8c772a5063cd6648f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa99c17c7986ce5843fb1740d83627944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499eef807104b3e64326337498647c7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be892c32183b618cba642109ba6d4c7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac0eaa81204fd8bf0b36edacb1e65947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd695a609376726ca947f3fcffd29948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426098f89afdc82123abc5c34b642a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b528a45b87cba86928839cad356d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7d555a1d6083ec06c9f385560fc3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600dc1c7e4fb9cdffc63ea4cf3a2bd6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d894740de69d0064768afc960e3a72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b1f0d21bbb0f4484ea17e6d3becf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33874c927ccd9065beaeaa3dfb460927955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca11e2d3d4a8d6005c9001c231928956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd2c42197ce81a400934b820747d0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b12ce8141af7a2533ca3433ae274958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea77f8ef501adc9c6c2753b6d819b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9971558332667cd312cc9f598a64666960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188637694b3c95b0270cf448129aa8c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b5facfda00ee2bb31d3190901f47962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a04ad1a02a8e1fe6672f3ce5cc7019963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1a8ca3d506c0c9c3f28fccc1130fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a37fea9c71fd2b4169255d351184965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630843d92e4f749d6efac55365476b8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95f6e324f92c868f7d6b0b1e6af92967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6890339934d5210ac48737a3aeeb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372467f966077cb4cb1e746c85b939b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c96fa87e52924862d30f3dfada505970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8b432fc0e520647ce76698a2f7aee971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184728c15c63f0f7dc76d6f22cda449972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83953f1a7bd415c229af00d0872d86a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986f9e0ace60d088d841f503cc5f5b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68446a87aca627bfdc58a855d2e4191d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149d5ee3ee316232a3956cd73ac4426976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3d584e26f8a92b067eaacc728eb9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>